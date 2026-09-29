--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7dd8ed0131a71d331b8a04c624ee91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e86d166d69f0bc8fc775ac83f33f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd60608e790719f7bdd5d475c5114b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60842105e8d07c3d6ef9a03ee4c63a0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6cc19025d0580e42149a4e2c26a365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52d7ea47fb00f61be9ee91c8edc55c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b878d71417200d29965578d54f7777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc360bd6316c31f8bf5e20e6d105d848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411be76dc5e1030cc9bfed96497640e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e93fd1018e11dd2abafb5da2b1a17b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef678039ed0692f6016a466075d9e96011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0a178de3a9af727a524b19d4083dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978f81668f44299d29dd2db79c9c62713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea800ac075b86fefc62af88b1fa937814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14248d9a959c97139d62115aff594e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891a8cf8c174a2168823fcd8643e97e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ded39a680f7d4065f1c14ac361d83b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf8857d06f93237b1e6a6cafc2566118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204d63dfe876154f8c647ecd84043ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bce368b5bd23984247deadbf8f4f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39ae2e39618bc2f71d7084c0a216b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313d40cea793005ddce2b5f08b5f89322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc0729b86b399b95b575b2ce94e77423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189968e7c81697c6db426aadd2e036c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cd693645a86398e716255ab6f3a4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058bcd33433e98b9b0cde4997e8d4b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8ac500c87c869b802bf9b88589a4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76c7e470f8ae83d665c1b8dfeec02728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19042b5327dee50d7b168260fdc1be429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae560812accbafb75c1535a5602d69b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fdf7a734c108be182e1d3272a120c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a579074eb5336b1453e2d3df0731c4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f59b6d2de2f4c278050e4dd8e5b6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80729da7b9933e0f38395c222de83ce234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb92fc764e47b74592f85cf1422a2f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29f6017ab8766dcddd5464e9e2e00836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a692e892a82918a85855b06e7473537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80023891d510fb3a83769aad900c812138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6c6a5217686693553b82f4c85f9b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae0849def980046a47970c60f955b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ed2edfb7f39a7bb09b86d786a336641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a6e338b911a76b4c435e86cea815142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004045ab52d73dd9f7271e43fdf403ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c574ece1ae1605b2fa69a88b6769144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa6253e6c029558536838a42a25e3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c4651f1f1fb6f206860155982062246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaf851e8a0147e4f83293ee806d64047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60306740d43cf8fb2921dce074591cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbafaa39e165df625ea72064d439a9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b31e75612c70ef2af6b0908860c9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21634cf3581364b00aea2f28fc4211c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b314ce597b6707de002344b66159b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c07b08dab4f1a3cbbc4406bbf2344553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ec904c05b9eb10299edaf320f925b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd223342ff2dfa314fa37457f8706b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70b29a25bbc753b14b94add1a370e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537182de5c1e4b02cbba5b62c118d68157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db2ed944644fd90b7ebe634fcfa72658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f940e975ac90e16423c32b9056afd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87b642e425a097b2d6ac0ed503c82260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76105025d3a483333b08cd5dbb9db5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e45a2107342980643765eca3ca6d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e36208e5d0827b170b4846b336bf863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963da4b5d4351f9334da3f658aaa38ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d345f6cfec5c8d7d3369417b755debb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661efd0f8eb55a1915ea9ce47a6236f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d03e7fcc98a7a9c0666026a6d1df267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a68ef8402e415c5dbdf8166a8fbd5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454417892b257816d13efb31068802a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de9c3485afc40eb6e2229e9b2c207170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c601d8331406e4d41bc4ab859e04f2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9575e45afdfb24adfdf61d6c704bca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495ccb9ce044a221b2c93c54eeb372673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f95d94bb247f76041240982f3d925574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7eaae05c2421c22a732cea40f28e6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30701a3cacadde945ddc1ba1d8f99dde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca1cb26ca52335b88176af926bdbbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6db7783ed8c781801b96cd0f4b189478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3af4a3aa9757545210396b98e1cc3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368e3fa2747b7a0aa638821eae5b6fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005028d792d3c17321db540f02a18c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ce93c9732453142b4b584bafcef7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a8f4e2693335369b4d9b60fbe376c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79dd935b168a28692879852de8f6ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754a3d801da9d459ca06c629d7e6d5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca0ce728c091c89711ca42084758bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb4e6ad0ebb851dec3994ee9b1d01387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011e63bdaf03ecc3c667501bd5e174988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d04d2e11c7a81cead5426c7666648989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891604dad8aec3d83f00ebea3190472390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9398a82ce05d13e3459cdd8940d82f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb69ac451bdca180bc128ccee7cffab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308d5673d4fb2dc3500d66f98d7fad793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3f04aca15eae98c3ffe7119380ffb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11471e5e3d2f89e864fa301d21556295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84c94a81e2228151805fa09e31967c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea681d59665469143f5bc1e7fe15445a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155751818ef18349154033ee78d8e63498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767043d0d60f58bb65f2c1d4670c821999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d671b652f710baeb099c0b8a2b1f723100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733eaabb2fce034f0f9997dca31ae21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1c25574de8286fb6807282c8bac76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f54cb0d7c7bb69daeaa74faf9f2f9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1181cfa08fcd2e75d3fde6f0c2612ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418bdf75f01de52f77a48a5e8222eec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678be3fbadfd148174e2375c46c0b599106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb793577849b91692489dd865d74c23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b5e6d46a17b539615d2743036122b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583d8d92017bb20c04f6f4165512995109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b93026221556bf20524f26afbecbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e931ee3488a7165d92a9f51a1369c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae32b522a3a0347668998b8f06baf3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192f313182f02e597ed86d661157a88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec9d717bedb02718d0dd6d7b4eb7d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cc88ccc169628281b33cd19f4fb45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dc13e2c9c4889fda0130462dffd9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27f56daf7560b28f941eb7c966c753117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8a04c6717cdf66b9a755e4dfc2bb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd786709aa64b5e9a195b115df692097119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb511a91204d6ef7934e902eed076bdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3bff8e28297809b8309f2efbccdf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7b6c41d28cd6c050a1b7e12b461d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acbea0ab7a09fd427d2ad024df3ae7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985a96611f866fba4e88331c31605c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3845b9885fe3daf08a4302bb48d2f5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f0e62f9b0c57521cc38e3db4eaf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e89f2f92dffa3ad9710edd7ab33af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe65afd36c0ac3e308998bfba70882e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88086c23d053d75bb21a76c1cf69ee7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01881ee0496da20bb76d61a822aa8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4c1114c46857fa03a3c4657c9c023131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f1e069471bb68d34b07f6008377c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cceb4b55c4cb8f2ff75a995708b814133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f114473296b8df6ea0d74cb47a94f78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b14e4852adad9103be0601a9a511e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b26fe780cfefd2511bfcf146f5d3df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d889bd41a54981acc2ee84cc37a7953137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360f56a4c02632d118a75fdda15f783138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842c9a367c1da419b7e29220666b5b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697ddbb4e41669a219fb37dcc0dbcd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cce042564a9c6a118e59f07de7ffe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788850db814841cc8a48ca4eba9dd6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6350403342b219fcd5d6aacf4216cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f171918db05657690296f404f912bfb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ebd0c95e252b7aa39c8dc9f7179a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37356ac3f05dfe287c79f225eb041b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5089d8346b4582d6792c61310ef436147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1624856b34c74ec60017b8cd3e3116148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166d7576e34288e4f4bcddd440c805d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e10377b97e1bf37e7e68fd39e7e417150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430521a0b7d5bdd3a7bbfcc3a3210856151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bab0d196a487b50e8fb6040626f9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aec76180b19fd2ec7e2c254207467153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72240f92929887e25bb1b3b1196a5619154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da87b7bd78fd98663ecb0545b180af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dae319f1aa141e464ac3bc90ad2f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e746b2c8694f90847bfc28590eb26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c75d2621173df6da1938640fb2573158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78129419e25fc1f0263c9979c368d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15969241d9cb1805149fa93170c4c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46629036758101995798a29e2c252a2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3822b5dcd5f06890dafdf40958361162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f971ffd83eb39586405c4385996c95e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d75c774358ce0920a495cb07a301a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4284c02956064baae96063416759c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9eeacb08deb5dbdf5be9820eb9125166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d138862d0850243a3a8762b4896185167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18307607aaa6a87edf0e72d53e4010168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423b6be76dacee5e26107efa0609e58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9417689e15837bec4c68f03bb5809d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adbfadb76eff34240c3f602d51c447171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c99f1902dcf2d2aa2fe76561dcae06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66efbf9204a92c230b205a42f61750a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5042561c53883f416c202cfa2498fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279c54675a97c7bad8bdab0905698d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50739b9a6482274aa31faf6120c861176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c3e9866ecaeada00f2d1c4833d038177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dbe21879645387b349e130d1b8f16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8c8c29af7bb42b0a85f6c82d8b9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdbbd26085b6a2488617a54a09213c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c1d40cd5c3f610722467b86fb4ab5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafdc737edcd1bbf5bca54014612b74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bb08f748cf4ef3b59e3c31122dec9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a972ed0c6ac181e789d3f606741144184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92676d70d3b0b26af0e5ecb840a77c9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f67e6b4e18555f390d8abdadce601186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286170982c49ab99c6392929b66af2da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e485a2bc52e4f0d8365baff32ecc06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac845ca26c29f7116fa70299c71f1af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0461141f40ccbfe4c377fa462b724a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688aecf5be1cbc6200cbe49c3ea07e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b82a39c62e911dbf1e5d5fa80eca5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1809a471d95a61446d08ea8e0ad8bf2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53af735041c98e2ee7a103ea073881194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397b303d068f241e712b94713b2af8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4661e1248412489b949784762b668196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf9de90092a380134efeb3b4bb6d9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f03ae9cba1130c5aaa7bd84bde54a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252611782b9226480f1e12dd05e21c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d72bb29432d7b9789a6b4b10ecf92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e15bd954e1c6c98c2a40de9ee565c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06e5189f619e5312cf3fbd44927494202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad511ee707ec48cc608c7dec5b5d28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95231b52a4e8a326ab7152356997b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b8db9a2974ff0a0b97b2ca1b7a9b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c93514b59a75d5048b5902770582e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586e41ff479f329bcbd993c8eaad061207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26561d63d3cd9bae8fcce0a864a10f79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe02ba16bd49be59fcc443b634a364c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ad1ae78e376c0b775ca682db097d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36461fbe6fef4a5fc4888feb887864bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eef6dcc28a11517cf07b8640c9ae2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922db33f550c66abb42e12664ef9bef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a909a44b4edeb3be634b18b8d7f8b9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3230939245e6bd28b96f441746ce9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67be4cbcb59a306de0d7442407609dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5b03f56dfade53c7572dbbd4bd3a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461248b8e1a0d6ce14af7979fa6da9c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5744d03865f4766238b44a400852166219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dcbeea4c8ccd82025e1816b49585d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdcb0dfc2825aad66046d0758b7f51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58d325e467490cffa1e8ab281760f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633361d09801efc9a4197d9f71f08757223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a84d0b03a11980c967c29f3c19c066224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9a120a6d40f889ee596468a5a40d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a9b6478b494cd870387d69c324b3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360e0c1e5df23d945fec07494622f73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727559e98f72e1f8b94044073b4410f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50379f2d2249839b02669d32d489c04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e452570c4a497d1901db8e5665d098230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1ca5ea6382616f49538b0e0a71ee9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ab29ba3c5ace91a4c47d5edeba7a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c846e6eed41f75862381ec65b8ad32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d36391a8f6f3ae2213c49c6c17879234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd338301e053dccee8d29753a41c9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb90d2cb34bae384a816f2012f35b8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485939723af2b293936d69f873130d0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dd19841eb23c611aab22c620c0ffa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048a7fd50dc270e31f6301265ac2a24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dbe5ad6e73465ce24e858ca7115e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8935131c52ca19883ed91c623324a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb58a37ebc28b9391a220f27805913242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b61b752663498f9c3ca891cbf9f89243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cbb50fe5c5818a89246b7e7f1da71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bd82621849753f187174b3d298954245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d057671fc7539cb385a533250f5674d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ab7ce61bd2bb2903a537c54c0ff63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9382c7ba746d76dd10a97580560265248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e948a8f8b4c60ae3072a085cd6f8341249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca31b39544530b54dfae32a26d9d83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e15fa2d2a7cd97007ffaedb7c032e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b708c53d79e3533cba8cefc960a2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef010d081200a1a72539892f5d3db1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319f39517362a86aae1cdb90d80c2e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6638b69fd4ee559d59b52e3296cef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5965bde0fc2bb8ee57350257f9a0b59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893b1715b16dcf30f716e59f5f352f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ae78c592b592100c920ff445e4047258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f9b98c3bb72b42e8662926d676340259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27843aadf1d97f58896f471a6e08360f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76359baa51e81065eeb1dee6d70cd9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdad0d914886e46537749b1bbfb2fd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdf6243870db1dc783d62fae41b82a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d858febffb946d48199ef00d38f6c3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee8a6b5fded81d723aec12840cd3af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe46658a2a4f72a4eab9e34bf921b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2c35c613f1dfb5271e384e455377a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a617c0f0d1569934861a9d49eea4f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671783d2d3c547261eb3bcda198bb4ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80cd6c5f884e67b7cb922318ab3155270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d0def8a352ec40c0a4778f11a80f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d8542b56bc2930c57905c5edbd383272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c830ef4b14e86370c4f7681cb1c38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69673d3cb8f139aaf0214ffc820dc077274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9a144bad867e029e2a5371f530d75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74281a8f77c0292ef61b895d37cb8956276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d7fa66303ed6c5d98cb90a3be5629277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9aa88e7fdb470796185133f8a01af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f453ec9573a183d02af4f622ab700d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01c922ea67f959aac5fd75de00d1d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c34c04e964fab89e6781f810d4143281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ece6cfe112db4e02b3b4da48c16c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fb66128b42efca8e838e33a2cc0c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9d87f54d9cfc4f8ca29941b34e162284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f35e11eb5cba9d198af6eb89cbc33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883e965f929f46c3640faf141f5e016286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f4a4b3e33b79c5bd400ac2db7275f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab033915166157559c83c82972eaf55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4554e511329d91c1efe98130a3d3b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9618b3b91fa83ebc7bc59c0ada8007290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbaed6572eb8f9b2e16c5159ae87e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431ef2b361886d3c28c0664cc169a69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28cf81e2c95c740c542853257cc242293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ba0c8f6cbc7564292c6a2e36744aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bf1ad1457872a2507f94b54a28fa1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f1537b1c4fa6da83ffeb91707a029296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b179b70cbc0599c03637d299b2a42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9742aaeb747c6497916e2a6ddfc55e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb7cd00a5a1e35ff7804f62a1cdd52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed643de2a17034d10b360672ecbcdb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35152b1c6b7012c52ce4b7e4086a6c03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133caf13de7c193f52acf83c625591ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fa02dce4b724fd418581ab6988335303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf739e3db89170322f8b64542f098c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f875d405329afa0cd89f331a5284d3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d306e2827db4a891312fa97c68250d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50573df1c7ad84d945040222ebd3b856307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcddd99aa66669941a5504a2e701b1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17236a522f0829c36d4711e2a90a34e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e57457a7e2ba3aeaad61fcbdfd43f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce80d09cfe808d7e657cafbd185d8c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e04e29629a8884afd70793fd4bb9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da778af2c725af02e5fe6550f38460313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea43a19f3b44bd5a1c1b40c99f47b70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffd0f16900161850843da37e2265e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74b57ad7ae063960f220e668d674bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7ff9ac0ebbf811903656b42156d20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f1fdee581a081b6bdf1439f3435c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c2bd851c8e0dcf64d0420b204813f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc353755be18487c16991cb3a8485d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54effc1a4c788b6054298e13f7c9dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4bcaf48a33f5f32f759d3c4075c48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de288d6478c264c53b85a50f55cb2d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c844fc33275985f99e0845f1120155324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a46659ae0e9ec176ca69cfbbb03dbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c88ef620b2bdebc9eaba1d72962331326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb76d05944e1649334125c34f2c8d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9582fc9b3ce84cd54b8ef2629fa37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343e8d7955b37bc5a07fc25e5ca6ae1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548a9311231243e8200c162417980b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd23cd94f67f701d3ee188b853561c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85222f55960717b6efaa589080334711332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f107867c1b4ff68841f6eafb2897f4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1ce762b1c56896ae9e3e814bea004334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ea2f89f17f0ffde9643218cf4e395335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d464118d6871ee34b16fa60725c6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc20654cde11846c6a99ab87819c9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35897862f35867bb017466a1bf8b96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2a575d32cb11963671a2571ded3da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542a05ce3a521049b7055a6311fcb34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8573fed037bb0081fe2c3696a241fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825ce395f4a89aee7812991de614cfb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0187f06f8b1d17425a4459244896c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f04012d0670d84a187762dfa9d994344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1305b532539067f98f1363a18d0ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9c1fbb36e7bc3edd80f138cb76998346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4d47013f9e02a57f3aefad1a17e81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e625d9d9f5f9449e4a5703991d10484348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8532c2a1a87216f618055dd7ed6db7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3715d7986ff6027f0f47f8cc919fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4956f7ded9aca8eeac824bf0f46a754351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58499d81a0b829c35c008157dbcf624352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa37868b3fecd195754f817e55ff2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58b949cdd5de019469244871a673a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cd60cb21379f207f218756123070e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643f55aa9170392788ee13eff8e9eb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85505c199a962d0828702d24bcb848f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d163d2a4b6ef00f0f1989eea90824358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d542aed3bc4b7c7b5332ca7a22b74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fcd0fafcb0de5d8ea8241432eca60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45986f4613ab6f4ea05de4098c1d85d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7077afb402b4fe05012509db9fcae97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996d8cb54690ef2cb5e33f476837965363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db773a06bcf8f2f08018f3ae2e5688364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b92b1c21556b3ea1bc39fdf5fcfddc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9697b1d79a8c6e66a76a37e10a4cb6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854636bcb5eb0c420e70de57dd2f2758367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6eb862d46c5913c6092ae010a11ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f1b5a5bd11db0d6efd2950bbb1581369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca503075a8b4991f2d603200b90c1c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99340611c61923d8d0e4f8b3fc518aa1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9887a9604b2b78995892eb37b63b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87b759f1dcf1b5dee1aaad498178e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a141a2daac327fc520283b4ed12bfd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30659911941ebbb3742a5a4983cd4df1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a3b55f9a2db2aee38bce5134360d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a84bb32a6d0570bf0b0617af371fc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb1d96d8e93a38dc07548725c99378378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c85ebf9c8b1fd73945818199b328f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefde2aa9d2c5f5ea6d60c600da23d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac6850c259c15f3379b8fbd9e73a07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f7a98333f66ec95ed6d3c514595ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2bc9d129275c70969906efd685e32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6557f26472b6ecf46841af21927eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa530fa501a17e5b5a4a378bdcaaf7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e45bd9572dfb51adaed0fcf58ecda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fa019ceac2d376a9273f4a7863459387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d201989451b3878700c3378d90ed6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a29bd3ed797d426c893b6bf5dda362389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e019b922e16a67b3ec1766fea43980390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2bfe20d2d7a0dfa478f3096dffff0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471daadba2f0c8fd3f751ce3f765844392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8e0bfe7c8db5406a1ae5a7fed52e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fd62cb96c96269a0e7d868746481e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1d8c8911b75b59f167583ca03578f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545da6a47aaabc2bc2976cb503ec416396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e417c75f1db046883ab6487a17fc752397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98571b7b5435e3cc2ba63b6dc91b83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d1295ce21ad2dea8407e6c7b23263399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5035e3467c640ebecc68c52cb602a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d0344c661d1f48456c044ccd519ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb6e2ba1e232cb485faf4e53ace434402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07501f51d3b7f2bb33d68017ecbeed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a31638708a011e16028db8ff79a30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a406fc1d64313cbaf562b972d0843405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14bea66551b141a3e2168027d383e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e55132880d48d27dfe15d1a138284407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884bc418ad408b5a5c9153fd4ce0c6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f64c3a35fa9502661d36cc227c40e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e037ea19c58adb25dc0c687827944410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6a45ea94e346aca1e322675e22b0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83623fae2dca202d58fc7a2b0273c25a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8106fce1025e5993955f53a896ce33b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84fd2d678355b6635fae77a2f04c98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703287baab092ce6b30d84bec8657ee8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e02a4fd1a9ddf0c1be6ce40938f41c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab06231d3ec84b2a43bd99d1b6eecb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723e3fe198262cd5c39c861e90797db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56ce6fc6d01b043c680819265ea7da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ba5b11a0b4494660a951fe4955846420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb3142a79700c0779ce612ef4555a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60c4779b5236af7c1445e32c8820d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d063c7021a520290718e2c77a28165423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc02952e0396bf1c9b34ff89584958e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1b7a711f3bfb7da8b7676a9a84f2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7c90b119d2e464005a800bfcfbc80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e75cafecad698b4fde3d1948dd066427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88115c46a4759f97e8525d373d2d84e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a2655e3bb89d0e0bb4a7d554c5716429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc7c3853d5b5d78bc65c20b1c31659430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a40404005f3897b6a8734e2d858a17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bc4a354ee7e81a059cf364faa8010432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b3e61f2410d88cb3170c204185d0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37485474035449800dd69fcf61a9451a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e08301e853a40366d219a79e743db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ceab37ef5c2cd87041b14d4fbc93d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60cfe8a13b28eb5c279f243d5d742e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d6f020c2879c771cdb4167090a42b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d63b6d1c2176ff925dad71566f61a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797d4e395a3c94f053780f6b06a675a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875790ccfacf6ce1b4a77a5cf91aab3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888697bf7d9fe1be1e8e10da61d154ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a663a19afb61475ff354181a793d2d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b33f144302e2b729761f57f55bb51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322011a9479f89ac1a21844ad1e2a07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc07737a530c250ad76d52f1322cf8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea508a5990096714b112930db58c323447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8ecb9e1bf4b657b3eaacac1956e6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed89b21437b3ed98a52e812f8b2ca4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a6a4441c11013ced047f67529959d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5bef50fc41fe58f23a502ed5ec923451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782b233f431f9144c4cc69712cf703f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62629eeffb6d9f0becf723a092eddec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd9ad8f5a16eeb2cdc964316d6a82f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4b0ca449e2db812d9f33da21b0b6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dac0a9cd0d05a0a11a00fd61ef072456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb5156478e0442de924fa878201cfc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350291539d16498692252852252027c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead74e463ac7c98d24b879a267ce2e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268c1e29aefc193ddbeaf61315d6721460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83ee6c29a47da186dbe0ec398497a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920803bea54be09519716484d46d55e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eeb3721cbee073127c0656ddaefe5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca26207174a3997750a384a52b4bf09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058ddda1ce8845daf9eb8344ded9b1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e648fb79815ed69b0f8472bba4fb0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8744ccd79e228cc32e42d79330d2827467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053970f71759299ea8bece2f7d5be8ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f22c1a91146790043e0167a4f460e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86d374ad5312119c17e35a3afd0aa1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd494f63a3079ca03cf4d9155d580b64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1349926dcf83df96b9bbaffe31f2fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f98314d5a1dceeb27072414954527473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789eb9983cf786d1f638a94b3fa6b94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98835c9adcb7e027c53341c479bad787475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab175785d938d0944553e5b0a27acd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef68fd1be697b6fadd149497acdfe0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fa4e83fafdc29f29b52f5d12f050f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533b874524b28b22f875eed82a67e01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd974575f78a7009de356ea703c62f97480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48541bd708c578cb646e2759dbdf9dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a67dbf898e6b58ee56342a6458e17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddca3338314f03d76c2fb156e42b052483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2590794b0dc07bcfcab74c5970348c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd7547cf70fa7aa376e2c6b1c05597485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706a1d945046e92313054af17d6f70b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be4b658feec723d6ae527dbda5fafc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8722074b8ab5caeff69650ecc61431488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe12e0ce454e4f5a625006e37f530e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60044575f4fbc0634a58df4f29473c62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d570c156031bc4e3fbf956ed63dbf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fcf8981d839e86f570add487db637492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cd001ad981bbf7de9584a9d9f2984493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e37ac36a75daf31d6e6a4c8e277ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5244e05553d6894dd7662c55b05ec3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f50f08ea2add2a549d92766d8f4fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3930f54df854bbcfc3da74a39bc7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01247b4ba953a61f620bbe7dd2aa400c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cae01298ca6e0b9f258f489541ba21499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04720ff79e2c5ed3ead3dbbeb8408c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56b6279b6d3a02e9d5b21a32ff8b5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69643bce5de666707e78176230ec48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec08dc9bb6d2c4d29759beeb72f543503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb140c2ba5b75efb7dfd6910c46817504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8af5aff8578848f5d457e83e5e30b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7b166e72ecc2c76d4a3277e36cb2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a962493535584f2c8b29135e04984507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b35bd3c98b24a13dae162f8518c45c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfa0fe1873b70f131bda0ed4ddad3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9950bccacf2ca651d6d15e6e23e6f96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebb9c62693efb2398d76da3c34d410511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d663e61c915c9e4a398324a8d6f9f95512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b26b6c1753e8e46ba790f4eabe4a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be10a42ac95a411ec7a2f7e83c14a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd48ea6a4197bb5956249ddb6a9321515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820e21937e2d81ceee1cfdea814913a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fed780c4f3eae7ee333f87aeee3cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a0c0451ef8238e8d56a0e743b4318518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6680392ab3b538782e2fbdc40739ba9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2a69d2454468d6909a2a72832f96f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c81bbb6bd6091c5f9ad552b5584b29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa849ee33f1e6bf6a2972ebe00d21b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2e78765a2117fa9f4edcaa45ccbb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c016173754b849fc7723a087036d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe869641ff3065175ceb460806e08bce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5448088a92bea31e3b6915022173dbe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d46e965d46fa6ac82fce527312ba68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b04c0c56eab14a76c248e025aeab9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b863226d27eb856627066100125b21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac7e0298569aa59f1f28f4a30b30cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881d61a10fb88d1976210e587138a00531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323fda5a56008e44e8c8b646dcb5d24532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07580218110c70758c389747c27ae822533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b3d34f069163f6e8274f1276a0a03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad77fa7ef378063b53326c12556faa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badfc3adfaeb202833ba133175b6792536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b504ee5bd623b7c13a2c4326a9bc6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236dac5467d3a41b27f5b844c4c6f3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694440eee4988e25893e3111a3a94c66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753c6f34b1866a1c12080e634437339540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202a94e12c3a626e294712f89daa25d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0084b2d8a45b7195ec016aed77d8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cd7fdc6f248448b6b18d28f633b49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c55cb2034b4849fb0565c7d902ede544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adae2d9de7a93b16155f714e488ac64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0c21d92053517bade0622f5302f4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc074d7ef2ff7958cc849027e65c5466547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24564ac53c40bdb92bcdf9d38d2ecc31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856fa47b61e2e5e3986304d1b0485a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984ac3b396fa411c5052bdcda50ee2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a7cecc69c8e70e17a1ea91bfc4c1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8400c1f48ee9821c57900c347b6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc711b273df3701a51676d095a5d49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687257775cd5e192c6cabda9baf07c05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4d6e77358d51d20494c39af10456e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7c6fdad3476eeaa572653f1401e5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d4b16c878aa7fc9b5254a4c37160c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a98aa3806f26bdb9c002e89362fce5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dc6d4b405eb32f51a72ce912d357f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd115063072b173828a37128f9e659cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0358e9cab49587c1997b620951d9d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485779e06bef6196d0478e1408be409f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce43dd46ecf7073a9251841566e491563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c661de325181879ae38c4087399a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24211a4858a7efc6ef14df42910c5b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c90438052bb67f2bbbc32bb8a7fa04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d12c3b9795fc1e3a3c498238bbe62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6be4997103ab55988b81346e6f77e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe8f2b1a4b877414b9e43c89d2770c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a8e3e8404838ffbf79283e59fed81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e6ddba82e3d12d5605f7e1ea74e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af96cbf3102edb4d8dbd02a7108dfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585f5b59f410e7e4f69c7e081b2cf03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802d8c13abc1412d2faf841ce55deed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783486f5d5c33d4746d1764d078495a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53ab5193a340965c9c30ebcf84f1d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e2944ae439f7c736c603bb5d8685f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7199b1fee06c58cc85f50256665b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986e150d59dd9e617ad280e2bca5b1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de22652f3fca26ad3d125527f95770b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc07d978b6797c97fd2c91800e390f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a5e03851f42282f9469680f3b7546582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d39ddb923564d873b0384a3f780ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acf85d4c013b0effe3b62302ee7583584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba362fe940ee6bb66345f074931de1c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d0629dcdc8d902a55246d05a63194586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c20a8b3e5cfe70e280198b4a5a1ef5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22029face1ef58eda856cd8171809ca5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461e6c3fd9685fd9f192a29397726ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384cf76a89bc507598f3e128d4893d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5284d20155ddb275493707560feab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3275a6d88a63a037a1975a4c30f39b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1271c89e00fd7a86c824eac11d9d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76971b9711af3491e9c4b097cccea241594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64104251e5087a24a945dac543ebf32b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429941551fddf5eccaa90b92e736984596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ea4d38f4596114700286d065ca7b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b38fd7fe55829873441311c137fb5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9441201f1e2c9f9d8ddfa5a6b3261c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9024884a2a2b9cde6698f1ae5163005600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac2719b302f36d9c75207e44c94226601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2789b8c3f039470386946cfaffc2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649469effbb7efed0f82b633e2c6fb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fd164100caeedef6083959f0b0a2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32720057376f28b8890a81b71a835a05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697288855364523437fca3a1ee91fec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4d7de23719fa1124c72ff0593dfd1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3fdbb2d9e26d9526cac9ac8d5299d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a64d9c32eebfe8ff59d17b8603ef2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbab5ba3a8daa97c84cd5951f624b39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c06254e8f7be586116d4dd31e32147611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fd711aacb8f72cba2eab337d89801612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8886453688110f2390f7b139c1155613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42f34969c9ed4c25b7faa7097cb042614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae714f30c936c7bc198ffb2722887994615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19680faaceffbb1b3f82aaf909a6879616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b7547563b1455689c42be52630a4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fbaef671da7025fe2a54529536d92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f793ada167d1e6a7257763ff25e34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ccb4a15f391f8fbc042385daafe9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622862db54af4d8fa26410677c946d0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809d9473fbf2f1bc93bfc268ff6c0dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e5a9773bae74d1cfa94c152f1d15a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b47933f255769e6f2f37a99c2c3a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca87cf05619a35e221d78af29dd92c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1dd7594fc82510e68085aaf22c1fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57bfa9e4758da75cbe2d94c6ab7075627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7b397f627bca159d58b3f1b963d18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972373f6728e2058789ab8bdc5bb732f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806931d535e5073f1c2e598b55137a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201325e51d26fb5e853cc214eb0f0f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a024f820a2bf57ebcfad73ae4b84b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5b6777f767e85d9d424d9bdb2692e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f937edfb822314163635e3aef431f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9f513f2a003d5a63472cdf06541cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ca71f6071601f9b141349613196e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a698365017d3c0b5f6c7a021482ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f1eed665132b2b28973e94b40de5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635684d72aacc679d903f61571b087c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10ea207f6e4f5bc38bb0f7712c3ca9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5db295b5e9ed3b59ed129765f0093641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d47df50cecfddd34a64f2a7c3fc19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5315c1e97249baaebb6c5c57a02931643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11581d035c8b7d3b6bba5f6e0386531644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b1361ed9172fa0132a054efea56f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb79fa5f383b7b45b1f99b8d2d5658b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf60a1e8941704eacd443751fedfdc7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba610f4a1c51a80ad2e02e27eeff7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69cafce081965447ab1bac8091a165649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402519db4bdf4e977589f4e599621d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a621f6547ca6d90c1cbd6c01b536ce7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cf5b50ac58ebea9e4cb1493380c11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02563752ab2ccc3c3271dea13812616653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815b05d62f33fb7f594fb07c02f46a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72161daf49fb040787cede50840fcc99655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bfee329e6d7064507cabbebdf9bac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc0fe2e3d41776ede0cf1c67627a19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e67845805a9367b91ffc2c973b1e46658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec4f6caa5ec4e26f2518b298e7f4bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a4d3840d47200a832176f1a0d751660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0521da1e0a1bbefd7c3ced717904cec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21f0c96f3947462aec97b96c52e024662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef73eae975228b42b7d909224e8785c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbba54efa6bf7265f5910eec4458d3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4c222f7e457474640aadc8d76b092665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51a4590ba976e7627ffb035834c69d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d24b4bfe1b08aa61d77e553b178000667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaae960fceb0927c019d24d5cfd5471668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb2255d816fd884beb09d1d749e9f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f8bd3acdaea03117f229544add3c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6fb82379c6ecf08807fb117eb9c4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d948a4f1e7abde955babc39f82c67e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f6e68cd4872d4b636ed1049da9049673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07742c96da1f640f35d6fd8795faeedc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25947e57af6b21837c7b442bac51b2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0d348b48ca79458d9b4006efe388676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a8a6a839b299dc4f05792fc1eb3c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd553a1b5e714ac0abc40ae8e42a33e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846e14f9fabfe923eda4b554e7cf985679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deec19632024a578b6cde2ce8b888d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f347aee42f0dc796aa64bbfc892577681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4da73c0216e0f19e3879fded390b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3489c9d739b1a6de9089619683b49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863089aec230cb9c03f0e719c260381684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8fee3d197ae376e359ae36b66f31f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ac89f29ea53a71d2c0f2c3635b1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12518efba409bfd085f8694695001d25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0fc0bb748a996902110d2ac2f4ba0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5e333965d793e0bf5ecb476e53856689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b2976859ed073a8330445fd42b6e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407e711fe68ad182c78e2f7a8f0f9e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d87e234be5c887bbe90a58b90ef45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f76045e2845a5a7428643762e4380693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a0e5f58bf255acb5deb7922b3ab25694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf422fc0ecd566d5369ec6d999fbd36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd52fc7f167694cccf7111f3c8086d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b3c890be971906751f22b371ea5db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570ce46abdad9dd8bc037456eb6846a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef95bb7749ee55c29625c6e79f2ae2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1c93139cb512ff3299fd449004a08700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23187a42ad8762b7ced74ef08a88bec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88d45d53add2a8166676b58e659639702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287911e0df7dacad920963ddc4c4fb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf872facbbb9759a62927276933154704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76aecff952674aa593398805aa9bcf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30596f78b16a0015316a10ebbcfcc7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a9a8bfb39c06075dfc7961b8fed63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb2fd8254d7f2b21e6dbc7650461f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2bf289b528e148e2c97879b159f64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84bb772aa2362ac366cc47c96333b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd07231b43ba52b2bc4f5c0d28e17f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066dc726b7f381d58369813dc5b8639712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c548a59c81f62612daafc422cabe5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf00e9457564af3beac1b32e44429c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e4fc27d41a7ca7b34f17a0141190c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eadfb21527ead4f1e75753f220d8b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fedd89ec6c55df3dbb41f8f1dbb68c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f902194d5e1f088f525b8f368170875718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff63a0b783460672e340173c0326ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15da3b9118d0135d0a0d7103e6b535720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f47608d28f7d92da84be1c18300464721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5415992a142ae1452e78cdcd603250f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43f549bca628d3a7dc065a8f442b96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b8bb27df717b0eb0d875c9ca2a6af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad3e8788a79d7412116046a8734418725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86bd54902f49159687eec46e974c76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ee815e047f414f6177d3f72bed782727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e1f611670d5002d3d1e7aaf547c82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ba38613fb6d0d8e5271c9d8077a5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b48aa3f5577baf3450e399d2843457730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ab9cf3e21d0a97e16af893ec4502d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546d8e6721c5dbefe5ac4365c67d03d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cf457211002118d98b540297e612f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b72726f23e6a12aa4e1437b1d200bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545418fa24b7f364a5574230fa989f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef019aa7840e24ee53185cb79f281245736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3336a766bd4dfe5163defe17889037737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385c38284e1003bba9d00f77dad2213738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443cb8647d6504cf2ad043d56908536739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0db44985a838d5e9577ba18697ecaf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8319b33d897126ffca9cf580ed279741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc6f7aa2a57c72ffec206033964037742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125701eb6eade8f989e50260c6bb524743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c739ed1e399f7b41cbe7d32f7882a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1269d95ebed9e5d1cf0f5ce0c5ef3ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db513f7d2b8967300f2486d3b408c632746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399316dd615eb6d6ddee9ae52f1fd77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80636579754cf7e5c46a3bafb6bddb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df40420130820939a803ce0a87ec67749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87cec00c7a3a1023f7c81e6d0ae78f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb0ff66940c8cfb19ca41b603c302c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1c1b744ab14660f9d8337c0bec498752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a5a36b2a74504237c8befddf15f24753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ae3eb3faec6243cdc46b71f9c6687754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1aa771d70080491a0cba9736ecd5b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83909ab386dfbf3cfd012f5d927b8ee1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5627ec108df6a4021bda23f8412c9f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1256aaa045c9460ac5df7e4180160f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c212ec411b53dd19814bdfa9ab689759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de3b5c62029ed91857d032ebebf258760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2583b53c247ed393861e32262f1de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92467ef77b2fd8a7617ff83354ae57cf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43981190f8f4d0e53b9c922d925a64bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f309067d940daca2764a0ced01ad72e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab495e2895facdd8669b22a10a892e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517471f8ee6c2eb08ca63102c877cccb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a74c4d1f57f1fc08e613c51bf179a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706d1e3fe2cf3d7a3fa4e93f863b93c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9270f4c7769bab46c92d7794210dc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262116224c6b7f8f09e35eee0940406f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6225857b681d7603caede21606045d6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed21a4b836db526b6a922adf0de4434772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973324f7c1c686f55f1a6b7a7fb85754773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da860fac548149920f1fae82eeb4430774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e72b2a8d64fa01f3a25f6605ec9adb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac292d42a729dc40f60a4dad21c682ba776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f508d5f2df29f2c840f6a80d2dbd6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4024ba8c883e8937fd310f993666b6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c06af31110ced223394f03cbeab49779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeed936270905d7b3b512feaff93447780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf92d73f676fcfb4451fb0e116bafd4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570620da60e010160859adffadd3c81c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0c4252ab96e44adad57fa52ea1f56783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11ff26d93583f9ddf13ad8bb4e939c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac011be439cc94032a841910cb1b03785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042f1e171f117abbe5c9ba6570f872c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8275b9f38fe69d80cf1dd19cc0c0c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aebe61c9c6a6130e4c4b97c1678b81788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4236834b7158ac1ed4baa18a7b0a26789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe25a4403f582566fd4dfc709282218790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054ea30fed34d98f7abd15a7fae6616791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e77c98fb93043e935091cede73f3ef792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f27c354f1aceefc5eac32b2b9e87a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2c817bd990a564ab661ec51332e3f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25463c92fd07624752f4b928845735795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ef7249e716ea723e790ba7374d767796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67220fa6ac649e21cb135a19a97a7e19797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879c0795e27cbaa31983b2d99757819798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2a68de91371886a278cedee3b134b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee94b6ba8fbb851eaf3ee0cbab19bd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048cb41fa7d80f1cf9fa0ea0ded329b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc50038b3a1315e012b217c9c04644f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17859c954185fd8e5be58050b119e38e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf14449cb095f6ed76d5da1491a529804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1af040d814cb56233ad3f8f3ce6fa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c91a590ec23802bc146e700cbff573806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d6774a41cad39824d354bd2d428f7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cbbc9ed07231fe7c56058edcace12808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57002b0077f5148f8c9686a265a456b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4838fe876690dfbf6d4a92845fffeaa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd6a338a54ec3d34db393bc8f8f87d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c013b8052bcc8aa8008e0c6eb5368c9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4514cdc17027692a847041a722259813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aae99dcee3aa502b05d18ef3db7eaa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426764b850d3372505c9da69497ef03815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fde5a0fa1b8323f7ec8dbab2eca151816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cbc73a14597ed77c1a2d5da7bfd1d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6942de9193aba319186deced99f99818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e74f025fc4b6f73dbf31bd6820ee87819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96800938030c9a8331fc9ce6cfda0f99820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54ff29a6dacd3be80d3a50b74cbcda821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debddba2fdeb8fa7d4b5b2a2b5e7826822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff17aa0f83dd59cdae6897490c091e1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c136c95b8c35e7309b1b08fa2433e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76a4dabed4c5e63b320cca7c340a3c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58b77974ef66f4795b7391dec4f978826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8c41323b0e94e3478064dd338ff4e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730120b84331b71d71a3827759a3fffa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680124fd3c3f9b985b0b41c5a4ac51a8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25b86f8d4ce059cfb53d60d8f6b4db830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949e7a666b875a2ee33d034aeb2009c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03159ba766f71e60bfc1d3699359da832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9162bfbe446da0cdd2c7edc9c0a1f15833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db22a80ef66d6219915e4152da670d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3223c427c579f92d36d3b1b55b281d5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d08fc44873fbf330bd95b2fe6a7e6c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7761fae1548fcb3d26d1f5514f4efd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea86ab622fb206590e9e1117891d0d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9d9965e398744c9a6ebc439d58f74839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d65feb749e677029bde339c0664248840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee40e70229d2ca1d5b2961910098c8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae86220740e4c4fd2d129ff622b6eef842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f42766187dfe3cdd50f04190a4ed2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db7ff68f52a8e1991b974fe56e5f60844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd22ae62bbf239a2af2a7ac3c1d59c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c94c0716a22f61402e706310bc889f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9df9c92e660b3db4ad7af9740faf7d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9065c076c5272831f89b4dd1d379f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e920027582b8f6c2aee77511b91abb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eb4f69bf05a9539e47ca3c5c7d382850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aac6f21c09c2588d283ca4f20dc66a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07593a6553399b5b59056bc1354382eb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd435a9f1b371568e0aa8bd4630161853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417c2e2f2beec37b732c55da2c03091854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee291609232276dbcfddfb49d6e2c883855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcfb2c1c72f47be50e9eb769740328856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19224bc90088284becaf299c4fd8ca7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55342eb616e4e87e97d3984b47054a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26614d69e961a7ae29770dec4249a7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc98d347798a49cfe92bd0bd132f9e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e60cda4cca7faa5eb2e75698a6920861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e536367e50a3bb88ac57521d120d6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535ef53f0a37fb4852d72509d48cf4d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb673afdc8a22258093fe46f2256623864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea805b0eca311ecd135d01eaed6cb6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b1e0fc0976438a5e5859777f64977866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9c51f2fdb52fb786848d12afb538a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c204cd03243c8df6aae826a4e9c7e0f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b063c16185522ec67990ac689130e6c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d4bdba39fbef7060fec6dc2279d7f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa384ab7e5ed79502930c3c6c971612871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea094d26702ef20121c9f0fef68cf6b9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fd34b10b988570950c77d90bf4381873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9244c89f4adcfa101442d9e21d4a3f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122f7bc7bdcaba915e6a70f39d9cf37875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe3b80066bb10350e0ce97ea2d2706876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163e862b86277a5804a161a1d08fab2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924a98754df724681d6cd460e1555a5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a178f27d16287d380c70848bfa13db879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a4acda5175fa1941416f7f45de660880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b069cde1b42b0004d85450f6ebef3c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ee8ba1df3438a77355fee7a7c8c7a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4380788c1ea69a9112834147949ca9a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f5578ee384b60d9ff4704b0ec7ff8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a36129896e39c4f260cfdf621649c3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7cf14076ab520c3a4116f53d14d63886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927efecff8133f8298293e6ee06dd25c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1b57f7ae80654dee39a697c91f90c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e72d220314cf20447f9528aef919e2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322161fce1ba2cee11c8d0b4bb23f143890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7937aa3e1b0992fc476054b306be5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b491c79c1aff599daacb5ba1392032892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a6b52d7d4e65ede6611ef084d6310893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054937600500bd5597b2b85dda606867894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54200a702778df714b02b247457ff0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95101177acad9e6693be98568abb3a0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf175e1a17b467a0b161177b6e3a074e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6fdcf4433649b29458f8eb7109c2e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3bf4c1d261d6556b007eff9f0ecbb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf22b8eee6c35123c0d715bec0d5f7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278ff39d68086f1117aad74b4f2f4d3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470aec2952869da7cf95554b4760449902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1ea0a4b0d654abb1abfa62465634c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f69d07a9e6f9c663ea603ba556f6d4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eb97636bd422bc8d99be7c1e2588a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c877911216429c05942b13989fe2047906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64682e4fb55273a5bab4dc66b6ee61907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449063fcc1333144cd21797e149a3c47908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f54a8aed15895046fc1b857b198fa909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ddf7e1f567a42069cb78111281755910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca01faf83f38f83c904e8d0ba8c4106911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a12a0be3f56c32b7aa69c23784ca6c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f080a9f3117aa74bd3882d9f8a6b59913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009bdf7dd62786772cc1537e1a211e0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1cd51bd248f1089f3ed95433814fb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3abe15c44a31cd8026138ccb55928916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada64f674ab0b018d19576d9c39a109e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638c4a2adace56efca7cb93cbf709c8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae059f5fce75b50394801ae157a3144919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f02c94d37fbfba601d26b56dc93c0b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb819d6c4eda76c2da47546d89e17c93921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bd1dc1239474186311816fcfee961922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c472d4978d4a57e4a55bb14a79e720923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015062f5056388e4c9a6464f8ab80ecd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28099feb6ed75d5f0f025406fa47e8de925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7b58aff8a91817c9b6940a03c1c0d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e0c1f25230d47247dd0dc0811854d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fcead4468a12eedd006f217dfd886928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fca66a22f59ec0831edad14bf9ff08929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc480b04612d79e92df1f2af923e6fe930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cce1597f2ee404b010d94789cbd1d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed4553d62ebb732d91f8a0c974f98d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0bd4a04f8ac1c9cf17e9b9648ea32933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1cfa06e3f87b1caacafa35fa8f863934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb008930858ae3d8c118fa86d1c80028935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39f8e7a7015fd54cc9f7931eb8de1e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf29c19f5d229b0b27fe959da65d34937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec147746d992d73a0c1a1ec9c64771938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9532d062c37ecbe48680be24bf032939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e0f4eb8b9ecef426333162b1c9275940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3a99335851abf05915998538010bc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3fc765b951448aff782244033071d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a153e20cb2510f7766da58e8ce4b02c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447ac5afb7589de21ec344f66c41e94944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b77cea95416f5711c195242faede945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb08df1bf8c46a7416f484c5f02ee08946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678198f4111bc98313b9d0257cad122947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3e1e9d63d039e613f86dd70ad6809948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c588b15d77dcf2644f8949c1da90c0b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f19c62b148894e3a59a95f17457843950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3536b1e5080f81333371e0f06ad55951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a04f967a43fee47e5c9385b8eaf594952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab371ef38dc1e9728a309b23b23a769953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2df324e1e5ffd8c98166e6927e4f8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cab5705a76bd805db58903dddbb530955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88760a48b326fd76cef51e3ee49f54d6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5f7df8cfca58bfabf0bb8738cc688957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3872feb64c22e1ef1ca5cc8db6645bd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf6052f5784c3617e52abe6c2cb2e1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fa8b225ab7707f42a054802063379960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312b57ddb83f1941572e834cacb2598961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db32777ea5e45028066f7d1c4b8483962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4500629b722592143944baff68a9577963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f256d6f070c8d96fdc8d322119f64964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538fcbf7e2a7c8dd9636eb77fd16b8b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee77113e003c9249e3b22cc087b8034966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e1890e3c8846b2474132ca8ce330a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80905dd88913188069a286eb74246fe968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae2316908f8a952fc0be5df076037c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d535b3accc2631ad9b77a6b6a38e7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc438e7c9e3624cfee38d8a386a389c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deea3c181cb83cf100e1559b6f1689d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42e73516272d618ef706472e009814973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5d564fbff86e9e628f2d82b76c480974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38969bed8a52d6ad835076068ec8db0f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bef24aa985e8d7c003578acecf5f63976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536d90c32cf954f6c88ef197dcb84d1977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126024dbf013afbfde54f293025d1c6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16194258fb949a36e45ab0308aae60552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd7d91c4b5a91c7daba15a60ef2e5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154e84a2d86a080b24dbacac747bfa44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f81b4ced2dbcc8f75fc71f604dab795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ff7a42213b52dba69e754685f2b146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c947b54ef950b749ad06aa4cc41187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0074fab6a696c64372bf6be1d833748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe16ac2c0d45599ccd57c5a23c9573e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7173bbb561ce73dfbc4d96cdfe06df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3b8900ee36c67c74482d2a84deccf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb045ba4de0b8628e74b40f60d100a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3add23f5c09e794f98702a7db12cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e787c6f1c5fd1fb84eb398003f6bbc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aafbdbdcddbef68d583c0c471d436015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96751d218e63e43afb574b324912d9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a60fd9b2961818099c3ea401a44ebb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5609fed1bde8c48aea86918e005cd6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b518c5dd296b62d66c85398106a7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e07751b3a2dac0ad5d76605452c0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04758f596019dfe71deba8aaf1c56afe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596098351f2511d800692c33ec140b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be58f52ce7eebd2bbe15f353f3757c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e7d66326cc2afa0eca0a044f8a67e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1f1acec4118ea3ce383a9cbe14a9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfa3d5f4e1ef1c8f40c3894710c11526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63646dd7125654cba33fbcaf1600d14827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219dabe325bf92e51470edce377ff0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4b3aa428b315d3cf5706432a5eac129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0690fff9aca11e201060da97fbb87330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1af96c72650a41a8ab32457c1f56a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f20c90551223deec07faa305d499232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06126cb3eaf9fe4fcc07f2ef82bab66b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ef5f10ce49878183e183573506f6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcce052b455e6f34a90f4a16d62ebc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd43ede757595d9cca6d9908bd58a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86492dca9318a7dc57ee6280001b8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255097ac4c4d8dca3b89e72d888c82038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c59ce046ee86c392617b338028fe0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe59598660dcb24956428f23383f5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8372c5d19afc77b30b5afbae10ad941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b445e155c6d94504e6466029ae871a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5354996176fafc37f8da63deba637843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4dbea099f1e0eeb37780eee2d268244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adc6b72b9d30c9f54f0d03126bf13645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e697852a667211ec27fd5bb56356fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b1175c2f643470c66b48b699ae86047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ff8af629b5cc0213474663c5127aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86a93894cab27a2ddfa18f0755d1e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cae5fe4f3388b2c02786cd85240b4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d15a4b7cf11225df337977ac7914d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd5eb7091b912270f01233161491ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8ff0aba7150585f35b1416a2576cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2382489ca640bcc265f85e315fc2c0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6367ae7e4ba4b9a8d10b8912796d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe464e75fb24f69c5c7a770dad360156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db75aed9bff53a7488734b0be65553457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef327505dcfb66966be78c5f230eb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c365cf03e30749ed3693a4fa2affd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8761c90a0715eca4bcb7bde21f1fc4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591364fac6f4b1265031a47fc5806a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7de813b71ac1ecc2f4758d560bdbe962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e75eabc0005a5297d6ee7d303d8d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733144305f432e4febaa39144d90f6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedecffe260fd305a80505171f5242d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1352c55454dcfa567b935fb0f0fbd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0b533f1384222bd0e17bb4fcfc77d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c488466be88140b78ec9ec966f74d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28af622e1ad4e2a5219e3a331c772c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc33e76dc988c688e1b407c6e0f8a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a57473d4a65e46b37c0d24cf7d1c8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8275ce67059a368b4aaf065b2d9511972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7708e89d44e1a1408ba4e8ecd4313a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d79c130058cfba82e1ba73c513f9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428d01830c3e16832e7df7bb4b695cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994ea40c2088458dc33b0a3a7c9498976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db105e0170e2406ea17a1edfa47627477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a6ae75af1b6978b7153c6ff7b384f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538d569ec90fe66b3bf851f3c899ab779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce8203a665b38a858099875bcbf05380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831acfd36347ef18f3cd95b0a6d87c3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa7a36cedae6d5ad2e8d79970be72182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7b057d3345000e65868a32028589b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d659f930f43d2cfd5419871f20ac884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2fb33d7a1f6c082972602bd4e710985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3ebd1992105dd4199e34239638ccd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ba03a640cace54e4ad90fbbcf0f6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fddae933d70403cf72c7ef07863ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269c72b6cd0b35385bc507e91e6e29e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5778ec9337f7fe6a1c9e2d4150b9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1a6b782eb932d69b9d869f82e71c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7cba61e2b8ddad4b4982034296d9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e76c5d620fd9f3b18d2afa2dbc42b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f038b60c59e3b855853e6fe13f606cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46eb4adf23b4af78a75fb35114b69395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1a64bf798d368b05103e46159365c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4d17f02970bee2b9633807fb3ff2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010804731a476dd101ac7cb38fc2001b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19676ed312a08114e11303deb5b40dce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4898f50a4df9b78a9da1e6d4289276c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cef9d830e740d8eaf02dd8ba40930101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2fdf19c2c0ac432c0f05ab0cc942a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef8b5bd038f0dec7a453d7b193d9ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af792772f199215dde3b47ae8be31d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af7713d9603ae94f06c90d70bbd541105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508ed599279787211d85e3f3cb90675106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b62b23b1b2fe2e688f9e821138bff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6e59649bd1c098811ba626c10b0f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6947a6a8729c691e648cbaa1cdcb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a75b2a43d0fec308eca772ab55c015110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb3104b51d10246b09e3569878b41b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af909b810011bbe8bc565d958fa213112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88f8dad1438666f73338bd2bda589d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477168d9440f3716f68c3e1657e58817114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf812c12992cb157f0bf082f9fb57c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd717a62bebeec62920d6abcc1c4fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cc9addc4cd59cb3a0b7e5e47aa367117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395b77362b6fb68c0bd770bbf306dd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aceacfbaa174f2ecb1a9c660d90b71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35fc26ec5f4a0ae1799cbb9d2cb29d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1000547e23cef6e617185d52790da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dcab583bdec645fbdf6aa0565a687122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f95ed24ac3d89cf8ce8f2635c20c29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234d92527432883cb60d37c1fd8df10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb72dc4f6181f5ea201eaf6e798fcfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131b24a4a17b8db7c7b344e746a2cf4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629e444948d6ebbfeceb93546da611c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd60b857dbd5435f62f58f9a5bb71bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc94c4943d4ee29203799c052276607129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf5fd860054b0342639b5637760e17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb4c115ddcc291546ec7d6d148ac99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d56922aab8e9422e2b40dd6d68ad7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967865404658744acb9abb17114f6c6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d21f6e639c8f17da4d57aa88f473c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ffec930bd425767b22b6c7224a956135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9a9f453199d70e39b25c22b91be52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a859c6d6f6e582b9d73f16f19f6085137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655145af71bb66afeef6a9014d45c79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846e95ddfb2e0d723b61f17a752a899139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0010656aeeab08bc38bd4948a69035140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4a2c20f6a765355654a7d900cc83a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d7d7e8c49123ebdaaeef64e7e356f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624ba084e360579a8223d4f8bbddc28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772d9130598839a133c90f600f64a0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36291bee3e792496639130d569630ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4386c572fa03304e3b6677d13efed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e78721675e5ccee43266e9c62088b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03b327d8b69ee20f8d06e205727cb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9987ac48269508e49139acbc76ae4cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08535203e33a26cd6eb228e6027e53a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb0d13f78c42ae726afd2bdf8bdea6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48567ba9ccae7918966cbff4f85dc9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e4ba39330a48eb8d8323f256b89e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846a283084b2cd70b4818e5b9136001154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587e11cd221d17c47ff849f09523c3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba0af780d657b423122e69bae33166156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d156766d39566069dad39801fdc1a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e60e9c745186e37b7ae27aac58de8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4325ce4b005702af301d9d8c9e7d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5d1857dd35061968851f16ce24666160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b0abb15703c220e9f9674fd75ed3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4194cbc366817017597ae304cee9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcda550483c78b3b68b0ae90e89b829163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986a867ba741111a77fbe900f47fc81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f23937e31065b86808c21c76de3e76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86061d8622bfab4c2d02b2bef9cee80d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac916ba0629883b7c77dcc520cd7ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336991aa82275eb003c4aafc0f0a154b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34616666f7283d3638e9bb16e01851c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d11c1eaf8e0bf867ac400731b926c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5017635802e542163b03ab75e41b40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c0f22cbf1188e2d650785a86e7adc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8cf990cc454886991ac6c9e25530f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bf5a1552c8476071d8e7fc034c612174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4582dbb1b39675b643f5708096b557175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a3017953fbdf97ef16d192ce6d1cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18144b12fce497f1861ce343d79191d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f4398622f94f0bc23af9b740d04d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6cc0a661288dafb0b3b24521513ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a7a04152ab94aef7952807ad5da62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7582b351e2c5f5e9c0388afee8e48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720138afa0043f4b691826670e5d9577182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020d3584f8dec0a5818e2fa86ae529c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c3330480502fcc8f2c0f0d31c1bf8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b670bbd5f9faf226b4e0710f302d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a314e04a15ae09b2a230bc8583023d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514bfed11649175b2c62de0329caab9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cccde454dc84408999763efd79788d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32fbcb5df015f85889571730217620189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a3e99f743ae5349f850ec872f2140190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5d3b216cf64c5e62f784d9de5dc08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919129854061eda7ddb734a8e8fb683d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adbe87addb265634c1cd7a0ce7a127193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845b52ed8b22705fc7be183afde8e0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9f1882d2f515e4a96f10fb0d8713e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f159e025f517b3ff38f21fa53bf6f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da5d52df53924fd397c32c7aef7651197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc145ee54c8b97b01d2b48735d2e3a3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcec10d16ca104588dbb7ee2b5d4f67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff36a452a4ac316b52c49be3349a69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36649935e448db12666798499579c47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dca6eb1f605c28fc74f02a432a6868202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef297f8cc2e60995362796dac445475203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f3942c89f4dd1e911af4b942697bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d169118d06ab2a624d662cd1dd77b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8461064869e3ba68a0888e083f111206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fb33834ee311c6d5d1351561d84d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562537db7792288c15b360f9831ac8ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f665a50f027983e00bdd4aa66c168209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea88d36040fe20e5c5e0f06efeeb937210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb3bed57217eeef6e5a17a80335edf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebf684b13644b2a300c0ee29705d7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bae8e5f6f8b71f09483301d559d5c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04133f01b8c7cff7d6cede566a782fee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aa12cb200bba743168fc8199662b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71102d35d3858afd6e952771ef05b03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a888e081aac0479d569a6142ba12a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7c91acb73ca4a0651f81138d4e7c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f1d3b83d558413ba778eb3ddb8a6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aa49ad66ee9c0a7143c12a1ea692d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e4a32d6041b78b66a2ecd7f796ea4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dfaa2c8e3424fcedeac08b1ffffa5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887443fda6302e8e2f0799dac65583d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b908b9574bdfb4a62687aba7648ea70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afe969a61642969db51c418587073a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491751bd326e9f98df4c7cc7fd1baced226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59853dc9e467c1de57d3ffaddc3319227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9eb78db27c25a71b9347c126a1045d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7996773e180a8d7988c11c8c258f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c5ec1387c15d15210a1d9b72f8b37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24080e581da6f2c0abaa21cf4ba79d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8471efb684f1ce847fb835a637591bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aae2798ccbbd1c43eb147202af3dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c1aa2ee3cce6154a83bf0dd866232234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adf8be8c040a8121492a2810096085235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3728309e81c27db6e3c60a0e5e4a93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d7cc444b5eb350433ce7b3971938b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba2cdb7e8b1ca489537fe9a23b33a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471d4d62734d4b1dff51ab253fa83f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638b3d274458f8c624d09f9484fc4eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93657781f07e7caa12b25b0faf07d37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b07a26862a52eaabf7affa638f60d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf50476db4dc5d33a00c2551141180243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca373161a09062fff0b1a854c78a94ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ccb6ce09deae099e6bb9d93a17e4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183115b60b0dc3a977029932e39bd77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5533170a017029c50e5d8fc23fe0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33025346f9ef3ae06ec067ee3cc4cc26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4d6ef964004d924daabbf7c6e7be3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b283486448363453bf3c2c30e22b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9edcd124ed4fff3fb07043e024f646251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b78ebff6373905b75b1d7e1eb222f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f50b52ee89575fade5fe336710867253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86844b6f7bf43e17ef845ac9eca1c2a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8038e987e3acede9c8bf11c86a8c5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabca64569c539cb53574c2e2430dc9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e4a6f155f2e516528ff8c6e94d8fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146341deda72fabbbf72cb5b6a1a26e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001575a84034c066800d963c76ad8aed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80828da08db5d1247396b38782007bf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d415d6f6904644b688a519cb73ffb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c91e3b79f1adcc9ade884710ae911d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff00fe9fa1057940567fb25ab5e2e04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1970decbbe32fcd02075da5c40ab8ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73117d7aa03949137636036f8544c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9771d424b364176a6188084087038266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bd27cc85a32c5fc7a666e6bbc8a8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b87b8284e0575782cea1f64d423aa0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d03a440a79315e2aebdecb35969be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd244a5fc0ce67f0ce45bb2fdfd65af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5752d46a1fb217fe71b624c94757b94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22065675608db2742c85fa8f75d43f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada73db8618a47cf5798e074ed90fa1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4e1e4c24733666df119442ebd0ebc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d119c4f02185451066d97b3ef34e076275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b506a518ce1e241a85a8bb1d8ebbeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d561b605163268e4a3b9ddecbd30c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b06ab3c526a90d341eca25ed2a86e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c2359ac7b9c497ec6929302ffd3d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60decf2ebf8091261ee32d700ec8f25f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60728125ac6507c69017b45b2d4bfd07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b2b1b9f4b318a02abe1901824f543282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d4554862ea6eec63ccdd58dc50d36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c31b5a940cbe0027380e86a6164af1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cad460f2c15bc4dd870fe953afc5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd0c733c947515ee7fb0dfb8cee732286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e020e46de4d643e8d6ab7189aa1a0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f680ea41f8938775f57fd86b38715288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013556b443a8941784aefb1507eb98ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2032d3cb12d83fb2595085e1695b981290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76e8f6d5ee5fed5e1c99055012dfaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f89297119ec9b013db0db0e1ede9a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f2b917733325ae1428364b1c67677293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b25a28a5df8d793550cf514dd530a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635b1223afa54f074618e05119b23a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98344775ee249f6bce245c8b011f9df6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5365e1e34fd0af1d2fa3b45b7317960297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92651e410d18f6a0214dbc50e097d0b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362a36402d7b8e901e278a191ad3e99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93bc5a566023be7dbb0adea1489d34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b438a8a42393547d4c54de0dfa394301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f405a9a7f9826f896d02d4d45875c77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88511238c1f05a1d323a1fd13720b488303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9437e0ffb36489b66d4451f819116b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8982137e7224c10dc4c3840fc90f6a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382087f6885c40db766058860e44e7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cff5405e36caf2a1fd554ed55ed965307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ae0ca115ad4a249fe16c3faa9d91a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96020254a2d6fba34dd78f9f915111309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ffc4f4c45bff0ff75316255336ca9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec82639fdd6d0fc360c23cd66ef3fb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23447d1545e626286b38e2440d5aa68d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5242c33d9b71446b5c56ed5318bb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b354f4af0994a21390af35117d3bb32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b16f0a2ee86eb8ee648f0816a4d271315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280f553f64e669cc2344bca4f05bdb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809880031b95ef08caf55b1fa318bfe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6899747e777432447a43e7e828712e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afee646cb9c4dc962b3e557a33d0e3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437302496fabaf8adee93261c7d107d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66ebb78a328ced78163b75b209b2d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39149fa1d917576619e8fe5e2438459322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f016b6122e0590573fb4a013fed89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54663c7921410d0e8bb0ea43537ce231324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72223e8e0821cf3189777ea521965bcf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e215f8c848d99d7e77df947e533541326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777e1685413cf4780cec6a7d5d4882e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186197e252153efa20612e2b8fde95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554d2b57e017888b1f6937a88144111329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb8cc104decf8091d98a699e88a3b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340560bb743187fa230d5ed5b3855cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb28c2fb978de8c7eac66486f856ea7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbb7610163c4bcba49f9ccf3957716333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c59a7ccba8ca848ba713c778df270334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017ed4dd3fef77ce6a336d761fc52f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630d78a41c919f96cb8f68e84043b15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4a9407ac690e7bc5cb1715cc6e8d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e40c916ca54ad7d22db8785d1da3df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e095d4ef626a98c0aceacaa365fd5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4d9b205d806656677ee038d18b331340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d56624d80b0f319d3114fd0904dee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c972feb74f7ae4b28ebfe3389b7dd6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5f48b019bf8cb13818cc5cf3bddf6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d93c802f5f6db61654b2b3d24167a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3875392326e1a2703980ad36955dbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d2a806210c8091d1a8461670b1d3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562133bd30f60daf9386b643785b551347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98912b155b01c88c3141e2dc56c9e84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67112d593515adad63ddc21b09bff785349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896b09cf758f1881732b8f104eb8e24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516183f4f6c5b4fea154e5f9fd21656351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad0a150d30dd27a7c5649faadfb28e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc63ed715435fe8259a54bbad69022353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9907072f8c46242eba43616d7c180354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53095a3deb056cdf0e04c5e542a89a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6945d9a2a5688bfb649bad37f17deb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a792a90220a4e9f5704a6b2ab27d2aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf85c2d54d99773dcd41d8165a7d15d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4d49f74f1bada9bbc16e450c90f71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ba547380f56222cbd22d5265a4b63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779d6d26944f6d46df32bc3e7cae77c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d8120847b31a064b773a5e4344fa7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37dd3c00d34d25db5ee2bde7f68221363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2adae065147ee17f2a058a9072782e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26207fba27082edfd2b672460cd0ab49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274a3e7aeb1467965db711de39dd180366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac468672727218345fd170a03f38e3c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d55ec03392223258f6b6b11b37600368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd82a04aa279d95dea6dcc8932a4b3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa4496a8bd9fafd49ca49bfd36f56b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189045625643c89568d9e441b798f5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a343d1335f5f65848e8254822a1aa6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe7935ce487f4f1da064a41c7377c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e68d33b067ca05a90a0f155793f224374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded949b38c16e7b0cb01f2b526303ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87668847f6104fdc045d49f4bd8ff084376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c561414a2c4023adc58dfb3f97eb60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafe0ec73fda7e47019cdc4b1c8a2a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb89cc306613db3b5ed5a70721a105b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bbf741b7929b3268933875bf2730e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40b1afda4c52e63a21ca6bb49dca41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199d9521cd16839fbd8f92921deac31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16f85c6e6c695cd34fe4d3bf2added383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafe769606c7431e5263c7eae27660c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ddbf171e8cfd8ee00443863cd3338385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cde3f067fa39cd72a00ff640c6bd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889fb9f9d081c3ffe263fef1f27200c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc60178474c363f5c8e0143035c5647388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898d942145f6dc07c136d64524e92a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbd53fa648443694086ebcd2ac404c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192a43af92ac341f6a6dfc6ad7610f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d81ea480db6738088903fe41b11b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419eb5a0b3344a552130a9a670df6cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb4886ec28bd90d52b5be75fe21738394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8198153b88616c4a6ac9c9a18b7e7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3462b15403767f1343380426012704396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0940e57b9602b08741a2553b4281688397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec05d650cd0cc71857fccb86e5a010398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88118c859a357ce277366faa7fb7c87c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb7411ef5d5225163e58a174b971b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071f0dd4fb373cf671e70bee7b20931401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386e2a918a0e2be89249c5747103257402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca039115579d8cfd9ac5036b10d7bb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f35b86dea130136ba333924c8cbc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096f8cc8c8ccfc8c56f954de1504fea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e64dfa56d0fa3648f04c47594d992406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ec274b5c1e74b061ac8af198ed9dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c7714700b1d1e747f6ea8328fe8ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd84fbb91225ef616e0ac7ac6777948409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ff1089ac39e8045964f6f877e699a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702af843ec8dfc2f4e2483df06b60141411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1285e68b6076f8d0c84cfca987120ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f61bb442962713a14b2be76f470b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59886b8c5934ef301b08dde1227b6992414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44ed8ea513ce7dc971222317c983ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a05bdcfc2f01ab006672361f070805416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc929a88521ab16cccf9e460dbb8b9d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773813bb81981080f26c7bf1d71b9556418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeb627500dc3bdabcabd815d76128e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce86abfb5c045a3e4d5dad7223a670a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1295ba5a20992c939d214723abf7bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225d735d6b8e7a8776c4405825be641422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b305244bdd1140c35e7911e4207d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d2cc1f2322fb88f852e32537bf3c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430de4f14c9a79ca4c58b68dc637b16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309ee0f009ec625697052651e5cf201426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fddd20893b85d6e2ae7f55ba0372bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9369178fed6cc7f2a51dab4b3ddbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d1306f28704c339facb7bc86f7d91429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d645b8c1310b68fb71a918fcb224d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05932049af9e5fde280462c624674dca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43d7f5fb499b7c566e131213a5e45b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0cef7e80c196cd07743a95801ec8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e413861fbd7324470778567c4a2d9c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fba3f489c0fc2925630b154e33a85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73226dcdad75b5391640066306172b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f688040f218f9d67036bf7856ff3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd2c3a07982fb18fb03e4d4b421c38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa42504943bc6dc516964a2740234e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093da6a88149d994a1f98514afbb4a13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670bdfb77279d1f43198326b4c2cc0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd2a077557ba1746c55f9e04330d10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786f65ad316ff12e50cb8834ede9e80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c086026bbe6e5692a4db7ca7f0e149e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80105734892623669f6dcab905b622445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d36db479663712d5d02ca15ddab6ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0acde41075c66d80f9c3d72a4748ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf26b693b3b834e697b4104d165a45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae395aaa927f3e72e28a5a43fbce0d6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8a00eee044d255de19b559ad8a261450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8278541d2eaa2aad224bc2d575449451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e80e57559a30e69176905a53e62770452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae513e9ceddcb3ae4efc07d49777d98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1197d2c5ffda3be733e9f4ef17cd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3747304a5961a21b24cbf3dedabacd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8969635d9005ee0936b26c47e4d1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4636d02cac23de9326abccb8be502c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4638fa61f453a233890e9eee2fa010e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a73cc6de38578b2ad6ce5d03e80a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981c374851f5d1875579778f319b4b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190ae65bb0675f9a4850b4883dff617461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3329230f6b6f655e142fa934dc0b890462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed6e557ae1ac0c0fc704021b3a7bbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7291b28b64ed53b748388727663cba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b80e24e114e22432e64f8d44db097465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac75b94fe323468fb0aee104baa1fe7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527df05762b7c95ee1bbe0d17190c42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff14c142218f2350ca56ea74a446fff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7009d56b9ba7d640c9ae87bc2914ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378d802071f1a0636a89013873430ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505da0aa6a1cd8a035e38b8b3d49040471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03254335fecf0f80eed26e1af0ca08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4bcc4a29a6f93c48233a947907f6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa84ea5c24e2ecc6c06695cd44c926474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11f53143ed4a4b197c185d483913d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955d6456179abd1b13db68c05494239476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1537f11614f8e7711eaab765d42c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd64abea7cebfdcb2e236a2064d3669478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14473252ac4587079ed6df9e947db4ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d22a9416e0b3965e4f0a570a458f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e5f9f9723baa1cc7973e12932798481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e01b3aa42b075a32a0541aeffde265482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625bebd8991fa5af897909137d5062a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ff85597e341d6dcac3e9a602236ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea3f75d9585f1da37a6b15fd7e0d07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafda08e48909db907a4590e65b0ba33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ba8b603dfdb1ebb9f394a7c54f75e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49eb4d8ab37f2909b22756872f7019488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293ed81e398d6ceceac00944c23d352489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896e8adfb4f960483cf738b3005ab26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8eaf05fdc24cfadd02e18e46f82c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaec2ce74ddaebe0307b4d7080116b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd332c98e17366df108b2494318c53a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5757dac352aea703fd1d300a48628494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2862d1d64b00bbc28dc72d09bc6f6ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e28231588b341e57ea6728ad63cc31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a4db409329e3170ebe404debb62d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c22391d224bf391213dfec0f9d75d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aff81938b8e807560ff9b27b50b22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10de198259a803d632961ba9ad1cae9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57e0fe5ada49bfe2e68225ea89eaa6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eabfb26e105aec85b6893704b4945502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8a8aa56e0a93affdeef452255c9ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb79f70cca4ad726fd15f6973ff33ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a114d4c200b4887c6f38ef7ad9df797505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f33498933c55f33794b4fcb508841506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8974f6eec48314fd110888c0d4d8c67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f764f9252083a5a37670595cff64d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382a29cbcd02bb43620b9309be4e5aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd202c9d2a5914f807384f558237e2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeab78a3a01a74f2a1a6ed062fe57f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f11b08ec833c923b952d86277a87a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba336e04d96fb62e9e490f6f63fd862513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e6069f885676de11dfead1c6f1b12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a80249c48c93ecbf896120cafa3d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895bb0f860bbcdaa8028bdd261e5e82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cc76f66ea5ed815e191ea62a90a6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e12f9a484d6035767644d46c7ae561518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda49019c1559ffe006615acf80ba6c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f611bd769e8c8e8a7ba18c7b068b44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29da69b9edb6875abb7cee4d9e2cb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874ff8fc72488c3f95598eef8a428e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b7ab47a4e916db9b8b763bdf8d811523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8b484f1e4dac8cda752c6dfc4b77e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891df1979a0c85efa47985acbf239be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73709904e8c1ee018e81efaa9d19beea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8f2b30d339b3ed9d5dbf91f3f1aea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16cc8198c22a5321077908cc43bffa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331863ded77555f2c53981d55d800e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490a321366c1a4deca0a790ebb63705530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fc7a31e172f542392da432394c453531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997f2c0eec78628901d940f3be57f46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98c4224ed6be126b37dfcf3254e88c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32f8b1a8aa6e27edea31d426f40a5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c95d5d436374921a958d1e415bbee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744379975435ba512ab30e5476f5b887536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a6e010e842a8c6b719b0cc877a6f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712216c7e58efea2d88081371ddfee0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf87d1aea8006e29bd03f64d14ae8a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b570fb0716618cd780c304d9957384540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21077c41e7e0e8368ed9df73fc9979fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14dd94c2da7af92da1be19f5cb6e5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5316370c3e2a01a47ebdeff6e74209a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5db303848fffd8e3b40e2d822fb48a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1ec81ad3eaa6af78d86ae97445851545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aed9cb879c6d702566fcc595e943c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5ffa56dc5bb7eb0882ed04ce446e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae5721fa5ba74cee188604abacc9f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393d0b93c972afdb2fb96cb68de6461549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e8d8bf3dfadd9fc5c633bf3000e76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ff8b3f56290cf09ec142b3d7a5761551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce479013c924beb8fe6a3d24b283172d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2e886761e918388b037634383b725553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c76b2c568c30120cce04e4711ed30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1ce8b175788fe489cefc12aa684a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6642afbf9cca12ba2fc70ca1750847556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1a5a65c24ce8268cb6b49e14c03c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac84b9a9746ae0c1c04290abda9748558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d61024e12d889a33eafd8fd151969559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f023ac84129ad3f0dc08a9feb82d9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68968047cc05e4351d154e67060431561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b3810ec859004180c0df7c90e6851562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd60b45eb917a9b4b4a9c5bc7222f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682022c96e2e846d156427601cfef8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dc484fcc4d289fb694b12361d6a36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bc6c1d1a60547c7a2d88913ddcef1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acbad19810d24d800f34eaf0fec71a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1c90e96d611787e9a4fc1e469ee48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e4284a295ce6fb3ab64a5e0be9fae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fee08d9b74bb57282eda334d551ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b10b79af28a761042f147325c5d4fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f590279fad5b1eb7393cab90ed280d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555b156d060ce5f29e3a2e9e72b5cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9fd3a20c8d4df8390b78c9338e9e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd9159701789bfaccba7583e4ddf31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b997e26f984a052cc2ec6faba4a4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63914fa66021463dddac04e33cbf2b4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3942643b4ce7f2164f497d4f9e803578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad18bc09f0628bff1e0e9f635276abb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0da71cb30d8913cd2bed5cec589f92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0f282d93268d129c758b9e60884e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c42293c85994f6c3dd5f384f9abba0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a74c35cd0c1a46f4c266fc3c99c15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9b6821ab9bf4340dd844d601dc826584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c70b1c6f67eb7ec8c9d0e71c69c00585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579b548d16968e29208890cdba715a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ec1fe8d826bdf328c9f27a2fe7987587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc321a09b1bc151db5abc756b7c1b309588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc94fe1ef1db150e03b3a3c2d3af0b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f17f5b239ad5972876de264c1f7348590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1796e0846cb1a3b9da4cdb62a5b8512591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed5ce082499c632720853308d4fd76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035dc1a74ee85937cc27c03cb8aac72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2f6505981d862f70c4ba76c4fd920594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cbfb29047779615f7cc89da3e350b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7d4408b4316f0e571dc4d3081f314596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2b0925289e5fe03c2496371363477597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa506870110e2ef5b0d8c5ae86536f20598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f95442f436b940233f8f28b7fc6c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f11255963706761e6101b38f9faf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a803d9f2a420e9c811dbc24f1d89492601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c5cbb7646ba80ff0064709cfb5e21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c98084024894a09dce5832b83c381603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa75dbea310ae8d15b25c32e9aec058604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb485d73ac505d5538f1424b06cbf4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ea7607c4b12c81d160d1201c34419606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f16d913efd62fc7cb3ef7fd35a2ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12b7af0f5cc6b51975f70b1a32736b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f62212cee6ca7e94f184f661a1656609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832b48173d975fd3a6a1fe7207754c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbd58bbb9bb6fe5249c49fe5a7e21b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21cbe322c7564229ec3cb16f8b3891612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb91bf1b68f35e94b39be8a4b7af77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7bead2f4b8130adfb2e3889b746b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1e8d8fbc1fd891c215975be33c581615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776ca6af0367ce080cf54990934065e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd671f3592869655b5cfca0c9f69b226617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed56f6b4b9e38e7b1548e8c912ec11c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7d987d02dd546621d5e9b8af90582619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47346daa40aa66b17a1b9c09ddb52bfc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8cb8cb22013bdfc2e5deca0f7a55f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140dbdfeedd906cca8a56917535334a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301e8e367d7974ec86fa3ae06ef5311623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ffa930209d2c4d3aec36115b31ece624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ca5bf5ff52dbfe2b7eb6e8394df88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722b7b875049276d65e32cc5750e6c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a69f219a66d3afb56fbf4a67d8234627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288075ea7158a6528ed13e211c72f73b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbda29604a78f4134eee8e59479d22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11e3f3ee8433824ff773cb349e7f12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2bed6b44076f983451eb5dc154cd1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8689b9cc09eda1d9cb755d609403246632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81aadcdded489259ee94683ba28110633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc07f659fb77e6a1455a6a934b20a92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef0df2cb444214ada296af813eda52635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7998223283edfdf273ae025cd13de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ab7a093b28c63bad9f68d9f92755f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60c7578c2a328eb530ca6aee627b1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c1dd7af714b9bf509cd020ef78105639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f80f7d3f0576fe06bbc56d7dbbca6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11855a58d0a3c9c5b4e42199c17031641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6335dca7c4d5aec853e160c0f6268642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf789174c2e6881861fe41dffb67092d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39658e3bb16a9eb0d6634579187053b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a310ee8bbed76758800ea5358ad38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f17e327d4543a99252116c756971b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80493122256ea2815307b738fd5ad4c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba795cc5690a1d88ddb9d244ef4e9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163848ba363f1b5c0b16070db9cd79f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90688f078c9ab2c22230ea1de5758b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1ee3d404a953e64ec97fd1ef00dee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e97dbe306aa6ec0cb79c06c49a8d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5030b264c95893dd6518638dba7cb5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef2b7a202c8647fcb34d83dd463fa0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cc7c7e0f1883be50543d898980f9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eec8c7b312f879f8814e1942c47238656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493be014fbec06c407b6f28c452411a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1ba7963cd6e01a54fd175240ef068658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815c5fa2b96b861f08a83ce14ddc54c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aab1acf22024e0b912134bf1900ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d29ea2a387779a39491004822e3ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f88b43ce6913576a584995e054bc4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1ba5716c5a07fe3cf519cf1f4c9c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0c4162c60b9f60e5164df4116f946664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c754bd4f94f388a23a671cdae8450e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba16f991df5aba2af5a061879690435666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c94ea4259eaa0bb5544b82a3d5712667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb546f20ff9d758e500900cb627c2d21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79096d2500db91317b512b9f058addcf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4615ffb9a47aff98c6b3063c69304670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee96f63b0b8f42e8f5f60ef8cfb4d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38934bdc869b11ad1e5b79e50f9829ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658f6345db0c82880262477717e348d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a475327465507ab8683c13af61fd49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df508770ddfd78c52b653cfed892347d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b735d16c9eb94d639f19ee3b42948676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10598ad4f6809a88a8e46db4b8672d16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2620d5e5f4daa1d917cf4f775c512678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b769052a0d5297f2d2e41727ea87e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65150dcfae84269750b7a33b5a207a8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34d99663d60eb075b240c82970a0cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f9910e2e2de86fa238374684d281f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30597a85ae02c30f4293e0c6ffb482683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71419ca60749ea3fcd38678d9ccf9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc1fba17d0fbdb9898954a37e4b19c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a92fdd4a586a446b29107e90f7068686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad5f507423dedf41ee1fcd1ab36810687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b580ebf83c7e6b1809015de743add688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34629f9a3a629eeb267c98a816ae0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8ba3900f43e35a3952c1e45fd70da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d05f32563660fe7833c78c6727d6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ca7aa84ec4e426352e67b81d90e0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15a0c0393761e37c312205722da3fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d35411bdcc54fdf6210feb4bb72a59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3020f41bfb69579ca1eaac1bf96e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bb7b09840f50580cd22b7fce60d84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d550e31fd9d8cc7d21ce51844334c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dfbe6d15b9fd745c652c406e33d26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6e9c6cffb0b9566c0c344cf8a80e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a1dd9f2145779f61cbe5594816603700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c660165291012074703d5e585927eac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99bd775c2d158698251ba82a58ab4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e5693f46909e8b5891e698795f46a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782c03eeb4851b193cd3e7039967dbc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce55d88151df6e83ea2fbacd6f865f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f785f2cff75985b482da9ba25a6388e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458f314b111c3a745303ac8a052e2af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f65663f4901253ca9f982439178c5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082952e0e2a470091962ad1ab03bb4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e75a168b713c922f988d1834ba75da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f8680e6be61e4a77e26a67c14a2d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc967e322b9faf4049112da70b7e86a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6145dfd8af4b9ea9b9654d0bbf2743b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25165aa5cb983837637451a0b6c351714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d667ecf32a9355284afabd899ae05e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e292d1b9dbaaa2fb5b422c29a376667716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af940b6b5bbe1bf2c87efd9c5b80c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055eb4cb98bf91eb7329294d524875f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a5ccfad55455d2565367e59ec3a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d8af1e79a1b2e8b1f96c110b4bb12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d2aaf8f78a1ae9a44ec3ce6ed72e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b397edea840e0fc1eb57c697fe0c52e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0026f3519dbae533fabedcb931a50f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc06e4236ad6a091bdc6029a1f7149724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98576012cf7043bc351758801b6a6177725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e559ac36a53706c7d1973952e6bdd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f16a7b5c5b31123aa49ae292e350e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc5eefdeeb2d0277d77d04766d249a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa8d44e0b0c747ec6934598ef46de4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e399d78d81e0bed0e2c5742473ee4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8bbc46f83fac4f5db6093e450d0d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802a5f75e2d2ba95ce6baf702d96285732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5736e93a5915c79683043d23d45e246733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ce61b1c4539a06ebea8e9496aa940734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21e54b0673d2cd0e9b66577d582939735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376119bff77a1931d832267c4f92cfa6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3941d93419531954948a0a981a2295737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfbe364bc8bb4bc6b83afc5a1a0ad2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cab9b238147098e0b749d55f3af1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f39cf4ba8d0efdc7d5b07d9b3b0470740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cae67a9028f6d358da3ce9d42527bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687edc4985d099897875b1535a25bc3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f9497320770c896c5827f50fd86c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76801045b0562c71d45a7ad67f80f98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dad7ab23185b67c4a4216ad148cf7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38fee1775ab7f231aca00b0f6502fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1af3e6c57bfcda0aeb86d4fc45f569747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f29944149e5f8068eb5c176c190b12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f1109b7c12c86a64a6947f4efe301749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417ceb068cc84249d9f7385b3246e51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16946e12e7b24c1714c78972de812c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115613d6cd430d5d7645779a0da740ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f292ce8cd87a99d903f24a007e1d751753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53edbc6b5cee65edc3f628e15d46dec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f61d26f9bb2f679eeac96afdace60d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19f0f754ad113ec07fb542d2ca6afe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd284f6a3f34fb29208b8db537142757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fbeba7d9114913adb88a13dc4a161758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e9a16ca0524ede50fa0dcb263df60759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163e11ff93a726d6d1aa9c7d5e1a6a6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c959bac8cbbcbb6c198dbb955ba2fc6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387491cad48988bc48e6e98717d41492762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac06a0475f0486ef666ff9dcb6b9df763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb87a8cce211164920a24c112335fae764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87178cadc9244dd42219d53d2d686214765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86a40d5e439ccc43f7c151ba2041de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3a24e739f739d722f9408713ddee3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99574d0898d71049efc2c8bb6caace40768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7429d20379df9e8925167cc7cdc278769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c553f8969819a51a0c98c65f21cc14770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab2367de349ec5b96ba5b570efee7a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70cbee362c0ab196ec328a6e1bc835772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb4e570453c81f30458cddcd8e39cd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fd14fa12e8772374fa2953cb07864774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73e9dbd4f9f5d6e5c871dea1cb319e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4190853f6f537d677d981f62ca715e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a4f98bc2aceae32cdc70336b1e4e4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717840dbaa2eecc54a4affea14627e7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d571242bca81e3f660e3f18fe797fe0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c9dcdc44e021c16fdfff4e2a2eaf8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533b998423591b47332b8f001264ac4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84099899ca48da67fb011ef6572bff782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6789870d55632a9f459f703c2787f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292ebde06eb9377b26342a45343ff1a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af576d803983ce856a2a5827efbc79a2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc1e18de143f6e5ddc4f12129a4b64786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120b8bfe56a85c2d3809312317fdad787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9609b8fe3d835b31cc27ec0a236db9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b92cc4a7176e1789ea3e8c965098a8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e9ee8d7420392671ea4a3dfd85ff5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb003c2e96ee07a4f578af69dc54eb5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c543d41a3c1ccff6ff9f21a198f23792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71695ce879530a98cfef2ac4c1dc5b65793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78382831ef8165854e1a486a8ef6a715794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1537859e4ff852b4ba38df4e9f5ceb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745807952835ce2e6bdf6cad1d41e1bd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f3fa4da57feaedb2860dc197136d1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e635e50c503868644b548e157f0ee798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6d7c222f01313a7557cb880b0ec03799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bae53b0ebfed9865976db7c5b2687a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d7194afc1f7eda927eaaeb5d5afd9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bbc1e9eace2f2a7fda60327b1c26a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c65a5fe3824d51362e9e7f34fc75b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ae7e7d01746c7df4a00755ab92ae8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab97035c7a0d18557b878ca8360f4ef805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434126e2469e56b899a09673c8a0a6be806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d5f463b5cb932846ecee560459dcd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef92b867faaaa9ddef63f0e86c6836808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fc6909fd2fb5e5073ca104432a074809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facab698bfac39b4bbfc1c18c168b52810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e98993ff6ae02b0e270169182f9b6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a3b59580cbd9eee8fc02ffebd17e2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffb9b44ca1a887f8648e9bebf7ef62813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b17a6f13a60bb978d2c4e0d238b0a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abe78df26dc8ee3fb8c46c7a3d3391815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfcd0acf2bbe8e5438e82ffb31c0bf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8449207b732794baadd5671636a6685817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeb97f81b3184d1c109907f907ce2e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485061fcee73bb86ac7638262e0a368819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d913572d039361e8132a1e24485e7e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a5ea145aa617dfb27f83ef0cd888d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66b69a185e8b4cb5f69ee7c07c4af4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeda0827cd1e218be8905c6cb976316823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa98ffdd4db665ed9795405cb9ef3e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27ad358b0bb5327648a8828458f885825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81304d93ff079f5f434f9657e5b2c6da826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e283417ea4148e4eba05c2339422c92827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3ef7d1e8ac662af963165f5c0328b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee300e4bd85785772fa854b564fa08829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac458179e50dc2b55ca781e1602008830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76018d909e4a281caa6f3c5295fa9de831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfe283e5f14fcff1c608d0edbcb12c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69437564c8c2888f5d2e81ebc88683ab833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39989df92018a55a91641bbe3647ee67834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a227d6d6fcc8b21ce167b54d0e42e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316acff079ff37809e5c5d137b3c641836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da45a92c3e2ca4b536d552f5861333837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c9ff0dd7cfa81b364d28e2475c59838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475566225e9bf0d09cc0ec13525e47b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d72680c52465eba3759d9bb2a9f362840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a145ff7c8cfc6335e26aea7574ef6f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fefa37e3d493b0a477034ed0166f24842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d07127ae4a13ec85aafb2a1e45e3b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea4a02da173349799c299983a520af844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1e5fad8216074d42b8527280771f9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccb04b021df89d9e31053a184be077846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a966bf95e223bf1e96d3eadc7e5552847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0768ab6ed48e39e5283180d5a55bd5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b31c6dced0fe80f414d9d38302847849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e56afceb40392e703e73c6d3c3e42850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ed552e59b5652e9f3cb41f6b8e2b1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e267f4e53561f25f3f324e05d0a2b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b5b252e554ad405d2e19b0c52cb1f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f7c9b29ff7f23564b5e5fc816ac9f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cb8dfb8fa05b4b243fb8f14b35611855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31934d47a9496c55106c87e89870205e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944acc6ff45fb96144a879a548fd856857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a491e3a5e73a27ce9d66f09717d8c77858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9d2cb6dcff43d5560ba69f3275f5d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32642ffc8dfa7e266d26253514dc4b5f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21e12e6f565aaf0a79bd709aa916f3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8cb3d4d526ff0b80e35a642d878ba862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da773504cc3dd1cea0db1d1a164922f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16cc1931b9fbea55547a8f0cd5ea89864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98733bb74d2d91ef730a8482e966db5a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48861e5354d4d67cce4aacd8a7c457866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c32bb691e860dfbd30011ea669f14a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e85ba801138ad203b827b4aa9eb4ce868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e7c60331f2d4d7f111593c2d9e7dd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f35bdeabafb14b626da50837c3639f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fb978f5349a7bc53c8ed49f2b6065871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f711e0e6b338a6329a15a697badd6a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecce087b095e2ee5db6f9bbf02c084873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f61624b14a55d52255dff9d4f61d3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48da11646720f668ae4ad43ff3e8f22875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caad24e2ff593bbe592d2ed5f28196876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77676f5e074e6c60f23a4bd27bed06877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392376ab1c84d67a08719f20e2cb2cb0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2db5fd87aa4a76e479ea155189a4f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264619a07d57c2f8f18a7562db8eec9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362a8aeed6558dc817579c125795bf9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ce7bf3148a3fd7f01410a7af9285d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8ef75a5d53ecb286c8358a1afaad8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109b9df943b8829c818b7092c41643a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19809479afe597ff6beec8fb1f5482f9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ed0553e809602694f0cbd8a48b213886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b60f0168872be497556e68c2610c3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd58300e8e40e004201b0b0fb71c832888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187ba3283565d995cd0bfc241e4fa05889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe20878866da3c303e18067ea7c9f5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c503a12508258d2bf4ecf3bd5e3c9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d520df55c9392ab3ae2fb65be500250892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ced4018a923dc99a3488b7cd0f396893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0592420253e8814609ae0f8758ad27894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207e8c944d8cefa4e6a765efaaf41cc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640466941eaeb39c4d23a737de1704bb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941696b0b4ec94e0d22f21dbb76ffc50897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790ec989413cb4452daad27a0df8321898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731f64774d80f4e162a47524c48d422899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673b39b922dd016ba2041213671c2cd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82b1df0d099419cfd21235a1346548901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359c90e1e046fbff73be4e2d353a4a3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9ef510af539c17c471dca241f492b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27d9d85d55e8f4446f77cd6ed94018904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093dc255b6e7cdc0e19479b6e34e729905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34a40950056feaeb94da30c79b8e25906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175b58f9e02422f648bfde3ef6096bc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f0c9e8910aaaa5657697a5003ef99908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a1475e8862e47f63d0af736a0b3e8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c12bd8dcbfcfed62f9fe384e762b5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ab6c1d205144c3b079565d9e3bf8b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33cd1b4b291c2391b36fd349a10052912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da90a81f284442811fe79b44555742913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5f812b01cb99fc22465ada354fc34914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf1af169442f0532e5b33892dc9243915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26c67f056e11d1d97fcf244f142b61916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8354f9efed4970c41410670f00057917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2da5985111f86805d09ce920196537918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae734a4fbe56f5cdb8072ea59f45580919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1d448c1d735d679f27d543789d11a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3c73a57edd735208f1db1b5816ebe921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89b11a00b085dfa6d1feb9b2a62184922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf2105cfa95c688116b894f9b46e9a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5af679cf362a63cc6b458b2718166924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34a39ffaff9121a370fcd15f74c141925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2557cd83eccc53a5b128e70859c3ef926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f9f64a473bdd11fdb3917695b537e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacbf725eea4897dbe0b0307b46b317928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77125847276f3b4bd3618fb34acd1de4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec848e1bbb255a3d4ac0babdf7f6f17930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2445d5342882991d581fa342dbea1ae931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40262cd2e2e62af1dfe3add6884ba383932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc456b419c1fd90be38e98e0ce698c09933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f6a1f9bb32beefd3bb911347c58f3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e11efc4c98bb3e3c8aeb4ca8d16901935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a6393624b8ed1dcc421ae21dacb01936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8eba228ef5416322d5bd28ca0f67f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053aaa3ae54b95df0ada57b7221ae52938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86402a0c9fe95b3fb489a28c32cac21c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06173f12859bceef41454b9cf1e4de49940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860a09b8cb99861f6ac41a5e983650a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3c15a831f6ddfdac0de1c4d1df2d0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f1447177ec5c86c62550053ad6a43943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bd25363ceb25817cef3c5a0b57224944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec590e0a803fa52393d2836bbfa05da1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c569d697733ac4e62f2ca3b14e6476946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6038611c5faba3a230fa96425c4297947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027d4dfea1c07f410e265034d9ef7b1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db3eae21ebb39e1a9cb3162af5fea7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dffda35db729d8259a48192e7134aa950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb28822ccb3cafb2e2efce42079d1df951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6980ad063c2ab418e128d2c743359a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6553c4cb24c83dc7cc792e90b8a68953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b068c4577f4244462528cc5f5dcbf8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed4c418e6117c2e2acc561aafd3d9c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8f547ebe81a050a91a986fe2af7da956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719285d4b8e2cc5784bf2bd868a801f0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8057c6973ab4e5efe198310482d68e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e9c9d7f5c39417425d8514b371b9c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca493cae97cbe6318919b544faf69e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e7b909819d098ba536aa29d3bc6e3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754d9b6248f6e737ccaa3fee0e6b16d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9def298fc1d49d69a1a6c91f001b52963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86e60f97630b5b22b5c9516780eb95964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb6e99509c99317caa4eb53ba7d97c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee0ae3470df7bd8e325863857e8269966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959519a11c3ff4d5e147591c94595d7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67550e7e2c2b2c347e85b63cbfc04bc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03932c90b9b583af86926211eb852575969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1127e614299d3a3236c044f50abb2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ddb2d63e7f7cc6a763d91183c6ee6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8629e43685521d4c19c60c8ce44834e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d022f238ed2b96ab4450db5cf1a3b2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aa605156659e9c231d9b9aedfec5d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c7106e9cfbc14c7e75a247a208363975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>