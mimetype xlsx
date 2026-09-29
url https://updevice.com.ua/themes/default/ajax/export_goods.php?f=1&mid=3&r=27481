--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e7ec10bb79af39cdcb225bb80c3391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a15ecd5318e3f9c1afbb1d60af84c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35a16f0d644bdc82191c57583059ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4516b909501b40e160bdc70bfa68ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53392fa53d140b6c1a3d1dc26046fb5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392af1edc7847062c7cf52e299221d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5cfbe0a5f1c59e2e3e539cdf77fc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166374587960637b64ab41167571d508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44843437b69ffc9b7d5e785954dc20fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8102045fcdc5cd17a818fc6245ee85e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2009906b44f0476b83245cb03170d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634f9dadaef21fe6b6340d3ab16802612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ec7168556763ae48a97881221316613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d55f19ac618c890fd7120552ef749214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd8b70697b8c056df915389f2203ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76958264ee5df8e5acf7f83ffbd37e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1d08fe3f6e472d01c7041e001343717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4f1723716b407ed4c95ad124c459f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed8d15e0cad944476cbf0eb108b5d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eddb1faf9c67053e5694ff67990c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b34408b18e785f36812a5bd255bfb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764b5ee7987711f183ce190a0d0ee1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f315fe030edd7f0fdf068451c3664823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470273641f82c52dc9d1024f2b17a45f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fec27fad1d0568be824285719b5e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514e9dbe42ab0570671ee39a404739726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423766913067300b04a1abfa23d3548f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a23955cd9eb6daca41ccc800ba20028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32600c4cfd57c44bc24210dcca847129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029a4b35ba3b8b2b1b2ae754f3558dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ba650c2d86538973600795e8bdcf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8c83214503912d879d7152746b77832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e29d5103c46a5903faf60cb0929fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095cb53b1d0ca97517a01635594b9bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3720b46d11e4a63c9663fc54034e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa4a086760afc9eef813fb24b843b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391e63972d32612528cb735795ff05c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49cf7f1ee2527776a100ffebaea8bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2f49fb433243205a1d1363b8a33de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a84ab3cade309b2b61aa95c6234de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0d8dc1a60d8ab45a91cef99b7833841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a11c965bc521dcd1a52b079c691e7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dca555e31c49f2164646d60a9ce0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99dc11f227f33abf0b6838a5b94ce444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f0b814749009cb6bd210f87c8e6f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19b9353e0de49f77ac40c4d06f697b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f7b7cc386f4bf13ecbddd3b88579847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53282567db6c06989c2d8beaa8583348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983043869164da269ba820e8abfb8b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3387373db7c754a0c21bf53c135d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af39f68c41dc675f64d67cf0f57836d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc1b2e7932a0706443cb0f225794ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa00cefe9a58ff8917ccd0556f275553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e3eb9a58ea587364b56929ec664d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e49d3584b60ab9b2b8ccc102b51555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1476f565f9df0e8231ad6502d596c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9bfcfc5130207b285ea6e13c2f6e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9b048001918dd7a92c981a19423d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff324e73c2063bc21eacd3bbcebde3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de94a5904bc594b2b0fd502978452360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557937927b112e105899ef1c36e63a3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eadb341aa50aee6b8dea267918cfb462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf940028c52553a77bfab28d69874d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822d770ae0dd644212e1fc4a7c87bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946ebdfe53f830124abefad304afe9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f1f57a3afd82116bae478b37b5d7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bad76cbf5c582fef41f99bf9bf56f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d212b4f5c35e9d1fb36f1b7458d5f3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f88686d75374862047f1b6dc3d3fcd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7a9d9b91bb085e54cd9423293b0e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb9144afc55db6b30ccc860121a52871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c824c859c8abfcef088094c2d865e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab827104185cd7d7bae8c7cdca4ded73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abd70ca30b4998fa8f693f199e3e6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f527dbed913a080d858da6f5dcab75a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce96c8c135fcc3dffd12c45dc2265b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20af214f6910793e2d22155064da0c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce51fd801298aa51b8e22f7d6b8c5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00ce186226d1e4000b3c3c3feba11879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5643a8a6574ed443d7514212897c5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addfba370fdad207e032f7e075b2d8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53afe561710c069ae2de6dcbe78cba582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461da6c462fd52004e52bef877ce96d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a35ceb42ebfc70dfc13b7845b8e8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef29b4ea2bbf8547ee5d91a4c6cc2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71ebee3eaafda62f10aa85fb6ca30586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eba20551b17072686dcb496cb37bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63781c452d4ae47bd029231e59a128788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a23cab26e37b92ffb78903959170d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7a75bcf629dab910eb81939b53c6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac86f1ade2d527cf87033c57bffe0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9faa25dd3607e6a6060956ce3569ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed106cf1e46fad6762f0cf19e0b954193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fe666099247a73be7b1de2c1b9eff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1e219c05bc386fe431d567c8f42ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33065f5858297807553399d4ce741d1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047f30c605b8cf95c59e9a90eb5e7f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f87fd7f631a1234e2a3af886d6346e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e036747b0d46aa5f09daa6d99289499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d83180114f917822728cb79f4099ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b69b5198f58c6f493dd0987d56bbcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d960bf801258c1e29ba5a7b575603ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05a480f82bb34e224ada37e10be333103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556def42a9de95ab87bfb00f52e65ec9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca782d2f03b4551a6c793fb6f3f0c5db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fbbe321bcaa7a7e63039e05525e7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d5eb569d39abc48b9ca40dbc48d12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879350d12cd79c7fab598fa7fd1a09b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63032b2f02cf908d496d3443351cb35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259145fb31ff7538d0974e5e14ffc3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756828b6bcf97f90d0b583bc8846749111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af796898828cd103349337959f2d98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33477b148ccd76c0b2a552ef96ed4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae7db42a5d34c80d9bef30a41dd856114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7d2b0d2b65f8a3f5557f116ff820d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7dbebb4f9532785314e993d9c425b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de31ba346c6b983610c2434908bf2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa4147f9b61cd40ca418f410f40937118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55264e2db412fdb45c642219f3cb0e59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673348c9fcec81a8c99615a5ef4d8f17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1960890f6ffc20be238f64536c699f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0086309484fc9c734960ac7fdeed04d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8cbf3f0cb5dd11ffc37f44aa02493123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236d9926303d82bd9da19bdf8f69e43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386cff701f86341a8f6bf8105c7f63f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeccd03ea442cee9faee7fa933f48e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6a3b734219abfa88b65ab07567f7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a837cb6fc2e95921e487dccc23369128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0131ee5fc5bccdc06e1b81b2fdbb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59fd3d3923a71b9c3c182550637f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82ebf311befcc1a80625de9ed9a14e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a466afac434fa3c35ee5b66a44e9109132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015743d2c8e4164d67a68d7e310f367f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19ac8d82c326c3a1bea51d2e79fdbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3d8954418ca618e0d089e1e3ad72d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2307f5584e7e2f0136888c0aa554f36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d57835e3f4dfcb2e3ce1d0666b51a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6964e5529def9174f7ab8b2298bda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f793ed547eb008b01768b36a68a59d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9dde87f349b8c4d993e1993ccd428140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00c0cffece20a5285d787ebd9824ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07e66fe15bd8a1c2d91d90061a3602142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bec9190193fc13903a1219c6bee8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e57806e2b6aee8a77832ccee23c7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6154f2ab195a5fea5f2d681570e48c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce3971f752f5d8be5e0a2e45811bba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088252520d3143aba3c9b075574caf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92f9e25a6e457f9b0ec7ec04f60127148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a85ce8913d854a2587d201027f41f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc9e50af414f9f421ead4d60faa874150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7989ff477fa4826db17df7d36ab5f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423632e73cbbf4ac9bffdc197f5497e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939726016ff25ea7e4053c9395372e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cea503eeee0374e44ab6dd32e3e0d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ece85851a6012eb4e9aa2ebce8b893155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de98d35930ed1c12fda96d2fe9be23d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7122195f7281bc8ac059964c6d57c4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c701f0164b4736c0813bd497eb443158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9b5e842021b0f062556a3955fbbf4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9c6b43ed2cde190527b84eec7264c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72085e300da2120da07a7c29549fa787161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44c073d0fbc25be61213bd39a3fc1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a818067c7d0c2d93515e8fe513a6838163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370e23dbf9b5d9201d1a639975b71b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28226fa21bee9392c95f22df08a6e16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0af8c0bb562a6f1a5ecf54e4c9e61e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485cc79d338622d87acedc651e3c7f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c83956e0762b070f6775ea12a5d6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da58e6ad1cfc837a25d9e13a5d12af7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd548e7918c85fe3a0ee4e21aecf3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0274f96cb91d3672e2c1c82ad704b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b7a64a7f834c59625a5afc8f5ba7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a7f5d3429622f67d53459ec73571d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b97e935b5d44af3ff8bc7ccd447ce5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ec4f5ae7abc6981106910238c861e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7b6c6e2357a12cf064ee42923f058176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aa06dc94dba7f07709edb55e1250c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229e9b8a9c8950b0988caf30c425f92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2460d45359fcbe186384c30ad370d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7808f03f945a41637439bc17c51009180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914315cb728cc8a64e44586790592d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c4fcd2c1076f3223d16d7b8b1c859182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63094033cff4a7fcde8da3dc7cb1fa12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b42f1630ae7934eb71fb95e3ad51f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a463b6ea5e5509eb4625bfbb8cc4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03870a1c6ed8ac55d9d8198392781f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec85225869e521700bdff472c55ebf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c386fd5d85b746270f90d2fb14546b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7efe61950917f8f6cbf6cc6c51c0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ae7578398e40f605dae84f3c7e5fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969173cc3e86319e5e2fc595ff11f26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575fded368a4df33f38b81a6c458bf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b48258967dae6b277b953db3d889fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522759cad030958e67db5858b6293c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326386bcb59b06fb1c41a4e806c5491a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac3a4d57cf269714aae34afb690977196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc78a7bba204d3dd6459662831ea79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4f7068f2242bd7078195091d45e8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d47822f540e27cd44ff7f9b0887d81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57ad840a5606080efbf20b87ac9d2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9d7b2475fc6e45bb19073c4d0f80b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91349d751a455fe8c7431cd171167b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fbd96aee9e4489b804ee7cf9037c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a73f42190a5ca83fdd87616391fdad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581725561b1a3cecbdf07fb21b92d2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15900059473b33b1edf190459d6c81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c2be9b28748e4bf0df273b9200b9c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71859d9aee8531120c09cb893cc7f87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513eaba2c41ca54721fb6f4972a1f932209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fba90345c2516648ba069d43f7f14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d061df517c7a9b0a922157614e78b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ddc8cecdd9a495661a8a7c3a748b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd3dedc8223728e888d8ed51ea33d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33ff4b40c6d43f3093e26cfb94745f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dac5a347a6b84134cb05745a0626b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63289cf83fb101c19b712762951727d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fda8c9154f5ad4055b5de208523eed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd96520f964fc89105a4c845ef6c79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4698519893693e1c1f28b10bfefdb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc909adbe1537f29dd79d044e6dd09b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3cb3c4d8e31a4388df56c5cd40703221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613b41c001972dcc33ca3eac8d4a4d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08d133ad85ee8c7f99a99f664e4917223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fd72badd3f432094c8747ff4c2e2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa76c3f6d6d523146730a0a81c7d618225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b865a003ae85d2887dac2541d47a5fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1be8d9b4aa69f011e7cf3d11d6f843227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26758ec8049f582afc5778b05b3b04e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7215b1835b83d65ec09323942fffd5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a5284810e5004ceb2efa27d479898230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60329105bbab3a863db4464d77ad37a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82225b386cca0c4595a2b580d9e4f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6ade03c3fa18f2f59350727d473cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda53036df40cd2c379b414f55d763dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eac1d54f79bbe58fc1f6063917bb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d28f710cef55ba1db72da48f70694236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7970b78ad20626e52ad36335e8a2e18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818e7420f06fdf3621b4ae5531837cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf1e4f3219decd68838bae6819e23f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd18878480adb2ec2d5f2e1852bfe27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90634b987c372e9ecf4e1301abf44f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fb3255fc7ae73efcebdc06c83ffc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353b6a76db941b1b60787ce18bc0b9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e27d2954fcd9a8360748a96d55fe4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e43d7cc58446fc985f732166b44d20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d73f72d034f494d852f37ea81cfeb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a5c2611e30750f163d300d976baa8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687ec433be4ec4ba1ec25b9bfc08b37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413be05d3e57c9d588075869b2cc40b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaef5cd6ae312e6d15d15c6399e78f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873790d4f9b304d91e1a2b4316e3afcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d22df0b011a64ff0f32e06b2bd26e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4d6a9d33936ed59ac9e9b4939346c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37ddb7ffea03812a542f2b37300745254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e82c32ca4f230803101f77b044ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190004ef16011f01d1fbccec7ca8e63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0d145fed259d39a8fdf20abcc0a59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6e8036978fe6e12fb396d0b80c252258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ebd54bc0cbd69c2017af5515e757f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aed41a20d0889b01ff6f749fb26bb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563fe8ec18ad269ef62ea154fd14064261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1706496293bf5e9533fafe50166c51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e22abaf41575a925abb245bc04e25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cf32f3dcfd3a65dcfeb5793e7f2b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aacbb74d6705a60ccec889e67337c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03e1f26cd9635e7ddd0ad7a66c9ad1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a3fe601fe61e90da55047c34c4efa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261e4dbea1363699b8996cbdaadba9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99207bc5ec4ce9c2e6e3010c7d0e5660269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6351bffc097f7892d1ac474c08a0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486676df57adb31e94fe1d09c1565d95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b178f87c05dba2c4288ca4a2643a6d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187f578e9002f90e6a1c66cc4766d65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d4bb2a215b70e892bd8d0d004815b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae763a5769bc1c3b677619a398c6432b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad408d6542fa6efb8e6c55738aa5377276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04926f5f7b47d68670102f65c13793277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46ea59b253e2506464c89e2f2b5f71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a63429e4d746c178d377f789845f81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a96701c5085ab4d622a54a63718608280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e8642ff413a0116e952ba228f9b5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d981d051583ae06de6a118c231878282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffce9618aab11ecf47c849a5b0b4e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f7b33e4ade17bd3fed5857d262bd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d25c6189d630091fbc5fa0dbc32c3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e115db74719ea58e42e0d52542399286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ebd9e12105caaf789fe956e8742fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b432147c99eaf209962ab3acc39b5aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840cfdd9430e6fca49c29f828d666e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2ea47073776bb6897d57a0ee7925c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffce3eea91935f5fd0421b7e58ea72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8203a68f4cce6d85096ae4631126fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eb17f892f0c93788fff04266c7e8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d60139919d8cd4d2f244503f16318a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb814345c096c674e19167e36b5bdc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414680bcdb8b196e4dc336f950581fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28ad22f3a44ff1797d48de093747fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed47e932ea594ed23c9706a9403371298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c791bcc4c3e7c16c4ddb2f2794325299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e20e179fe070b76d5adf2a422d041300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3b5c5c3d37e797af6457f3b9af562301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c145746db5da4c5775b7528f9f25f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c3c54f70da629003b4797df91cc2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b42453ec8f4320832b14d6aeb87d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca751d6599f33dbd29c9f8b16a00f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0dadc43c17e4fc3f64fb4d4e8fcc5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc739b7cd66d3b0a4bee2d7c736f326307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50b9a519b0076ca9edd16d54da226b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d2663c79944dfd6d29481903a8b1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188234f8784df56cd64495c7332bc84b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83007adf87635a833ff7524eb2f41967311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4a674f1cb1f04c2b9e69dcf8dc2b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a90f8f21178c19c49c04540ba37254313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344582b886a873f559b8f3128080b59c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fba58ff3d59e3f925478bdc0282a3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c71b26c084d9e95e0ebdca103a953316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a308ab1d0ea7ce6cb51bce3899b80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae43b69d40336aa3b9980452dd18a26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b427d4b48c951a809db9e7a38eda6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87e56d8ddd0d2ceb88eee185b291b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063b585d12df829c7d137d54df17822321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd14e27d219b18411cf7048944afaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7637699c91a9af49cabe186511a3454323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec67b6c5f1a8810a930b22010db6314324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6167a1e43fc79bafec8328b1639bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9bd1b633dbdf6133c9c023e11e242326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194a2341cdc98b71bd08f4deee9eb73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba782b6a663e88efeb8c0e61a064997328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb49abe70333d9abb09e5f8b87270e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c999ad599c6b85e8187b887fee631330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc09d000cd3b40a6c60f54aecae670a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa965abd849c0897622499a9214aa343332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79985b816147b14547d8885fb2e0efc6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd999cec48ad212bca50a6a312ad144334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68f2fd5f082fdeac1f0f80816a775335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bce348f40a72fa4428f619b8e700af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531b359bfce44f22b043bb3626fe624337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c03661e88da0a662475ce8602e031338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dca069f90784282146baca39ab7f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430957d6cab3b8e11fef087212d71d92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b37977dffa48d7918f88faf6ccfcff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3019f2948fb3694d4f98dad3692dc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f66d1bccdc86b98a79f2f9ed3792e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede89d6da01b88e9166e30feb6e94f3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ae33277ef0ca7951728984e90121d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d903297f3d3a2e2330d7572cedb430c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89822d1d2a23d15ca65058ca77cdb28c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22ae4bbd411d704de6cf86cfe415a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bdf4a55de12d75ed79d22bfe593ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897124a8de5dd2c41df1a378ea0f21c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f3093bedc85d9e98e69a35fa9fcf7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4e9844906c390d44024ecb3e7cc46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4636c32609bef74710d17ba1384de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301177535bfaad7d7b52921b808eecdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c398ab463e1313c1bc44039f8f582355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1c7ab440db1629c70691c19c6bb74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ff1a3ea4fe0bcb03b0c31fdab615a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770d4344b46f0cbf1846591046a81d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d9992cbd9745d7fb4c2fd0932f693359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce297a082ea7f3a0b17d8bd82f79cd30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae835ea9892ff6ad2b2aed1e59a5fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631103602520a6a46ee966a24684bede362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19447d6fe44955957195b4b2768df987363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b757c87dbf93e90afb3677ebe20a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607332f0a2123575b146e738a86e2ce0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94047515076cf0b9123f49df822cc5f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dd39b1dc8f620b38344c059fafe7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6089fcba1a33e48bf46c482158c1e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc5496a74c6ecd3c175ab6c758ba37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ee34076e8a26ce7161c9fef676056370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6da4ca2ea9f60c067ca5a2a364e6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ec226103b603ae26c349c99ec1518372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e6e6548ca5d4d93ae8db1853e014d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c1570ab51c2a6e5ae2b6208523ad4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b482e27bbd9c76b9a1f9633a769db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9b76266219d78c0a27feeeed4fb26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ef6b6cda9ecb9c0fc5757246437ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202a4788044c9c2f48f904af3277b63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fa03cbb2ea6c247cee8fc86c7e55e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7337884ac66619455246d7932bc6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef77db417657bc80e0d34dfedd53ef1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa26e9060d7312d88381becb3e06dd7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a73ca45236fa419181631d1933694383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090f6ba9663ce01734a2d87b2bf0153384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c1239a43bab5875a49671070c7033385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856b13e06e74243109a7dc9c3aa8e43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46601ec4cb11afc6434f0fe3bdc1a66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125654edef08dc54b9dcc0879a691272388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22992c634e8d19a8077128a3047b85f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01530e128029812d0ecf098790c5aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786cde922e82e5ee1f75ad46d9d25cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116736d7514c45734cbcfa5b8c7ad01d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32434adbe8d802b572f25666fcf56fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeba0726e294e709f3a64448f79ada394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1cf1a18845dfa157f35743fc70589395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e068d1308235a69be6d3f657e2b63396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23417cf8e67cd40269059709ee079a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce000e33dc14dcfbe4c9b338bb81b2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50191547fa50b1c2216d0acefcce40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069201017e9e45dc74e85265092307c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf51bdf4decc66c5c72b3f7cd59b0f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c0f1e25db4e210e9adf3daa08e133402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2213e210ea4adc0a60642afb859abe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9b57aa068ddb56be64d5a68313232404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4efc6401dc1aec87afbf4b3c957ab1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0892fd6e75fed96c2b18c227b8df1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22994a26ee81afc3082e4536d7546d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9126005557d52b5b6d7ca998cf11a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bea86b9fef80c663b0af4fc0167d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f91b07d587a913159e95a6e58fcc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbf0948991d36c5ee6b8bc62044e79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1817340304efa56fda87754914285412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1308acc59a598b4c3dfd792788d16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b802a1a15ffea22935768c5cca965414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ac73a29f9f9a38ae43f99dcbe4819415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df7424dd153dfa57d29e631cf6b7ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a23d963ef77e75cbb8e58c280489f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb803ddeabced1e4e01881a30d91a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c1a4ed9404f90874ab82fc4b0c2eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c55906e2a00ea0e7d4c7726f1d3fa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d818b605dc90dcb698d501a79689ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090709beed603a99fb13c47d5a30b18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e241435f32b65cc8f75f62eff190ee9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69dee9999f4921ec060bec84efdbd5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55747656e949c58ffc36c8ea7936a43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23243f9491306b4ee86937beac194d94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4175cbe1adb579a4488fe5d649c0e0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738b40dd72ccd72e698148c13224cc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb757459e6e15cfbc4366198e7fb4e45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960f53a10967d24608769d79a8a815a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a33d41d7ce2f3494825678b7fbc60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd8f418df2e90112f1f461a44eddaf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ddb5031e0e559fca8fe0ab998f0db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447479835ac388056ca19a54636604f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7ebc1e5b28d12c45a92317653a362435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38d8e775400916b8c8df281a309b3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd687f46dbf8e11570550f9450a2976437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edddd4ffaa11b9f4cbebeb595d7607438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd74aec3530fc1f04be67966898631439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22e59e5861b24ff4140f970226e6c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfb31ea15a7aac13882dee8bb2e490441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57819fdf61425df1f7f0c1cf5ecc3b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbd201fc56077da7c515cf1174c3f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f77a97216a3ed9b9ab0d5404a8a704444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de520c660d2b4395d7791bec2709e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ac3dfe37f647ebd2d21338ec5b509446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d1e5649641c348e28892eaa9fe70b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a3cce765924b70c497764c7b421d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1ecfaca3bdba602f90b7326db43f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24430acb8b3b1f5372d3311e28d15ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac0b0474599740ffb52a282b24da02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c367b0d905ae161141502a389cc5af9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e296e120b8a1ffb8e823c10c0412b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a11abc8b11674eb34fbe5512a401a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153821ae6adf06c4f6c0fdc1d61da4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14edb8d825f787ae2f186411166f71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cea0984676f72385ec69b04e53527f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ad3f9bb9cb00a93858ba793fdf38f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28da991ea08783a802a46111adc16d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e859223e5a7fa1736f6f1a1aa76b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b53c4b0e272c5ae20edcfc2408780461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710d0b1e7c25c22fc793b9c378b2a5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0847f40e32636305d316e23560f645463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae44aa451bac45e2cde73205ec77b15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75267603efa4154943a721821f326a6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebcf1cc1e57cf17636cc4011ab6af2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca051ec9d26b5335c3a6b7cd298ef4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057904673c6709a3980df60c766c3ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283e537791045daef17d0399c075603469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86a930c640af4d1bd0689401087272470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e599c0c7fd10ddfb09f3b5da7c835471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f659c2487f0ae12cbab8dbe112186e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01de0bfc31f78fdaef26a0139264bb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebac43705c0b7bfe36a0b22b4f567de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbab30a3d46589fff854bedf31ca9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505155c4dcb48adc7c31eddb779fd03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f9c9b3d8bbd760e008b8c111cdbcc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebd906c7cc1451ec7903b177267fc2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eadc35077c46c53592893cbe267813479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f567407d2b5c47971465b3ffe2fe3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f23736e344c29cd1c88ab3a3cfe585481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c20a4b8a9f1162a3bf6522fa2c7801482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f675de560e534ccea68431f75b139483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da90853fb376182c64a779b78d02c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61284c5c1d8e8ad5a321fc28da67aa9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6bb0c473f54c068d95f988c1053b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e03793cdc16a233450623fff583eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827cccbfdc29229babce5aee99ccaab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a83331ae398dcad0bdc4331b46aa4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a6151c2fbf9b827dc19257ed3162b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471b9fbdcbb0e653eef3fc3906e14af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd508bb490d0f7f80b97169702dcd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88c980f3161d1003d61c8a5f76061e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38ad9c2ea58633bda31725275a4bd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976883ef7529ed0c49032fc2d730d71f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027feaaa1a5ad886c52cbaf00446091496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acc9ea821b56a986fc2714ab72231b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac83b20a2b402b47d0cc57ad2df8e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0707da9b00473e8327e77bda23d47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64050c27f97b6ee8d69e1fef48673a52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36f9103a8f7a5bb5b8a5b76e53ebe5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb112b6909b8ff9d2fd08c7ae6613ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceed75f072ca77e5cfae38232201430503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd0e4eaf70fc534187c15f2d3ccd79504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2f90af4fa9d385a9e116cd34d488b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60e393772578f77ead73be64f36653506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664e5233ba2c1dbf329a3ed53791f83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cab6c1296efe21d363c2253919ee13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae938363bca2bbfeea0cd71ad02c3e13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc980e4727ba87e77d131540d23c0ac0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8def3fe537f2075d10709fd7171fef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f748055c9bec7555829517acb02227f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2601ca23598e69eadbc9bd44b3e11bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619989349e3a8791ff98b5959c7473bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a98c101e547041a4f38c45262603f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75794f019a00f2f4013a8e212d61694516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf202f53a4233f8980bf533828db973517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1164bbc4c5feba880188e39e67df0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d72fc8514fa6492363b4a23b0cf49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa458032e2714ffb63285b1b79712d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1350b09b7d18ed02f02cd874914d803521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b52d65208434a291b8095b37f0dde522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fff975e71b7550846274b06b3f8312523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0e7bd942036619278cf91a562a9cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbff4e08891b946366e50d76f7e9e32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881d3ad3919e52c15b92fbc16ba1ff3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8469d8114ec557619716fb79ef85cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d1d0e8ac4673f18c795eedda679dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fed635cc816e8f15f3ac9d43d99b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d2815939d98588e727072dca2dc9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6819160a21ffd0685b93608c65cd582531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297db2a8818d6a2560e2007cd4656ca8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd66ff678cec5bfed75690a61409e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc019ff71076b285c991746eadef304534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fb46e2f5686c208b8ce0a781da872535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a7d2bdf1cff634eab0c36b8b10235536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75d126b80049269e3fc3c8f1a96d10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824b0316a224e5a2e422bae312cfd49538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346b48a73ae55812b55ac786701bc77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1feed791e5bde36729a9530972714540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb43e2c1ce2ed3e2b4760bcfa1fb1fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77f7b34ebffd7eaef2b472aea2961a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05f8f6f447944f2c5feb6b24b10a55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f72a2b4e926246983b361e2431fd71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a602a0de01b30287164b123817934c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f479790efba217c8224db0dd8a749b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f65c953d62ef049736e6b61b40212547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ec5832f29d5f648bf7e6164daade8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda520eaec660e230ffc4296ac53e0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c440c400860a4b579ca50b642f952d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc376174eaf70e645477275af9beb7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db977f20e4ed99610c1e84d4ca6d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf39750b250b12f9b714223fc1c71b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b8a1b55837b9acee91709dbcc9fae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fd37d7eeaa2417d7a430b270e00e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01ca95e62a5b96640d732052876ec2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969a84294e12ebc872f9956d3003bc9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d66b4ac5432d772dc8e2c5f9de86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432524ceffcf9c074843f6d81e631fc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691cb8168d8055e26f5782226c2f4d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a381fc100e372dac86a437ea078663561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1697c493ff2d3dbdbcc2247adb59647562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7c26dd7e70c37760bb1e8eba26766563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc473cfcc8d4bc989c13c1c1d8675bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c362beec9066e298cb8fba3b0355657565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611e3ec3ee93d1db290cf107c85e16f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c758bbbcbcd54d9bebac2434d3914567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dfbb99dd1671ab3acd89fe6832105568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee34656780b6f40ce13843091fdb331569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76ca4063e145af83d34dd220cf2d13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a00150802acd755956fa1ee29d6bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcdcaadc3be73df5169b03e07fb06a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00ce60d8550ef25766fe43f6adb32c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298cb4e138b742e5df0d9adfc10e22a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5ee23e0fb6d71718efe6688de1fe7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b67ac197155b3db0472061528097e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144fb0eca2a18dde467a58cc53f1088577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73909e00747c10db77ce4b20493f6d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd660bfdba75a5e5ce11eefefd55db3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894f2555aa4179a7ac91a2ea5fb0d45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eea2c62a25ff7ebedf647731f34db2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9061500a02481efccd56d779eefa199582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167496874a5ab07d32aac0e80eae5933583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bebdfbd55cdbaa397d9f5becccab09584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a5a9ea0fc23e396849c3f93ebc6fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e8e033314a3bb44aa546acb66e4c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68aa59e182ebbbdfc2aaa30638d8b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6a026cc5115b6999f60442c207bc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a6325a052ffe8b1d03d197cdd4061589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b6ac2bfa562b4cabcc18c90c30c19590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f63c4f3c0a9ed378fa7f40f68743ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87148396d869316946f26613275f72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4659f9910717c1cfbc35deb6b243524593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc81179c4cf93b9c271f7713c37f1f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255b445d39300361551879e0578f7ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b357f7cb69be42e167e88cf9a6b647596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ee4e338d3b4ceaa128dad6be10f2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be77237d0d36669992d179c8f66a901598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ee0879d26e7ff576e107830cfafe4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cef3ffdceac461761352ae0d79a78600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55735ece51cd35a9439443900bba32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119989421e3e313550e4694cc20c1e4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59a2fcca126a12cf30b6148f502fe7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77324206f34e3e26a1d6b12b8e33562c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1b9436779bc160e82eba7b3b3ddac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dca1fa7ce2897db8e9c07f331a6df8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e6bc17d5956ceb245f904db5dca83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a88f6e964b3a9a0cf4413f1493d18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ef3a4c0fabf7dc7b4b7be4df93585609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599679a79ddf12aedd4134a3faa4089610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42359d899f9451f92f3be42b69c0705611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0de98ec8ea4f389071474f9b2154c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e2163645e1c9d3c75735280ef5efe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f842cb411d4637f79b5bd38ec41e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200c0da1151ad4320efac03c41d6a90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c2daaa9b7a35b87b34bab1ea63034616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db226189fd7ca65fb610eda850a698617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8c5e4a9e389c15f6ce896645f7294618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4ce2a2142fee89af0e64c5f97bdfd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d4c6848f73ccb35fe1d489b94d35f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5958f8b7cadfe7517555ecbbef27620621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09cabfceb5b07ba7d9f6e29dd4c04d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695127344da9432730538c8668af041623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c662e26d432ba98b0794341191669624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87af13d7d882a8c5d838470e46e4592625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2cb7e263bf8c94eb0d5dd687e1d61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158542f57462bb4ea363eb1ee18ed8f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be894e7cd3ffd6a89d751f7bcdb4e50e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0987a90d2f34073ecdc4146d043bd9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c62c7bf490879e12a7faccb6186e9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f062b14ff026c94065bf4c529a902b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5034d210b2560f627fc5bb87b846f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea821df1587d0bfea9745e7d9020ee5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439f2bf82cb40a5598f5c34f2f0a4f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497d3ade8660b8cf703f118f4ec1b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0bcd52043b9adb2bf937489705963636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d67a6770e4984e4440a6144244c46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7618f53ddb0ba8593ab4b91d30646c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178697deb6679947d6a43263e21c8e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f615944ac9f53ae68bd1e7af4c4f346640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afcb5f3757c85e1a9d53916165e312641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c277bfea0fec45efe7f85b0399e93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192b305a589fb08f0fe9767a40f0ed3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c2a55888c665db08f74db2b1a3a60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda4f89fcc89bc6a24e26f3212f868645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b687fe53a57fda522aaa761e5f09b87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84e49aecd68a73e9122045eb6d3239647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32b9e288dfa0ec4d9ea338820a1bb3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99540d80c7434494af99536e48e9c22b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbed062540282d30f73e7eb6f5cf9b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86327e47277db40e91caf0626a4efa7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddd10974070f3f473e8bac082dc63e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae86232ce0d123b06bf96ae01da333b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28e5ec40c324758c25c576bf6a4220654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eba36a70b8c5254860a4af4e5eebe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114cf710d813c0c179be77af40c6753656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7640e65dfaab07a8384f97b75da056657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ae2c31a497be1c4271ff7da73fb6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bf354f22d9fcbd95ad0cd22944aa3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d847872a8deac213e1f49ebe0d06b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbd79326fa3903cb966b66ea527b7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a23729ad54cffc32052de6160ee5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371f0e9e674ef301bbe925a72b06c53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4704528f619e8564f815ff0d2a59ada664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c70e96358aea03c9e3cd18332bad7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95e7c43e68564b40990a2e7e77cee7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b770789da1115938ac820ce71682f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1b96bf3195cc4f2b73e7ef23c72ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95cdf40b8005cfbe06c95484949194669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf014c5c72dc6bca7686a376a07ab35670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e63bf3444f5196d20b7ec012550663671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8904953ce73fb7cd6ee258c87ae7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ed5cfce2f6c3fe4b9a1404f708bcb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae63a948d6d69597ce893759766034674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159a379dcc45966a75616d5de23f77c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c19f9982716f6a9fda3ef4dc9540eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec311fe203099c7c4433b8c06c09447677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5cb7029e65ad78eb1e6cfd54d7903678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd9782513590660c636a3910a47520679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6c41632876a913bb2bc29f5e8869e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c431ca693e9a3af3aec4649cf22e02b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3049ec11cac430291af90fc4dbd0691682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503caa81cac8b540179a128bc2ca610683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7308635d2cdac4a5d7c7cee762ea73a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b4267234a9b18438f12db8165e31a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b19838648cbf3421a3490f9ba76e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cb6aa9e6555f4caa6763ad8f271fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d558008754e57a6c611fa81c771db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0cdd01fe1eb21c4660cebd64ad2fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59cc8c84214ca0cfdf0aad23a4318d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7b4bbc9a4a1fff450b83fb733ad64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca5378bec257c296f82a50c010ff5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b46cc845a65e9fe771e93114ec9aff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580ff7288660f57d923a78081361eb9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0481d95bcd276b48f044e71485aac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaa88eb6d2b4f82d0e305ec3ab1f46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196fefe399e8360c34bcb24eaedece2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299a69ec39a6d0476f7ae6b48aaa46d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fa7968c8bd4b65434e46253aeb759699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa136e7be38d4e04f0e0359da331cdc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905bf068b44fd548688c20536e832b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d9c9bcb6e4a69304f5f1e754436cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd321ad8dfa4e44fffe28a3767a194703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09bd1af2a84af95c1420f5f6035d20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133a26c4dd19f8a0ddfbeed639e486e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10d08693f30174f1227096374e64c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bab3f9243ca2628e3cdcd43ef34fc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6357f11b8ee110c960680e75c518f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd26f4f0472187af4bb807242ef6610709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc092d80262fe724155672c4e525a152710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e7d3feea349389e400c3519dce432711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea23e36c96fb053474d667c4c00c1d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0b74f060d1d05ada5fb2957ad0401713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2e5fb7ee7bed0b897751fc06f8224714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6bdddf4a3ad178158616556a5c005715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1b79eafd407d8f937541fc5991883716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c305c0bf3cf1adc246a4ade7ccb42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033a912855d710dec07d637f1d1f7bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664b883f203afdaa039b88565716a6b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244e5401227cf21c65eb75bdc31644c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad402833cfc04f1631819fa14d6618721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbbec37b320cd3521ca37c185354a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf56f0e49d0a422d4378737bb299a78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc15beb11ce94a0d66ab0994ae047a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f85112764803cd152761aaa8cd7d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59975120c57eb95fea790c9b5493c33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ab136ba279be75408cf23ded8d7a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c31e4220240315fe8c374d28d9125728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835cc83aac6fd4a43dec8870dc27e07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc45fb1fabe00faaa19682210c824eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ebbafc58e5cecdd06e44893f46ff9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7164d78fbd8c95280039407a0e5da7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db983bed7714664be5f78fc1c71a93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4684c637ce058eb7b4845564b8205c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be030b7c780aa0fe9df2e7c33392911c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99faf422c33a5b59697f6d8c1517d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5eaf2ac60aa62d7a42965ca18c280737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f1bdf692547df8e793813f87f7fe0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aebfa2574d62d3c72ed5b44ba8132739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c462811b1b88a2e37e1e0e25b2a9e5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad6a5ea3e966dddfbe6d9310e68aac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bb66af7708f0ac2b57543856f63aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef084db7e58ed19d8d89359599817329743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019b912f4a339aa866f3bacfff039be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0a894268ad12c01f299364d2add1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20917769f5830146f72bf7ecac2b35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a69f35d62a2203bbb7e7193e395c14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398576af8fa97ae234c78d6fb931987748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340083b6b8ad7214f6b4ff340f913da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847b7ae269506ecebf96b32e6ad805d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b1614f1cec430a1d4b4822ef1f801751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5011489035e1f08ae7737b61ce2f7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511122d956c6ac7a576d66a5ad99dee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11977614d84f3d8c5017ad3706d2fd4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43d4d91febb68a065c41075b8c2d05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cc283167dada1902b6d11184000c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2de438ff5c8c1dd7729201f9d94528757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b885ff342a157bff5bcd66538a17a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165107f1860f9240e982087bc42e75ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7016fde16435c6f6cd95990e096c6a6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb8a0195c2c2e45d08c77e973a8384761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990589eb44a26571c981b8240d37ec9d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5a0eeff3158bdb9120ef770092236763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9513de35f7d5a0d190d1bfe3d0b8405764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302600c61a27188c523b03777da9182765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c9aa2b1564fda1093eeddde036aa3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96140c8b9579dff0d673636833d8109b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8a8a9e081e5fd45b7989823362018768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a46fb6e62cdf4420268b077e1dfec769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bbfbf605305fcd87dc2083644862a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb3bde7c5cc8e2aad61e41a8f960de771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c363b6c8724b82496ee6b609fe8d78772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3aa6b2f105d425deedab968eb5727773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08e8e2af00938d415561f0f447320b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b989dd35729ae3ac481777f9cbd524775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1a9140d034facfd6b6fa31abeac54776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f23389f69844bc2cc052b5e89f4c8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3305ba247b1829e0c2fa3af4aa475778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100399816dbe0edbcd07c4963e1ea002779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d5722d542a6b02871846e0524cdc0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e688ffcf1bfb2add93708576e4bfb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a97442483dba758f73c70f7732d85782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84eaf6fc130008599add76fc10cc3a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a1fc321aac6354b81e4687507433c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad7122af288186c9f30dc76a9d1580785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b28c271625775c3e9a0bdbf5255032786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80986f26f804de3bc1fde9578a0c4008787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2411ce6fd2f626da7106fcb92934b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0299513db185bf26114e4eb078dd9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2917b1f1e5b66c187d93d1e0d18eb2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9df07601e7777e6f38bbf1675778d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a1a811f76a16cce8da3cd2a6c45c6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c706950aaa4c0349fe82e34f5f5811793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3f72cd81345cee0c8a4e4469d8488794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaca76c36a379a86ef1f39805821b3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168228019e8a6924a05f7df5f168bee796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7907c5564b974cd757a677aafd67a7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad6ce376af74df2f80ab2d10220c43798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d731c0ef59b7f9bde037840faac7e63799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a773a09bf0f580baefe17f21b1ce3be800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb65d577450bb577415f627a287c23801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a397ceccc098e3184979bf22636f1db802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab29a620ab8f2a2543889d28d1f12c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a486807cc4c3200fcfe4ec433b4a5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602925eccd5bfcd2df2fba2849e2e83805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca91c805a2727fb34580a44aec13949806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d5cb437e91c5ea0c85b459c928552807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee5067db9480ed46be6b47759ae3d1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41c23953e35ef1f8e6c2fd0388d719809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17a9428b1d213be016c80b99e4f5b9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58db3f7f503dde1071293706eee4ed7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11650513104f099cb85f3bd079ca5033812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56462bab2f713687bed29760d48bd9a4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4744a44012d82ed00711ac43924c66814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53944a33ccad9c31e20a6b304607b7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cccb468dd306f6e90282abaff11614816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaccfbe45dcc3feb77d52be833a5075817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a79cdd78c69b11625ba0db3084a006818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25539b515fba9d0797d0553e2be7afb0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e6cf5c9f8c9e42324b5b9baab66b6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c669c65ad20d1f02633ec3b97ac4b9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e85743535aeb68b61dafd1ef427394822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81d679bd074439bcaf0ad903f178ba823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4f4687d05feaf28aae9a48fb4419c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f90b3435c77f3ec5f8343e65411a97825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279128e0375b196094fa915286939ba826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ee246fb8fe41e2510927c6aa60733827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d9935410a259b42c3a0caf943a3f2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738f7d8c5fff8cccc0ef1c6d487484a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebe25f4f64fa09630c0f267d1ed99d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b127c1696b79601cdacad8202f3b3f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d3fdc26ea03d84157816d9fe8f7f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01589a7157822560d8c5b287ccb840a8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4de6aa1a3b4daf07190a9147c99769834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44252ad1376f9692c8c6a109654f966835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f2a87ba6561c340da1bc8986208b6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48375e31eb068122d8f3742ab8eeb208837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6f190cdda140f445e67a8c02bf431838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee72edbc70e5f3936be80ad27c82b89839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799a9822656cf520af5b7e845c3bd7f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178212b5d8000474a4df28b75abc2a5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b401ed6605d2812f712e63a3fb4c563842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99038039b20e4eb0ae609aaea58554b8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c326614551d50b8964deb9da4d39e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff429840e15cdc9fb97d042035071a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413026373043f0961c1937c4de9b1791846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be98a0159a19830abfc35089727379847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08655ba33cc8cabc11c63a32b3207387848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeb913a6d0d7ca2a26cc317cd7f736849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590e997cf01c34d81500989901d74ba850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3de64e104f8b24d04eef15b945d5a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260c41b3b31f12c16ccaa21bf54e6bc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86972398c1fa633f8f9e43224acdf42c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbc479019f8af7ee0d82e0557f2041854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a038045fbb3a3b9ba2fec3c37e771e2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f776a233f170adf646ca48c399690c7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478ec88af91b91a4a2c123cd007a98f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59d7f14c4695861cc86f2db43efa5f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044738c1aa4f2b61f2cdb014120bd14859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cfe49f222d4190b96c23f59a62087860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0262cb1e1f6c4ea9699f5299bbdcf0d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498beea7b6dd83b06cc1efd4a596d797862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25285f22f3371e6a921bb7117ddde6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5832748e3e0a2ebe861562ac76bdc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc805b31599ac71837ebabb2138b1ab865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16f1768a95ea96ed52b0e597243417866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173843d6d0b3b528649b5838a52617dd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee2b73861f100ff4e09c968e9d5a93868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca3d41bf6f97b13b487555df1c3446869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588613e40a185999f6a5f0679e874ac870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379ea928a6ad7235899ae29e8bad4c3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170a54a59e7d703a56a50e6cc697306872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cd9b0730cf317a12e9fc3e4e65445873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a3942e123ca105d303211874c2bbc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09555668ea0724fed0fe78b5716505b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775a4bdbcf062e8d4862660250dc962876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b850388e39e6aaaf5666840656326877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d64e87e775f2de95245b310d2572c8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28e1a0310819e7f3d299d0fa5d1845879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645e73158f1a8f984adc3eefac8f53a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1160bf132f79826b3f8de45e946f4fe881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b186c2c16a75908f8577ce679c6fd97882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21f645bec8850dcb6a387a18cbf970883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c9f31268a213cad06300802b72fb5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5402746ea2fcfcdb69374915324b2b7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c759f1acebeb91d8e0b64639983735886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa34b9bdb4e48853754fcbb7aba3c74887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4664853870e588ffc48609d330a10888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad27586405fa58467a930b4f3f9d60a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6f167979935dd9657a59508ea9a06890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a7624b195625e9e81458c236e6e74891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0abcad98af15d651031ec6ca1a99d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519110fdeb30276c0bc4cc335c209f1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042da352768603862eb43eecc13023e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a664d217ee68cfbeb446b22c6c984a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b7f584772bc790cfa8c0892b07c35896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec97b67f6818d432de96d6ef0619391897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d1806ad4ae3892dbe6f8f12619ef4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef560ef07a583873fd03a4527bd77f93899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1e91b3da6ecb8708c2152135fa238900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f20351240ed99a514d670d6bbf10d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ea3aae0413c817610ed1ce5e92cb5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399771084dd7c293bab180a30f69141903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac4e84241d4282d736554dd9891ca1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04d0b806d4335eaab9d138395f2790905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be10b6c87f261bc4861df6d5427e463906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baee07228af215c4fa5bceaf02df67a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19eeb4dffdf3909992760c5d029dc8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7be43b65689c86586c686b23a35ac909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb35741fb85dee9720e0b430273578910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4087992cf83feefb1f832c3292c4f9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cce70b4dcf6d7a966cca800bd1570912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db9d0d5fab94978d9e97ee1ad2e7c7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c32675abd596ac53b689e7012ef0b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e5d511135b0c58f167e603168c006915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953b346367d23564df21f5c100c27ce916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd5cb032679cf09638ae2dc75be2a5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7016821bfb44f670d2b6eb6ac8cfef1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a283cc8c03a1b15c47915f1747ac0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1d03a52e4e1044a8971114474c57b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5162a87f7c6a528bc71f38afbc9ca5b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dac89eb9eafc91f4b88611551e4bc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1238ecf3914b1a1e7c27e62d759fd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceff77de040ee898025728767a2a5db924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e545af3d3c11d9debf3d09cc7bd5b2d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788659981702ba2a121d544bc16035c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7fd1ae9e2292e349adbf8836d28b5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586fb40d464bf6fa181976b6391b593928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0abbdf264233241fa5aa68e749ff4b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc079cfd7c249a07bb7f547363725930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b75d622fce744f986c962d06ebd4e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68b57a6760bf1c321362b02ee75a1d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe1b55993750c9f6efe580207efded933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cf014eb74f736b4ac4d8050d00f31934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4ad4361d02b69012d97dce2c872d7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccade5ffec10aa97e94491ced4c44c23936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc876b802c89ade27216301c1f534709937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9fb755e3b44a21d149058a0b949e2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34dcf68b8be1a616140899e96384d7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8f24f6317acc6812798cdfed1ba94940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aa242dd5c23960f07935567a11856941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2542c13b8de326ddab3b4e38140216942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e070cc49bbc7710ed0f38582ec2e314943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7342af8f46b4665bd2a8c7e7a363a0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56cd4dc272db1fc56ccaa7cc242ba0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869309e44312c58aef735c639d4acb22946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcfb1875e6fb539f21d00c923d0247947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606c1bf81c3bc702847875e52d79ecb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104b25d87e24606a8e8bf2ea8d5e44c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dea3e723e34c5a99e1137cf7fd656950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbdc4efd1d354488f0ebabd6229369951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fbadb6701c48103e6fb22d64b72bc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fa25a5f4a93a5f3ee81823792b3c1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7556d0ec8eacdd3ec835ab67ba6f4ad954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bf1c0b90ee995a6364aa776f6ad4f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bc90602ec9f47dc729284ae6f9b55956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ff88df362338aba6eb35eae9f4d37957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02599d233a41e161e8b9c8931a9888958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f508cf3dfcfdcc547baf30ed040366959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097c346c4091110ad795f9c21f86297960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e86a23f2a1f49e8683be65d65a6711961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea870919aa557757474108f469f2b64962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a8912d4b4e7f86fd2690254365095963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150127ffda2b1c6b076a9629fee25ed964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d5ee6efe79767c418e0aed2427137965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e241dc6d42ec267358ee93ab0dbd87f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca8642695b4ed0bc1d7b6dbf3c7794967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe5d70a964a6b01d2a575a337c4bf6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967d58e7f124ffd7ed84525fc1f02d4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a5f62995d715b0f6fe71874ceda31970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2be749919a6144df37702ebd174ce9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc9d6b3992f2307bf1ba4b6a29f63e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58d567902456278603ab48cf6ba7dc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fb6f824ace2081c9f184d5f2b01de974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31684e46ec697805b439b5d024c4d235975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd591a44a89f08bba248af22e85c210976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35222dfc8a91c5e5fc9b400d33280ba5977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fded81fe8eab158683c0a077ec6cc191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303c7685a3680937a3034cad5833b8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6e9ca77d9cbb4fc181e3443b0c84c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69fb7d4dffff16cff82bbca62cf5d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0371951ebad33054eff2d0504444a0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0f8a31cf63008f0b7536c9d14b7016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62725b72e4a528753e6a6ab3bc8e2f397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99013157c5c7a7e05c05f164a3fc2d408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436ff412bdec1467399fdd7695981d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc8b1596b65750e94652851485702a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baf474ff1cfc28767386d1d279d55411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401f39f25c611a8bda50eb8d8f2bb8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcee16746d175a1e0298950b901aa213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241595db4e18820cc26b2314a829c28514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ed924ec7ef74148dec22cf417a60015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec78d6e771396f3a8f965a4ca931c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3c157ef799065e435836a3cfe4d2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e26e92f3eee0869ecd6161b442b9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6bbfbcf51925a77a79ba7c523ab9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95b8e63e8167876ffab24f00ced1e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694cf21951b60ff51581160d2af24ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e29c1a0531e0688fbf0db4c111cefc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659ee54abeedcd5b4e3694a920a827423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aa1a7e18cd2300b73fd147faa2a9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d5d35ec5a0d44c16ece7f2bba106e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42075eaa3dfb98b09a4b6d5a34b30e0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81957d478c29acf17c401e31ef1e2bbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f99e826bfd941096b45c648e05f56428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14340a9e9329d3ef3db5b82635aa5ee529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991de0dcf16ebcb047b1333275bdfb6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af658239af56d2254f1aa65fb67bbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661744893c71a4b5944285c78265dcf732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8988de939884b5cbf68f6c493afba1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe85ffdfb608b21e08dbd31761e2c3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efcf02598972cc7a2cc69683f7f8bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d06ba00b3a0f9c3adcc141ed7d4b0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917707da26c740dbf0aa4c6d449a8c0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c118fe5d831b0868905c7d697a2099238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10972b6480077227e4b76d4e3167b6a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933a7e93ae74ef34619aacb33ac5d1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0aea928657a010c56a8212a75b5a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cc7489b8156af95dfd703f77c5dd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3261ddc3968781f3bbecbcf55a06a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ee9712fdca2339207199ac490f8db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07bb5af4b3c657317d276a1c195d1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0ef300e282e60aeb15748935f855846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27425cd06dcefa5455f918f0c8abb7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644448d148e182afb37cd2baea27fc4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d420ea4f2d54b479a6fd4e7a6e65d2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbc59f4dfdf87c23df55cc3095da1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58779ebfec1b08cc5dd3da6ccae7fe2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d328f22f89268049c41c222c255faf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448da3f5e6912fb974dce5637beed7b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31225991fc0916ae40a7e9fd109e1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701acf4bedc8c27252b5b495ed7cdfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bba3d9cd8132c0e26486338a5353c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb819a117c865bd0d9995a4e6e5f4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4965c1e99434f13fd3a9dc23145cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad64e02c38ac90414e6748417d3d4e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbe43ac59757026c470d3621e4269160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa015459b4b21e8e01f3baabfb41eee961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930dd5db3d8c4c36a6dfc6882297fb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914bd9b7078f85e2a832cebc9782cc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdca081a462ecd15e4778f7f0f23cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411baf44613bcb4943aec96117fe9ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21775adb2a61c694203fe462582479a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338e200fc8932997fceaf35b55c2a1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381d2327505ffabb8dc29b0454d59ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ed89273a47f5ac6afbc8a46f2c83f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc435e9f6b62a1c5a42bf90bed7f4e7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d161f326572844a5d18b8ae651cbf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d138952054a47cddec0087ba59d3d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08bcb75c15146b8e591c17058420eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597445c78646b8e197f7ba0b1c374a7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dc62ea91b6d845701d53e790f78b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e41dc23d18623017b01468c7550fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8a3131e47e982101d1fe42bb0827877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc035decc4db5e1f8823939277b09f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e21753e410cc4ee8c690ef679eb4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5f36ce07ad6146551e473a38c365380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409696349fa8735166a6d931f3275d8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704c3900fe54f879ef4c1856a80b42082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da19551ffdf482900b2a2899c785f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180786d095a30151ff48205d47e910a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e1aba6c6efe5004e9f193362861f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad173421c96f7c8f43c7455726502686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea242b9a525a2d1c1eb7eacdb79830d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f832646fe664c74a2a878b7f146d57b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a09454994ac3452163780ab236b1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10dcf7352a747611fe2cf6f376216090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6301116a770def44f60040c339b8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61b1d24f653c1a60bf496b9dd3e0f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdea11a71510100cb1b91be5c8bb1b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ff0a0d27623b139187ef9bae84cb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b156f41384a5965ce4a6d5874133dc195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2e4af9607825d246300ff3a50e57896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9daa6dae8a70f5d5d3fede40d94cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86589f9590f49673ab67392d6aa39198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab21c5e9a9c0e3aa54eb40aa46b6b5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284dfe30299f29e6ea43e14798a98d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefe92299f069e4cb885b0a0f9379c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc1ca32f6ae89f7a3d5b6f28fda365102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930823193e28f1c9275964e6eaffe186103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1fcbedd2ea845663f238a41675c7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0e00a3e384709dc01808cabcc94dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328988568b91da7ef3672b23d64926c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09e429a21e1905e3b5052cbe7333ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf318d588c5d5d4a1f6daabbd83157108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e890b6ec07ec6b4c8bfbd25613df4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc52ec8c757d2ac7c202a4d56fe19a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f204326cc0461329bdffb0c2d73ce6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c1c2d3d1739f54d9c21732c346fb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73410cadb1c81e5c83428c0f9d04fdf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47747b29279171982dad4a5e1a4b4370114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd338ea2eccc2975858b0145ff7dedeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1f0feb90c5da92f8f419f02995f89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aae31a7b126c4c5f856f3b4cc088f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f84cd110f6d2c0ede9e2cfd6b9296118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a7b1015d3c1c461959353e1fb2e2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a6be765d314d16dc8d5a87ec52587120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29310e9942c2f164f5afb9dc37b0b9c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a71475299f04197d7ad497d14d49ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28452dd0092436dc0eb506de2d24dbe2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639575d474102688c52e463e7ff1ff67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32001885a178f1a44bfacb37672116c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7179e196ef518a51a9a85f20bd2cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620541747eb797402e9c42e4df755a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00021dfdf33aa5ba96d366c58698b8b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992cc2d99c7d886791acc0c881c2fc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ea2f92148ccef552f5bf157aaaf47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a174e75dfd2e5d0bce7450bd55fcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb006fa7589d83c102a6bd0df31a7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd87d20d187b8690ce413ce62f390c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e69935c73f4bdeb6643957324c52bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efb8a13f2dd0d333e4038208c3d996135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0663bf729f488b15c8b6aef966efa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab38d5a265e271fddc729ddc0d3598b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f301068b0cc944e9c4ed28b2f7bc7b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a45176dc98f10f17be2c70ec8ee1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0ab6f9230c372df87fc6881ddd1c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a5574b587a4b6775ef6d49d47f95e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add27665b27b19cbd17005241b537cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93f1183af0e50e4ea53f8b376addef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda34e9eb50e684a149dd7d8eb13f6f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a189adce36ef74830a2a80ab47533f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05ca4d1d80ad6c7db90303140970c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd579c3e4e8256b8e3bc0d582dfc732147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d343d63e835d3843f96d2d5daeb33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab895a0b2e439b9fde536999b51bca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47984d7496db7926bfac97b7472309d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d58ca7550434b6aa39ab47b68540d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff04258ec380d0ffaffa4777a32055152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db1671bf6aab9361811bec72c930c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a3a87b4de428f0d1ccf6042866029154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20664e30bcd1c2c6eff1de3a1ed0a60b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d124a08024d4768cffd758db9afba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5985b62d714970e32f9c20e362364157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478e82449953c7720491c41a99336af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0ddf032ea5769cdbc857e4cbe6b64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92bd0219ed60f5f903be1a5e827273160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95efecc950e419fb93dfebcb7a1496161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e395f6b219b0aa2dda1f54474a137a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f349ecda5c267ddc6181634c87dfb80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8ea55d7a8698f95fc6460b1a6030a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ac4bf82617bb1f5b2297e7a9947f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381b013fe82a9f7b2e329e80e12f90d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56b7040e497168e899a7146066d7ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0dc003cf788db5f4d8c0e2ce5d8c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a35146667ff2bc35546ee3af5b281169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938848926dfa39c742e52b68f51eaa25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3bffddf08107b2a67b3ecd1f803b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448dee0cf2bf311270f229bd4c2751a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72320ce26da2778a81c38e0a563cf986173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09568b30b7d8317792d22b3dda6d07e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1635d06a92f2643ae5c7c62b906561a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc97b229b4332f0b5bcb0970aac87e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54307d9e8b53e1f61f36612af318c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c14a1a3f9b1b85f5fd13275fa9b45a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e74871bb063edabc0860a7aefad9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20cc670affa0ae7f334a906addbc39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b2c832382cc3a27b84490f83e89eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af7961f44391b2d25e7dd2d348f957182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c925fdcef86a082663dd35220faf837183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c341264a1244aa36ed2b423f3ad0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9886675301c77a55993c10ca862bd4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef5118085c48c25b9e121527df152e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad37b14a5335b5e879e76f604582ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2ec110f8ba59ba079afd6890415ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5e03c8a60951a72a0a03bfd0ffe0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed702392c9041d9db9330d9ce44d910190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857837be47c191f9dec170dc963c021191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95676e77342ef2ac45a208f41106a2c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca271aca871d6d1f12ca73b579248d36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ebb77d65810e84d14bcb3a8b4e92f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98434ea078ceb8141c90d9313e2dfc62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1c4c9614f509177087f3420be04e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bfb151a6939ecd4d19442a1c0f83f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60c066c9ffeab1fb1efc4f8d8e787b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372663f7be5fd1977bfa45cc5c96fac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a17585d591ba879c8725f0bf81865c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bb50bef586704b1ddb6e80a331a7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5b4cc9f445c14109c9db1fb9f1345202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf966bacaea6aa317ec51c6f16a231fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96145f2d3f21bef4d505ecc3bd842e48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab52d913fb7fdd8bfac91e247e88aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb83f35256ddbf0b13ec6e9417ec7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b6a15a25118acbc21ed698942adab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91022b7d0cafd24c93f9b211628496208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68d15b5e8f5c4280bcc5c10ce27a0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e92bf3175ac38a6f4e6400f641f9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036b9113092c0d69e3a1b8da8d2d28d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342f802a06b856b9dd2d26788838de0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8265f94339d27497a7a47e4102399d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172fbb244427eae7b2ca8440a588ce0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fadf099fc6628495442a21eb949cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccc34dbe49fe756be17a0a0cd88e9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e160c671dce8e67282ff21847f60fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb003b5c0e2505efa81defd403a834f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc101ceb42383c30f3401ff8fa7569f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52eaa7eca95438d80e4bd9cfda4189220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7361a144bed66741878fd21cc95a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947b7200ece0195c9e631e8c25222a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc36bd0baebf3647ba93bae07016723223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e23ef4034edc3dec6ec51a75e72c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f967bfd8deb4c9fea99b233c9b93a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4800b03643154c88ccc96ba964301226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329746bc4f2fa891477ab13beee5317227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b93c02423c5e7fc88d9eaad56dcec6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd4889566a28f362dc9e6fd95388a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a4ca57ee5e9376cc43ca280e495ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ed3cac0d0ee7035b5a4859670e06a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58dfb54948c10bf3f50a37876aeda7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5da78ffef1b091add163d6672f779233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d987708309cc792b1ed7892e0897247234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d10cf713a159aacb4a3755f21f6182235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61c03a541959fef4bc8fc63e900a88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e7e7548bddea192e2e495894d2f48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e81c6df12beaf814dc0e75fb9c44aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f05129cc36900c2c0a05358148505b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d9c47412a7c3097268dfa66fbbf49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f535c9ac9a49e24ca542948462cc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930495c5c7bccda44aa254fff3dacaf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500c0ab3c923fff809089ac1a6a4148243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8d55e76e9af837284453a484bcd1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121d112c8bc368de5ab645cb2ba020e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf94371a360a5287171337c2291890246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35f1aded41d705ead60b791f96127d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c1d648c40b9291bc33b1000276f7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2e9ac708f176821487b2335deb785249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5a0124a8925c65b1e45f26749941f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e4e0cdd1d84a7d3c2aef4012ba68c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db321b5e7d3e8b6de09232e1d917688d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070e3f1e359f364a19d5313450afe03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f348f6f18472b4376c34fbbab89e1b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9991828b8c4ba2ab0734ab06c5e9c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbe0caf440aa3f19f43bc3ff3fd19c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9e37f3b2fc86be4ff018f3c5ea717257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36051003e641401e092286fb298f21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651351af6256cd3e6ea500e9a0aa96f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb297a5c89f89285cf0087f3f69c03a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e83f6e89e815779f0b81af2cb746a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f03640092fc333e4f94cc52ab56104262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce374894ba07bbd0267bc3236a3425ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccc513f286047f19dcfa1ef3e8c5cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6274ea7ec1f3344d834871b9c4ca6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cf77815ffbd4003be5180a776a3f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad33035798150ed62d2edeef4b8d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23edd1a05205aa6ffa5ca93027ccc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e758bdf8f039374b6266be9240872269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50d8cb0bdaffbf611d734e42f426ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257186ff965a6e4c6dc5c1085d543375271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d5489abd7b1ccef668c71a6e2e498272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff50388fffdd7e945d083d8d00ec8dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8c38d82e50aff79490b6b341a5da3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471e46e98a02b6cef915f2cc59dc1ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b8730b8ae7b21d123e8825463e70b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc7c06e50e6152bd2ce7e5378f416b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c97b8c4fb868fcc13a071687114a2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e751fe983559e50ce914a0c66927ec8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdefc38a423308f561500b8d49b3ceb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04127b45eb4384cfcefab5381083945281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d49a9e79126141755b70823bffce85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4158674a141eb6c2ac67f28d3bc970283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad25145a5db06fc13509aededcf8f2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279504b04d28619ae3e5b972451f136e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c7b476c64eaae135c727e2e5fe9fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400849afbe589bb0ea8ff5ce18f41704287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b67fe92c67f86c035aef4543e6c5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837b17663a88e3b3ad5b6d343c96a67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2adb0d163ddb6e423ae648b211fbd2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458bf5249842cc45f75d39a2446376b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0e8016c50d20ae4cd9b86979dd583292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10203c975f78d88c73c7d73e8dac83bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6597da9632c56e167af72dcfcbb8ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ac694c2f00ffb98517518cd7494d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dbde01fdb1b3515df034cf225f16f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e52678513deb9c7865380a5e14482b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97facc96469125bd8bbd6e41b9a92965298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff6328280abc853f428237dafee710299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec605c3872e31dd87eee0b149ea3934300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2861b612efc4cbe3551bbce1ccac61e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540d576560fb4532f707b01a50d1119302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6d3d18828a3c38a64b2e013873b61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dad9d6b43528476b4bccec682e4e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441082560f6efbf2abd34665ce270676305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca2f93f7f293dcd0c14997855ce0a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6cbc793ee31552397e09c7e212b9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d80e2f1d51937d6169ba707ab97a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193066d063736433dc0d64f51b877e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a810f9bf56cf7b405dce5b33b64f5a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c9094e0ccba0608c9ec05180f55ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7343836bcab10930d27bba19b7b62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066b7381ebcea01f9899aea4dd3b06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c0d83e7ec1f0566f5c72f24bc1b16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db574d5d2315da3984ca014c6f568fba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef99120b1d3cedd8c20f181c9a34f0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451312d39fc75e3ddfa0d4b297d5c2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5bcb552c82f97fdcebbf6c9c09d75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f186fffbd09aa0155d8553e2b0d23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26506d761d78d32aaa1bd1589f9e577f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766656884c2e38fe385d596697afc151321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe054de8f09df9c64eae60b6176d4d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6cd17de7f7a052e97d1bef4167a58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc9090dbf44290bcffbc33c65ffcc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4565755e026f0c56e96debf652248325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3333846713a7ef91bb0c20da123405326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd86f363764901124cf769d785816ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0137214e8f10ab9323153886710a75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6b0851bc3507f39e1db69298b31ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f188492af493e232e4c69ead522f88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66058c3e0feb5c9b620d91cd0782e315331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198cfe528ed8269a9268482eaa19669332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2a74a356102790580de58aa5e3bbe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616899ff4adfc0cac60261b4b94f769f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b93fe939714b5cfacb83d4ffc8f600335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b51ac17da9120883f8dd8474d9212336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fc4137449f7a9e343c44da0f006e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89a881a192afae5704ae58aeef9817338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e782e501ee23b7449626119fa3b3b05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fb88f3487408007091c7eaebc585d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a2f0177c0bced3db177afcbc4e1f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b248af3925f174500b22f2d5f61f43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff7f4a8decb48c4c8d818f3df9f789343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59284e75c753518002b3cc097c52a880344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f97f6dd6ef25a400f1043ab4a4e70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114502875aea6e9832280c8086feae9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eeee48c70bec75ee4935d9f590ede8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55169092eed1bdd72f8bf9608fa932d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ef285731569f0367fa10075ae5048349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501a989e0c6cced24b17476305db959350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69528ab63cb353f126cc57a9c730be7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196dc3f2c0e32cd424075e9eae645c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0378f105b42e441f88fa7964b64dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a86cca0421d7b5d44e2f9192f682d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91117b51ab5366d36bc4ce97b6467c8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a883e306b704416c95a544bbdad2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31269a1845fc6e531d061103891c95a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d15ca3ceeeaf3dcfd4b71ea9237a5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c63b0b2c0a8e6845182a3b6077c43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560fedddcd175c750aa975a7fd052b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c665c0af8e2f1a0e6854a7e3b5d752361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a03eb5fc66d5c1f6d17b8f7ea7aeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e2ccee06bd53c351c8e3ad7e72abe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5afee4bb86ecb3b1c3245fc84b6cbd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa766f490a8ebd083cbcfe2f3a58b2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fa588822b07f83ec54e49f4e6d4cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea877f1fd0a30918a3ec28f6df682ccf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff259b3a33a8553c07cd2d20dd0231368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb25678f55fa02ca4564d11d9f87d9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6319ed8f0b13905d37bf5a20f4b54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5baa4b23012203159f022d389a4a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73632681d011c61a4dab08f5be1ff1d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bc5de5ab95480089110045f713908373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258077123bd31fe7f67557a1f86e612e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7d8bd8805c8d4944603db4e86f0dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d96ef25a7cc6ac1c37c1b0e47618f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207f9c47050404dc692c3108d6a0c94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe29f7dc33aa95babd61e267b043e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff4e064c9ed98286943620639d5ff3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6f66fb676bdf70ed3672a9297b397380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837264101140f5601283a5cb91793cc6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a98b8e201094f719c1425f7d5ec49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab0c3a74bd5c9da94dc2186b12f8bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125404b5b474f87640e1fccc93be90c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52968b5bb7ea5d2f594fe9a8f7b957385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72073a983be0fd9a8f98a4c59ceccf4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf4f9dbc29c1371525f36a3181b238387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51039cc5f08c8b7324854be73dcf84ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993549117e604ecf01b0f2352465b7f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c2626b72a3c1da4bb806dac684905390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6064fd2a1a0b79b94eb5164db70249391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83a8f8da00a2f83033c6cf7072313f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6e92fc75e0829220349dbbf5a2740393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3062c8aa8c38b36e3fbfab15aa103fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e909960fa8ce3ca5707dd15d78f7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0db4f8338e929f5693795a9255f172396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08e7f1a255d39fe5ceadc6279bc6ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f6965243a76165ceb81090b717172398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1540a5797bec0dfc7d16828d1e72ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb056a85871b6d8c7f208a88d640f2a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023ab171aba090f60b88eaffd587b0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52a4b3a9fae316c5364d81e0892959402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8c6857b62168bcb3f3580257f1dee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cba3f806199d575c91a68f59e18ed1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba137e4a233c1327e16f44ac31d9d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ab34de7c0e34ac8afe464a6554d29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4f39aaa6b11dfec054952258cc7a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee00c54aff4f8c84cdd0400e1d7523b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfa3365bb5a95db7f09d867fa6f553409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c27b3432ff208b6bf4c3dd866878d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4f82f6f89b7af323133d97db281ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4eedb214cb27848460ff893f6d6fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25a29863ae132ceb832bf743ccce76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378fb21dc0fc8420c0ddc8610217c38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cd3b0bd1fc3d3cdb55228625a73db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a611b605165f2cff25c0010f2f8ebbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0978e0f5286edbbac32df3c8b3d2dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f615f8e19918702277d913a37d44f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632b674c60b396a18e93c54fec3a468419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6b79cf3766c347713fb9f6184b3d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca417f84b87f92b512f49f30200ba3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ba41922e5fbc9452ac529cc187d46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a465da65a08a686b25cb639ba28c29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a41a9390f9f1e9e5dc5bb8e3b74e0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb2943a52f05dbd362212163770871425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb0750246276a241936e67960b7352426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dde4641731212bf81f58a06267f20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904b02505e0589c9ae971b6d74e49bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a369731f8353aa59dec2225b16b52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483c7bfd466e5b50b9203efa1dca158430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46ba3db9836dee91b908bd16a0d28b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7014e8cde6d0a9c32e8bf94cf8b53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac4fce977dfb1765125b9909ccdc6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0497f8b3df76ad93992894e2022a3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d242bf19e811280d444a5bac52cf3eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aabf94369a883d195c29b791646c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c96969be5f255f40228534878277e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ef692ebaa32fd2058398e16a66f69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5ea9407a9fcb733164b4d5dd52160439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95361ca95cc0931ac0460ea267f99c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90b6b335ff72f9ed042c7e9d5754a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de34ac76c1c06deb645f41e255e30c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da4251fd977087fa5849f92cd6c1c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af2ab949233f115e637afe4d7324a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28961645d7db0219509f788a443d446e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243bba4ffdeec43847e84a33eaf256d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b724a69b2c61a43de2fc25475bbf3d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538aa1801bff1f9673fc586896b8891448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8f9aa63bcce44bf99c8526d84a28c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926352326e5ea08b1bcadfe4f1194091450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541629300ade23ca23e2307e216d33d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888b858f19c711d3342184c7dffb6d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a46d7d0d1c76a414c43017c2b42a84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2e9a54613b8d98db1863dc527a76f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a90dba20783a3e2f087d875613045e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01cc288f3da81adaa9317c8e6b50c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e3ab899d47aa88760dd86bbe668c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fcafa8377e44329cefee63e94f7a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bfd6c0083dc50d0ceef42a2a8a940459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17e46d8292f6d05c14ffa681ce9394460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3ea1ead244428022af9147ea6b6ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa70424fa9524089f6d924960130f18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe395a081f3bc9767dcae2675db9ce6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764f5b555c80af3adbe27b00518f10a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32dbc0e285b9ce2655e7eba28d6384465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed5fe7eb3886d743c4ae1fbee75a36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a874671a289a17a9c30052092d469f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dd8b53f03a55ed0ef3e5b47422e39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca306a750b4a41af6b9c1ef7057b26ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114e22a800e369cf4bb0869f93c9ae8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a194a397b95a91fd9917166738b3dac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434d9374cfad5283f95b785aeba5637472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cf5395409b1e8f72bce7fa826022c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eee5c2dd6a2b628620994f3f7fe0c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a1f28f0c63db15eaa3648764ca331475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640054219209b4431dc3fe3c477c740476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04baba661c02b1f2f0d130c1acd7db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdc1737101981e442b0bf3f4a6e840478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1d6cafbe32b6059af2e81411fce35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703ce652508255a43bc7aaf073b541b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211307e23a88f576fe3440a362c94c66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a60e0507ecdbf740f3d88b5d46990b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b5bac16a9f93872a1e7bbe2cf49a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4fc61bd60a4d2a80d38b6b16dba12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77176e7a0b670a99aa7954815d6bc1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80b4410ba4628737b532bee2380aa1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8b357c516aad2bf4fbe8ecc7f4b4f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f1d0af10bf1d9c6e110d76254c4b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea279d0375b00c589980399a1b96184489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87440c25b87e810984faf2d68fc1d85c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ba576f2958d033dbd4466a470c72a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f459ef5ee243241565a3405b3c170492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf13d4aa3564fe92abd2eb5722c34c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cde34909d06c32a63f6ef63e1f9ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e366b771c7d4b5149353a358f1705bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e2bfff0188c5a208cff7a04be8a6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beff8a4295d0426040fa89afcec1f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1099d6a8e2972fcc4a687bb27c7e45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a0ec61fd284561ee8ccc1448ad469499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4ec860c0c8352c7181d393eeb8530500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ca62e7cf5e32776e519abb02b9251501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550b31f33a8d23a70f898160098cdc1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f20b6dbce9269be54f44095f4e1bce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68731d6d962bc73fbc62e8d3bb260337504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758ef6c63ee552ff0859cfc7257d21e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ac73ea209555fda3cbc1e71b243de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bef1d8f8fd08f63a82ac1d119d4552507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9827a9033990212e13280b2efaa74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ac21f6db75a0dfa09d4428190e1f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4e95a5c432310766ada2f713a9281510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f51bb783ffb1ae98455e9e34bdf01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8850cb08d9137fad6249a5013e7f65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7daecffb2ddc65e554c1cd69dc8e17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674d007cb4e5f47137dcc7c6a9c38b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2b05b1b6c5f58b9be57e1c2d22555515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01982f15cda7067f2b332f8f1cc3f2b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fb69cb37a5e8ed3755691f6d20342517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a142452c69782945241cdf15756bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3050437bb76dfdab3b111083885a46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f874e1e06fb8987ac1c3ddc6c337d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764a663207e19b2fa49fdc7f99f9283521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc93ada843149c0af7792bc309af276522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a02e2208ca8faceaf07d80bcdcdd96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca7891d7b48673e0e92bfba37562c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301c310063bb20240103ac6829f35f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d6049b7768271747a7cc59a190e5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8329347de339eddaaeef33a5ea5ba8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051060f03d7e2a1e34d96be68273b6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31b07ee55ea9e39ea4299653b2a6d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47391069e0fb8d86814a1ad711b17367530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905d6a2d297dc3fd785addff3be0ed1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c49477633e2f827e1a26533d9b83c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c0a54af7952d46863f02a6e03671533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aee160063c9efc720beba4894d3be7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0ed04a1ee8483539d43cdc0541376535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1984d69ae81755fd769bd3147d4683536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d4d6f0b657613a0366a3ad008bddd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d09a86506372882ccaf1e10486ae12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19bd91888be53f2d500336978ab1f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ed7cce81afbdad0a70261fb1d8d27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bc5c91d8d81a4dc064726a1ea2318541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ac88f9b266566992ab5a24bff97a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787797d876444167bbae3fd233d59d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f978bdc29a68f53fe9a7c5707f0518544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeb6a2b1f572987318ee11c090d136545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc279d56bca8dd6a71eea33f5f8842d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761ed469ec121df266c5bcaf16355f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372b9041d068d4073e63a9caec1a371548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3081288b8903e6d6341b940bb001c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb4463ea7e8d2127bc2027b77762da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb392ffa0c24a2437433f8a7937c8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96270456688e2b8f6d415e1372fbc43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8d4b26bd674a4b7577c017e012abf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912cb00c1afd7823e1cfa48caaf9027554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992554ccb2ed94ca294dbe9ff5739d0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60de1f7e9542d85448c96832a872273556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f4e92c7b2b2f0201540263cb8c6db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38ade2c5af73aaf06b62e315be269c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11918d2f7c26ef073f2bc744f28e14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85f28a9cabde1b267494da2018c408560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9517d17ffd5d450d853516c4bfe1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2e8458fdbc9193ded5d9287c0325e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce701d761cfa48797baee7228d41c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481d7af412561bd60938408c15a3547564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd8beda4808a4455fc16d9691faa7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497c5f46c6e500398eb0d75302f174b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f267826a226feca3e20c7597657db27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beff4a4b8e1e2f679db0b1fcf44db9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182bf4ca67365ed4c149661557337a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a9e49268dae4779a113ab44c1d2d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b23539128e7ff8e218305bf451e8ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64145dbfde50cb1e19a41ea997a5dce2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391c4204293b6911a5831f4927edf6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c15ae61f562997d19a5b45b7d3357574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa007f838ff339e4a6b32134657b698575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1ea611e55c4d607fd07caad5210a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc04159fb386cb8d0e9c1b0098ebbee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f723202fb89073ee086c51e34fd27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc625c8d504fc7523bd4736b77d63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adc776e1eb7b017abfca3c0a5fb93f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e52284ce9bc0b36b521e0e3ad13e74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b8d6eca920a4fb941527e258e39f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561275f4edbd5bc1406f4ee9e6405e3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61488f7f7b7d5444692caa368a9482584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a00e53d9d3e6a65657d80e5ddedbdd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4bdc3143b4f65675bb23de7356052586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a458046fc306c50ea6db1ad4af4e54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff66625ef34b3b65185707502d27eb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d31f2318142416cccb57c6c9e54bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa8adf2a2d1cdb6f2139e3154e9516590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f774b9efdeb9b5a2a4ce0e15f93a8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd32a0e036955a13735590628c75ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efbf47f6549c1134e7ac2df2e163af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ee33f852c95724549c98e46cfbb95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3fb5b7921098ce9d485f6003e5912595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4421a6b1734e5f2a35c14f0aa73f7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff77003a6bcc529d8bd23045f2c296597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff89ad796bb2810e4cab4f287bf52b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f58735bbd20cb3547f80258825a6b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730d728b4a9becc4625c1269292f6b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efd52c18de5d59dcd3bebad2f3caff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5669493ee5a2010fdfc9e808e2bd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c97415fa2ac3bdfa7ad663847c3f5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624cad6b7a2a0f90a71deb93e4ec1c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec3f005761b3338173908fb2913529605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c7f0491360719f3c5eb10c7c10901606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fb5a2a3df3c3f862d49ecad120cb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0f87db4e654c5c8f553eac0455aeb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07422e8ef39198ebba840e95c0c43e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99590eb464d5604e2ad887554f2f9c9d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc3986efc116b2a732807e2472ce89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b71dc35afe2bb77a4f7aa46a12a8bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0deb34f7857ad00caa2f9ae0499534613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c18415feb67d9118befff510212ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a19175e200f9339174be7330d08f6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f64a78ad044da78167729574802d06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb570ee1a7c452806f9af13912a4005c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11f9f2b0062693c960e3adec7ca8d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52336e4d9cd195de515850447557c864619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5567fcdcd3e40d62af84aae048118b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fd9db48b97d2946622ab4e48019c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c588c73849af5a4aa9ef984ff04b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c6d523dfacf44b4ad8a5751b171e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16e42b0b4424c85e2aeea2c02efd9a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd228a969e77fdd022ad8d2b902243d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afd900c05cb38f146186e890e4ce4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88fc59e222118371ac0744ae1c7489627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe29a287df6d81b1cb4a7ec7465397628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e7639f375cd302b040773f88a3c21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727393ac1929802f7f260c53222bad47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d7478abd9b4802ef5c35dfc72b612631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0131135fd7a31f0cb82f9723b7876632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5e52b6204cba795de61a7f03f64c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0e11db134396117e9171a72601400634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98ee5836fe4913c5446bb210786f07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff342eed54fd03ad51d665c39c9818636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39195ea77619a67b6e8d01b314ab78a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99ff5f6455294d80b383843b39d58e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e72b51ec418f7d960dfb70a312a6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce62ce913b815ce1e07192dd72377f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627024bc2312ac17529900bc5b281483641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46c3a31c35e94edf007f52e15a65a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148621ad6dd3b17149e77b3b29d18644643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61ee343e971d46801881822602967e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483f3beadf5ee541760a2ee30e728e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc343d34784752ec958f8c2d26332b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52076fecc89baaf34f883fda939ca5e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5500b1530ce26eb7ba8ff3a64ea68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eedc6ebcf80e6e8fc30bf81339814649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99132a14ee0fb313f7cdb5e03c9975c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681c095a70f2e8416573af514c83da8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5ec4e52dbc345d6e920072eefc0cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6590d7cd8b0746feacec349cae9db8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab08e45fa5cdfdef2e31a9acce5332654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbad1173d51b3c542f552c8987dcf85655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe1b9242d3a5f56d79fc11182f4982656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363980b830b7234d933b0394903a1f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51719e7471fc48e079a54be7bb8acf22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a90dacbf9cc934cb3adeb18b7ed770659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76097cc0a6711f4091faf905ade2c746660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0049735751bf0047660d3ac59f884661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c4a665274f42e54392c608a5c0c2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c6b65e9c0d2bdd68d358d3487d1e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad48e504225d1a9fdb772953290fe02664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323020963211a0f2db36a11cad7a5d86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfb2a590c661df453566f9f5ba1a92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385db4f8905ee54ffec59ced2ebffd9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84d4ae4fbeda87c7bdab8c72d5a933668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b90c8d40a9b120d12bc46eb682333c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e01f86cb1bde4d03b316258379adc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a79c020d72a1f341df523d5c8cea6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83b18f3278e8b317302adbc0eb691b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666510af4f55b3ef29029115ab87852d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e7f3c5e8ca497c39fbbd773717085674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658394904d5bfb6d0311d8935fd8a12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546f82ad957400cf35594b015a3060f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aae403034e19d799adc6fffea0e8f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d17c464e9e06a35f59a1e96dcbdcee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f1e298ebbb669fc5dec7fd071c411679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895095ca56589cfd382a350980e9eb3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9e809578ba1a1d143b5eb2894dfdb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997778b08a2563973fb4e26ba332b50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b31385d36fd09312ce4d7876354376683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff824f6ffca2fd5225720d5c65ce8d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a2bf17d93d0e4f22b92b81857a0d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020475e4ad4289b6fb4092ba1baf89bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187045ee781e8ccb55537d0b7fd43f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad940c78910f5879c76bf75c4e22e384688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bb4746336aa897f57bc34556e3a3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663f2c7b9b4de0c254c2a50b817066e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191a274846257edb16babfb730b4e54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828bd6b39af77f9aff957b2ede1d3b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590502a4f077527ba8a83c4c32e00000693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85ba8bfaff03d1c2de5b8c4cabc26d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b45fdfaefe5051a74946e61e209ea2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110de8ec122a60a27bdddded9ce2854696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefaf29b39995b5f1417f9c41e9e308697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd056c90d76607716f6fd90da90ae3c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fc1599ac723cbde510229cddec8dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd1e71b6ff06f8b17f67037cd58815700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2e95539f3f55dbdd873bae7985ae7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f5ba0ea39de6287a25caf3c9be1a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b506522048bfb09ea61731771af64fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44c2626fc3c0e5889e53ab84b679da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722c202fddc35da1b323f5d7514abf8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31711f273434e63b8a8be47c6038321706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6f7fe2118574a6f85beedf3d3ef67707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5db879fbb89bc97a246232eed41b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6fc7e734e6afa76309b71079e7540709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa1ff66cb3131824e631913a2820f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fd7532d0d78d24d228c371cb39605711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18965f5ff8ca57e4bb09052f183a221712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eb3c98edcae94b41c4fda948a3afc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451a545c1e12f370f67e8d22aeca854714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61040e15c067739c315bea69fd12a6e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b85a2e68066ee8da697ecb5591c0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8611b833625f1e48c134a918779a86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e71d2e5a019bf278f6df7057715bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9afbda5e1989f0477b6e67b90fce84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47908d128ab75bea3e68f05a70ee56b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0efee3bc8ec961b4c0b77ce47a13bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911bd3686dd11203134051a4af7f338722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba3ec936300ddafe2bcb1bb9f96b2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49229adac833f3cc70d4936692c1f7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0e13bdeae375bd83a18a24499892c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890b0d0b54a4c943c5e309c55ba6414726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7fdc777fcc6e15eabe7b6d3b4e8f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25434e098b2d6cf9ad51f376f6fd0503728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fc4acd161550d75c7e5dab9b8c3e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46865a79cfa6b133759c48491efdc4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ec6bfd4050029e70c82b6d71929db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def35fcf975ab06aa4dd7e77ee6b7f9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a79c24f0a6af02f285a3a1eaa6e90733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9c1be17da693cdf096f16bee77a43734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754070a76576e0b023cba08989c569e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77834ba058baa58695bab125ca8ca2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a809d30859951f28de56de8d4e1118737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b8a85ac4dcc5d9d9771b06bbdeab2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa235277a1c81d4566e536bee33b5b55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd2bdc81a92d6d6a09a1e8b4fce92a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8813d3f303c763ada367f7473d23c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cf3f1ec85004cbf6388661776bc3d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb9847697b944df86c7f97892b58cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268e20b4fdfedd44c84b65c7ca04f75744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832876b6dce4cfb45ecb485245bfe73b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc9e9f5f9dc30379dcd59f5571f1ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e01cfc646cf7a5609a14e955ad587b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4341a13ab4804d00ab8cc4f6f7841748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf847cbadcdad0364e04a7524c36adb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b53347ad22908fa9436be6bd8333e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5201b0719708b3cbf3f485b2fc221f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73463fdad21c819d2ef7b44329869355752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac639d77de8553a69bf47f5b52e6ad4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931ebc4cb0d0ad55b1522f724208280754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d29f2856a000c10a8c2df23090b06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eb85f9886945ed12264deb9ea4572756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3803461b6a6c1721e4c65fedb3645757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c032bf6bda76a5bc208b2883386786e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4e607d7e195bedb1da26dcf09154b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645b1e369c4b043be84a125d6287a9d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc142a58898a73ba13866211448547b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a3dcfb0ee40b738772e031c1c3b4b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e358d9dac08e18dec4bbf8390edd5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499774f2cd1916c3ca10922a1297958764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de33ce871b871bc1bd821f7699564e1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342273bbdf9f2d71e4c5640ee91b1fd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b7f8c338040d20a1956c9ec482a0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775817a2e2f773117c9cd285a677dac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d39073526b7daef2de706cff087fc8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5feb8edc1c9fe50a9dfb3cc0d4c3e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fff388d98a0ba7a89e28b3153a4c6c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d596921ab7d2f76455d7901fc2e3d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81385ee35f92026fd9956890871a698773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14973dd99d1b298145aa384479f30740774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a1f131fcac854cf902ce9459e8828775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13e6ac3c40182f207bd16ab668ccbd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd918f3d80793e55e916362a5420a0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff58f3dc82d7158b5e4e4196d69951778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849ccca516944f356dac9679e017d7f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e78626240c6148414ef2939b0532a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474335adf4da29edcbd76d9aa77383d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a1d0c44d7f336a86d747826678df9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace12bf15043ebb107bba2a767045285783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77308d36ac96ee46995716ee4e2c5e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e07d97d854b158f6d42628bbd05a01785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058f08d2033aabab6372dadd5b61fd8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf47060d19e584938e772dd85b1c0d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d88273c53035e6973ae681eb0df38788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eb21812cbfefe26c3fce09a2f0ab9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e5097e824202e093a5d1657bf40be790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699e7ba5836ae924412de813ad2f19e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb1f2e1a11be4792d35bb20025583c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077fcf1b1f4f871466ca0959c8a77ec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d7e8580cf8b7eb4eb90c2b6901bd1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def074608c3ddc742a72e303d9feccc8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bde8e110fc64cba092da2070cae061796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77122a9bb635cf9275c485ca5ae60d1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb80cb540a6811a0791da14f2f3f75798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5badd698a562e1d2246446679ed2848799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f2b705d854e3829b2c58bb9f50093800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f48fdf2beebce9991a5fcf6bef518e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10737cdcb924292e6e4b201169cadfef802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f117b2242eeb4997cf2a1c5e913123803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98985e3c2bc25bee095c31d7bf49db89804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e02eedcf1a92a5ae325d7e379acc25805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f662f310d7f90a0ba486c02115b430806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6fecc0a2da247467ef78c0920568f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662d858d379ec75e69a03f46b9f167b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673bc6c609a9ca7dc33f5f2be1d704d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba92f9068b231381ee1b433415b059810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe37049a0a7964804d37ab38ffe570811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c535a980c2c1e299239fa74c0f574ec812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8d3ad142bccd9c935853e6ab752aa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c359b2f4a2305a9e9ffab8764a5485d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9797753cb22f65b1ee516769328b96815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea282f132a6967268595b72f4f17b8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae2739d12060947de1ecb0c1a76f12817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23975a884e69530d7931649e29dea7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5e709c6216ee0c068b54b8fef6f82819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0420d8251ee90e25c21abeeeea423820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470be92ae3df3bce137dff85071d2368821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6487f7d6fe882a7fe29197a475c5a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67e7609bd8a4c01f54eddc2ec6868f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16253ece383ce26aabe000e6f8344bc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1949e076e843677254b64e1b5f34b5c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77428e45beea4ff1400b3aae54742406826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca55e311dd15179d003b25567e7c27827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78284c6faffac11d658f1740e578b8ee828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147ddcb6f58b550d1086ca5e03ae3e0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c691d4dda292b01e5d5612088b4e513830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f9c3e0af38bc8f34434e775aae5ce831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47187338da9755bc347e378cd6e7a6e5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e1f9a0d8d6dff29ec25a2af45e22e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf7cb9d8e6e209df75b5759286de0a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70152b440005f97717331b4da944ea2d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e27ba7bb694407de03d06dd949c03836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148160a7cdc105ae698f4a1d537370f1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075935997d64d25aa67cf734dad7de7a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a05365a9e1e69ba1f182c5c55840fc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e99ce3deb4123fd72bd5db98444ec840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd62855dbe5cab50704a310489a1ec2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccf288142fb00f38dd72b4d8b93803842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21527b5c51cc2214c73270bf1eafc76843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4fff473421954418158119a7a7479844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af846b8c819b27280d1f134cc65c6f0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806feb30325e011cbeef0227313fd69846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa91f215fffb7a8ef08bbca52d1a009847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724d5bd52eb3fcf58d4bbfbabee905d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dec1ea8a80597cba66e29525c64bf6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70b436992a21d19cc31fb0cb387aa5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3f138d0a98f56551a4f212c2f7662851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d812f1b87800585da194826a3f73dd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20935073df0c9f616855ba86332b112b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a8708bb832b7fe4f658148a9dec10854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d603879fb12a460fbeccaee37fca81855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c1f6c9a2562ef5f5a348d992821fd856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5177d08d9134af611efc9b85b8c11d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50986874fc674e6589d7b0addc79f60858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877eb8803c91060f9f6f1cc9c7b6a05f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ca9254ee869531b8fe783c89a1e18860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0f4e0d97f97944a750ab7ad618daf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e86f7543adbe8c8f3fb1ec6edccf26862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25394d407c19217053b8bf02b5de904e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f9d83f2e571c4cf452b01056a6a72864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd72597241a360a1610dcb7d94f60a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4973d8f97ffc29886dd67ebb97a9d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942dcd59dc19bf5ea87762ddbfb9fb5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ca7219c253b4d75178a0d4d90d7ae868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1023f96274ccfa7dbea6d45fd1b53869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decc54bf92ca82f2f80898b22a764e7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce915395989336d4e5e87b29507955c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9def7254d83baf470cfa73015fdd6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc03c7b9774c5a984696a066e4f05e9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1075ea8004716c6ef45ddd4b19e21a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441905a23a88a14c1e18e57998c9ef5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e9fb13594cbd1f66e5d358415f6e7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ded8bbff74911c5e26bdd75a006b9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe013f05bac190ee357735f204de4c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a4f94467f201172ead93adbff73fb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66015a740430038e61ca1c19533b8b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c093fef55c239f857c06ee14eb7e7b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78e603c6261cb17324a3d1545e0729882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d14f9706665be0d4d1a2ffa9891f3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4470c2864d16ec61f33521601552fae884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf35450ed1b1268daac370e471f4ea885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1820bd75c8158706ae2c4df97d90ee886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f439edfac5905aac8696b50f679b1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afdc359e24d8b8c6d25e3ae087266d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0ce28202ee17ed0d30d43ddcc02a9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7821f226f64e6050187b9f8572426e2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2ba026a1e3e6acd0b61290f7dc57d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7157fb37e68aff32c3266fcb5a3340892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81fa388a63146bddb67084c63b2beb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674851d15e293612cde54d5fbf691711894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c29c63c31125e7c887c671c3a32e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6836039ecec1e24d4d1959be42be2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda1ff67b2290cda6ee3c6a1ce11273897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7a2300623b152ad20a39242722b63898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38257c86f31eab3e226a57325cb6b941899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21671acee065c62ae7f617d075133aaf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3215fc078786372a5777ed6c3a6d9f5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f713b8e78137f7c4065e0267284430902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb2aeaeca825648c510049f4a6f094903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75cf5fd262f4ea0925fdcf6b3f4aab904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a83aab540ebf1188e27409b154bbc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10b3041d00e47d0c0cae7b45658015906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55706d210296e3dd4ed18e1214900619907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d92711296bc004b60759d44ce8c0c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bafdb4ca4bc0cbfcec47b67c690ad8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4854cf814d52e54f825054f11bb403910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8da2d4c03505151f1ec8b18bf3310911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566196c6b91084d6d9f1afe65825c4d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d231418623e53a855413d8f5a8ed23b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68801f99c85ebe2f9facbbf06322278914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587b96cf0ee2dfd58fa55360006569d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffac10ebb24796e2d6155914809d64e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20c190a26edc6db9ab1c938f58390d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda5567dcd8b20c529174b5b62fa804918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83a19504276820390c74e22f9e5de3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e98e28d2ff0774614b5ab52804822920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57961a90ad718b338b13b50bbc37fca921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bf7cdfbbb55c9f4468264cac82085922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c1d57b98f45adf8c72f104fdeb986923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017aee233072e0440e401a0cadd2604924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cffb7c97ee15b3983e07fccbb2fb4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2a50ad764b044f3a3a4c9ba07ab99926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed162cc2f0ca8de7cba8ccd6cbbd05e3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e421fd3b8025db3b1667c96c70fd8c9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d1021101195ad7e985fc39ded068929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28682739b6c8a5766a902a085f2fd0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a864a92b407286c72c25aadf6daf14931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65345f88a6c371a4a5db21536ae911f9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b053863b8967f0e0680d3e6ca63daf8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa361b19867f217fbd8d7f44bee9c14934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e7289604bd103cf9c2a21d89ff78e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9d8e2645df9f6fdc8c703601bc4b4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b713deb30b4bf3ae0363c2561ac73937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2776ae9f24a5e97cba90b87203c1d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799d74b5f4b3cba3776fb34b8b92658939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582138a6e8d712b05d38413adb72dd5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44c81895bc47faadc95c97b29f3a0a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad9e4530c6e983ff5a7de9de591c3e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d44d781f0164e0f841f4a81cd8000943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0db42bec4499a308223743a97b8054944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a34ec06a5ac95dac79711bb9cca83b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e583176c7ed96448aa28df911fd463946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330d1fc98cc20342c71451e5c03eab1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5258430223717ca7a0ba09b6c044bb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a55b42ba7eae5c0e5d62b64d09786949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d65ad89433d0b632f75497500992b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96ce9d59b4efa38ef7f6900c5b60b2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5066d2aebdb72b2a590b938340b1a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f397a4641c65700b318bded04fb4123953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a1405d8a6e8e2a5407590e8866733954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaf339a8a6bf0ad55f2bfcc3611e0d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9969da2852b2c20fbc4a85f125b0e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcffeaf83759266b3917d0d33fbd96957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f8412b3410784fc092f1fd22703d6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29df4875be131dab45965eb4805267959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b138a5bb4fdffb82a139136fee9522a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923281a004f60eefa8572f163114693961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f7bc145af7749f58a4feaaf81b50c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4d858fabfeef77c4ee499250b2a20963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f90acbaf1d3f6d152f7ba1fc0cf15d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86e7129f61a04227b7821271ea7d55965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d577509b153e5343e98770b9adde58966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f65324c11a5ed6fc7b849eb2c95a0d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f7ed2f4a768b963a100a418345ae968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784687e026dbace8f54e8ae1af56771969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33a85692e74d524d8ec1cf19bbdb32970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6c37005841e96f063d1106df7e6b4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc55e23bae44b0a0ce1e74e1b18b14972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75173bb5e8ecf71649d60bec311dbcb9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506898758fe11ae06820af042c7adcf2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d06f4d60e18c8d12950fbc8f4cf4b975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>