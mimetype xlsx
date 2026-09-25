--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d3b8928dc93bf3c166a6d67dfae921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1b1f67a531fec6a00d1936dfe48832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb8530067c96c5d63f722302c2dcb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987c9a9db72ba54d513ee286468aa0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea864764436593bf8d938f1868dc32f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887426ae1f22e450e91b4dcbe24fb336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46e4375bf9fe4b11bf1d4dede503e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ea5ba437a3b58c8439744cfc16b2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edd898d5b263780cd19115144d987a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6f7e97b24d42d9031b4f36dfe90af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcd304780223e871b2a1cf3920e2e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8f8aa4ce7f6d4ac8e62498d576b1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb082774d9038f1f8bc5c5361b00e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e06f49e9724af214ee09149594cd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97008825093d63ea4aa93a0a4f92e7a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dda1e3661ec2cf951fee7d7582fc4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db370a5b2c1b59fc18a2da394f40c7af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f917c3876334f43d4b69a16a2478a4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ed29a4bb45168fc9e92e055e7a05a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48a5d4624887867cee5353702bf1d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432a3de03f058047023a1b6d27164bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9df7c48aa8386d987ce85e19b28ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054228aad487925e202491ae7b1527a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76580521cbf83ed8516a4731eaf0e56d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f18aab273baef90a18740de8690e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4abf39c000ee699d75baa6922fec1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381a8e0c0a859efae7e99cbcb59319c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c08f3c795a5941d076cdd51a6097728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14005403a9979bb74c2211fb756ba44829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c91a70d171de22191f03897dddada30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c0ccd3c68f0f41fcc407863f2f7ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baae8817542ac2fcd95364583439e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8553fae467cb5f80767797657e226c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304575215ba7834601b921c531924bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b0171e65e6d1ce5ad99100d62d74035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe49bcc7a4d50e1a0d2599fa819fd3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc2bfbd8e66e79d16079c6999d8ffd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757fa4c8aa4ece2d61935ae88ac055538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589840db7fb55771555fa32ba335b6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5836a8a00bab44c99ec5289826ad940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe39d28160b9944dc11f36241eaeb0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d32ae83951a7b1754444cac6c5f26742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2f086f2eb76e5a83e2a37274b92a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea75fcbf2a4772837e6062942d425ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab31b606a1f6b6a88ef5b0194181f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61a62dc79190c2db43c3eca8c74f2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf691197b00681a829f412963b9f956447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79550a03e7b9d417a40f43c2b9607248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0e87e66686125de63ee56708584f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348d860c1986b7388e4b386100cfb6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9dc18580ab9ea5476b851162ec63e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6ae8163562f53e9f82d216f4e3b3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a58445c6bd3594a40c1a0686028c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad088bbc510469bbb6a7620b6029baf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3960e7b7cda043e6c7068146e85f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe777405665eaa5f7588a55a110ce0c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffbfd8813a20ee2a7c640af9f385cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3994729e51bfd1d02d0db92e926b1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac23bf1c64fa69c549287610cdcb46e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c286306f8f0445701cc5346745aae6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dfc91135fb5dcc86ef570bea6c4cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2977be0e2e22d59c4bc8529ddd0ad6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfcc5e741fa5238f2e653d76aa31a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce0c79c98086f8f987f7b0ea2179c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb244b202c2e5de75d2ec2a19ea60365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40759ab6aca8a80eb0bce1cb92cf9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bf716d09fbf3d3b4cf25fa6cf63a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dfd6a1a3fbc50caca8c52ea5ff6c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454b6e9faaed25f4a1f5db222c1026d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c7730635e7a93235337019717a47870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906580cb92ac49b6462bce0a6a75d0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be100bb109060c9817a3a45b09551272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0a7cc1f664ec0ffde4e574c3d8d9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b36647a19910140f4c1126e82945074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24addc0e1cf525c93f57a3b64acc31175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1fca1315deb805cb7ed5ca1a77abc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad2e7faebfe4dad1a355a8afd721ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cc68b489ff0cddcc68386fa80805778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234dd43a54823bc9010e63237772a7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297cd333969820d024b572748c45afe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e394794eeb55ba37bcbf68a39933ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344fcae012a72e7d726132a52eb7ced82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18a42a45dfa0a11db94bd6d30beed183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eee978a25a6fa0750bf06a18c607384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354728c661cf4c12ee3b0af19813720f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095127bd935c4a2e0e802d76a731f9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae364f48d37bc3c80d1d4ff53f0dd8b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa8efa8de14b6c6d3bbf036a4b92f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6249228578f745338071c145a82c3e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f666bc739ad753e6e831a9db2f40890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529d12272d187e1a526740c8c0bf15291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cad191650b68b3511f891d5a92062392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f00956bdfad92bb2441ec8248e92793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6119c92cc4df70b8852e14f00475094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecf78e0881047a1f8a3a54f536c7c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50148f226d61c0d2e9d49cd9a57f72da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5d99d227e76ee4093fd7ca56816bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe394d6e3e3ade5a55f57a6b477e1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd6c9d19fd95cbc88a0e8cc2f2b08099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9f9c084d266e55adde3c1941d0658100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad1cbf825baa132f370c1ba6494217101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cda7475cf183ba4e0712dd3de3597a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c88e676b0a79d561073d0fe42cd5aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1139120653d283e576102dc31b3ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ab4a72a11471508daa2d3208c76c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e99e4469b27118eeb758a4cb7c58e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74df8a8e85cf24bc4ed4088db2c3778107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef821dc0572059365a65d562e7be975108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc684bf4fcaafcfc5eaac992c22634a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6488bf0f31d455275ca988e9488271110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52e8096cf886ae9fd9ac4b62bbc639111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021b7dfa036e85db9ba8b9cdc0443f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a388bfcd79d5867fc3f64407d1fc32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfc165d79575b728ffd86da221d1f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3c640f648912b0c392ed0079e8748115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6103c8fc3772535ab48816ffcaa3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d7b75cabbacc9ef521f181d336acf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac11b144ba41990d24863429775ffad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81576128f01741aa828e4bc3f11c75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078aa11ae3dab045e05a083611dd897120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7db9faf3ef85d1450532c27278f92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d7a6e335f601518b8eda22121e834122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b202686887d1c2f89761f874710f871123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb94dcc760bba575f5eb3fedd26bb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7d53bd045658184f41a99c3166fe4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8efe2429aad2c1b7ee97369e625ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a8825e47fb504a07ea8a6bd6fb40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ed413a8dc78d6cafbbdcf85fb841a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4741f8c8f5f8348acfffad6135c0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18f38dbca8b620a24e53051170c09b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2615c6c5f77eee6d8a6c132c5807bd7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abef46cde72f4bcd8544a6de1ad355d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d81cd091d1c06dcae6ae4b66d9a09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616161fc3c206004015329c9cc7a289a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae79c4ec7678948bf0e001b1ee4517135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e8806056f1a37bfe80d3e4f499bc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93595e6070cbdd7bced42961cd1ce7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dd9e5c5726b2f808a4cf92ca2a7aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074afaa4ed26f7307236dc9294f0c1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb796bb85cb0d7deed7315df08cdfc1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4205b094a8bc8ae60d7d6f7a42eae98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c231eabcc100e1fe56f941d5919d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcac866b27a0cc719ca01a50c51873143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4388ffe3844e9d4bd8b7a5f2b89eb30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d92c7cf98c4414b958b4a9d3b81934145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87329dd3f97c5e64e4e6cc840315db45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17714311c47403d3662f4fda3482f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec915181159b96e7195786cad7d03f39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed4002a5de15e17e3c94a8c49baf05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f12c83329ccf46e52a1d65c9ef3f16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a214a5c65d6fa39cca236e54ce1d12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f1171131c11b70f53096c38f5cdab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a3e26b248918917c094b0546769b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a4921b73f142906f8dae9c88b4dc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df91b40697868f34a42ea568fd256b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12631a5d44b31755464093a1ff3311156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31dabea062669ccf36cbf2b4b47446157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277df6e20c62e6ca04dbd7499b44a67d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e42b9ab149a9cf4ec5cb7f31e5da8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e7c91223d7c27fc74ef8c89e8efc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93842f370d6b788addafedf9444a0294161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4eb37d4197298651e1a2f2fc90a55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaada71ea981c4e0e8f8fd98fb6910ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59390713c9ff2f65abbff15e835ed3ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6f01e36c9d4f84d851abd91a50330165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72691b2db0a822e17d45b8d0719c79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22932cb513886797faa0bee8d1f73d24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc31924c962ae694a23061ccadbe3ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f251fc54ebb21d8cc9ea84b5d85ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a520bcb4dd51f9b6d7b342c8b4fff7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669285ac9b5ec2181e0a5733615e4129171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c905efa895c7a009f9deef91949bb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084d5834fbff5e1f3be4dea70cdcf68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106f54ba9eb13f674d959cfea791e4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87790791c05115b1eda9669d5091f67c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ea9e9ebfffbbc7be73fd4ff74ddea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bd79f694ee9517851348143ce691f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b19389656ea38b0c1e1457e5a034bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9708442c18916a0a1d517c32743e13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927adfce4005e84e0a8133ab8813050d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffadf850399d7dacfa5fa8720547da0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43434e001cb93cb489280579cee2e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5eaf45e8148d6fdab6f4e783533be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb7efbc3e5149943dca969f01f4050184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b911ebeabd564e991edf7cd2df5b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b03d97efd97d02eaeb1b20ad10361d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9ae8c133724693be5a893c2daf4d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cfe0af7d802a9fc6c57fc9b58a13c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e117513cf189b435e8ae5ae0eeec1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2df82200b8059728ad8ab197c67da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29484884d56ad3cdac465b6bfd4eea22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31dc9e409bb9fd18389c039c93586f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b4631e04f4ff45c6d7cd11970f3f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cb86f1f27707254fe73266eba9691194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f971af9c7e6b1aff2a026e1deab6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7b32673808356d0c52667e9b27fc7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d77c6eb498c7ef8f556b711a0dcc78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6619d32835ba99a2d5e9b12ada2cd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906750f58b1a01ef2b54c044c471c76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5fd2eeee1d144415a5198ee798bea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c631b0a74a0283684dbf2aba00a0e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fb697f93da0f98222540b41a01b54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6dbbc7f3e561f3fb882f84ebf0283203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dfc29019041790167d55dcc6162ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba89965d55fac31fe0bd87a1a1ab14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21ec3a43b52946458732ddc625df20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8343144415b145bce30f015ec7a1d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10405380ec552768d75edde5de61c0cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e4a5dca441c8c834cf761e8728c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25ca0723e78709f8105ce7afbafaa0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cd44d76f615bd5cb59fa537868d9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19560fca36c1f6ca1f2b730269b1732f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2067804407334cbfc0f7687929427213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faa0e4cd1d80b06fea4221a6c1c496214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccff743f29326b85db130cc3964acaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf80c10607eecbf5ddfb74c071baf5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fef5d17f9e07abe708bd7aa2c018a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada67c5dbe55a8d183726cbb27a282f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1a3299185bcb8543e2465f731fcda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dda79252475b6194e1d66a94c7b39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344274ac8dcaebf8217ae8690fd8896d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dac250aa7c4eb9135b40360355054c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841502e0e6f2fd6e4b1dc5d4f38058c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a188f81b5e5c8a61333b27476c7e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340507d105007bd57dc24a0a9f8be27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf20177239f1ff584c86b462fa1680226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4037c2858a49d270db1c71f1dee6278227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1513c77d18b5c2ee98cdd4d8c5757a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cdfe2e29b5e39715254c2e5342ba4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102f2b5623c35a9964d12f01799a595230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a6e353e1d9f90c10df5b8dbca44c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781311c8bbb87c62a42cce5170feeab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89227d73dfc4cd0def1400cc41bc7bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3afb8f0d8b9f02a84c09522509ed2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239703f13a2b3a69a2b0e398848c6b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a38fc26309f837309326213a3f1079236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecff4ff9c00c0d4ca8dc407c1f4dcf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3683415df44fa9f178abbc79486d63f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b363bae0766aae1ced0cf3b5c870fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a493a5460c32a1b931f1fdda28732240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2628daf4420709a4ac08f22ed0554241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188f6a79fc416039d45f12470c15b62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e53c19eb495d3a5f9b9677c044e3b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9d6cf22783a500e37a0b0efd6f8af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b243418250720dfe5005c2a1386ad5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658da08e7e1a2ea62347f5dd19c63c60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147d677e616006a9c7c47b9053af7b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6043b42f51672c4a22922c0ceb257af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a2fc3bb55c403f284495d88f0c936249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20903975fd82ab03f6bbd481d9b9ec57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b0a6a7c06c9848e6c3ecd47650ac8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e26bf1d10ab2b25ef2e873585c6da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acb0ef969f68546ff843e30196ef8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df120485b26be646916391fd894bcf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dbaa6e7ee8f4100257b86fa62aad3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11e38b05384dcab0a955475881d526256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea421115a4d9b4144045589742bd7438257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c99af2b543e28c5aa83f9761864a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c697a050b62aea68595415d5e6596259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585523218b5b6fce07982d37e2b9638260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62ac0c236b58cbb8616de97356ddcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9cd90e4ebf1df2f818652148e3c6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f345975a01d8f2c9e62a3dbb2e107263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aaf986c2a34cfac35916c4b14e6ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e1d07e183e43a66e7683cbebe430d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014dbfcb9266275de550143546daa25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0c44feb44c584c0528641ab1bd8b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d9919a93d990c10339b6e30540ba5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06429caf69544491fe8a4fd6c741559f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aa3c46eec462a8ae5188dbe6bebe0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ab1f3d9bee96d6b54eb0bfeb24fd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49204c72805f212b56b918ea810bf438272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5e801f3abe98e6f54dabcb62ce470273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56002ee949a117f800083b822f36279a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d4760bec7118b4321c2f023cc7bfc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd842213ec513f69febcb603286d055276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6c38614b917ae880bd1efa4171da2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2f091b93d06b0d2149b5a829bd0a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7b9e01af3dd844fd755beb039e8df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bb71bf064b8903ab5328ec7354321280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce05b4a5b9c2994603235f5918923d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fa79ca9a0d46eebcc0e2585e98be2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8359a987148e1e0bcf2de81f003a918283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6671874067157a4c97f77465c3a4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8604872e66c91b043615df04bb65c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b588b8371800c9861566829f26dc253286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16fba2acbf5f180a04bb0318620f6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecf26d91cf47df5fcbe4faea518f26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042e4c29b2d3580ceadcadbd5c65692289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351856146c2e6abfa149096450e8154290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182628ed26b29bb008f69ac1cc77041e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089aa017a3e48c8d1552d834f59e973292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903fe31fa5bfed924ff82c7c1f93d47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eac8db2122aa31d756629910925bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dd484d13c5a154070ac6b4b99cc31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a170364274edf8f7fab926bc817e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001dc2d113cccf1018119e64bd52a2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7292f1fbbc55ce67d40cacdaf5284298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256cb457f76044c6d9f5349895a1a80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df09f67cac4f1c890145261ff6dd0c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5233863841e2aeec0c2b580364727301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d780dc20d4f019d0a5a14bf3cb0d38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bb4eaeab7262afbf48f93076c15ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdf2ce85c2d4489dbb500aaed18c82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade2ed0f0db82cacfae621b8186c550305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46908b2bac108753ed19181867d3be88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827675e912db754d67034b19853f6ef5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f5dff43698435ea58640e72bda157308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aef67dffc1f61e831c7ad83dd719d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f103dd70aabb8d02135ea1f2508faa8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f7880f5e0208a5fc5c33cc4dd24ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e6be52c9fc599062cf1af79434260312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11c3e589f4a435f3de22220e7da763313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1dbed3d345f6f4519cc3b20615bd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9f64d4349bac9163d4941b54b7db9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9476aa55bd16d93b0487c415bf71329316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7261caba76647e288fe562ebb262db2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3d2c16f4fafb5a2b8fc777926fade318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4d27077a3665c3c71c6e756af74f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8434bbf0786ea7e32e31060b7d1503320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fc986bdaf739c5b933f16a74b554f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923bdf4376ff365736cd8ac738d931e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aaafcbf8ef556814c99ec6b7c94df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7eb032c319f759d433ec0de9a5e05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3341abbae6dedc7340267d0d52f5fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0c5c638f8d4195e73f793f2dfe1bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d623af05e86661026a7814bd60df430327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14fb0f3f8dd86ee90a9e2b078ae456328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb404ebdc4fed58c35a6aa2fd73765329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6d846ad4888edaafef1da0bcbdb3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f427466f20c2f236fbe63b415cffb99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd463eba55968ae1dc2e1de3338ae6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbfa72ae4c0392a853f827e0e597de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b685cb1f8b0dd5b181b78285d0227d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a78fb59b553bb1fea5981e22901a16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b156a8f3a64e394ee050ddb35317336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ca939331df3ce5be531c138f39c84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dad09b5bc18b61fd82ccd66f1d002f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c19e338c704509810d1399dbad0c36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b21779dbc799ec44574b94604b6e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de17d3de4a4ce22aa91632be7ae143341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198e628fd43a19e164df0ced19bed13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52c89e84ab6a79f0d765f852bfa5a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f6a9c630c2f06e242453f55229e0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c00cd1e43ecd1de9cf76f2aa42ebc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6995f8d56907d93c0b6cfe54585780f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28164de7e601a63735fc41c2ce59f78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9da99c0cf07a1671482426fb8b3c37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0856692affcb6ffad8452c13bd87d5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf79fcb4d8e9edf29e3437a545a1233350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847200445d207ef955421ade07e592b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53c6474b17be4a1cb8b35e4840f00d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab094f7619f75a58e71b3189da3b26b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c7be14df941a700d9f19da2b11193354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af161caeed07dd016196f6489fa3410355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea5fe82b1d0db6c001fdaa7e67e488356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b39b442721c2d4da6e7a46cff5267357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af584aff3e0553dbf87b48dd13e16b5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196c3ee6ec46901d6071daaed9d1b05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f76a261e052bc9e1327e7c2516250360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca009c58b1a17fea53221a464f6cba7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bb650f3971445fcf69ca048d6da95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6208b8e238b8d75e241ae6c078c8f23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee854ec4b6e9a9b39c762fe725b93b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0c57c471f73177b32e14f9a5cf292365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125ecc568b032af02853603b66893d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0befcb9cbc520d084c87c63204d27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b36750b4c8af55e4fcd5b247e06d7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b59a817c904f70aa034eb9bb2b42c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ad6cb00a4f4405658dc26c42eba24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0487394c2ce81e2f4a04cda1c4d847a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b29776a7c538217e5cb950fc23ffa3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c009a9eb91a0ff9a838519e6e02897373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708ceadd3502267701cd0e945da3979374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136aac1da419e03826c1b9ea7af864c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd54e38ade38865cc56327bc4eb319d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a37057be44f11be9208d95c6c36970377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08b888dc0a5a9718855a3e0ccd2489378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922be8720b848a899cb316b1c83c5de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362da603c66c930a8c6f72c2e1cd00f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474f5192e49698e073970abc959b459381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217dfe028dd11956c1efa1e1a08e076382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bc257ff4c2aa74ce8bd70c69ef4c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cedad58965bbaf054d84ed5d1e8e12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd2265e60479b1ebc4bff0167b23ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b27b03d4a641ddc02fe0e526b5bd56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0992c48440b8d84dd12f9c87e5d0ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e579ec71851f952a5bd3a7194fdaf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a77aec89e16a8e0d93d11f47853e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2704bd51db779957bd191bb98d9d86e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97658e8b70b624b2866955d676d7d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789371474005e50a6a5afe465821e9e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c31d5a62384264da551d921bed4a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3294de80de3b6b5cd09b26562ea04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960cfe668933d1a920bdc94ff2e68c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59bdbf6975a37273e1124989c87714396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dc41dbc96a6766a4f496eed0d87b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c29f04ad00e83275b4f9ef2dc1189f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e9b1a09652a58d058d6367a9f87d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613d3c2ac780102031bd400e4f6935b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e768e997c5362fc239926923a6f04c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf77547fb6e39a7597dd83c5c43dd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894325d7e2850361f3aeee97e303179d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6a7fc4a72e9e2e4199e0410195f4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9c751aafc8a33d8a05fcb7677805e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251c4227be379fae50eba1215a611c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615c16da22a8dc46ed721232760d07e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d89b8d500aa0256d75c295eb550c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf98106291d83a31a58d83de57e0ffc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecfae09ae6e879b12abb7495ef8d0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb280fbb7985b1fc2d4c1f462d528698411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1fcd1ee25aefe9edb78759441f88f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326dbae55c1cc59c7d81faa430f7ee1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88696c2cc963c4fc2fba6bbbd2bf8fa3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3d0d581f78d96222fb5712551232d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f57fcc84e56939ea85c1833d826c28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ea1d5cb25660932fec92c5b5de1a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fb94c74f9d5f54798fb744a0a2dcc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ad16619c55f7109a75c881c606417419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9764d19a43b1d60e52b31c4a8efa85e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2461144b7c2c92d855636e7ad9c375e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1205ecc721d42c19487784754ed179f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f662a76b0176d9e3c8e31df91ec5016423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5656dacca21d216554115866383ad46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ee201352d91d7ea3b149235afaea9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6ed471698b6901252b0dfd0cc17a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1774871d59baa98253f67de84ba36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aa1acd8fba67784dedc93233a9c2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f08923fa46b1a741ed5bae15b2bd08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512600c2eebb4a405fdd7b1167a51e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce56cc8ce5d5bfdf657ea443045a69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a932fd9aa12e29b6d6049419defef33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bb0f8bc5499407d448882e5745936433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492bfac5134d13eeaa958394def25b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133b99e8c77e798071edcc051cd2281435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1441b09364cfe9f1d02b6dfa145d3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc6d571a69bf9be0e4081264296735437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e93c9bb633a7556410cca4b5c3581438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e299f68d41c4903b2ac15c6cf416b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c821aa601d38d1f4603ad2deb713be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d7a136b874c3cb334ff878fa1bd35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9911ea32563aca291928293a91d69df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb02f800c4f7f15ebe64ac03b06303443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20527c5ca5361d29c2fb9a24fd1abb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12120ddb9ad8b0eecaa584e70c716f10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97057929df1c3756093afc10a83fe115446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eec8ae4db2863e93d5d68b51288d43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cb72c041d4ae13ed9b514a08fa9fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868140e999aa5bec114a4f369a39ee47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c727789cd931a311fb9c05beb4ca73e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fa52fc8ec1865f7598fc88bff1212451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a897446ac039c8fb93ded49f1a18a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5ffb7374c05a30aa32369604b22f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcb6238ee23c53535a9363dde3c411454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3893f2c4a912eadf57e5be25318d1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579579a1654a38325ad07ffd6b2239fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d829449d0c5a5fa5c3852b7a6a644457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951bbba7a267413b38877260ec22cff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb880bfb502c271d05d783110fffb3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a3530830b845f31f6272ff1e8549f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16822c5b306e14c3d5a13e86bf86d53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeab5ef0085c28701e1c108110925d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32350ad140997716c48474dc381561e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56970c291be7a47570b1c7c6686b21f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a922d4845cb08ffe6f41c6820fe23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37221999bd96d5030eab664f0260d254466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d92eeb6028f6214b2171592b97b3f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f63e1948a1b3781f133e4be681228468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f732a28c83325c8337317650688b128469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dd084da808923e5dc5040506ea797470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22473c33f276576c18df5f4e1a69bb0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230ac58245557186c3d371c857365ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b29ee2b671bb0f70e8ee6694374b80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1494a2187e7c03844e3e2259af813c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1340fcdd1e670855abd4c7698d1e634475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e025c606967322e94f2d2f05ba5a33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c22b68663a63513bf5c006c39cb5a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb114e00b7674cfe3556461fd5021b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65616a8363d1ea0b2ba73cc4b9e03a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b142b62dc7ff1db8c28c93334b3fb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eddc22934d4d27e835b3c51dc329c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03239c76fa7a687a1327ec3c74e605bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63258087f997179f8f82151deb9ded483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc17d62a56fc87680df8a5c9ee99b61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf50130bffcebd77cbbfb9cc10ede6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f70744cd1bc248f808c25af9ca99d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d180ddecaf8f6c1d6ea05285cc5afd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fc4b1f9b1049a853bc5f3e91eaf0d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ab3ce005668be6e837733f48ccb94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd703f439d8a198b67e071aa9fff28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3827c2bfefe92432d725cbbfe9b59e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc89c5a98c6ae5274cfc81540aab2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e696e95802a13f79bf54eb962eb039493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54af2eb374b5ec5baf9ae9035d5b96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dae67ecbdade01593347d94256b7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c94a22e5ae8be51327f5ee4a4cc81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4686e65edc629e68bad2f13c3e24d13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813616a6e250e21e2a17cb2b763e00e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c541192c65f491cd85a6d09e3f2ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08cd099b07b0a273fd93d552503447500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a514b0d7c979d18e24703e98e25fbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce76bc98bd71724214d4ea9c06af0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c68ff9d1a8cea253a9cbdb85d59390503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841a549e4b0dc36eca6f23f24d0aa93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d7e67da9e31f914b86717620902c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e5829c306570f509fe5dca16dfac0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949687b3cdbce644a00f0e8820cec9e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce388811eff85db22687d939bb37d8d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e194c70a0784c208b164493b22075509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0cbaedead1a84c8d08ce9b7e8b90d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d942b057265589c9760583b65bc806a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6161b8a12959ca3d33466fbb3c55b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960ac18a2d62150b9e4a9cb63c1ba02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ac775a42b248a925ada0382570f24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19290bec7947e8f19e494ad1d831cf16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0279234cea20b97ec390a5e5a316a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93619773ef553b8c89735df4d5372a3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff81ef022e5ec3d66188673274a9cc9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6013cf793ec5fe99f0509ff8b3eb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953d889ca3d6ca6e807b4e2a7705fbf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e09b98ba00480341af7bd3bfca38ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e8f443c8fa346081df229b012ff74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff224b472e77cdb446ca28068a6c03ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac986227f60dc31edccaee3fecbf0afe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36ca7350cf3d777264b812b253cab9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466ff0d2ea298aecd111bef06b53a2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffc0397b0d8c27c42a21404427b131527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5f529d330cec9a0b7e5951293fde5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2d1eb683ba327ef1c1f17ebb03118529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449e1aa5da1d0a0ffd1edbf57b494f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953e70e3a5482abc56d2799b2e71ff1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ce096710268dc6bff898a7d364b9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59c8ee9ca3a3c073a9ef14ebc24043533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24f3c3a2a1c6d877156a7136c7ce1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e215db163254ca1f2a3961d20d89af7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8358ff595793250b4fcb4b1ecf2dba7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b30aa90d2d5c300cb0f5e35e01a95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd38555f5927839c93e94aae1ef1695538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa1fb8f95e61f815ad58ab9ba4d41f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340448d8acb8eea250254295cbd2c69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7470acfdc7bbde54e5e5f92b531ab9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2af5462d617728cb72b84626dc13d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec08def62ec00141c56ec60182d393543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834daff737631ba3596e840965f6ead544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66831659bcf21cb246345adc78a281a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf26074ceba031026d05d40419409f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d6049edcce43cb9d696239ca18b1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083aa0b8d353f1803cf5d295a69917a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917de6b0f1de39c477245a38b13a93e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a5564e4412ebf2349f31b8b6b65bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbd185af5c8648409198dadc5d5e53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25045aa099d4574937f8c8d2dbf782552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8b0bef98947caba0d9f4e3af997bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f653c956432b664dc6642943804bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd276cfcba608384a19b2f49e2ae073555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1178be62b117b1525bcf0f083d270b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2b473639bfaef244e147c7816283b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdb87f6aae04dc9c30f9f523c733ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c418e6e65bc2955ce7be7cf60062d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2ac4f5130b872a6c2f2ff665486ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d2ac451f5bda5fa0e447a7c1e0716561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50a95f30710cf593a8d4320eaa3077562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a960a6b2134a3b618876842e5706fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c96df929546900c3a768715d7fb5d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df629b2141ac4af22d942488832049565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a4664767c98fd743802cb4df4cdba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fbbe4cfab29f94e4a1debab92b1b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a903593986b7abf1a1673576f6659b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573a1751f97a40a3c124df1b70b7468569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1258c9b7a7361fc05c343612d55b27e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba548e22444a0c477d03ea4df6c20f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d23b622ccb58b34d76c41bd23566f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1c99c6f553d879d728c0f7f5e3e36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f05727a2c09b8df07770b2d9298531574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed0c5d33ae0e1da9db6978e091d06d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843655c1439fd6475a194682f752127576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46e4f198cc92cefade5d3f3ec17e8f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf48302e1480b43b0609806bc988ed8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf759b78c5a748f62090c1561043e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f45dc4cb99cbf6846b04562fc11733580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98623824e7fee76810f64931e0669086581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f296edf85db5c3d4ca09fdd488eb85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077cc242072f3f524c06e6ef2636b71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4638e3e45941956b0e34530219bcc8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bda791aeaf73eabb5e40c00224636585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a4be40d88324e73dd7d547f713585586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3c68fca5b7e7009dae972c010d8ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e78c25ad2d4edf2750621d2a02672588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1341d4289b915888056eceb53abf8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb316cd1e8ede44fc53018e3775384590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae49e6a0df17b444d03be4f8d2f29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bb689c003856d862800e58eeffc9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da98c50f42f9daaa8b9ea6aed73164c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33784b5340e7bde2a0550e0cfd35935b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780af426d19b87e3b5d39b12adaa5614595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9ae092a282f3c3149cafa2927ec3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72853de424013c9e6313b3718b270650597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0048824879f7b137e6ae2725989171598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fcce091c3ee03177410774a83be92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539317edc3066144ace14514f53b4f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5651f5e9b1581fe92e86cbe57320a77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1afafc543d644cc8a9bffa7c7fe70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59076c5dd62526d46c4a68b6c3faf016603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f89b69fea30e5f131ba47f3ea72d6e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c362757239b8e73e92747af37224927605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dd7810204ece288f4121c1b4a8e28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba1fb7496847e79a37a9a6d4c5f652607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703a7e2923ec8bb68e6e3a42059314c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7cd844af53edd9219bffa7413024b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb52f05ce1c573dfd2b3a16862b4208610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5665546f74a761704f9ee7a51090d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f021a9a0fa2c2278d6c63311d0c81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c037a33cc2d2568b7484bd56208226613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153f9d61c31163abacae69a3c2ec960614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643705fe992024dd4c64a8a076385ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc33aba3f2ccb1d3ee1e83abe2e35f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682a9bdab17a66da01afd2fc70fc01f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514fb6616c8e197675a8e6fcf2ed7ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9fc7adf6c499c3907401a7090c668619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900b8e4605bc7c464e8b9b34edb007c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8af19afc330ca8e64c843bfdc638aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5395fa6d97a2c5ef0fd9b84db0fa1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc4006bcf011fe0335c669615893f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6301f2a045899802cfb260899bd731624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012e4ed0534c0c479f63b8f96108167625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707f9549a72ba4e457b62f7633c77db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18490f05a4503c315cbb46bf2e2cf0db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c4e5ea68039b52358dfb0fff67696628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfece827f8d19634cd6898b3d491c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851770a0772bae029f280e82c5c50c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be9a1f0f0e681aa9bd37e9fb6da15c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cb0310a7cc54d3aa0b99812a6171d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af6de27e464d03bf4bd9402a54f2be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c10d01a39079ff41edb458330f99b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59ecce950dbec10cddb041d7610236635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a73b53b4729d193c453aa260bb461636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcff95865eb2e62636de8294d5538f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0001d7576d6144e307fcf239e1d066638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191aed0f903c656eb95013784012895639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568118d355b79cc94bba3a8ac112987640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9d959687dc559ed943ebd4ec18323641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c80c538402ab319738de936586f7a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9edba863d86edf90fcc3ce496a06b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeb5375fe76e71848f38164c3ecb51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d083e00d04cdf1d03ed5c0c490c747645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97c960bd13bb47fc7d40bd59ac2932646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c32280a598a19a4e626cbda93c4d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cd21b7919530fe231250af53cb5b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c28eef181b7e511753ec4d0f7a1d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06026a60b2a73889f0304cea265442da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc90e9b38e1480e556574ef96e76315651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4df6c21595b02e51b76939c4434ac0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcc6b1277dece9791a13ad54bf5b05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070cdc895adbc50baa12d776fbacebb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60ca054392070a3d976eb1fa9eaf9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ce49710e7e57ba533876322f7a6d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb615daac9b4e0ebe8635db10aca3257657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f304366ade0ee42c95f510b1f9dfa7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4efd3c6230d8ec5b547f250bd68f2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbe6c046f39ec4ee686e89260d504c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab471d63f90f92a2dc5d1b7d1d709f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fa3acabe8fdcf52c94999a56a635d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4df3845578ce4511c8eb9b27db97b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444de3345b3c3417ecdcef3be4d7d18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c4bf80c3314699c6a60c3e6135e3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f0b00616cbe7c1ef6ae107bd82559666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcfd94fd4fd4f87cbe1206e4bb7c39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ef5d9cd5ae51d3ebe85f0d5b2605e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b823f1e8799fb0391bc23700ae76e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21854c43db7a33d50acc851cd1dc2c36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47889ee7847e871fff844af67b70194f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8c14ebb9ea9fdaf7577d07c3512b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bbf253496c7a7b235f2960f56093e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796f561630bbd960f98e1fcb1d1dc11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550dba16f7ed3b86c0ffbc522882f3b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67973ff0542378a3032b1a4c0aca1848676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9457aeea844f4417c74a0e4b4a563677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fd1c7703d12bbee44fdfd0ace43d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837debcd0d6e727b01e8be4ca91a8e50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654d01e1891e185693e677fc5e95601680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc9c61b663185948e9c4cd06b0e3be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398edbeb6b0174931d4459cf70f12060682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf15cf2b4b29db7bafe6d82876ed38c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb3c6b38e43fb05ea450670ddba1f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3a8867d2a85187e367acbb7d027be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24443a952400278ad510b380e9ceba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181658fb3efda95a83da21a07ec3f043687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac6941b4aade5d43f250cec9d33e11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04182f116b4e82e891c1c17a2353600c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f195eed48d0d9c0ba0997486de5b639690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21b364b8fad254f133ebabbdcb58e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d8c93b429c68bc68c357b51fae12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c909c0abdd620bb31ec13457669853d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a40c9c276be46864c73658d287230694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee28d457b85c41912e92c1ce2a51c45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b9c95fa48017cea6515bfed8aa197696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa006c3b52260e8a41450e25a43b82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1440abe557609a50a1d7cf78f7c13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf4f05621eb8cf075ca54329835adf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc287fbc857e693358df9d60f722432700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b6d4f1317bc16f46225a5fc5f40b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e9e8ed6897c43fba0b180d7d235a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec6822de937605efc42afc1577c1d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5ccf7aebe5a6c7f3c5d5a29474f6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11a4cebb5332d8e70b1582056bdf4e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eff40004d726b37e4a2c18553eea3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59abb7ae6181f0b819721b2ac0eb504707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d25f111858c7d6291d5ea51dfac3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502055dd89f7703068aa251618b12a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b094539dae00ba7dd067b8cbd8f5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f92429716c0408f3ece63410286f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a07c2ead8b1e93a43e58d231360e5a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9132a50e9ffc3b3fabaede60b98a30d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221f63a9a55bc26ee1a433f0b83e2da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ca1ed2b00fed9b5ebf8f7208a6a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d05cee2965ae4739b1fa5390bb157716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcbf452a7c829d8c8fe72493a61e01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721aedf735531f4fbf3eebb8db14dad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472fa968ef7dee386dbe77214853f5c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cecd890d5d38afd63f9cbeb1e2a483720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9046c98212071185a19262b077c76721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615600a2c8242c052b05cefde822630722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51311bc7ae0deb9820ed5095807f9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd845f1e34984a5c4fb8c9a79bcdfde6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3788aaa808476ca73201696cd6fc2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cfda2fa163e4bad225d0cf565c087726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788912fb7ed0683ae0a89b9b2a2c765727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162db602ad4fe320c7907ac6476d833728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee6d898b1c6471b8e8725ce9c79781729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112722a110c0be589c5f66b68a629b2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0c576370046d2ebdfeebf921c40f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4859d6eb0d0e35f60a7b47e1db1f585732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18ee78fe74a18d1f8b735eb2bf3930733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e006335be5d4215cfd9e80e46f959e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd035fbe141503dab531a71b126437735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1fb31c4a99a781173c062208f9fd2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dd55fdd10a608584ce16d335965a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549d680b5016fe35a31b8523c0a577c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f464c36d156904097a8bc9b8619261739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e903577d7d3c724a4ca8668b4350e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc605296c3cfa9ebc0bd7962a5b66ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de377fa7f029f3a813287eb98cda86e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d705c093ff3a0104f9de164ae45f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12b6a1be1d99b8d917c78d4e97ee38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41729cb486b1d62f1b0d09a3bb8b0416745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf9176b84666658d31ceb84c4b45aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a2c5281c0cd5ecc61b4ed802f5a67747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a1aa145c4a92dfb4fa19ec88efeb3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bccac7672498d17d4c9fca5a7b43d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0f34e7cc005f3d6acd3021633cb8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e59a57482564342fd86410859a66a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57be7aca0af314edba011fc1a01e41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae9a96856b0d059d7cf7fcadc492a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abebdf7a5b610a067a657358357c6ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a98769d7fce8ed2c0e517290abd2d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af33c4b687dab69b11cedeab022ad8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b679784057497a438882e8f691e0690757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77e96167bf19030fd6f0cf7cc3a1df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fc98299fd207cc6dc41af2c44f4fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed19fa339d7b9f3bf63df2b5b2858d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d7fbb3b5053d9cf1bcb73b391b9e5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85278f3c6907ec1117d4161e32783b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486756b3520f2438892e3f1e1bc6c4d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06762209ad958f308914c0d0e43288c2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d51c07f3f0c71bf80fc7cb4ab4ff1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faea5b5d8c6d928d1eec5674cb19f2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0c77241f36f0d90c4aaf2f0490dee767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbeadcd81ce5e87182df4133bb4841768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bab28dfcdf280e53cce6669b6ff8ed769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b2b0b9ecf4efb6090959546e487be770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcf21adbac2f01c363b199f4d7cd64771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67397cfa4d26763364244a021d4914772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31deb46086462767bfc82f3ed16e3e5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463ff5a61b2db96b306cc97b0c16263774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e7409d73d64c430cc560b6f896a5c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4acc6a463107d7e4a935b153c920db776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4fb4367b1a7da1b6266d019192bed777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4008d231d2dd1bd59c95a86c4cbae79778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42381a44df470f282539f883fef9579d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523bfe5e9a33a8ee8bb73322dc7f39b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae294bbad96856fb2933bd463f1d37781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024bd9a498eab925f87a0ebabfc284c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389085181a65a8a7928ee1d41329b98783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b66cef6d81b5fe49d6bbadc80a1514784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fd63a0ce173d7a6502fe487f24acb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efb886b20f798c3458560f5bde93ff786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ece4519b0be58f2959b24dbb9102c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f42301297caa1f99cfedd0d9234ab9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05d6efb48f623ac73149855fdb0fe2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7831869eb94096cf8cb89175a744d67790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cd323e8e9795d7b76f859d82abb76791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913bfd25688f4eafe3bd98f1f07db9f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d23219dff909b61cda7dc90d82eb51793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b4d7477fe0e33fd5ed5a3fc630cfc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90f533c43b81a7608c4e4850cfe1c9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a3f20b3e050a0aa3309fd4fbdebde796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788136a30d64805c8bf776083428b3e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac6dd9e30bfda9b2092c980a5cad1a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc4b6f2304889733ada437397ccb0d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354bc0b5aa3f564463a318a5caea428800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d5890fe20438eefab1b8e4b0657dd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f21c8a1267a9bc23c1ba3f3b28e63b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e935ee3e3ffac638dcf3363ced79803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56448787be4e7a94d5685348e92ecd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e990da16ab5ae9994b1d30c78ac94805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d82a440002d1dd5e319a8937c6c7f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fff94f5ec2f946e405264e8f3266bf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce94805c871273dfd73050f5ad0381c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a970844e22955fe11f00aa31b01236809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546bc8c418bf3421c42f7bf084e034c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c97a42b3d7423ed19d9682e69d852811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77107e7761e6169e000f0cd4f4d25bda812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5a8241fd31ebea7cab228f87b21b0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602282a2e4303fa4fe526eb7f2c5770d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c5dc0c21655f0cb616521885223c5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737aa17dc4e8c7b91ec3ba59d8baf00816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9c9824e3b39a34c0692d9e11c944c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891185214ec3738dc0e1eca508493c92818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f03e6e241ee7404a70d8f1fcb9e76819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991642d1fdcce950df2c246c3f7637c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec004fc90c3a6dab16c260a5570bcd67821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82195f2fcb380444002dba999e1c2e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc3e71c085b2e5667f6c75ed97f4bc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55490058a28021ebb1c9aa9269df2bd3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c8dc9a0e31685ccaef71a2cff03bc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270a5b6071f56d917f6352ca4ea01c6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c09c010bc8eea717a5fa1839b58ad0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a9334027c034aa7fa14e1560e97cb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aa31cf5787ec7735f70a983e031f4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bbe3d80c2522893c21722feb75f8e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc747064a2db38949b797b5a9d216fb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b2cdbeb587d6d216645f10eb1eef832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b879b63f29678121ced7491783f700833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a3403724a6624e1ddf5afcdc4fab4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623786d7c5f9fec5896908d947b10aa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e72a785aa5c6e1db4232d516702cd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da2fc0e18139730fc38e96f8d33991837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2804bac716286bbf5f366ab1658ff42838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572abf3aabfd30700416e02b9d2af07839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc1395d10913f533d4a58925ce7655840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ccfdd92dc3b6f33daf86c8c11ed2f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed23ef44682be932ad8221b213e5ed842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f766e13907455a52df0f18cffde65fb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d751b08d55e2ecc20760f0c665cbb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22317a45d88fec0510e8409e8a36d371845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0c3342ecaaa88c7c1387959dbc24a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece7c53e3f542812e127dd183b37954847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bae1b664febaeb523fed00d3078ddc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2b4a07fdb4158f1224b283018747f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fad7599e466fffe6bcb592fe9eaef850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fde5bf82554375775d2bed95337804851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682d5bf8fd1895c2a3f3a379f20660d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0f8e004f4e396ddc9446dac98c8ed853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054bc6f5b6c3c3cc93a8567ca798c6b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b94b9dd4f757421c049dad8d910463855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b30899cb6706b81cff5bd470f7a7c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694b1406ee40ba012ed7aa954e1d871857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35bb2fe7c61e18dc458a3f9745a0e9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd98bd3e3df1ce7585b5ccccfff9734859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dc7da3fd6819dd18966a72f4f08a8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfc9ef16ee1e7dd920d421521943dc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f783478127d0ed0c20e4c04c1dfe637862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92296353fb24b4e71aa9ea7745d583863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86320c3577d687c2415a21963fbc2e30864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b4d9fc6bcc3e9cd7e5f252642e136865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a30d9b3490c61bdaa4c1359ae0277866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b93f3d5f81d4c2e1dc01b24430e5ca867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee5789bbb9f653b3366b3f350ff7a4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015b33cc398127b60c411f2e9834ab3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dd9320e996eaf5f5b79e3f07f7a5a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768b19f07fa3aa914f5df2a86b5f819871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c07ac8188678419b127bdc8757b3dc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5656746a361b9cfcff9c669cec5edc4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a871ddbdc9965f371731e0a570ce7f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e108a5a9579619eab8835d7bc6b6eab875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80b088171dbd0c869022be1cb86406876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f8181fb0f307d8df7d32ade36a9e0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9efb2a1bf4dfb2357eb3fafe66535c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aad8b56f2c6850c697f4ccbcf5602c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbc7911f591fb94600bc064a306333880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4342c7a89826165aa7638a9194253f5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00d9cbb337ff0ef87eabb343f422b7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d983fcfe762598dda5ae04d3029828c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9e7267b64886fb37bbf58f14e7b22884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd131123bcdd55c211b7fe536a162c7b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3627d226bd34c7cdaae9dedeb018b6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc736dbd1512f10f6ec05a41c8da62887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c153481d5b4678eb5ed1a1e62b0aff2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fd49ce177802fe4a64b1d2a076f81889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c80da2e865b19c7fa3d7ee2073a17890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cdfa3855997d074dfce4b081812c5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9e26f25adb38af477fbdbdbacbe07892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d0c367bed982bae43fcbecb42a49c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b4f17c0fd150be9db4d5895b2288b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fca2c236231e8a629e55a0a911cc27895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fb6eb06f8ea13dbe0a54dd3089178896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61da27174b7da1a0462ea432b37245897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031bb79d8fca94590ad44e22883dccd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757a33ddf06e7c07fafa0e9688db22d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b04f97ffbeb3459a5e5e03c965878900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cb9b8a3091385014ec21e20699d81901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff76615e95a357f1547af52b0c944d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d9d1f75b54fa789df95d68a063c13903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efa0334764b09408bf44b542183b01904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006346c05c2d235b5c6fafd99a172045905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed43d7c85e147ee724e379f14224537906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572c862793fe41c7636e460e4e7a1fa907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba18a3ca8ebb43a5742ea9894bf8e53908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a4a4b0ae13b14b30098a0a81446dc909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e59599dc1acbf08424633cb7cd923910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015a84396faec620334c402d288ecdf911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4b088a0da0b25a7539db8f0c5ca5f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0985e5dc60e88175bff8b37da1c05913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bd6df71e004aa4c1ecfa08fbf9e1d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6d2cd79c91676fd278a2e622fb9cd915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44e8773a5cc944bb7c95ab6bee2497916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a09b97f0a5567c00e288bb6aafbed1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429e097dae3ebd9269f2f6e4157f688918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73420ce19f51a8037f71d6d2f35567919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b407edfb2a0c13fd0406015f71962df920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bd4409485a68be29f798f9d6eaa41921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa39d1b8c7e88126030e656e57f3b6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0053b171e0910702e977f3e9e76bd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33e2b7016d37ce3c9df16f37d10b4e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c126af7c6a10a960b0243dacaec704925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67712b91a9e4b61e0fe70e3dc64f3e6d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb29b04867c6cbc523e9a382bbadbdf927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d34ad12ea48ee1f1adeed39218f7c0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a74686dd7f9f131d7e9c5dc97e3db929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc3b8187a938fe19264e0f1251f264930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dfc560a4371a9fe06941abcb1d292931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7f07fca6f3e61a2f81d38aa122cb6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46e789fa3f1ed35b6057cb1f4a4670933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69b9a7c5e3aa6fdea9679281f7c311934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccbe667ce3057351da0061228a11a3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be7304839e18684941180e26c99a21936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7ee302510152092d865b9c15eec58937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f136927b4323c2217e4798c8368c72938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6de7b1c014ea602467e378ba421529939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad0493227bfd1c1b78c69be4ce6737940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544764473189e57e9fcd980f5dfbafc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec879c0db4693f0045137dee05c1ac10942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473e0fa856c798ce29741ca6b614272943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa38e866f82d8d2c7159c4558116978944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920863c3f733080401d9a70de506ef2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498545b3e44e733393f1a0cc692f307946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ae0154c5dfbec262e8390d3877b14947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925ba3f5d3e2416578ed9886d2436a2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee444bb8153c70e309c8a664ba47d1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c91b9964cce72c393cda1e0b0c161950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc569f1a6eb48921eeee7b15f4ace43a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f00f93fd31915102f0b4ab49cf13d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bd34f1ffcd20e5878592860aafc41953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c425e71c6cfee7134e0ce8a0bfe3687954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92470a4af5752d8456011378c06fad955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12dcc612809da7ba336d7b281c9167956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3c73b55310c40c61e5512d91c31b8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7358abe0972bf0459cae7d7cf3b166958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa3b866f09f7a818e12c9bea6af5cb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9dd346fe16655ada3ef528fac3f59960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeceb5e5aa85c99b2b5e2f2505cf5e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941e7199b6cd3856e4aaee92bfd3ad2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834353b0d2bafd56bc223c3d75c7aba963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62597ffa9637c1334bfd03b205570280964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d45e5c22173f71c862c81e613fd5f8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6d21c09476e5238f57d3ce82d2c8c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc96df45aa474448f77f9609ef60432967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec83cc6700756783cfe3c919d01b0a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af525fdd0681a65ac176d464423bff21969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1cd3bb443e5542610581a2b36cd3c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9099297fd25be271fe81c3a6267e344971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a04c41fb4ed61f3f0ad8ce25b9685c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8b232fca514500794eb823a176cc7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40543b6bd173843ca31f68c426c3763974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7067e6f9e310464c41c1884cb24ada9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652187c993917eed96c8b1af86f7a13976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb50fb958ca799ffae3a629e50fe0b1977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b64cebf62373d6ff2b24a3a449a1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d8528a3077446d644b91a9ff4c38f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0d41d26bba439e327b55c587bb3de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723d8a49db6013adfaec17af5443e474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911413c894e8f0f29c2959e02b00e7d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197df1881e7ae1e5ff25b63c91925b1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a0116d0d6037acbeca4bb8916257c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a364636bb1cb153d3bc1dc2741d3cc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d3fc8e262a64c0302de0e05b1abba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a42ac76e4a627c103eba7bea7524cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff0e161c6b7b06f74be6bc8037341a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2650ab900065c0bcbe630535950e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10785476856b40474b31ebffc0b566a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3e61aa4b11e0f647b8992fb1ec8ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c49e8eb3ab90961ac8f5f218b5d7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f79c75f8172db5f9ebc8d8505253416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac6d1c24495c6a6d2a2dc40348e2cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77770328f38af7172aa982b35d462c5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678e78c9d590973dce99734dfe92ed119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb6e5ee762938c6f438fce70a6494920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d9a92c6e93797833252ca9df0c4e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74850a6138f00c617623074d28416b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1d28d70c8049cb78238344569713223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d79c2e64677e59a72781d94656a39a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c276ff8b821dfcdbe853388603958425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8d918648952125cce79e2f2f1bcb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c3feb5ab133eb4ce58892daca245927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762eca8d0d26fcd02e1af26535351bba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c4d3868babb8e69137866e1d3986e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b841c9bab6642e3a3eb5abc6fbaff5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc4795afb4967aa9fd1536259b7ef131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa39017f1625e72a6fcce4adf8631932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc65d1431289345d496fe10f75bfa7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097c14d330e8fa7e39fd913bd4d055734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c444a7096dc20d759b8b35f8c199135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146dab44c5fbfda1de6fad1f9a4a3ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c5e1dd5c935d80228dcb90ce53f2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f902a3f7f546de55b929bac42b8a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca211b82e2f3209cff0957d2a19376439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8f96b5983a7dd8bbb141df8bfb2c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b504495b4b943184c21bfe178c04341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128b940ad655b8d8d68d89450d3f40542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07d83cb70e1cc1b94dee3718718a5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d288b12756214a0db1e542ada968944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6de5b5a71649d7c0a5df7faacff80345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0749d5be737f1cae239cc2af34444a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26fdb746d31cb7395dffde0542efb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09b07454046dce780f2007c7b0ee9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757d57730004c5d0cea447dcee752d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed57b71597e084bcd355ca40ae43c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9b749098c87ba8d68d8fe08ee015d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4745b72ec447fba89d93dd05c60cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9994965ad019db7f1216f1ef72c4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3abcc07ad90808ebc6dcc244ee0a3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d73ae86c2317984eb3ca8314c1c8ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637136922869e7a0aeaaa60f3311185356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6ff20acdb51e7584aca9db5b323c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baae0ebcff6196752313185d65af1e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252a5c0dc95bb34e9816b2bedf4387059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39ad83b9a781d657c8854a5c1d36c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f16e70449804fa02c6609e11c724ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52c08ae49a8ade02ce5d6404a3f0b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545758dfaaab6f9bcb9972fd160e0ec763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05d3024e834bd93df18c9c4b30c73f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1169849fac22cc0ea1dc951d8a5ddc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53a0b38e97c5d41d10320a6853973b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7ea568737bb650ef43bbff284649f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cf57c7f3f3935d6c317505b19c6ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fd1aff46babe4d3b1797a7cf7b7cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829333ab7511821f63f189b367127fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac48a08023f0c1cc5df4ca68893a7b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9e60429d5b5eab8bfa8d6958a451572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834b6741ce3b0ba54dc4a674dbd2b9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ed70432cbd42beca9333703e0847e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af4fc2be9dd39855bdef29c9c50af975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea8dddd2beec3e196c1d241966e13376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b69a9cab5eb0b59bed8dfdbbe8b16977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae711f62005683f30f76771680554878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035db39f269fc2aa9ab144f5ab13d80879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9421a0158107077e797bb9c55916ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc69b9a06b8d2ba1f91b64866db6b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b92765aec4da6812453a53a105aac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a4d1cf68c9cdaa0bdd86e9555dc0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0611e243da4689719750d08702989f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7b9019f2bd9d8fe83349f0523145785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2100a2f780aa9b53ff28c0a9f76e4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8f85f6bc2ec598442561b0de7bce687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50ef521220f0213d2187e93ffc0ebf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5abd6aa9db4283ce2d7fcf10d4ecb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3eabec738393a7f6e69ddca4c194190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1003ac1ccd9e3b6e798570d75fca4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c270c1abac954e9514aac1322ae340b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fa8b05eeff17c0612c859edd020f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5dd250932cda7934a53900b0e7b3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb80b15ed5238ab4f6a5d93854bf95495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ca2a9a7d4ebfdb209c8560c18f35d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7500892c6c01aa2582ab4f03424f2df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f922926def25858b7397f7d1c580c1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e755f00c46fc66702e6c69d23225e8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffe0b9f74f44d6b5e13e05185d5ec3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c605bf7e20143f09a1d2cc9ef4bdebb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35987128df5ed1e7a699527ee486ceea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461237d962154020ed78f334cb867c94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729533468d117040a3d8cb6ff70a52e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a34de864f10d8af05dd8767cf96bdd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d81a62cdf538f6330efc85cdc882b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4514478244dbf98205ea098045c68a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43b2010652207b521591f8a992310a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f54f7ad13b125764aaaf60372208b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94776fe82f3bf5be9db7fcc454e474d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900c3b4f691e62b23c63afb0b2758e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6d0da6f54140165267661f4da8a93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f722a87d8c513daf630d21ffb121b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45cf3c2e3d027c8b11d4216dbc49a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35901910e03cdc1e2c5cb646f5409745115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eadcd6f2753b729a28a9d76249abf9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02073eb75e50b451c1c66e745997905c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef61ba39c69ceacc59b4de746187967118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6609d2657d9f412bb64511f7d3186e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c71acd597a9b8d916636ef3da222a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a180a3ef97f04dc294fb1450ef570de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5c56d1bf23b15368dbd33a7652c2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f23ce379cb5308795e50a5e3f0a4c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e743254d2ec44a819fddf27599ad872124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9696b173a5af7f7e59889a9b85fadf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efc59eacdab698eb0ccdb0bb3f6efd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7fda56dc2d4c19a39d0d5043c5b04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ee35e0d8b3958bc94fabc333caa20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf9093c06b6532612b79e91c011af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a251ed8c00127d571095a6d3f67731130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a7ed2bb7bf3a91653ab0a848a72b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6647346b0d617c5e0ca279ab564fd2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d18ee127eb74d6a32bea43af06c573133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df65de646d79844e86ee2cc1a78a2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ed60057ab0c44de65e67aa83197b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d5a066116ebace980a87842b493b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7699197d9f805d1bcc11b58be2774d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8e266641b45ed9efadee66f27bf27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2d004e5bf82f8b674ea706f0396d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a399fb2044a91045d56f45ddc2bb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dfcd4442bd92d908259ef32691deb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c6632142664e5bd37add4e5a43d30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c255b19a2b59f9e1d160b9918aa59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb271c2bb397578661c0fc368acb003c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c607d4611b146a248c2aff6efd6cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcba63cdabfa9546e9f25234099f57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6cae6387543cc5d56631c6d8a36aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8cdb6406659b7f2984f52dc4ac149148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea02d1feef900cbc791692fba9f698149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02466f91bc653cd5bbd02ee2d5d4351c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7cec966588d9013818c4c1bb6cc49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f7505bb46d905b795789fff99d35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28a8ad03b2d572a0a8270bd12d1197153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17df536d0abaae9e1f0c495774fcd1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e86aa208c98d56931a5be1e6c3904155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126592c200ede87f48cb9cea836e17e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f892265cf8b543dccea4f790f2eada2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7325558a1608ef26402ff813072767158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54192391ffee3d572f4b6fdc70e9d13f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b83a36a0f46958d75e5809ff012ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91525a5535f8d7599e44287d2f21d48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4288bccea37326b1625e98be1e00f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539359446fa8e36ee7ea73745c46450163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c28b848217534ec7df8de2a7044d90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab7d8d75580de3430f987e5461e601165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad9f359ed707a4c42227e81f9501cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f56ed4b30cf88b83764c308aa4957c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d736ef0c387f05b642a3f713224407168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a5651c9b9c4d8fdf8b9fbc127ef0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bb2689b5b6196cdf81eae10551f8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdcef423b3578e37c20d94fe6075d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2cf9d778e0024e47a0dce25c26c48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d16b327cdb3fe1565a1eb9b5b87465173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2396e285fd825b90c651dfdfa37233174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c8a878206e187031ba55587ef6c8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9947ae1fcc97a1699a63106ffb16d2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31251ebb13f1ce63f4e5ca60dbdee159177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c8008d475f6ac5825d935b4d3a35e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09765db130bffc4eeef786bc79cba4f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c942b029995ed1d82dd2ca2eb628548180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c43b66255f1361998a834f0ba4a9e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283b7d499638f207c66f23c0f693225182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedccc74f3a820ac30f1f640b15046ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eb84321032035494806822c3d12ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a121519a9c4498fc7bd6ef3cd655f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61bfb676ee6396dc6928eb82980bbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decae904db1c15f6b333170a5949dc2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827fccbf5a375a3177e196965e8a387188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959e290d476cb3941bfae5a029a15c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eba479d7e96fef816aa9c1aadf0c50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dc168deda96dc5be61c91dd87ad93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8083f84e2f4d6a471257702cded4e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d970550186908cea9f62bd4efc84f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bf7373b3802e01768e0cc710667d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4de95d0de9c7dc5164e76b372aa9b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1229f179aaf6faa4bea1efbb2f84c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b259d9c8a2d5ef98bec9f5acfb82643197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a237d3dad81867a8474e973d99d21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e82b2d42c37e516025b3b19a69dbd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d60c80e16ff6614b4cadafbb137711200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5e54cbd7c32ebd4dab1ea7d4a6927201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183bd850fff5fc44da147cea5ccc8af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a2864be40f959e739643760b668c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a7a65b763c00053ffb349c05ea4bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56c2aea3642f4b310eb752b3814ffc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273d4b14d8bf5c4d8b59bb4314f3bfd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7767ddb682390af3d3b16aec9976d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7b61d6984912015d3677494fdecc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f1b6510df8b74509b8deeae196450209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8c4a6c897103f0714c6d1e8ed7201210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e5531c270efefea907d02999b285211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6269ecac10b725bb80dc8f2d70e39c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8627864636791d5673b988981e18d7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40759ee06cb34c06b8285c749286e835214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc46e2b0e551626914818a8243571d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45630d88a67a7c46430541bded102837216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9ff635ad860df068f5451909c0eeb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb012fb214892a99c9768d6336d4823a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829188d89f73686196cf3c3ac02f36a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45062e53f0709a4623fced6044c9d4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171293295d6de830ba645e091d74788221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55d964e0e1a4c6aaf2da6f721a0778222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370fafbdd98aa36d173b8c2bc8efce8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2167705b21ee0d3ff536d83ef433377224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db654bb65d4db4f3739a87e68cb2424225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a3d5deb8367ccb66e38161108bd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719b22775eb1b50a90e648398d1f243227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89a6caa0218501249b38e6642ebf64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093626f83365340681f967b4f7243be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622356c6aca773890969462280d7bc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd867266ab7341a33c6075455ba7307c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab890faecf8fcacb29388f30a2ed3b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057acf4ab1be9a2c14e028ca3e909c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc45bc070eb19cdaa4a465f83fc843a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbb3dd72c6ff9fe2eac49f24d029e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696358228bc9a3492a89efb043200ff6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10164c6560a4f71cbc6ee0df07e08a33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855279755b614994e99baa30bcfc82d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ef3184a949810ee5b323d8d888509239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c0187b6415393d0578f3b7ce8eb9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a92a0a7e7ab01567e26c99a7023f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b9368c1c294e7b0b5e1403253e668242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4b8fa93032ff00fdb175bbc740caa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653436d9eaca96a97e3d6de376ee7a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98273a34415f793ab5cee2f68e45ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919eb90225fc072d5281e6a32a84c38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707486b40e97379458ccf1e4570ecd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e71ccfe8a75c1a795fcc8845fa547248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41806e2aa1d504154479717fea5b7d7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d702f665c9a2fdca908d383b0f766d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f105ecdfa40b141c970b42c4e8515251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87077bb9c38f68b5f57b53d9bb7437252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d1cf7888ae08259b04513fc4155be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07ae376da8bb17484716bc28ef598a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6b6dbbc6d6958777fb91104ed2a03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6e26fa945216221417f759c5d3e7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efc0be6df29cabf5f5a33a4dff96bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cacaee4bb9b6932bfedcbefafd4db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adad69f1a36a6547394a9cdf1c7550259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1a2ce670dc128043767b2b6e7da04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553fee16f5e9acaca818ad6f61e544d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c3d9ea7ad15c47a512be13012e394262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf4a6817267a8cf7290b075bccbfe3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252ae5410b837be2a2fcd36e0790ebd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcbd9fc5634d00fffabdd611601fd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19857c7e8cff1852c5b8e044c765c75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604045f53d415093e884264c17c8f8e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3e9a0675b35fa2cda62c7ea45c7e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde5f2b70f304a6fe6b60aecdc776d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fb431f56bd0eb31cce0eeae0e4812270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c668cbd6cb12100d4566c48f7256b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678644bdf38433c704e519ccf6c1ae9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba846653a86b0e7859e77d0b34f9165273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44057391a2f25fb0b058ca99f80be60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4383a8ce7d7b07a60ea06fc6bc661b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c632444e9d0e67ccb3b35a280a69779276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403143f76acdd6473015558e23223cb3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c333a506b377e7af3d097e7d0a2f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4bd5a323230af853b1cca10140dd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15b4128e6328bf77024705d1d69098280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46877c78d73c1261389fcc972387bce9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62482db008d57dfbb17f81491d79df18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b98819aab61b0403b7ee5de4be3e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dfcb5cf48b87cff8a4d7a87d5f428284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfaea8fb33d344d46eaf84eb571d6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1074cd739f8b1cf8e43e620ad818b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208be19ccd2c81c20c0f03215310a53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabea519a504e56fb7af9e4aa90582e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef9af2f9452d73d95aee71fd77c4c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22786570873456c2eef651c19ee9d08a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fccd0350c9618f4df3bb5c77a31c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c199640aafd57895932581cc057e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6c26ab7e2086c8f3d481899917487293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78a004d7744e746a779b5f1167ae40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241eb66cad070bef8d1aad3589c38c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae541a7a724f429bc6e5ed22022c872296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf1b92b2f7368077c07cf7004b57f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd3a8881379fbf815547c32dedbe4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06c3d6e1ff9fadf6b732311f23a4c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922890870994f1bc40f12604060e790300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ee3d794727aa801b7a644be7784dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e29f6c2f0c033ca3b7b00a28a9fc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b80fd35620c887559774c2fab8cb77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847765444194c654134a7c8acd13ed65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8866acfadec1ec55cfa2b31bbfd7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d85f6ef930fe7b5ac22530514f274306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c9f7750b332931d26c898037c5968307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387680ccb1d1920158d9b29346971264308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f0370df135f0a5bd33584e3457646309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e46d0da23d00b9077243b8b115661a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f5fe83be463482607970eb9ce83b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88308e5ec6da099bb0fd1df8c7dd23f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf821a22fc2a045aa187f098aca58243313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42982e1fc08d880139a52b7278843d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc17718d1578154a6428abc3a837c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518722e8438c22f274730a52e413f814316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b6f5195e3d496be5d32f85aeef4c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaaaafbfe90af92f4c372b9b5bde49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155bc34921c342535c5bf17837cf40f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408c5ff8d585f95798b1853a8cd49d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41051fd964c5731a8f9dddc15d212c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4250e4ab3a419d8896e5b5cdf7e886322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b249d153d4957f45c641bdb1ce1c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c2cc59940528523c0975b9137d30f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded1735ac2d25f5d8e007403beb3309325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33411e7ef191878c08a69575c9917786326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa0b7f29cbfd4f84f88abfc7d4b798327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40104768803448279a9324c50f49f265328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661ec84106159e172fad037b9fca174329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d2d715f19c11ff30e20ad7805a4ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a196cc5f097670c6b01448d1e912ef3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5ed13a6bfd8f2b48c73caab09a074332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778326b7dceb48df75f0341278565ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8e77d3eb9c3f821851d40f13329a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed3c8aec2963b1030234beec405724335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7937c3449026a045317cc6e7cb1b47e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a8316960d5c2705102566ee9e2006337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75faf846faa664502944c2ad2da8b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814c60c0c78bfac3c41bd4b3e76f926339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd4fc87a34a5b29ff070efe2c034a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e52a38813acb21be7591c96176542341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813055568494261168f6a39bce6c4d53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcde91111a8b498338dfbc9ba917e0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b38e3f5714b5bfbecf6751506028f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbc2509c7e77af7e318f0323f07531345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a11842e7d71ead1413e22dc1e3d70f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31880849bdc8a590b0f48d455ead2ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42686ed6a6762904f3007c5572f59a6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd258f35c499f0c38c74ba13bd33b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400464c098ba0ecac37f2663740660a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1cdde62919c71057b51200d0554f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a11956bee27c890a4299c05d98d93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0157e5f90056c49643944b625fb092f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00870acba20e17d20694ed01be873683354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9c154d9879665064491d881d84fd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff6a6b6576339572cd795ee035a680356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c8b152d89f01c31921792459f666e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63e427fb8ad5d30c80ee0d4a677a74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e740e773a07c8e494da5f0aac783e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f7fc040aa7228c9482326c10435ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56bba4c3ffe6fefb9ff973d76774ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e4d1c345937d267fde9e0eb9bc1c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80f4afa7de1206d3d7b3169f94d3c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899c17f2b354f51fe97f28ce3cc06ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ea57eb58390f1d6d94c82a369181365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2daa3b80482cb6eb02c9fad0d702ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f050e4d24e8a6672d5d59267ce9933367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3d01ab75c6c91af0e726e92749666368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb07f41e0b14beffdbce4befb65695369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf10a15c8f1216ffbf99ef3450a786370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70197b474aa76a122d669beb12241d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729be055ed3df7c760f0403411b2990f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83ec735ffc7e3c7043b0d4b61db0c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e0835c6d7c03239c571e4494a23ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af841189320dd289715d1d3df3f9108375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fa893993ba1d5c9e8246c37cab000376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40409caf1ff5464c6d85604b9b47290377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf94956da405ed41b7aaa8e7b731f69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3b76fd3cb13df3bc5c02dde1d70ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b42b0ba4379661faeb167f19685967380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa22fe1958779818743cd8598aa3d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd9a9408df8a6d50fb46b5766b58da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b19fabd65e1bf0893facd1bf38794f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402e0d7e8304d333476166764264685384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef65c68bb76835e130a79422ea4356385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923da5e06e4f4be3133679c14cee415386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1832c238da7fab92ab76c2cf9a67961387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b17e918240fed7300e7fae497b89e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3028df971f71f2a57f7aec3d30e0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec15b0ac86499e40482cd8fdafba28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b01c004253361f7f636b73089149a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c6d638629f7a144b8b2bba4fe175d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e148ade05cf6a7aab903423f39c7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d00d070481b124c04ec836da98c08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a07842c8f08639286c4c0ed2f09fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9062bcc6719fbf03c978b1e54bedf8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f8bfb6a6be2a931f3d0b78a981626397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6436d4a72a73f329b644af01c9ee69c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7c2c6ff1a77440ac126edb735c6c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37684b61a48adfe7bf4f43ea4d581e6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5088923c358b3011048248dbe82389c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5baa14fc7f69277e0c0b015874aa4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f588428e1b9a913d8812c8ce87e99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cadac929b56dba4bb3837c1647e49d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b6ec31f14ab6dca5292bffb15f558405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c6f07d1a07c323852b5e62d918523406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed9402a3eca66db5e66f48f4840f66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e9fd5e03145f51c27b5f9b868ffd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fe177effa5d2c2dd372009e1c3532409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a50d69fff35b4f5e680192a8429643410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7307bb8d41e4d94307bbb9dfe6457411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f8b60e9a4fcb319cf73a582a0dad5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af434ca231b7065a1400fe07b4e2de5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d263465d8abaa28a3baf0ce38929faa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df332a56585ea963c8d65dc43a3937a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3cfefafcdb2f87cf5cd17913647b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee637b9b756dad209a5b157c9a66b5eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589e2ce8224660f4c2613e60a0638a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e599fcc43f85f51d65fe0f4a6a7ff41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e7d7807fe8647a778825fef698d9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87fc9688ef2cbe61285dbdf5538a47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a20c7155a0b2d7352e7bd935fb6e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9c436527793f43fee5980ac788856423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25762cafc60b2d4277e0f036e93b1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f227e36b1d58eca597fc45eb3ae4e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8eff57b3e7a54a6b4a6ba3a01fe6d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b1c0e886dc534d211f40db8424dde427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5a3513c9804af728576349950591d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5802378bb55f66500e3f128923a31b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9f624c320ca2f6036d7effe62438b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5bd98be85f5f71a2fdf8257e022a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1e6582087d38d233ce385a0679e6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5449800ff7b06029bbb27923f00d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c9373daf635b2d6c2be191772a66e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d28759f945a7ae813f73bd41807448435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a4817fda8d1db5776338c62f576b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6647638e7b3f96daafa6d379488ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0060099ef4f4c6419d83d96dc064229438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575be7bd0a77597a7ee2531801481a5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd99f996e0a6852e2e0b336fbd355d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc13b789a14c25e4852904e1c49623441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67c2203ef28f875d0be77e1a7b8590442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4712234a610f29744d6f7eefae9ab4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2381456688498c9fe9254da015028b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce70da01a61fefe98196904b42c78c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a239564c75a3cc4176b9485cbf81a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f65db8167e69025370f620e5cf7822447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2583d98c5da2c228e9003f77e22fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa128537ce509415246847fb40fb2e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1a41b6dfd40a185e135b72cd55531450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a564e9178cd5992c0602a57cfcb2d5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f42fafa4f32bc98dff733810904c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98294dd0a289df2e0f17bf583078b0eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab552d827f6f24aee6c0c4960397b32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3752499dbcf3679700cb4d98a621f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa4576f4b78aa5d9f67d4cd6d02427456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbf194f30c3206d8e837eaff6662e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b1c657e0c71c56d2c2722026aed78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fb3fe098e80184bbb056e88930a23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa1c423e994518316c8f67697bbfe6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba3d81a7036049ae6b925115d22744461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d680f9c9a64d571a8579f72aebf48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c8709e869e969449d083d4e48ac13463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b999483d220fa510520015d731426464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b5e63ec36d28f963e9dcc30392855465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cabd7c80cffafc0df0d60cad98f1f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d1aa6204901234c6b6c7184a19461467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c484f32b22eec651e0ca315506935a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f7fe65b2685119b2c8233a5c7ef62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a29178c3662d9f4d470e6a1429e23e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1a05af487be4bfc782b4e8749ee01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fcab151d0fd352c6529f41b910d98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e7568095209031e79399131371378473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ceb294bd1c620ef658539214be9f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991f0b0c3d7eba413bf74c2dcb32131475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd546b5aa920e8d1ee9e58a98c3f9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fd706895e60193e1f8dba452f24ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081413d587bf7449bdce8252a166baee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a540bdd2a15385c615643209e216c36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b740369e045f48c85a6ce3f6eac1588480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0aeeb289013b1cc73b908ec6240fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836aeb046296912efd5ee67e449f720482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb74cad588f16743f87436ab459a30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d694b51ec39769d009a652cd360fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5f497c62a0b7cf24da763cba9c5f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446908ce4f650567eef051cfab432a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e81dc3ed031f5cf95df0fe17d863e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9ebf57558a3572ffdd169a5e49aec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b019a4b0bba58e06d1966607844e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cce6f4ac0889126c6558d74dfb29a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9585844b5ca5284f0ab1d3327ac5e0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcab93fba9d0f6135d1018a68d1636492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5f306c741a8d55194d7753df596ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10850679532934e27e3a3aba25c2afff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f19930687f697b266fd5602fe94602495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002675ccb66235631d0aa5acac67c9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a08edffab2acd942860babef426b97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f3c96aad3de6a281a5d888ac6018a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91188f3759b379643516e886db207fcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8349c29fd2f9da81780dec990bdda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05dfe0cf39dfd3ee67f8551e249a3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a589eb84095ed3640149405e72aa5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f00fd997461819040488d42379588503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9052c390e949dda2a41d4ca317791504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9a97a36ec2a334a181428cf2c6ee9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fd06c54938f43f976c45ed02a8eda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52337ffcf971f1b39b78d43e2909242507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931e028a46c6128e72012bbc14205ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aed3d417e352743b93ca31278c33e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9437dbadf0a1198804a0975abe239f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afe916206eb0ffec0cb57b9f099baf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903e54785e65ac5bb192c5b900d166e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04a357d9514b0bbafe2b82b9bee6a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c9ea6222845706ad6dc9035353a98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d12bb342a72d9408a6937a4b8b675f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c285c7d6a0390a609f72eeb0068ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fee5d8482ff4943e64cbd9a153d081517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0867926e72dbe2d9c3f7acac5b096b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73512d03ad822e32a59bd42715742476519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb288115a7f70f2f1f55dc83f4310520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8c36c516ab6e2ee225e42784200ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b75fb7d0a852f39034ed4f0f75a98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10658b86b2f5c37fb815a8d5df2c8800523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb41afbbc83e304f42adefdc248c9bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecab4946894729c1d0dbac25545c9be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f4255a3e3583de278f711a92dbcf3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2f8e59dd7bbfb056ffec34bc86a81527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1c70cdee5d645dab14bc74f39351c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474f7e6a8e38af7bead346cb36ce618529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172363f2ef3a017e7fbb471e252c6fa8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df792e68770466b70a1f1cc2c0b827531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bc6d5a96638d29b9e55a24525c497532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ed476cfc807f7553931fb980c10f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86541c51b08db89a44e0e798bca47d1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e748a33d6e20ad95617996294a5144535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918b7012eab3018dc93e8a7a725c4d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25b724f25ac125351545d14a9f24b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f14d8e5b33d5a6845ccbbaa8a4837538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6b953367329e604f8977e2f5438f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f6be866c174f311892cc0b649ccd0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e333c5860ade2d13e2818cd2fab11b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cde321bfc274965d6f5099f86c650542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b5ee45a38ce7af5605143d0601dd9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02c332071e2597257d126ceeeb58b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747697fadd0dbecddfb05d01c3113b7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c39c9eda085a0a0e5813d50d602e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2babaacaf258318f1436cc9577f34b8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdc80b4e47582c748fbcc5a4a0343d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867033fd19a2e2f815ef980991b42c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa9ed563c09701bb609a63ee4885fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88df9cbb1ea4df8fe4f6aad040b4e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee223d432183872a36118d4b5c29e2e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899081077ffb6ddf115180ce0f021776553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8a8817090e8b8aba043c0ab314952554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0385316b7660b0bdd458ad232abbea1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bb4f5b16153e2e9e3adcccc3682fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d96e0ac9bb3b4bcabacdc589e79353557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfbd62ca8c904018204b477dee7154558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead2957eaf91884148df5ff396e1577559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abec467659bf44f2c8552b05da2813560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625cf726d847c5b86dba86bb5dd6f70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc9113888d6e4fe47fbd2777187a5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e179e2b6caa851db43de84124a28f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473b03b878443852f15e6edc1376562564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b47faccbe48239311d4d81cd2a948565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2b9e550fbb7194197bc546853f357566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c520d5d217c8cccda7cb25f8f00b3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764174d0a7a6ed8ad6c7c210619fc5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a53910c9ca16884368887a716dcc1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682faa541c594ba37f34acd81dc87a64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee1f965cd3533b736eea0a37561bfa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2bd6a3575aeae74e691672bb5332a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293d1c670aba31b835a671bda5a88f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac5a0aa495e5fa2aaed0869d907c9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623b77b02d9dbcbb4493c44da452bfa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777a20419a2dfe941a24fa267a337b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bfbc5d9dae6ca395e1e0f429e6a52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c329ead2ff462d26dd5947a06ea7455578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e3a19f283289458db6f65869e6e37579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58210f28aad8ae10cfa3745883d718c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a08f22e2e984d6d386d5104f3af3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facf5534cb998b5deb057560c96f426582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408169f37c7abaa456513a86e78eb88e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e653e7dffce6d4f235564bba7bd5d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54586cbd0623c5d486801847541d0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8597026cbfdabd3d4739cf0aa8c4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14642695a1c0db7de7f46dcad5ea9fb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f29c7d78f629c2b83d6bb3466ede5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05191a0a3a9f81a7f27476bdf5fd3ce7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f48f312dee6f6fbe5bccfd2ee6eeb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753739711dd35a8b5616240e0634710591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e2ce0dcd3226eb7b1a91d6daafb7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28e56694d9c8deace947617bd0b264593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ea87cec1543050d569599e2263e5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94304ff9f0a387d652a060a8411eac19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77600e9e95d972cd54238386aa1f1a17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450a462f004d1557b4c8debf9aef928597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a65b0be0049ceb8c5f189ca740bf63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1424756f385482dbcf6e0e142b93b9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7b9cc0177758a968f08a4f75865e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db643129710686bdd912125719fc48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ace0a9cec0e10bf913f51fadfc6a4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ad07b9797d89909451d325eac33f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fe1c4f267c4f03d5253bc4b4aae6e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79c08aa6611308d0b23a1535c113ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb685fed3d8a0d098dc337de8ab537b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3282739700c814c837017acb97dfd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc04e78a7be4f3e15eccc37a8b6413608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809bb225d195643aceb960426a97f0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879617659d7bd45ff2bd78e0a7913d22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119382318d91872be6530ab454b4fc8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85820fe4f2e47756d7c066acd689a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef8b78fdb3ae2856a48e47b9a23c62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f7dad34455eaafcf8987ac0c655cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8a6a47ad54abc668583cbecb82a30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25ee75dd90978285b282e4fc34420616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737aeca01ea3f0280eef26298c97135617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe38dc23f6444765b85cae56c703f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e15675e378d536a99a439a14a574e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae83f6ba50dc5d1e06f4cbfb6f03fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f5af61fc7d87722d070a432a75a39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daa16d6382744a2607b8cbd0116018622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f3ad191d63301685e548a0c0c7eb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fa46c5e6ec14bfcee1d80edaa8fb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb50fa303b0847d34d1b6d1eda6758625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670507466b1f049ef40e1c8ddf9c75c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c18cfaa870eff0ed0ea6a6a5bc6d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12962f92d760738089cedb31df0d877d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886cd8ea8885d9a0214e57cc305aaf2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a823ae92b3a92793b0611a5a7fa79d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59859a678e2636259e46367a3cad8f4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429507732a7f8da9617bf80c090619a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756ff9f80c1652c28aabe903cb76b85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52336d27cd4a27aabc0564aa3b5930634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c287320af7b16980b467ca8e5bda6b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08971f962de987f2e7a288efdfa2f32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14afd46ca61d0c5fd44a2486e9fcf7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32998469804264848259232175405db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c218539ee1867d1407fd33a6d7514fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3429486532c80fd560752beb281c542640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fa4ecc1fe8d58c599223e8f656ba1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91149f4ae21f343cfb9df2580c49b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7c32bba18fe6fc0a2bc1c7a8e6956643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78139406cef3715f0f19e99da7e401e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b47fb632d0ff2a82ff0bf7d3b2b0c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15625259cec67e5770816ea27e4724646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b572bd9014f1d445649523a2781d82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5c0d18ff41c9e024c180212a1cdce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d1468719361ac820897ce2a87d67f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180e2f89f7416404f822fa76850d19d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fadebb090588cead6c0dd12ce3fcb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef13f1d946abaa7e6fb112ec2d4482652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1138a0155f821a9d2f39ab9a93fcdc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2795ae31665364c598b44a7c74772a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2482e432e2af5ff151501c828e73fb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405a83cbc3f200065de0f92301e8f81656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9f5d9fdc889672c139dc0a6f90d0e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6458d383ea60b2c1bdf107985dbc71b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88fc50d96481816e2a31bc4058969b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789530d866d24ca53fcdfcb0695664d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabe35e50dc59bd149633fc2741f7b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291b7ac0c59e433c07593659c5f7f45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da108d62e2096b83c1f22fa8cb2a41663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5c5be1efb50073bb0d8da6d25e5b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccc5fc289c533717d7af136d276fe1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ac0fb962976d20c6b194bd7c8b20f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a071ed8f2805d6a2f7a29702c4c78f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b953b5b077cc1ade36de3d679952668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aac4c9c43b84df91fbc62ba552c8fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea740e9281f328c6e1d2a895e119d225670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9eea985f4e621dd336b6507d8a771671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8537d55705de53f0d1cf0fcf1364c55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803ad7e5a39437f72906ff626f8640f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189556ff1f8a7059ba5f3f5c8c8069f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34ad7eb54b0215c18a8a11f9c026c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15921055e2d3fef02fbb2d23daa68bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433feaf1d0e3686511b24584588baa85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92193cc5d7a447272165365b740f230b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e83124f98d7c594f68effc1d14191679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba7a8536a11dffb4467f1aaa53d0ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92957141abfb95f9db564071b13c349d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586cc3d8b5be5b4764c52293e1a346a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a37f04ef5a5927c347371c93417dcf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c6ec875e2b7a96ed813e5c1ee5e4f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55405f89e6623e7bcd9dd177346a84a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e94cce641f066a3ff4418c40682a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801ad2a5d3c718aef32300ecf3cd9de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d995970f19717cd2b5e2b5b91fd482688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca5703f1ba43cda58defb721e78d7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14807c0170977d5d6da3c1db2a2c51d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c1957a4d9efb8792d2cb7c4035f05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0f89c1980bbebbb0e78ba86280988692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e68c297d3a794d67de57ffb502d31f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add96071575bf0acfd0bcb5d6a4f5c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fedcbc6fe655335c0ed4a63d9cd50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e50a14f824a1f7de204629029e7024696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644752267c00cd7d37e22685183fc4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d679a3b61c6a09f8a26d8391ca542698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0862e24ce292cb24bfcebaea19d1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dec93f586ef984030e8ed34b75941c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bbfc139f6003b65aa37027b959cd5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b286434d0d43b07a7978b898129c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245bd6cfb6f7f018e501f87dfbfd24a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749686465605f0b4183e3836af0e1d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abbf0ae443c910dd9198e49671d26b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5f18c6289aef250482891cfa727ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b67b822268532a89065b0efa168e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8b4329455d489084a1afc641a5a66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b894900218b7c86c84be1b0ad6eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631bf3ced334d97770a495559828484710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393df22792f1c0541bd8a14584c8765711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c4e9775ae7e5847e752a0d5b5e218712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f88699ed2ce82b9ad618eab0f19361713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7262eca9c4aa3434030f45a6f18c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41fb80049316064aaebba9a5b875a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7736dae16a2ecd0758e5a7a34cb22d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3342bc92be89972d07b166ee671409717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696633099d7831ff8102e3339c74474f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61de3ef02cc1efec09fc547df9bbbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7963a0ec522a51b9e3a2c4aaa712f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e579bf44402861657c33585356a684b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600582f4b5e29b0b7599804cf745df7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65c088c5f7a5e8adad137f79871d4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ed708290834a00e99af3ce116e880724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e4d27e7d52afa77d2f7b7cf9ef873725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19f9b29e38c8a55d91a4a1e3b1c7ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d739972ee61f7dae038ca0e6f621c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eaa1511ce31a9a5935d6ae373607a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b428b1d8b52a8a800c5a49db69ff64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60764e32114b9be7d201e4d4d453d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcff02ae2974ed9e06546cdea2a188731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beff96fdb69aba881540ab5a9630690732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9526cf243bc530428c8193ec6d798e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e07cb2a5b3917d40f96a16e2a961c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d9459a83600d87125906009bfe5ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a380ca7a388ed8b4d427b8f9a6eb8dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83759ebfce44673cecf34e591d167e10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ee765589541fbde5e669a3fbbd76b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aab5e5825a8cfa0cd5fb5fc1f50b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b766706c1d11d2848c3f49296278e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5198bb6b6b8682170904a22d2453a1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c947b2de4b59b69621f12cef1721a82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3433e7c20a9036c86f39e6f7f387be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4722f36fc035c121b67d451521a5803744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52615de0460b264cbb367467e7e38744745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2064c66ce6da5527dbde50538f659746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3eb42488be205e91eb22cf609e150747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f2691edb5a24d2d6dc8c9c50ca07d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13081530411b45b23fd04f654113066a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539be31c05b2a77c05a9cebfcfb5557c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb653109045183f6b2dfc6ce888e7171751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48949d27b6d51a0dab6c6100cc8620ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2363370f9c7d46b20f9dd0ad57b66b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fdb32520467a16b36fee2ef7af4f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527275b327f7f2f2d1299ca819b5e16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5164c88cf7944365cd521e7daebd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de9b67787133cc3a10bcbfbf414537757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a546d20e45f45c634839a3e7c57414758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a24681800bb197595cadcc057b9763759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4a9e906725be167e1fb473cad6b49760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1122e7ecaaf21a9d3011d51b651c4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d5fa55b42e422de7ea626e91ede06762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aba7822bc8f2200f72cef5bf9d938d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdcfcd6dd6e6f284df17388cba7a66764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511fb88607768f977dc436b1fe454b8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cdb9888ab5e311af7b2e8997f8027766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cd3d452d5736841fe0433a5a4cf82767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfbdd9549a797cd5acbde88c070180768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf74d46ad8a97de3dfb70d2c3a1db8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a70271fc5c000d569d1b33fb57400770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14898bf9c6764038c06056eeb91fbe771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363c1a577e26606857125187b96d87e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f7947c77786f75a63dc2c707b084f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d14506e0086f4ef32f1917bd31ccf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55cd711e58526d721b3c4ddb1b8e68775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0c24165dcc6ef403010f20bab1c29776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226f9a6b066a678333d2a1390da4d05777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786215b89f0ea2de7830b6de868b6c47778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43692d6a31a73f194ec612aef1099c21779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f53e86ec2ca6a6ca1ec55ea153da6a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918efa170160588bc85264f4cb57b91781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680fab3de3a6acba9ed607f8365c454782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54946d45ddffe2eeaf234899fe6fb0b2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1a66ce0bd8546aa71b1e51ce1d87e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b71e2a36045c292760be3d5620609b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382ebd2d59d07c19486d3146b8b0b08786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87a18b8b815430297e393de887f95f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268a8229ac872db840a44e847259e77788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f729fe0ef2448bf6e42b9b0baedcb63789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7059c9ffca4abe605b7bb7487d4bfc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01acbcd8642e479d0718fdaba4c92c4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbf31d7209bd00a197b79013ef9fa4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a2cdd5d9397ea6efc0ae5056b1cb9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e96f62be6443009384a9a0f5325334794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0513f91ee334903ee5acb2160d841795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690abd2a9ba14beddcd10b7e11baeeae796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07965fc5dded0e3090d73119335f5f26797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49f126495e1dc0abebcfdcda326080798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cb28fb9f4a808d12012de7ff1992c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52189bbaa5aea5c449e1fb5c02c18e63800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a4eb055727a4212cc0e349d12b331801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd80667a4b087b4f2d27c3ead37ff0f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd39003d62fb6ffc3ae92d75ffda9be803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a515acec6adcaf8fb373d90dea695804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f184f0c4618c5b7653e5406dcc78f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b09c85e58a05f65d5ca2e5725d5b6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e0067421dae7ccd41c1f508913b2a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdbfaa7971616b183ae2a2ccf83d28808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66fd8b55e0c18a44c5526ce42d9b4d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f049e8a57be3b3742263dcda09e9a0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70877ab3f2f452d3c0a172f2cbf3867e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4d5cb0c235308a410aff37d2ffb1c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767b20d56bdc3c4a594947b20e1f311813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb84731642a521b5be645e2ae35a833814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4f71510d597c8f1daf907b0481ec9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f51e66920686d442a81475ba73c5bf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36479552d8fa468b817279926e470e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6154b9870b9a3ae16bee2dd8a9c6cc7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423bf0774730bce0349b091d097ae40819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a0a4195f0b46be966938756c2a944820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef420172b876c0db0d10dbc6bc4d8a0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3f27ab7ca67d27b4005e9344e893f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadbd70a0892e087198efaa96f212a4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6cf90e7a5bb6fe9d4f3634bc17be1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70134e05eed55fc80fe9c71c441fb5d2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f748d8954fc6dfb6440548a655967826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb84c3795ec35b7a59e5b399c9d1ce827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a61d79355059a1e2317a4c41580b4d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5f912aaac846e8048ccbac986d7dd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ab532624bc0cad14af50ece7e47c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223998b66c7ec98ff591f3c65d6b655f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0241d56bd909a4b81bfa1d3f99be411832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167989bb03ebd92aa138b66d04995e1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe5e132424f185f164fdef0cf16f2e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201476d281e6e17eff8c3ffc6cc4fb5a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593f57c09dcbe861e27dfdbcbc0042f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a5b88b491f78e64044e8dd0e3c7e1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124a0d582ef1043cf4cf44109d43be2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa6e7841bd90abb2cd841661b03db9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08b787d70895a440ca61d4e3d55cc4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbef82913fe810c0508a47e013d1143841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c8166bc61f05a5ba089fc97c6a558842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9ce29740f8124265111f7b91eff63843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270a57d53569dff28bf37ec18e90853844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a771813ded26399a66a253f8cf2b8cd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725ec31c83fd040a775939d2f2f1a5a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d48f84612a19c298890e7a31a99c44847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fd5fd35b6a737586381ffb2cd5489848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544d1615e63ba3c8b4501c049315d3f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc897f47cba4b58de094e0df1c6f010850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cf305465efad2a65bc6a611c450a3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc9a8b7363870904d68d2091706f37852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6441e92d26d179e1df229a81aba2a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc15456a71537b6bdc63417c96a4702854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9c6be1dcd31f17683894ed0a7ff99855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f604ffe1581af80a9d12cb9540a4e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6efecabd521ff3e08c724c3b913d1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2fc5029969141d5e23966fc99692b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36842ef06d5eadde9b59a31beb43dcd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff053384fda1597b817d7a45cafa318860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e7f035f722e0aa3b07fd775765b1b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4baf30964ef188ca8cb0fc60bbd3b5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26749b5b53f2f4023e43d6a44f6821863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a76f043c832b4f5e035be4566a73f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84816f5f7c4c68b5b312bc78f40a39865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00e7802493fbe5b4da26f7f868b31e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741532b6e74cd1b3961d295d3f81c0b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac88ec3fc3a3058c09d14a45f67be30868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bea123cfa426ec8d00f78283c3d3dc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ef5a60b71c4dd3b37bc2ba0debb6e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15c5da854a83a88b04baa4fc909bae871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b15615be29352cbc6fad02cab57972872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0963efc63756492e4d6acbaecc6314873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3530f707dfc4db95a2ea6f8cfde3fd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355df49195db2882dcdccbdd1dc2f275875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f479ebfb944fa852974b3700474ee0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc8fcb7a1b75e64e9c6b8f6acceca5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129baee303b45c48a9be5e7f766f0e89878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8fbde4b0297e5d1530dc35771a025879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c52bb2ba6979b22831344db889049880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951738b1689effa681a7f456f0fab67f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d59e0c8316adfd041389fd088d66cb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3ca5f246945534a7856c3d3b98450883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67df5677c37a87cffc8ca5d673f6cda884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc974b68f8b490240f8d72c03ac121e6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd853f90e9ecc799b92df267b48bd46886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad97c0a428179ea9f9506e1a68e99f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aec4e690de5d852bee10abb7aa10c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372b8d8efd56222f13877c368a817e0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd908cad5434b59417e685e7ab0e25890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e9dbc654125864345857fa020d6d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9086beba4f61440e4ade866bdf2df98892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754260773992ff252d339b3a3a9aff02893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebe34737d9fb9f5e7920efcc0190b2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae271a331379d6ba224d303c9ba693895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c4dce3cd82af702a28f604dfdc6de896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae9608d3e13a182dc7657800007a92897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aff6b1d3763815e3e4ab0344ec907898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c463f54065087d0ac512c77af7a478899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0a1bd491ced4434cebf22de59a85a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eca45bd297ded61c2f4a275820516901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9846ea37a60b0e3c1705b23c1e28e4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccf9596ebc8b20369cc1c07f08a282903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215312505222959179b13bd5ffa51ee904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ac4ac78b3deebc2cc26fbb59c6a0a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ea2e5415aa63216127db63aa5cfec906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46aaaa2f3813628d0865684a970700907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f04a8fe0a97aca29c91ed243f35eea908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346dd0cca90080262a74402e829a5f2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa975ee5e013708428918100b9fd08b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bd6a762d2004c806224b3747f46c3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c79a8bc4f8ce390d10f59cbded302912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10399675faab0a2e60ef5a435eed118913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf9256566164d9dac8cb6e9a97cc76914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb016dcad67a2caf150823125dad49915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc4b6bab7337c5dd5c98e17d78ce62916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85620fbed374ea026b11b9026c2c890917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c384496927f9f34cfe0d0347248b38918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4228eec20f22732a932798e528e4da919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc812d040c750513966e5f8e4f40c010920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20694b95a8275e6057775231aa4a11f4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5d82a7e11a3fb4397c67c084fd165922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5477406b996cd88342e956fadb6ec0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ae0bb48e68bacea36414c5bab0699924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba9de0e3f4ef049f68ac7d2de4f076925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd962f5868a2198b7b48a4e6686928926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e8d836bb55289a24523d4ba5e771f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a043acb12c3b4e807cceda1fe2b4e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6350a36a0902f24d90c21f515d7ac6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb1feebb1ce70db769e45f227a8591930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097d1864913ddbe7d0cf4217ca0f1ba931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae862b77e416768c881e988a8cfd04932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1c597b08121196904af35764179eb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da08e66f6a6a79b1ddbda94db773f4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1acee0193fdfffbeda5222ef5c36d7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c222531361d278f460d329a32e3b49936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe2fa8258b4ed71263184427ba9fe7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08973cb0ad0c72fd041249776e55ce0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783b2f0807132cadf05ca58bdd8166b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f24c403d28ed11f7f184c7b3533b3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492e8baed1bd0019e2f2f6e4250ee79941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfdcb80195abbb5f566d8518587115942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f0ee960e43b98c71ef9c410e2e7c9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1e251b499bc03a08d8a69d6584881944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24ea3668125bd74516e07c3d8b779d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fde95fff0ea29f208395ac0d11eb01946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22dae73e09f6d50e505acf61f8cbe8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348adc7e3fec27b41606952f4d67182948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35355612fc9e6a7ff7012e8b0022704e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069b0507bbbaea4102492b837480972950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829924708fd4d47cf3b8f1ae43197b2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aff6680e3340c4544967f86e93b74952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc706b50b4366266993ca8a501ce3b5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e343f2c4ff405140f449cb1ee42ecd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320ef8729f15bb4843b2ef9c1479983955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb89855ba47566a502c773a15859d2b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75a72955715fbb9b1ce14e55efcf55957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307102d5ae90f72d09c2494f439bcb9e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d397c576b7abe08299f654c86d8339959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8fae96eca76b12addaa5bed367b19960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfe3ba8786ec3aace73f5609abcb5d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a80dcffdcf1eaabbd0648199842e4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ac7f07160002252b1cacd54efff6a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f61e9159058d3cf3be15008f27e90e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317639c64174fb34eb90d1e8c2508aa965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1a4f21f956cad2c56b742aff2997c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b905cd01bcebbb3da480447e5c2d5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57eb7f8bfb538d07c3af38e58fe301968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab690f66a97d31d9529e8f1267e92dce969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36f63a8645eecabd638f952f3633b3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50317d48c2f0e41c1b95b28c6e52b75971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2c3d1be21944b1ab9e069287de943972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5396741f63d82119e40058e62729aa0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca600da9445b48b55cd4830c77999a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c026fce20fe247ae7920db4911b304975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504d2353b587c4710539f046145dd5e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ab6008f45f5ec586d275791f884ef977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>