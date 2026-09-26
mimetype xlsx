--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38b4276cedb4d7b8b81a3912dbe96d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c545e3d5ca600c82bfa12d89948ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e0996b00ed9d44be1a3660c618db13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f01b193580437a9d3cf39523786fd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32d34cdc01dd6e60ceeffdddd04c615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cfb18c65a702fa6d3fa8a013046756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f37afffe1908c44442c9ed6aaec277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd905d6622ca622404b924627ea720438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da051184ad3ecc9103546ec31fa16eb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c242291525714308ed87788f4cb0a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbc88f4196fda3c6a94e5ee70f725611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbfed9c97e0239fe510c960a4a776212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb1a7db6e0752e2f7f1a7e1c6c4cb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b450e1f119692164cec5468bef99014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4829175c308dc1454d652431bd2ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9dece182a25d9559a33ea69e280e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d5c4000486a7cbed41a5027fcbdb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76837fbbd8819f93934af3ad4310bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d93a64881f6a898c51037440d6613f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536774cf515f35881fd99bfcbec041520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2add5b7688e6eb865b74f9b5ef431521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03484843cf053a3dae8a2239135fa6bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ca79cf46b1a8ca7a5a71b6f15e84c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc146cff970616ad9c1cbf5792665724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe2a3320dd1ea05630fd4d5615901725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98f4c12b9317e5673b7cbbe89c361826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36085a4c59e16f4cb2ddd611ed475f6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78449cf431c28fb6f0fe91e94110f39e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b46813cc14985a5a5f58b70d61b5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275b897cea26b3031c67adae91246a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265960ebdb2baf6fb97b0012435968d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f863474482ca094bbf8ac4b81c84932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175340ad817526978240678c374d1c8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9f97e6eafbdc523d810039a91741c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaad2e405464daff76b753d3460c8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9bf9712536005d82c236e5839204136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096578116f7673ab66d39daec1b87d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a0a4fa7ce95423c941eff39c8b7e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7d7401954308dad602ff792a0ee6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54556b42b7b459686912c870fd826b6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6966dbdb5f5bc51d3af9bc7d2244c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9e1fb0618df056f52bd6edd1e1b9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f07b989873d6737255ad8d20b2c4e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f1f61a94fea4c28ed058675312a1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c269a794fee1679fc7077438b792a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164a2180f57da262c211e701558600646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137821884264cc8e21ec7d43a1a3a0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcefe5ebd58e67f2d09027bfc39d5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0444c3aa0028a055f618f810a56ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27b1a89c0f6a1832eb140bf5fee74150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad1dc3c6d09336c8397cce0d6ef5b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54116bb94f6e4bd148f0eb4d1cd0359d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42b491384ea941ad1f17e9a82c3c4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779d219ca492e0dfa8445facf97ad4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592d79eb0a96009f922b2762f2083bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d646f8a4a209758a9d830577db047f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6af0c49298ec1deb932210af89846157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1bd926ac8ca7ed2b629bcc285ce9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748910018e039f3306197e4180f1176859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791d7f5b17d08c9debf8c9d7bc88e2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f893c98bac3e0e94527ac37cfc29361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc68c8c9d3e88d174641ae1b0ad930c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86152c751e77120658df0040016014363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5d0ad4ed2740d6cdbe3ac41b6173164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c22d6346f6d6a615d10cd144f033465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088a5aff0f61fa5779c6494a05ea16366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8b465e3abf7ec6a55098d8122842167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec44e0fa5a876b674438fb768e185668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6f617b77bcd58f9e893e02e0bbcf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884cd7256b538512e36b5843082fcf770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2832703d32bdf503f98a2430de00271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ca783846efecc5390d7e20f229a0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123742ef28078f5b9b8adc59fd445b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be955fe054ab9481710d212c8c0a06bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e27da687478ddfd4038d56969c600675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1bc9d8b453a33d1cd2a9461b3904776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaf7ed46f3d57b911efbfbb10ff38377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce926104183c0e3300d361cd8ae48f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c97ab2281c04e3ecb3e838299f556b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c647709b137c7683161714169006ed080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d80b474faba365a250c7bbcdcd77d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579219aa4316d750fcc4204944a1513382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5e9e9ba93fda1e855a50b12ee48e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb536ba8a181c1f8a123eaa502c2751884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8ecc3f0b0b90f3895ef64b4bb339b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabbfbb43d4827234ea9c7cfb85b5c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1adc899209f6666ca43a35c0489bdb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcda9f31ad0e0881c6c80967c596bd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc6a1a6d23dace98c94e6aa18f8ba589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd19f763b9ff38ceb661beb06bb1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e64cb9b9680ab0a74a633d69fa72d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92035e97fe5fba820619d11486204c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856dc37fcae83c9e3ed24cc2a031a1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea619d3db07e38c20c163769ae234894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0beade5f7557fb36f2dc7607176f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f8be9e751b4a15a90d62497636a4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb90e95c2f64e8196f45fcb0500a8e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29ce64168fad35eb5d0d481371389a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7597f24ad924c4fea4e7440caadd9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dd0f2bd8c933006eac99d4467bc04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e443b65d1edce3f1c1bfb76aeea9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66bda999f9d4d25b425e281ec499f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547031e5b052f35d97a49a94f81fc327103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394d5dc4799a0157665a5fb230d5db8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dddca951828affb179e53cbb58aa29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e22a6fada6157f87481fe4d948f43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832720c4430efe600af69c08ded6060d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874aef1d4f860c4f53ed17ca73ece290108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfa076f14a152c6289b2c6db0848d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c10557c7986c0e9899422c5d3274f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f80efe87fe9794600478daa24ce39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d86508e191aa01c06d1bc59f259573112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17106e41db10a89c0c2850f59de703ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e4421e4697e1052f9b1cbc330e998114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf7ca22c1562ae28eb89e3b6821ff3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0344e106f707d98782c96098e79623116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c312c45bba35b8cea95f84b2dc0404117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6386e5b4cc02b083856ab8a6f5d4570118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c02d19bbe002377986349cf2071df1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8483322430382a2ec10bf8f3d28b73c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48976a6c17edb3ac0e409e429022622121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29be7962f7b0554239273596da6f436122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae2178974ad20d818d5cf7b4ae72d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e6580bf77e554608d7e5a16b893e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a47ad57cc1550fd2507705fde6c2ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e94aa0b83de188e7bfb05dd217bb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3e3d26c8b050840e05cff21a19480127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b448c48e73cb20cd7cd1283fe7117b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6153ff3a6571dc31bd2e9909ae0d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f77e6d2b5cae002cd829ad547846e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea373e4c3ad6c6435becfc3a693e397131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786e51b721205f7af6f15d1f9a70f42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a77a54fd1b3b0ac70e35947ac96d54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdb7b07ceeba4ba7b5b2b66c55ea07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cb2bfbf2d6553c2f10828eb72db88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f925bc3430a8f26d3be04dd399050f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5f9051d8dace932df095f23d99fd5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fd2dfb2e7abad7223bd22145f528c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c25de0e99432747086a6c10aa72c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1cd7c0ba5e44d39c29c4cdb221f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2dd2d259104fd56561fd13193dc24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2e78bd79f1c9bc692169817aacad1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3679366eec0ada1325498792a1aa2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc44b24615a0fc5b0e89437a33fe02c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60413989bb3424f598ca172b0329a7eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17febe5fb188ceaec3ac04e7dc01de77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cc6ba3d69112d45d9b611307f9c7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ba89a47a4bc4043edc60b5ca3f325148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e96493a838443fe4f6d5b6ee2be92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62c89715e0178e94b8402f428555c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4fa80848ca8e3062905a6e8945abb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816abe93f6c0e0166d363ac6e5974c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca43a041cbb85acf17eaf0f8d9b6327153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12461f6dd583c799317b296d3d045c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93e4ce0633d0c3de9ec46a8164c4ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1cc4bdf2e9574c180617762f40bcf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11dc951fc72594e8f5d99ab6ccdf51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ebf479f803271ae2de7ada01f37c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241321b2a1d689fff8d01e2fb0aa47a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee15584abe4c3fbe52563ea9aeb9b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d691c94fad2129739f199e6b23755161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cc1011717b8e9fcfc99e21c5734e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443511ed7b542a1612f662d0db13273a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fb23b6c4da10cc47820dab436ec49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0fcda2d21db85b7847e29841901d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bab825616c892162128152cdacfed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579ced5429b4b320ab153f13704069d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482c7e8c52e01be68aa65ce04e87018168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32592715276ce882667156ff3d89d2fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d471e37e32e21b54555184fb40aac3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202fc06f44d5f35f867ed63677eecfe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90835091995da63ce2ecf0b0b3e68cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9704a88b6c59ed7fcb480cfc86280173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a8ee02ddf8327d2b095080a8a5191174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505659ddf2afb9433b4a85b83abe2211175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb334ce0e48657d4c64f1d0cd1c5e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d468c347ced69fdfa9e34a45b9ebe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af832e996ee6a64eaf5bd6cf8a8ea2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2593f1f3119437302c67b2c80be10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16a0713874fb149e77abf6646ed2f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091eb1fd2657e0a45adaf73de453dee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0c91738f0d6d3fe58d460642949ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdba3830befff5b5844c8a1445c6af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15091850ea81e8b034d3a5661e60f98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc5233417c296efbe4b2b742652ded185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e571648b551ff998661c18375c2c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff52e826f3bec5d882d2ba278979b99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b0fb2d09e22ece98d6592a4c69dc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b6161bf5d57b5da5e8fa6f55500f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f35fae4fcf83c34c39a7e7c511982190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dd097375d5c072d0f7603aa24f46c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eefca172ba2c2385941b0e733b574b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60818bb7ecfed13e18099296a1ae9197193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0e6edd62c027315fe61decd01c7e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349c994ce2904baef991bdddaaa7a1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e445a1187bd80aab3fec8edba51872a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2e3d95382e974c9531727c028c409197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97670827b7c644ab205cd8f21f17f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a7b895bea8aebfd707f9541442188199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc3626c5130482a31b12d26680f15c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93da6e8ec879e907ccba0b54f39187201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818ddc45813c11ac39404ee699147b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24612fb5027394d2ce9aa2d33a0b7fc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da419f5be791742028666086c6fc6f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab52f71c9e5c80839efbc39e7aa688205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc56a87869090711d745e9b19ede3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a445eb21fd9752619ff16cdabf86c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541783356ac43f85f6afa77fa399f71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399a664bedb825ce20990ca8fc3943a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475e14a1135417a595d3915bd881ee3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2801a156b4acf04789a7c0395d07d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67248ed3ded7b7824d8cc3b713a96783212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cb629ef7c62f7878424d558edafcd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b80652c272d89c31924b2ccc574a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506bb8bda417883fe364375b633777b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252f76ce708523524e10a6a5c283d34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9537cff97cf9c8009aebe496ee4073217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b9198dea5794f9c6398647a238e33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c477d3060cd75bb1fb0727f32396645219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f680440ccadd04601acee65f9c72e77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32239fdccf6aa5ccdb64eb41834b56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa02624ed3a343db79e23231a31781222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842372ac87e49cb1840f02fbb12804b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbf56652877ab7043bdd6c62c06b4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d5b7908be514a1d3c7ff85bf0a593225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035c2a5d5326dc24d9c10ab9bb496d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef351f93eba36c1fdd9af7cca297a9fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091b274a3d8e3759f1f1a568f47598b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156f1bf8f53018852f7725c9c6536fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c2c0a9ee3e6585f82b038e27d0def230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b09f36470cc236cb9e5bcfc8b31a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cdb6dabe8bea37403b0196232a683232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c84adcdc6566f0dedb37e3291705d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d5ca61acc6995e35582c45342c7ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b652dd09a63279db3ee5cbca5076c1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63d37b6427522f085c3aed83e4578c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1539de792cbf3fc5283dd77cdc86f93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120754e3df85f9f59134b612b4b8b175238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6518b098e022f313d564da3af117d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa570a18da7e38d149cab13f8a69b71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf4ebf10632667b43715013b88c614241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aea7ec6ada46a9660ba042400f9da9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f0abf076c0b3ffeab426d3fd895e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c062460e0355a46dc44a22651b4b6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2a7a6dd178f1518224df9d5efa55c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f868a702ba658dda6a1d7c306411957246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef255665fd5291845e2739eace11fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b23a8faffc43632b29786bd8c538b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe0ab9e83ac3348fc2dd5248527b97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a831cb48b6768a114cfed23b1fe94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc417af012228fb707685dfc1560905c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1734d79f448a661829be0464d828b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133d3aa132f8ebf66b17eca99968bf4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6da7760c9962cadaad4edef44187df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc84a52ba4bcffec8e2c888b76aafcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b1097112beeb2c92f0e813e56934e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86d69d15f672a37b041da8130bcda0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4773b73ffb2bd72da7a3bbbe78d51f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f02d22ab2061fb2eb6de5f279dfbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a27af2a0c2bcee9a87416d8e4b4e97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2695cb555862a914fc53356ef05f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511d731fed2006620a66a0a372d30ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3637ad4582a1f9bd74e40ef86a236d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111316482f492de5e88bcf2de8a09b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245a559853cedca1536453fb15bb30e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36720a5b3d2a09c5ffb0765e9786d472266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf2670a30eaa63e4223630f8b29a5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce42bd61509786930f61bd135c700c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1790a01db6aeadf3e7cdeeff0565c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4edb5f36f37d238cf7dae59ee95a30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2a0fd47d47868a5be3f8bbceced77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa626365ac85919db40586d67cf9a323272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddc178e5b54a6b19b762066005072c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3714f5f7f8dfbc628f0e308ce7cb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cc11edfa6fe3e1c354765bc7203e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd448ebcfb8ef09c9b8ef4358eac29ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e3ac07a0994ae2d28af6a4c62a948277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6c9cfda13f993604d401169bbc4e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13764b41fef79a39b44493aa12bb8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d07879ee738229debbc6f7120e8033280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6541628577dd838dd0ccb01ae8397281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501410915fc30b4b171102a23e253152282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648956e4801a15eacca14f750aab7be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ee8a319ce7319453c8ca91824f273284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6642cba30ea5638637ebf8960da004285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9acf6fbb298e69531228d67c2aea5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6c7a13cccfb28735c4a44ccc1678c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01b8d0147daef67928b83084302cdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7609783ae024ab4d5b657db0590352a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec694d4781f4e80c78c58d3bd3c2d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81328ac8686e03c14fe6ed53421ca052291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4b002e355a773c21d0792af3898a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa648bf77aecc334e26a398707f574293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e34a68ac68465c6054e8ce8c4371c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98e3e72f459643490cc08dc85dd82a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629100afbc20f96660efbe644175a3cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914231d12d9ed44308f4614014e1d9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22580bc84fbfc0db46278e573ef6f23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d2e584aaa4ad712fa422db9028cb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cf41ff690e5f2f5e1dd399aba450a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f25cd1f2dc7ec5cd11b798dfad0d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c280e465e1e7a66a22c194eb934a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd499b7f371984fac5216af8128a74a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e92376137c0b5822d00dc7a8fd44c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3637effc483a124600f4925fa56ce3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdfc307556490fbbb63365dfa58a7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71156c98bc9475dfce07db153c1d9871307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a35c594365d2549d6769981902db40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9870ef6fc8d0913d7e5b25dfd0d2bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36e3d4e31eb139136498fcb59e84b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca9e8d3f08bc87f1512744546e57de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44ab0a4aa60f0e6ee108bf9f1133c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af6aec490b531b80b5d7309c255675313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f867a8b22637490bf2064d7083241a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc2e0a5870523953c91860800ba4fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81731f5cd95b4bdb71ce5691ce0d9b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86800fd217546c29e40f98b02f9ec9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d90b10ece90c030231e6b9295cde8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5578fba3ffecc6dae6cb509281fb3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418ee52d2db17f64a4ffb76b65e79a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de8c9c28fa218f0b76e92a190729fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3af55e4310965ab5c400e84ea69ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7961a6b13413bf28566be7612d1a146323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f92c995db90327cc183bd94ee97d6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf77815c613c1e2f123ff96bdc9544a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a29b0fcb06c5cd2a26b24f896207b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae38943caaa3f7fba19be63def3c1a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67437548a84e19385a61040838edeb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5161588da6fd3ed3f655ba9748ab8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1adb7316d9d16f1f69f37df657879330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a80c55cb7c3e589703bc3f48375fa7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aafba91f61734c3c88166e7f9b1a30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866129cb5f6c5e49a802f9c8c349fa55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e835c0d1372039954168e7c0efc618334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ad06a97cbb51879afac8560c47933335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870068a80559b032c6ad0fb6281e9179336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6560b2152e2282d32d89b383fd30a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c7f7be45c7caa11576e0272777685338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdec9efc133ae052fc1d18827f4e010339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e9f051d8ca98992b9bcd0488ab9e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e1b32ad83d160adfd5b98be4aaf05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc97de789f069161a32c92e9ccce79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce299e7387ae4457af3fae33872ee0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185360c8febe6edeccf5db69afdd4ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0dfd3aa2c38fa2bbddb40f0c1bb44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8338c37533105a93b5b6d11b6027f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780bc717ae75dbd9644c50a3bc69eb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471df7d9d70e195298e78832f91bfb67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a822b1e9a5148c6acb6b11ea19c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa3d24d66fbb1f273c98e1fb8267d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a6d26ca39332e98f70660c7033788351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce91c6772394a42eb459fb24c0275e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e1717fc709b7c9fe5fee654ecddd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca576a861fd5c536388520984ba678a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832a57c4f76871c93fbbfb149aff2be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d382f6db068db6fa62a990cd1f10c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a13bdc79711aa8152ccb4221d726e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cabf9e7887bf8065bdd158d29cf852358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43463dd0d1e03c6bf2b6d7be7a9981e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80eca2169842157f0d4bed7a944a4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cde6e9fb820e50ae2f0baa270d0140361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc27133751210f72d4bced454b6d0af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf900eb6e7489ef799b57d5914bf70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635cabd523533376005bf529054e29e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bdec114f4e77014f6de505434c0c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a6efe2afc62ec753b0a26b8606ca6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1236b86ba527eabb4ad555ebd94fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d7fcb51e2fa4832707c7f6bbc251a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20104ed31f450e234c48302725e57cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddb1fb6d4240b6dc0035b9a252d98e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81875bf5891d774004d95b1891e861371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa3bf25a090d695433dbc5644bac4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5334770ec19cf835f22d3446eb98e07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f4f44c748b1580b1082590316d593374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43a1ef30b35cc9cd64d2edb1a45536375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346249f3c3aaae6c0e25ca6bcd3ed7a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a494f2b1c68fe6d48ff33b41675f63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407804dbc23e2764263559e7e2a2fdf6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cbf312b6717b2ad61591ebfd95899379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd39391a781eb50664340b1d272f9b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fed97c712ae31493c40e4cd3b6369d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91249b32dab40e47865e8710c50d8502382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a39fb098fe81bf92abcf7a1823bdff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033d269950d59c170b2f93655a11733384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a86ecdaf9d6f9a71d6a6b2314da21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8ad64e5b4640f70eba97644388b8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ae0a380a4012cf7dd03d3fc9deb05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02f0b44dba0fd79793f415126f8fa7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90038380e4a3d31609b9b6713aad06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674551344df7234c9cfd790c0c69cba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a549dab3dfb436cafc60a81c0b327d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c81db9c7130e3f2b9f3975cd892c1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b9b85c1198f6ebaec4ba3ebcdcd32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9ad21613de249d2ca60d086009e27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b3ac81171ae9bd634ef52af23b3b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351aa31f1397f91c69b281abbf35d3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d421ad5c1cf1f4a8d64352e7795218f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ba0424b2456381804caf0391ed04b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c8aca33b9cb92799458c367888d58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ace9bd812df8bea0e20dc198202396400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a08532d9dc9214a7a7b96d2cf1b25c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece52ffaf5e736bc12c7ae66dbb54b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973574ee120db7bf53e2622318d05fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aac0898c465a55ec2449e0d308717404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369a5c67776591e337f9ca49f40f91f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcbb1d211cfa94392c1bf4cdb9ab99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e157a6fbb07410a50d77fbb230852ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d4766bb699938b9f0a74311f7602408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9643fd583fc7f7188afc3aab3577ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6189fe1b0401301c48d59a497e65d77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353248030dff2df30181ee935d108b78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dab6d2c8cd31a4dd36c8c16012ff34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623084202b3981a4bb0c548721542a91413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb92310019622a9815e2fe3c8b8631414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629f1a557e799b8d75c702fdeaefd28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713abd7ac7241971d0f6010f83f64aa0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cd681af75fcb2d7ee3a0411fb7be7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7ebb8f2b782d0e72d72323d97a240418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bf15935edc4dfbbdbeafc31e636e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abd951281aa470c0d561b9b5d0f8ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d354da7d3e7077cdeb60515b62790421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e805662f5917b3a0d07925f8e25c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55e3f8fc27baff239c78a1e8f60f02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae2672e3473ad8386cdc9702c0cd85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4d318327e437c6da5ddba5089d754425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea04bb89bd29ea68d994223b834f9af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf155c49f21350863def84b4ae960a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca96005ade1290f437ce01136a6ba1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590027d89bf46c2afe7c83af48ec153429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfac88e9a76be75b7a289ac5bcbd6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c73d96f6242b464a810e366f42483431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b289d76b2090e277f534d9e7132d934432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8773face2b4694c5f5ee5a08348d6c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad60874ebc70aa63f51d0b5f5e9e56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e1d5414da2f028bba315032a414e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8daf2fe7a749604b389c960896983d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9da7824dea50b1643f3cef4661c14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df2c023ec87615ab41b4e219e5ec8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62c480d2f441c00cac2e8440720271439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265b314b8c31c172e53868962e38295440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c2448d94926ad2db54778e78ec7a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064093adeefdc727f5bf49ed3debb4ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b18f220b4bcfbf6710d8c724d10675443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f9a3889a16fae1ca42068a12378a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6ced1291faa8fae6001f9833401db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fd9be3a028f05383b935cd15c74c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4156aa38a833e00b40894b4b308f739447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d45a8aab18a7953e2d8a6083b79aa2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98559bd9516c2891728083d050dcbc12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbf84859582d79d34260d9e8f58aff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739d06fb349c8b5104c70d4588c9a80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ae05ed223bf12daca1f4b4fc8d3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85e24adb4f1760207ff8ebbe0114ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b0a6ba8776755b3742edd76433a64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071f484c1cadbc2c5abc79258bd9c82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c00a7c698746ed551d0b735e9ede1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cffac021eceb00d0c34efc6afd4bee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ba60ec1670dda49afb610faff789a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8045d8b38b2f84a3e2932890f238896459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5944c0315eb61bc00c94433e440e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4e2c943e778522d13e9e8970b3b44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee9b7105d7db205cdbcebf0ba9bf64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fbb804bef7d35b651a195aa1b1f7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e2e265b42ff7f213b906ef259375b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aaacf9586cb51a7a7a5fc82524206465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ccac1ac71e4b4d845c726f248e742466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd16ddffdafff8df352d3d69078b67d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862e7bf7727a87b033686201bfd4aed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bb0619e7b71cc21c0cf13d62248f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632c7a0f3725362eeeb953734676889470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389654953d57279ed1d104882d3e92d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3189b869951895269805752b5dc0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce9cf468948df6bdc81ab04fc7b3e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbbf43c1f45bc7d5d199a505f400e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce908bdd0f9f5db0ca1bcefba4cf4a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944367aecd5afe0536c825cfc407c00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19703af4a3dccb33f988fae711e9ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957038a377b31940e2d6556e38be6fcd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eded568eab6b6bf0b8ca8b446a17de9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549ea80b44b0d47612610368c5bbce9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86d068117c0f4af4591886259ca47c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13be2426367d2fde64af614944b643482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61296f4e0527494278eb43f2f598312483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885c11db494986638bec8f486110e96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309635d039c1c975e0c6b3a85a1f7a81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda203590206b621baa548be6cc5c1b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c7306c27b3d2a55e2068dfbd2bc6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a19257df75194e6faecf9f9a9ed7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65987a38bfa9881bae35dc548fc0e9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be159c47be8e3ab71496835c19aa5aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef86702812e0a224c2c87efddb6381491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f986a6c89c61141683ea62d28efb1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4189a1e11cf5475cb962dcea47b4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dca367812f53d92d4fbb2acd62355494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7943d410492a1a5d91d9cc6bc466108495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87a3ab4d9298fa6d92aa2d918b2a04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99bb04b405601cf82cd9d8de621dca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff2682df336027dbbab5a6b6beab65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c52b5e4df74133149127978a45bf4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565754ffd44a423e9d2077bc6bf6c8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cef13370ec2a231cc743b1b0f69d62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83e227398b93ae7ebe77670586a037502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8298eaad8804bdeee54f376edd20c6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb471661541900b48bcbd4cd11c1867504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd3d9b7fe0119078f9c9abe8007986505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15f4ac3ba03f5a49d8a585dd828208506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27a65d38dc446cdf15f7f850f8587c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b9ec60da562dff20208ed48a678ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b5a9459e48ed5774fbe82ad5ec0e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba47388557d9e5f0c4d01cdbc56bd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96896927cdc76de49b8e809092171a14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8580ff9b107117920b025003a270be8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8f74ed26cebd4bb30f099fd12d78e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9bbb17085aa99247516a939276114514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c9aa893934d40fd7606df942729fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f834cc9b80b7031099133b21ffdd28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9016e0e435f04f1534437cd6a6124517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9f323cf3237dfcfa240aefb66ab6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f78c75b84cc54b2267d6e0045c4e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8c13d2aac38207fc3834dbf9f6969520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e20d71420d3a0a55ae85be9037de62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b5e602d8a2b3786337ecbaacf22cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daae905e563472695e9c21182d06fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae30c929b9f75130b9739964ee7a5fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afc888cb49c0f31a63a32998bfc41a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb393bd15b827322690040e2b5595d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678eabb6f98c4005f1456f070d90943527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0ce0e725bbe48602341225efae1f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11b42d02e99db9e47cb01d20b13e34529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c9028cad01706b5c31257194a7874530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43a08a253f14c6cd69159562397a51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb29edd996fadad0c4a9ad4fec160e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda889029342aa35fd1cdb572db11bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976a0882b7756302e3f40026ab4f6d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1050d70fa302c2b0d7958770aec4c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bb102d227bf29708625d138f2132c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e7df874c9f9a2c9c188514f3c555e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c36cc4e23bfb0af2a763bd0ec8740a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2088c921dc22e09be530730a712103539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc163e33b3a67a215537107ea262dfbe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd384f8ff4b5ef22518a3be91808f47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed93dc5ef9f03cd94f4383b2b1e2dec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283738984199b663347edcd85005fb0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3fcf9d6e573f10c60b498ea9436ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227aa9c17860ef2a1700634344f2406545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafff3e1cae58e9566c2eb836c2409d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c90720e470146d2e9911fbb3178c1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bed0eaf29301b07164ac2f983a9969548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92182b61e3a79cae2d094bca42ae611549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a02b2da271fc51fa1efc321d32378d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168644116c73125959881b2a48df35cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783b2b761f42a6a19772b2fe9cd7ee9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fd99ed0cad1611899524105894381553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f64a1228d797c1e91bdc53b1a39e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9de397d322374c1e926c6ad9f5ba4f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a54b17eab9fdbadc3a26e3117d6d25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133b854a6ad9149617b8e4e33ede460557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7685ef14bfdf22632e746ac4098e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4383bf75fbc67d7a827660de0fccf93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6c244324d1d9d5526757ee78956ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4eeea0b2e602dc83d32a1d3d9d576561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b95a18f6baa4c166109237fc71d62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeee56fbb80cad1578eb1017d1b8c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f684e2622a8e8165549abe7035d58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cf63cff7c5a6203d15db2174865ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a4aea731e259052ea64691a790bc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fbf7e04e48fe017881919eecb50b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9c7b31d0b76e121d48daaff00946c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc41b13ba8546c819201974ab661276569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087fdb93f78d5601d69e81294fa917e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fe32b8e5f6f695b05fcb9c33dc6d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60743d0afb1c77be11fb0b4a346e31c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de37e95b7996f117fa45e0d6043134573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fa47fa2505eaefe90777fe8ddb2a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f5a925af39ac1e8090ecb6d492b8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdf58020bba72aa8ee5019939238fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae11fbf27235ec9d534b75549b4249577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef475675ef72298876ac2019ab89fe02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fb5305be229d4769d2b25282d587d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbdb3f6f92e368d58fb216c77d4b5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617359c5dd1da8499d0c88e6bf35a466581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6debfc4dd16bcda711001d38709999582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02931ffb97b90ba53ad9a17523281f34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded81050458c314d970b0a17887200a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9af0d9a89779a29902c71b9584808585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b6972c9e2685eacaff49dd81b4cae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4164992ac2c981fe16568f191bf2d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d902231f632539e952bd575142894588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b968dd03f386904819e408fd01926ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d735b6d063aa2b4f9c662e4d9a8b83e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431eb80a601a20b97db5660116848aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae940c8f4c1e2e3b6df698157f716222592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57585638ffcc3a20b9bbe01906676629593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8997bdfe4277457b78f6b68ed62ed0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c53224ff41b50fc34b7db5e0b4834595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3242de052c03b2b0759a664010cfa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d9e25d608951d291b97d3f2a22028597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8316310dc49a9b9473b75783fc815a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2b819e2af62b3b0f384d5c9320f9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0691156190ee9526128f7658bfb71a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643e7c63218269dd1763f9c32caea60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3e75dde5c18f9c7dc529ff20bb2f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640614f02da5e369212861d39f13d11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55c7cb8290c61ae3fd12b616bd3769604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef7d4ae2ec7fcd5918983a9293471a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af6f4d3b6a643f1e817dcb7442d6e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b89a8c664c4e9c0563588444b9192607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f659ae98410539de38bd87ec651b3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eff8d1e539b229e50e3cdc7ddbfb0e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dabd687c97bba816cb3e350e6db2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98133f3dcd61480319ff885d859170611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fc5aa052f8e1c623f48154655a6dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19058a1ae3e963d9cc0108accba08c5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5184e9ad51d5a77b0540e9333995e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297d2e708b84d3f820cfaa5974b6104615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72438e8a67015f75015bcdec2ea5bc30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003425fb0afdd105e9feab01aed192c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9f5c5c4634c32f207a19a6597dac1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f6f23cb718dff4b880c1fd8060f18619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e4c4e1241890b037eccbb3f314cc5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d76e23305dd861f490239c320e18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de1641e05fcb6d0d26421e8d4ec1d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573634142066954e463a92b1cf4a5d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d189f5532e3cf6e9c720051c9bab5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fdab19133d42b5a00e0e927a8502e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd708360c63f4480bd33798bd8e7fca1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6060a092a9591fd62a29b540bed95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298df2fa8bd07643b29cb00b65f52e54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5742d3dee92b5f670c188e7f8c4dc3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91e1f31c1be483eb8c97f293ea4b97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cc81794fcc4f6f88811f42c8e2acc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea490dbef793fd699bae54b5fe5436632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5550d0f08cb23b9e4f544543dc9109633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40873982540d141cb04ff3d3dd5e5a42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f03d77ed9a4abd105c8a70afd972c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dbea3f93464e5557bd60534b82694636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259535cffb30f98328a2174ed488a3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f327526a296766ab7ade2cdf46fc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7521b9993d1563280240c8ceca8d03f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f35430d9b0b9cb9db11398c61f545640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b1b7fb2fce8b6c1150f2a5a2adf66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd441ba48a07814139ce816e94ad75db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71935f84506e156f0de28e17f2d4d8c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b01f6a2f675cc8e80c6db16c5ecee8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528d2b737f78bb2d8cce0b1689449f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b219af324af0f211db51c3becb1f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5180e66989944046947da1b13cd94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf67e527edc7a61c23126cb54189bd0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebf02e253a2620d71c6cd761cf28f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e59eb131babf3ff3b542a83239d203650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68e5ebb638decb7a24fa1d1dfa0943651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c5ea7eed3c8f9d9a0d99816463b83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166f3aea00b02218c33eccecca64df6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94dfd2e90999d2e72e7bb081600b7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9534a9de92a3fec22690ac965d57a38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e19bdb9c4df437682c2557bd120f59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5a6a500c77671518e1278f4579043657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ee9a00fad8db665657bc4edf26fb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ba152e80c2153fa55c1157e62476b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad7fd8d4033146a8d35f53bd40eceb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929eac948951702e52f604aa724d5ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c964fd7f7b04bdd2dbfdcc6f7f8d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaf2cf4e7aadecfeca5164ee37862d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a893af05d2842ae6a942807227e77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636d30e26f8e1a0555ce576600d0445665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f754742d09a112d4e087288566e39ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10993f7e75805ba1f81640e6c40f516d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9122d54c32e91a607151ee3d27c1637668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148aabc954ee4de90546602f23432f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb144f614dfb47e531ec42ffe3fc0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e37835ae82ab648d4b72f790495a88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb2c7fdeab2f5fd8b5dee04ccd0805672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0cc640bf62dfa716b58d53fefc555673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69cbc2224a38445afdc611c0c4ceee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daa5a693fa86ac9fdf058eba71f200675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6242ebabb91dfef3f88a792c2e3f79d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffbfeba78ab6b4f3a8185a4b5a280f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e21b8edcc792c6f01f6c6caa8dcd20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584919342e50583483fbdda3359fb4d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0abb53427c60a3f0eee044fd78064680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23100140542b0e47585d277626a9dd5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17c26440e255d813d65c1164e08454682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bac42638df5d9d2c74f6b26ca69975683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616cc9c516187ffd7ec2ab44e046557684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0e263ac882629f94a870caf6b3c45685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200e0d56b7d8b72e2ef475ea9ea02d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd0cbb10a7cd3a40776f006c2941dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897f56c056db5d999c702f76f8f4780688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef9bf1f1ecbfb1bb08c5c0fdd9ed5d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc022a663a0aa66afd1a6492bf9ff6fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb521455bf2b38732774828f339806691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dcdb39df7cf82e2361ad126dd5741692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afb3b2f327326629ac125d1eb096b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a247135d3050416b9781da3a2eec3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1d6780b9b58fba354a781455f9aee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55addd69e362f4666d0a41c066ac80de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853bb719fc4150709031ed5f7515251697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5494c0e62d1320e91ece8f2f821db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7f768e7ae1576283a4899a5ad50ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8785be4c31440947af9ad077ac98cd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d26185aa0920349e44394ba17fce94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8575fc5a3baa2b24cd5ee63b5d05b43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcf7679cb11e24c90f41df7e8bdd98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718efcf16b5825cabc7560b797fdee01704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02535e7f41575aed3c8073550350bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bdc7e392b11cf3ef1fe6340c4d450706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4340fca57d68a78528f767b3b59081707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a625f0a23e62cabb75935820868291708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfea4b15bd56ea4c50b67e946ca372709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87d2e48af2da8fb83e13d3e36d0d9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee2d5ce66bb8a791db25090762672e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7bb2ca16583cb93d802d254e2fbdd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040339db13bdf2242ae3fc26c95eae9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9930c51b0dc66cde790dac2542eaad9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ac7eac266aca351f4349beb8f1eb8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c4da3b06da568faa40c65fc7a39d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9c010a7a45bc7f5b0a29ec6b5ad4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a71556ef55a78ba98a8c2bac77ce73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81be142901a0564e93b7e2e4416b78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866513c38178d74ba6a7699fb06c9f1d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d28e3c2d50ac9cb3120a9c7d207874721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e61036ab1e3a59cab28c777ef8a3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f73830ddb51b10313410966aee8f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82992907c951a6b33a845d1eaf90f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a200011cc697bb5c8461e430f34b65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac02ce524a67cb0d2de2dde8d49646f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06092938c1a18600e084e0fb6ecae78f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbdf8029a7348b051b52db1ce5da24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045adb4f4c61a73ca336cfb52aaf5ea2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b18a4eef6f0452f9257f88d476542f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05310d31d0a14b77560839ed4a52e4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c53334b7ab277a5dbf6189f4ad74b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95c3d83d4cffd4e3ffd62a9da8f59a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37193ccfa545cccb97f82e091703ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c529a63e78dc988e91b1dbb59555d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b248432eee1600614c282a755d889a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1744fd225fdcbc7982037d1239f43a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbddc47c3ac7a665d86ae3bae2b13d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5211a8224982a1eec1886783ac0c6e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763dda16addce6d99332c11875daa80740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a1c8a5a4ffb061e48f0ad64db117b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7b599893a388b3e749681686bc8c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16757c6c0a0c1cb4c6138d3a7b18353743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbbbe6205a2e5221cd065987fa863f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd32226d71d12472778ee7d6bfc0ff3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21782dde1f4ed4474d585a46dd17e834746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf2f46d3bb2b0111216a77d8b32954747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204dd5390a48cb4bc8108107e1351e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f682886a2492e5737a106a1e76da8dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43982dd462496af093d4923e6fc58e41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e429ad9b978ba2dddee090db23c095751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c7c46738dee1857663787a9104f9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6fcc7292982afccea9c57255426d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b08b0c55137b9c65bd48a055f03b38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d213df6d852cd58543325f8f7f527755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a10dd76013b0f0083546941eb68c31756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcf03f1462143c22761f1311d9d465757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7729016d90302ec4f86514cde077b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8c877030bc2826989d1720ae18478759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a94827c4a39ba25a46ebdc2d84a8c5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7ef6e20d8c8f1fdd78200170a830761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4baff1d5d008a3a7139e081067d64d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79056c449b3ad86f4a060b5f4cb4c9f2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd173925555ede6a16c8885ebf44dd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b244640ccd348f4cf452cc999afbd2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbd7b3773a0504eb7f2f907c0e9d01766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64846cdd54297e997372a6e5897adf00767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a877c501d98c20ee9e5f751ae06f28a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa8e979d83079483068f93016dd829769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e72b4430bc245c605146372517ce77770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8492e40460b3e991b750818e083aeb4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce7f6ae7e322e7436d4ab453f4ebe1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0bdc9fd2cc83bc1577a56945586d6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36c6cc0b2122b1c8951f2a812ea4ba774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd3e7ea592b36ba3f381f3437a6574775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc923e65349192a877207c99ba0e1510776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eea2223df10cb059d879cf0e31cb51777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870e7ef818df077a279e9c19e7a6ee6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee994600559707615ffc68a4aa5035779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb23060d0c6ecd9491534a205167573780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45411f768cfa08cd4f8aef13c8e8577b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9533b199366865476cbead3ea0c76b8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1127b52d2964a341a78fff7923c2013783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d99966cfaa47f64be52ec33b473bc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbc797cacfff62cc5f73df28b605e2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a7f8ed0219d7f13b59ac586b903e0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b4095bdf2c9659c53f7534db1bc96787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e5848e27cd732a68c57cbc9f37998788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d8b9440a3b1d58364753e09928311789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c4c907f9b04ec00ae51697c27c4d7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca979dae01926bd8ddc881626ed9cfb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced713c82aa07e344fb2551cbea39e2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cb3331a1eacfb1a57b25ad5adac32793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e617a7f7bcb1206d1f348b7d02ca70f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b276c9f2d3c503b585fe641d8888d0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae3eb57ce44d0c52ae1470b83a7241796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa7b64ba298269535009edd49bf3c9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e9dcda9bc2deae8b2d843ef1fcd9c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355be97ca326ad8071df5daf13f1a874799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0a86907e30ee247c3751073641fab800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d12eef66fbeaa2ab2b59b7f6001e5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5b1a867219e065927576c9023d730802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ee47906360360dbb22376b6077617803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ef2b742a25344e33062aada80b18e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b417423a3821d87e8441cedc769b2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b8842a899e37b2741fa0c59e65368806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32d0f5217126711b5d112c0a407a9a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd73fc0958adbb4c7c717ab09a20e50808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f17f84bcd08d630e1d67dee0fffb0a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982102ae3f558c5da51ada22f7cd7482810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d21726e4eb1ffc465c101c1ee1b2f5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d123ec749186245b4d879ddd0496d5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7c558989aa4b640129b3322622951813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d4fdcc97eed9bdf8aecb047e18e8c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e29aaf4903f9eef244708e8314d67c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116f62a28d52767da43c09f8e382f25816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5513d1d69753d9958de014888aabed817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54401c4ee2cc093105e5137111618cd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f55b8aec0b4db9c55d4e96e587404819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912eb0c2748d24698e3c85fd1b0a1e50820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13085c3646ed622f3d2ee65f6ee0ae36821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d87d37868992fd13edcca0d3ad3972822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5365f9e89054115aa9c8d1d974ee6bf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a0dce59d1474a3a111f2d13440496824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7deed6a04429adadad8b5af1f9b82825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7f9ab62ddc03c83e3d8762eb1a981826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ab8bdab3cc350c88ae1c978ed8033827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed0f44c77cb3b0079e87fa7356dff9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dcef19af9f195e68dde6be73c4e19829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd041303dc4fa993c3730c895ecf7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35174de9926f4aa34f4adb23a548a58e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2934b64522d5a08a75c9dfaacb876832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25edb9e2fbf3f1918821156429889c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436e8a28c0ae54544009c721fa7edc9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122ad29c5d4233305e1475258111964835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5534763c71ea05b116cf3d161c5b1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d4c21e227b40aade13aa456014f71837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8cc486d90706ff1286d2e25ced34c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e6880604bc608f38df2b3985e8200839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a11ddcf7bf781e308cdd426d10a45b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9cd5b3f56e51005f9a7f24bc84b21841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5adc6091b8329bbe4e2773447fa28f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c5c78aacebf8a84ac81874b11bf13843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15449e23a18f095d29e9d48175f687ee844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb60cefb7eb47d991cdb4dc3bf3d4cc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d822073303bf6d31d5d18e5eb4e5f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fd9231770ceca82c02c4b01743fa7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90206bb107e3f9607c5caf1028d4b98d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1864876b983c5226e52fbd82696b81a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1628cc795c2bfafad90c672ae1458850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505571b77e84907874fc3be82e1c1c2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02382781710e492a402ed8d5183fed2e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408622aa3297334b8ba77f298fb362c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60de6f863d1f194515c62b1464d6af1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae370fc020da580cbab7eee1572e15e1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eb979e3a92cd08425999f3c8eecca856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42653d8d401394f9338d1db730ad71b5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674caf4ea137455d29c6fa899120b98858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db90b7e550b07804bb5874d901dd784859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a130fe2998b8bd6ebabdd80bb5136860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2b2d912a837b365463537e2929987861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1aa4150fbcd7ad0b53da65b850276862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dcfa8e0a7499018e3afb2479ca53c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12addbc41034644d6719e8ff514e094e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f06906c896339172056b59a3b21585865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677a8ed74c722149ed57bf7cd217311866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715f5ac49a5c514391155017a1ec917867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db9b247645fc0ba7fe4fcd9226eb17868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657a171ab759a2d8ae350535c1ef609869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2696c65d78111a1e8ab550dfdd0439870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5964ec0ee3cbcbd5d45e48b419107871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3031dff7182db0b4146cfd8293caa872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82aaaa2d57da40243a0e968f4ae2ba873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3608390c031b59b2d27ff709ecea50b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71a2100bf100956d35b0e6aef27861875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5dc9a366477dc29459387c681c0a0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fb94a29a56b10be3a258f3448efc1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42a40862809ffbcfc4482722b35cbe878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f9443453c8ee941073930bebadbc5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a264081a02a36bc3518e14d1938f2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508117e51c2038f3a6cda131e817fa6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19029170ca0c13891432d5bf668424882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ced0c4a3fca9ab920b1e53fa5ad80883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f51e4d1d7c3117d0512f958f9f9ab0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd7d9d6d234e10832178880fd33957885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100adf9e7509d12347c2657e0d87f9a8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9695976e80d698622aa6b0025353a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682622fe4d09cdfb5918b9ffe2aceb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a277c9ad01dc7165a0a9d909ff010e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da7bf8a77f5687e98779af03452d56890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ad6684fc30f8ecf4cafa6c5adea88891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ae70b6e934c7d9b520af9a79de8f6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fa18a906a8cff36003d053ac4778e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089b50b3dfdb79cce4de3950a11cf99894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fc0c56bfe79987fd6bf7fe2b509b4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fba4a58c60338324276ac936b94af2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0f2b65a87c1151171ac35b75c9763897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce71143b5c3326c08dffd6b3c6d5536898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85b211866467410183f45af7fc6f28899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377a85c0ac93694ce4acd60c7482714900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ec2865c15e0cf3d6efee1193757af901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4596eefa9dd9923c328890aab1d36902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ac03468b5ba958508d948364d51f4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd229c885f75dd12cd6ac0cc36fc4d4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4471ce21f60e2559e69028507d2e0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0220666548af2ed8867163dc493d75906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef234dc54035d6797b3c80392675550b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310027bce43456aa6621bc3006e88ff908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964e9d7c39bf68a3b1a46dea817837e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaecb400e860d6440cf547247b8d520910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd8f44547ace2b8d6af42158568a6c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5898bbaf3d9643831fbd53563e319d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d784a0fabafd85702c071acd67b1c8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e572d59fe6f75a09de99ee43cc6a08914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd54dd03d5a1e55321dbb419bdec30915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541bf0b40f99c06988036e3e3aca8d3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e84b4ea25f10195be1fe52f976870d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d2a446c505dbb1b0d9ee637985d89918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8d03b2a57acb1412a3f23be9a393d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbb022f513c6cc3ec6d53746bd00a3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5391abb488296d348aad2fe137b5d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00496a9c558569bd6e83d0c3b99e74922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fadf66ab126f66548d60735c8bb177923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034852c8a78fe03a076afdcbdae898db924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065f4373d4904c3fb57436c7c28cc45925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e550a07aa19cae4d5f116d1d4625926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98325786ec42b3f8a480d08070d912927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2ad6eac85473417147469d20fa103928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cb340ed37356e52838ad6fac42ce7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff6b9c11f9492ecf2e6adab914a713930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdb6b1339e3e4a7bff90073dff9c62931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cea2e9728fb8993ed9ad5d6a1429c4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0e94d3e1c5e3717bdc78b7c54fc36933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5ebd77b5406aac6d79de48894ed87934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6356f4aca3a48ddbaf21c97b1a31cfe935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa427b98ddb01460a746fa3ee78cee8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd4f982ce501f8faa47e9e2668ac85937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbb895cf98e8a6648a2be27a4a73fa938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bb3580a96f2c9419c0d051e8c49ee939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfced7fe92a19f2c8d70882577bab52d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f103281b6e4f615cf4cf8ce7087e54941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4f27622fb7642fd7a4a892c73fd40942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168644d559f93f69911e3e48b95813b8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccca2b5fde539de1ffdd5de8c51525944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634853329a9813c29d276c11010759c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1908c819813ba2569ffdbca8a0ca3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b315514ba3b2e36f8209ed015347888947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829382fa6d28e983ccb5dfb5e76972f3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1b2fc6cff0585136bc2175ad61f93949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d3162d410e949db1f37e40f1e4a7f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3974f9a0f50d9c0eccd3342bc0f7fa951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad6921ba2ab9e6531afc7e5cb1df02952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b687870b26c6f91a8a2d9d1da1ffc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cde7ba8664539a94fc8e3de02f5e5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bcd5a849396c23e52c8af7253290e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e96c4b3f936acc4627f76f94da3a0a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e7322b424f800598e30a5ba2e25a9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88010af7383a19e8fb3ec81f1d1d059e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955c72a0e3db0ffdfe1363eac86f397959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298182a46ea3e879ac5f0dfcd0cbf961960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001719d9e4f16dd3694ff3007772cd27961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c9860b1b3eef98bdf5fccbdb875e0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaff4133673341a26b821f228eaa93d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22feb020b77427905a159a3548d0087f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc948989b940d2d3972301269dbf7d91965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efc04b9e983494e63d5c12be02e7e5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265a60e949fd349296175e4d02ebebe967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e496d4b5bae0277ab0e37f5f4ea8705968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca2b8f63ed9e540e38b30fa8ff4d2d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ff3202ff03ef803ed7924309e3d37970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ffbe4b222a372ba6a2ec98027b570971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a63a340248700b13bfb2e9fa5d96d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17dab78ce706297888182a974f4fcd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe18e13d70fd92faa5d26e04c145f8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04ff907d0bed446a91dfa0427f7944975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cc5a31880b10aaf5f97f2b1ac289b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed605fcca6b6eda2d1451e2184c5983977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5c5c80a07d0559397a2f8826c5a0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd7477990ec89a28e7bcfbc2d17d342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cf32ea78bae75d41437f2520f12513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ebde35a4afb69fd0d11d2e248ed2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f400e956a6c1e2c5a6dabf7ef66b1525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55295917bac8826720cd61d7dee47b0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749b5ec5b05af9182284c9e4caf91fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d06725410e3e924eefde9f37c97f078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daa97bb35cf616be0ef1aebbeed7c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbafb8b1e2ec5ab9cf0ab1c3cea35d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ac6ea69c20ecf0a7a2557249ba1f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb4ddf34b86b16a6f927f2991bafbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdcde840a9eeda5a08bba33ce0bdd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1ecfd8973018a70915a7ebabc18f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31370f594241d56b9ee2b36b26428c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9ca5756316bb9111b11c0bee2a02816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217557a76b3873b53fc438583223a44017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075732f50d20e6271a930af090fea7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136d697b78a4b41f006ebfebf8e25ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572eb007534f77942c7ea1ee442dc2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38242fe24fd6e9320392ec4c2e7680d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857ceb25339e2b5cd978c6066e019ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746b8cc337c7d98ce658a82744f893a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478a3684d166f0737b64e810849d2e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029a9c1e816b6d5a900feb3c5479e9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175ebe8c53bd70c5bdb4e8772901d2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2a07f34d19a8145cdac1d2946f84e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d964065973afad0b54ed7a507987128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3fd1176e9931e8e7620044464a49a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a07094ab2ccd4f12b53ac8939ac45e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab055edf8cbcbc56001a3e4146359331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37b0907303d5877df628da5f8e94eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01971fda05c5b5295e7fe21bba4c1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee61eb2bd91cc72ff9fda6900054b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d810e3717c476d6235cf8f97f1e4e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9b63d21e247c581af1a873ab1b22236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c750ff4aee348c963533c64728e47e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a8e5004beeae2400ec5cd59ad20ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dccdeaae3d068544b9800763e1543339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68978b7c9d62d3d47e6d44e096a2b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec33c6a09294c7cd02d4dcbda61428741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b82942e29f734e77cd219c1490829642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e4645a6a0aaf695887465d5105f6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5a1dff2926526bbb75b1498d82ea244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bf2fd49d1c507f738c5946af9896645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad3113ab7fc3b7e981497eebb1908b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999356d4b85d9fa159a043cb122e076c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e862b5eedfa4bbafd701cf486484148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c384710bb02de9b816a21b92eb1cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c526f8013b87fb5854bf5728c767e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d89fcf56679301c20bddd90cb791351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69504cecb569bc0e8e79de37bf90fe4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197b9219a6afc39248a9f27cda20b1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dacfcef1ea7a0f7c7b7cd415c4993254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d0219c37ca3b3f1d7bd4f85eae40555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1849a3478a2706417d8e91116485056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bf30d34e32734e245bd0ceaf3aa6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c284abfa91f300b4e0759b94978a5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec95800e1148c754f02e4abeb9a1aa859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74903aa32c868d5d3b8a49245aa0c5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f94daf595defd1e72e992c0dcd4d2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15af9d357dcd56477b8ecf6150cd30e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76687d8e0eec03386f00241c711344f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222afc1b5771705ce93fc5038d1373f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c6ff99d857a9772901b58e9e4edc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4729e622962c4fb3b152ec6b343c0de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69257a6f8c8cc0d7b8005706bb7ddb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6846f822958b4c712f8e2c3ac8fbd1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608762ae28da16bb691a3105df4d09769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c58a29465c87f1e424fab3a3f1a91670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce5401b5e7ceb3f6f58627a1770c1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf095f413e9590011054877a886f2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190b9d66fe3596ceffbabe082c76e4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ae2080384f04acae5f1ff9b59596074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564418dc894547741c2382bcd65b722575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0f92737a65bfd83bb8d507ec6e44d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dfc5154799aaa4007bf3c9f95ecd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8d5b5cc090bdd8b57bebf512bcb1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51aa39b9aa610c36d449fe3c6965a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25827e5cff78d8609146cec79a2f1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59135b3c89a38be8c1b412123b3daf9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8828da1e2cafda219627c99c23adc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7375a66c68ae20d4a0a0af8edd1ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41036bf47f13761c2bb45bcccfb6b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d42c07163634f6e3af7ca89c8a0a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197d7c39f0949b81b6920774d99c0df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cd239b4ac3bea1765f6ad8de4067187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9f151850d814b8a0d2d68d422c40788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609730d5c1d7e152af65ce4914bfb9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e157d2ccd9f44497011c4354459722b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176e84e6471873eb8df88e71751625b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa505a9591711531fd8e571863f83692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742469161faa3b77b7d029347d69c7aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17737ffafee950d125de7470e14a888f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c347ffd43eaab2a3a0a1b2098b71c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273e5ca1ec514e2478a2bc55b30931b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebc89be938445b72afc07d1f2ec06697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a05481d9d8045f774c22b6027cd2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611042d24ce2ba15de023bded758c28299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58663fb86636e3c171ef5ae5f16028a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d01b9f2ad943a5bf8a793a9f9c8c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffc9d9740dab1667b595f5a73e9362102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f36e0e75830d66cd2e12faf3bca7d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89367f5f4b53303a33e156da52669d3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dac6d1a32e12a22a6d761337799910105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a435f6c34cacbd307c0d6eeb9912e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57baf5a0cb8b77d9eb4bc0195657f76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e54f598dbbea2201010880dd85db8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc040d56bb2266420286e4bda3d5a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397fb66d429f0d0a9a96de39d1516c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea415b3c3acd608fba16db796e13067111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94569a5edd0669d3f070987a09b9898b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36a343641d422d066cf55452715f21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24949a386db8f55385f6fd26b0a19c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07c4c43d180d985a8ada01c00c543d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2fa638b5cc94d70aeaa9b6805e89b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c8751be7af58b07ce0de606fc270c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f3f2d875a62995df57464782850e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193cf412a349fa4d702c9870abfc1b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d2dbfc3cac74516e53a59567c8b57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74072f33187f1d9b84356dd587794ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da727a7f8eb077fad06bf03917dece28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a0871175596f30d7db9fb75340a1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e48905275f403bf7763f4cd36b368124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c734de4e53899e6e75c6afd1cbdc79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bcd147bf28f4d2b3278f36e09c05f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7bf1ccb6e42c7195fe839ed6c1e49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525ed57a207053760da13b5b8e4c291128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9668bc74ad35624c98b804c758164129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47640a98018ed2d86343125952ecab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679f135de2200afba07b313751b595e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc19762e3c45b28b7e2b290ba2ee90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d045a90517f1667864b36bc4600febf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897c5ddcfb0c7b40bba754e9fbaaeb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd6640f06ea69e309ccc654c5ed951135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d38e94f984e6db026cf1ef22cdca4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc61c92a753c42240df6fa695401e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d428d2b9ca8607525fddbece4900dc9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1aef8b281bf9d5955cb56ce1542da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331811cbeb957f862680ddbe41ab418140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7feba2608e0227106b287ce685f1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cea956f29f26183425fdd53d54071142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f615bdee8396e5c7db65e6e8f34ec23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957bca69a31038b47d395c447b25538144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc5013b26a003320dc21b2174ad8b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddb86ea2e73b68eef8e58bcf0dee54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527997be3da5ae491e1ee144b755cc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4d3942f3c75e7b38995cc40288313148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd645e03d9138a0cc15675e62788a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab91787ff3950ee08037d162022ca20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707b7bf70cfe3665bbafda1555f8f89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080572edab74727bd044f63a42927a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34c18fbfd17040a6b78f5a93ac5926153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a25fcce1362eccf83810f0d42ece2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf954050c254419551fdfb333610d95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bb9d66a6665a8e827c344f9937171156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465044f0397408556da8ec6c75a2352157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5a6b0cca93b588210f1323545733a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d150111c973aaade6fce54b1c5957159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9ab8d8f585c06f4f7aaca982373f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f0ef677c2d415ec0c92f258e4ec48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d787aef3de1833d084cdd21a66c9561162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1991ce622434362d7ba9eb81c82d7d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22f257dc4a96e770e2b6e8439013d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0118d3a857fe201e24870e21792ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9b64e43c640af3253d00fab530c62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4a75dff6d56718de7e395a3691c84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813d9889bda3513135822cb46868918168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a0e3df914b9ba688009f88d523149169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8c914d1f4841a1045e9eae4522b18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077ffff003a37803bc5c99ee9778399171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fd5f40152dd26fdffe51ef01b2e31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88ab6e16cfc39cc7ff831fb4cca9f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218911b2d0891602d243ed5b20a591a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316533d7b662bc4daa1c5cf6dad6e1cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80e109a68e6baeb58afca3e2b12eff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77c106f1719231dfa662bcb77245d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c73fb40d1a90337a645fb2d81e7b5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691736ddf411d0e3d377d8c8b79ec416179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4363592914ced86c926560890548a61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b91d97144c9483acab9a96d69a7e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca36fb02f54207b9b26fc8d0c7cdc8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e364e8b45545e7852ab726b127938c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fabae647a44825631d84e7d7418a1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744c925fe7f462cbca85534bdca9369185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683a314df3386bc2350db41648b48b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe9edf800194566ce7fedd7b24651f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1eac58c0e8864a742e9d206f4f79b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f655b6444be8cc3c25ce6c126d63d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e9af683767b1af4ba4fe317a0ed7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245eef0b6a252f99360d95cf85b96db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4f1a547af94e44f31eb5a9373b757192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d70179faa610ae27af00c67b9f6b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24362c9665c3f7e05b53bdba4f91ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207dbf9b8e9425f8abc9de13067b22f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e47196fc64c28035bff61d648dba1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4c4e8e5719a3da127ae5c5d56e716197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5be67a4c1fe0a9a5297e11a7736c14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91afdf0114f4d12c278671b8a3360b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf44ec93b0f12989eeb159ad73d41f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafd0e6005f5cd4392121d1a2f21af7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a7b9b66ac64f8c20000c9a88255df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ad49900617bd82c8f20b99d14a01b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c16f01022a61e8f6ca35d9f37d995204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bc4615a67284eb7821509d7201302205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee85be6a1c97ae21022eabe31e5c16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b979f3b27b30a1cedd6943b01380317207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a19166b77e646a8dd04a876f686139208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d3872512991591d5194803377501a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078062f5722c4a3d12b057c6f1a4909210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78640d4ae0c191a0f5678af03555db94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da8be26b6449f5b4cc659e59c0f9fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f7347336c957103caa8c3507b0bd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3df516f24ff557f9f471aee5e69d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b41553898a984e2b68c8f0a792e85b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073c954cc94344269f4799573d9a8da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c15b8886dd6356a690c516e6e10eb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3065a8f884ac4603fe10228b999157218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2c6da3184eae6419ef279eef32813219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82652499247ba70707da312937b17097220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b6d83111e429752872682589d11f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96e3176028f5b413cfc83343c3d103222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca720dc163909d0ad66144ca66047802223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de919d89dce32542229183a533cfec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d181e4bcf96f2b0b67b70c0d5ba60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d453b46535d47e8b1fb25512799fb88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98683f82ded62b6eecd966fbfbb24c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cf2a85433305bafb069d660c7f16d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea463e0e41e5c54c4d39667c5b1db56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263ea6dcc141c8a03f49898b5c1a17a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a940b185a628eca0ee3d73323c3f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402def28950f154f4e92451965090907232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa98df03890189ae63a4cd845847f63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a41841f9d323d79eaf9646e5a47d72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f233278d55ec58947c668b542ca1d78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8c25b10335958a0fed1177226431c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5fb497883b70f9cc229d3234cdaad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9506da3f27e30c6adcf1cd83024a849238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62bd2d9f2444c26e7f942635fc5023239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f7fdbae03fb4bd8fa3a4ab015b8d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1f27a08ddafa252545b2e4fc4b068241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645ff19eda7ecb2d30a5d266260b5b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66996c9fdc3b75b63df99b807ca814243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e3053512f240e2791014db06723b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb57ff518df73aec1fa22d475e93789245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c208170454660eb382e52b6ce2cfd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee2055a4fb0c7db15e6137dd5122ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fb3fa3f90fe5cf7d03bf72183b82b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f96b1fa33b1f07a103ae1b8928322249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae313193e5f678ecbfd29412f8347b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2d2954b96bbf9396d7c06fe8365dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f937022abac44cfab20d51dd3e72034252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e975797ec855cee03ff1c6c5133187253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b041eb4a751e8ebe2e2dd1faf659a56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bfa2ab7b040f6cb10da570e47b69d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c596408175a0678cc9dddbb0e1cbf1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9f4cff95b60e6782dc8bb41e96acb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79160363fc963c6522d6d120c82d4094258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f74969749a1ecbab98845c1ce2126259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8e39015f3a685b8623ef4b73a1636260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4c76eaa376606a660fa76e2bf86ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bea8f4247a8f6923da7eaf013029c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62f6230d5c8ce4b83085b8e2f389a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31e1b66575df71bdfc4f83dc6c75f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92fbad68739fa5089ed7c7967b5709265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aa010c56790bcc3af62e295b8a760266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cf1b0fb0397fd9672a525a31d1c50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cc3c3c352946acd0eed05d660c01e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f242a43003a12d73bb6934345c4bf7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceee3c9c95116096c900178b421c37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322522306c1e53dbedd45b092081983271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd4f67b46359a82569f2f5cfad1cb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716f1c6bb609e967645d3f8df642733273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01558532233f483eeee7a6eef3b6aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265a5652ceae779d319c0b5972ba2cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db18a6d0b7f7ae4b4d11c888282ecde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea474cca48ba9d3076c75ee797dff64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e7d3f4c2772eed483ce938fc7edec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae326dc75b05e5bdfc7aef08277a08e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e22a293e2423e5ce9139b8150e28e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654e7b5bc0114179b67e80140af1efb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0735bbd1f6fb5d876bde7d4c49f285282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047cc54e0ad23d7a5bb089683ccc7e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083dd0a7745daa237ecbb655b392d4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb188b65b2dd98339b2a4d5bcb2399285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76716c224605c0eaa4b15292860ec26c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b5ce336dcbc3c83ff4068a62e017d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c1b03dcbf43345e7db6eafff79da1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c27b45afb3e423a53eb9c3157ccf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c88a2f8008e982da517d1fcba65eaf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b773e34b027121562df48eab3e872b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4527540f58d9bbfe613a041771d0205292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd5a8b9d9c99b38ab3cd1c09180d2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787801fae7ee20fde94eac05b2e28fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43cc6d8a342f7a03311e78c2a33f4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ee2429c8d7a6e36172111c923c0b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2214abed14c24e43725a51945f141e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53562a985430ef88beda62fa6b93dc05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6db9e9cae2d837b157ede298d4643299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac40dd362dda1c77659f5aa77923cb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56dfb548a958aea102f01dc25324be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fcc7aa8581ef4a9a0c0850f1c320b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ada020009262e6f67090db913050d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77c2067719604ed2b8bc47599064e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ab86e7f5d2836678d80d5e5b0a5b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58259cf9fb6d03aa536c179c88f2f7df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c45005a31b0faf8963df7e5802825307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bb90bf088f97b80de9ec2f14b313d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e365721e0d61c7badf871795274ed4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5007b8be906c0853ac6a682ba887764310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b777db5aef8bc7b407d877fd3b4b476311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274043fb00975e2bdc95ff053e86154312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf63463221127917918792971ed0607313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd63f2d8f47ff5758324d4fc68e27dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63fda5b5f5e50d88352eaf3d939ecf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131746b97fa87d58f3535a59d8581e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55830dd7caab41eb76601d4556dc84c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17b8204f8104f271ba0e99d3892150318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafedb505c39668be1b8efb7aee1f32f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3111441d98bb64653e3fdc7bc0872320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb488702fdcdc9725b65f96d2ea3d1a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a0cfe638c3c0a344f12531188e56f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73a552caf99f8604120e91d3fbd279323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9727616b73c67169e04af172f7e53a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfc2a1f9f7618d69af7d158c1320a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7a5fef75eeb0942e2d1bceefe8b8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d2a64701ba1e1866caec11c1489d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a7e8e052a095a6ae6191a41ed3868328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954580bbcd5b8bc2abd55666616f41ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83163e1ec2dfd389c87a1c71f2da1927330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebe22a422d582fcdfd4d9e7df0ea3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa978c503212aaec7127402578701b4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cdd2f6e1fcd1d5b14186e3f9420b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9d7fd3a4354f8c5af92976273a483334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28eef6c202dccad7ee86d855101615335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0736b0118ea92553e41df472278f527336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65213fcc2d97555031b0398a1586b1eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3e109be4afd1b788b258f0d6d1007338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542119fa729c0c67ddb89d7547e71811339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f062e7ee6dc9092a3484cbca632d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c634a7da7a92b77a03e0c49e5d9745d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d17eec26bbd6f49cb4c3cdf03a695342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcb2e57c2b7fe11d03ebbb0569e8b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a79d1e1f22d85707f713a8a8bfc154344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d66314271e6009f89421eb471881b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab4f67876eacb5af0bfa75a638b9fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e305e9cd2dfe10e48c3937bbc2ad8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3dc0ee9c978dbf0d61f12fe6e6d9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87e77ac5b1d4141f3d44ed33ce9c0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca794eb062e6e87afca2cb4cf5b64fda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108ebc90469d13d15c9a13d8ba42ef0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca05d9a38e5a01cd187344352162712352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c5c16f90464daa57c8e99828e4f94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2e0b869c7a4661dae6dd553f73e03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752b2e6a176ca4bcd3e098eb2f80724355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74550a1c32909a5dc08eb3426ac5be9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e242903d53580c1bbee1faf0f29cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b095c686e73ec6a17837300562bc18c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9e5358511633fce7878e1686acc25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67157095c7bca949d88658f0b0492d47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef3d0891fe22801c0f94350f662dd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e117888300bad78e7f0bdc67a4381f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72476d41e443f693881036806f5f5165363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012d154528d7b02d9410967aec2ce2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0062feb26d61a3b054f4af79bf769365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2335ded00379fbe47093f9c8a18eda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056de4a09b6afb399d0d1353901ccd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21496501002493d795dd08eb592b5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d27bf2657ce2d4ea4807c2175d547369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723102da7e6a4bc70f6356837518d777370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28f4bb59536960f632f9a2085e434c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6670a4470433fe10ed1096deb81b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3992ed229642a66615f70fde3e76aa3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73313baa78b2531ac456e9e1ae25df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204273db9efd55649685988a5cf8d56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6dc380bd8ac1cea72b84f4493fd4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7953b8b8609573352066f42d4f6485377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f6fba0deeb881777db7025a51d614378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5f1c200aacdc3b4017dac5b8506d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db904983789523ab5665d2e61f2ea089380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf7796cfad3611325a24940ec18853381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9df42c34ccbc5bca79b7d41204f83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3946df8c0c73950ada8757d27dfb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98191f4881cb694804965b803783d194384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c0109e180bac8a4e2523743cfbb4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e20503c71eab7bba5d8bced2b15f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fa16bdf81cd8553265b436bf2fd3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba3ffa15136e18f4ca94295a87e383388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550dd22ff059b3ccadac2efba054e0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7122c96dacda2951832b35f5f5085c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e93212a7f7c9a0834ee77a1afd278391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51de9e5f951711bdd84de1371c5ada392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77fea755d68990ad4716da1a9dd703393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521cdc150269934de15dc41dc77bf8b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b536266f96a72bf71156e87b1a12816395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c832619708300d5a1368f222a7349396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457fffd62333a9f43c2fe4e4ab7d373397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615272c8db07a7d2d503b1ff433ba8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d19136cf18c07dfcfdde61c5b0147399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ca4b78e2ca5575be6e39448aa8d1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f0cfe55cd625b2cdcceb57488441b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dde99e7123727833d5791bc1887f07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6a596d657e8a769266a5044d47b09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403cd2b2fb2d71c687218a144fdaea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06733ee47b3f165f3433494c97d82b1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36568162ab33e714f19b718ddd320107406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14e58da8d7734d43da662ed59712e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ec3b947d56606b5c88327d705a368408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ea6a854d628ca08e211f2be726e15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8da2a093333b35aaa86f81f1f1192f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e80b376ee6fdfbf59c1f0bb96d3504411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edf34349f4f6f22e37e047e2ad55c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070f4b23689b3a7cece21c7ab706836413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb328cd61f65bcd3d4228d0c051c2ebd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f2e1ffa47f2b22390c3d066a10fd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3b5802e3592033514ca3f1df7ddf7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3a9bb544f38f9a04ac60e2ea8e762417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9de759d145e90a5e5322cc02d7993418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc75a19690c7dbe2cfee3cdeae8236e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2a8e0ef02ea3e157da42152edb286420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bc9cbffdbbe1b2e6abce892dfb044421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556b33fd998ab936761802c7d13443b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf159cebdf777a2eb5be162b7ac59d91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956715126c9f8613766575cc14d7529424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53786a5a42518601d261161ec2733376425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18817fcdef5931fb7741e885108f64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85befd55065a1a3f4d0775e2d1c9f1bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5d97651212f18282a5810fe624760428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b4c512c039b5614b5059355148864429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0ff5e45485591710a87e15229b691430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf18fd0b7bef6c108348e5d41f85383431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab42850516fdd819ff8834a5cd382432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585e1160b63e48bf4f7db9e8a105930433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39597ca22487beccdb109a416214f0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a7b32e6a79ea75b7579a3b004813c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ac8f1c28576311ddd20304786e7a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95e8eaa50143170a6f7208b8eb29a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43204dc6ff52246bc34458bd26230230438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61870572b5620342e7e06eae08cb53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0ccd523161d004442d58c97900ccf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646a2b0120a4deac1e2903be00930ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd5ae75d6f080f9fef5f2a03d8c65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909637540ae1d511266ba0366008a7c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5144f843e6c70e7513af2c351973b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d3530af85bb9634fd2f3b1a1b255d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac3c0d3ff05d5801c0f57367201fce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab18c91e08edfe20948dc02ba75fb6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4c6eae62cf08becc10e6890e3a681448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1b49ff5c5af370a490bcac7c1d49c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074978e5935badaabe3550c8104bd1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f0787341bab9b3ed1c5b4a623a1cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0366da3aa516ada5a7d79ae835de819452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685532edef826ac500566744a530642a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712d316373b6e8a9dc2c473fa101305454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703d8db620449fe030d45a167986567455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef809fa3863e4daa74b532ce9740ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9a2ae74b05eb6c29d6d0bae9c2859457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4270e3a8600ce80ebf58c8058dd3c39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03aa9dacfd1d7805be776a723f1e3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a25d7b3eaa792f7f81230036f800d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1456afb82a541190eab1cc92ade0c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5c8777f1faae4b14be898636a6349462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac882f5c27e1d479991b78950d6f7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1169c70d2df9d48cc6e6dbb09da4911464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bbfd331e7cd036dd5444eb0ecc01d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88950656d6e72fb4240b19754bebb5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a0c7c480dcf7be43ac9ed9a164e34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa058931f9b342f3ab0c14cf6e1a7bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feca0f5ac5092a97a9f77d5b30a6bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84647a4579538b69c85a07e880675dae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0af2622342d76e924333d41b73206471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dd5fd8d3db1fe6f66d47b61041cf5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e199c9848ac4b18cb699cae7be5ebea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67975ae2c2fbb0700a52a7cd775923474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f8e566c9da4da59af7efd15e1acd8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cf408eaf77452a8165e6fdbfc6a13476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b6a8c2368ef0fdfebc07743ab86be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa92ceacf8d8c1f45f14628b62d1df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72432845c92cc7e515c2dd7fa6230f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b87a1de35eb286c6544b404ecd401480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3344d5f2a17216e974b0401b52724481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aa35663b0fa7d67ee005dacff8c72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678f77b16d2ee48220b248fcfb5305c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe4b1e61c523c24533ae157dee92f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43fc9c8643e6bf85e275e1cdc7c4dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dae469fb448bd9750b773568f0e8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bac968a2c746f8e40f0b3a69f0974487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb55024b73a372a6aff2c9784970b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fe782b6f761e5ca8c2f50501cbcb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c03f699ff4cce41287cea97eff618e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80d0e4fa8f2c402e47e7b667474a4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf4e0a82a2b9716f15b47482f738e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d85a6438db80965a2d855d5128b26b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a284ff1a4e4bdcc511dd25eddc59ca3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb3971bd660eacaab16c07cf5cddf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9043ad5eaae522a23ef0f4d15eb7ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f242ef9bbeefa2fad6053c1e8c9107497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6716608848249c0b5ef08fc53710598498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e7d19eb96a727974bb1318f0fe01d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f7416f418ba5ed7e2cb9d6084aa0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804e82692f8dfe4e81a13de6f918d53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29645460ddc434c87ab175809f5454ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0af50ac807ebea60e987f2e79784f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1ed14c1fe03eaf56cea376a150f3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041807b1ca727100be066835a1001d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7349c0f91fdfe894295c7cf67b98c85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706f4f11ae6390c3c248eea0f0304fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc675d2aadacd6cbc90df3526b87a52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5e7d88ed8ab5babf6b53773ffacf0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc801846f0c245c0a5ad09c0c589f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1e129d1a0e6fd4f48255dc3e8eaf1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072b4c48d1e7b86b0ee541a139c8c83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163654c3119871f007efb717c4f77c91513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a1e44909e3c1bacf8612a22ca884b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec67f6b153de40fd7eb1d9b07a3444515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971081825463296800009e998345d75f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a518dd70e2cef42d5491bf7bc4288d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94d5f0ec43a8be5fb397de0f5bfa58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274423beb818c01cfd1ca58d327c206519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f1c9760f66d7ffd56f4c1fc2c8729520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b82e9893df96d9da3d898a8e68a63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c95bdcd64dd2e79647251d762eba1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784da732ed04c8c1cd4c3ba2e1acd32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa50fffdc760b0ee4ab9bba84f7f3d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e2f2e6368055a0d1d0af18d261a52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db147ef77907a3d29ba9d70a0f69d47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0d8e3dc0ae630e9736c05d8120a7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d35bdeccec9cd75d71700d12126260528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbc7f2af10ec5cfcfd18427644d543529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58806b9f4ea3f886b1a0dc876d9f5153530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0347c485e58f5caa024df05f6bc89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b33f6b951b80a211e38df9de9cfc1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b47f470c027bc93afbf92e54b2d1fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb364c426763ee473c9f6be85e2688c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5979cb45cb5d8f5361a106569d97d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7a28946b4efe59ad4c7c171cafaba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17200aec949f4c67d0d90fdf8722b787537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f13a91a166eb0c347866e6cf2ba2f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9af79e9ed461a100b877b02b052819539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba08bea827b46a24112860e04c7c0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf0f6e022d6107d0d07583c4c5849e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02c400adbf6e0d1d2ddad04c71ab7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d02087e6c6cf109e623e5f84eb9706543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94eac6d9835d918c6026b7d6d32b38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c98f1f65145f6bf744cce52b1974a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643becbf364b4e9c1a2e49542601ed2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d0473b57eb3739ac977c81a356a22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8439953fbec22663af9497a34b46eeb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fea0d6561aed9de6647ce16584b410549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d08d24310eb34ec9f329e27d57da3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6331e8726b64859e33eb356fa2f9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c294dc371f358b041186379c715db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ed906b92ee15b43898d0fdfe74b51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a3ea814627e899b8bf68b1464e2e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da472c571d75369ea74ca22f234f783f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbd5e702d0b47a1e7947ed1722c9f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362132c1b9d54d7c8e05d234783ab27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc66cd2fec912eb4f2908e694ed546558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab83b8c534c7ca07af14909636726e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42630fe5d5f4837e7dd96ea09d6479f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a6676d94bcef3d522cc20260d45bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b3e82384da3026e2f42465333a51b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fff1ad17d193a9a9de62451435767563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b15422aaf5162aefa4eec07216fed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985a14860125b7760713c2a86a109d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb594941093d01dfec1c4caf57fa7ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d295aae038bf47eb85f916c73d428567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06276572d3eebfdc60d55390c064818f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33027746f64b0e12bfb020b5b984de6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263b80d68ca60bbb5bfd958831243f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837954a5bbc2773573fa61c7a382842571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba9a31257ad1c657bfa6af60418064572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3113bf4469195c5febb76eb96c4ad4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ea0740c9644c7224f5315167dfd40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b6b446f2ce952a391eb9431b4cdf3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5261bc77e7c9132b13a4886f3a48370576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ab37790fa3704203ca8d0da7e6f30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7fd971730f392da55b3b4cf22f2cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648cb3f83f69c88f1f9a95e049d225d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf9d7e1aa58c05536ee981ed0c9659580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085b22b144013011ba135d7f118941e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31bfed37812797cd8640370b3dd03d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c421754b5bd9debadcc620ef9c076583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabf9e6c27579cf7370ba2a2ef62b2e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85719c3456ebfd043cda47503b9d65f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97abfade60ed1a0d52a1fc896a831a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce216208ebe341cc538eabd628d2b5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1458c5d7b566c7894feb2b760595e83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298236c3c0b5eada836722d0fe6cc35d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739c37350138ec3fad2dcfad693fc65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56297cb4a34845f2cd3647c9f3610caa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91f5c103054973d98359209c17a174592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45e08418f12f52abb47380a908d587593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec2458045abcd9180ce7f08b153bb1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dad062f3252ef20b220cf45a31729595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116be9e60bd1afbb8e44ed8f53dbe6fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b0b4a559b57ce08bc973e632bc58d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66122a8beaad8c1c59950cb9e0adf020598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3080e6df60c9b7b928c4dd5a2a9cc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d95d73c2015a5c307ef8557d6cd21f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12111351aeea5be7fc8240d8c7f3489601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea9abe18c2ecb956b9c24077e2f82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6162ede346b4b20126b2f8af2dfbc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92b30187c6c41eb50c14f3a8c85a92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f54086b9bdceb1d89a2c6f0cfa7e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e682747b8826c1edb4d63893f2933ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f939a48638802fbae1ddd015496926f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bf22f83bf79b6689ac25d7b27aede608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26403a8b0013f2af05fd0b027c2d5588609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceb65d19b2241a8b71bbc1bea78637610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e4ce84924f405aeb1a874da794343611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85814f88b3ceb6883415e2b6cdd80f60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394d15a9b050444cbad06bb9d564f27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68bbac6ef8eec2b79fa5b1e7273bf9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b09804b356c66b3da56194d71f849615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19949bf72f728398663aa915cfba10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb8264c6d4860eb950b0cde0d273eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74c074eea19bd8d5a270ff1dbeef7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154434e99953d0c08b0235ba60e8d485619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0005b2bdc72dd4e94edd5ab9a62c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfa828dc04ab577bc4bdab475c2111621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a35e7423e299dd3e43aae13f0a47d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e5e5907a14d41b22c7e7c38355afd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979687d782101d4eda43eb75e526555624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d50f708a8fac5cb1be2939cc31dea3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5552dd6a62fc335070cc9e054f54e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6ba20abc539316fb471e550a7fabe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de1b9b7044849918a2f6d4231bbc22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d69d3d78c7e2e6e5d74ce96f384c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8c7f175cbcecfbe4545d0eed2bdcc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bf296b6133fcc319586f05e17b5ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a895dce06aa7f61afc5bdcc7ae63b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8923d69c2d61b4ddec4eaf67365b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddf7dcdfcecf1bccb7c6d117deac9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c875a49b8392bf4b14a43dc31c5f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5a8346282eefb65cdbb7030890b1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a58c13c2c48b441d0a221e144cb7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbdd6b7eeae053c0def355806e8a28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdc07cc7ff9ec8def3adcdc7a6b857639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e76fa25d0d464e7471c83f0387a653640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d99f71bb5f195a258451d64df28b01641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4ad35f969c9f103d0590dfe239552642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f18a59cf013453fd4b7b53b9508c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1abb128c78037ea7ce28297154e194644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079186c010a3fdba6ed7651faf4d8f3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe781034c6c058cdba739089f72edbe2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606404a68ae30f02133ea1d0f9072510647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdafb27b691f4ae395c68d542e90ab9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178de1ae8b78d42780cfd4bfa5fcdfc3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21332a126220507c0e6785176250e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a774de264f96b04770cc09f2e24e37b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74711f2a2e44df9e199acb41b57e54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865475be3d006ffeb0a04f7ac5c091f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852727f77e01d56b7744c380c26da054654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04567e68aee7895a9683f770225c3b66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160e9ec89e338359d9b9eddfc6d68e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3974bff7ad596cf01c13373df108a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dedd639d156c458f011b507ee93ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86c46b2a4cb57d69a77869e7540f09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cf069ee6558197f33265b3a9c5759660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea028c550efc385e21cf0579341bec71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8620d366630adc958e316a528404b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8b7050b891edb453cfec2fd83952a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ecb6dfdca96c84e6faa166d695287664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809cef693d1950c89ee7d3ccde70bc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb748464124eca44a680bc4f71e72cf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615612579371121c2adc956e32d5610667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5cb8e225fa46dfbf1b79ed59088cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787bfa46f33a0f0f81573332fe205dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72284876e6e97b12ac59f7026ac21420670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c71c9455cdc141108b742c84df268e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2caa44dc449192fe5013fe15d9b483672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3553605fcfab34c84d19587aaa4e31d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45b09f2744ced34db3405b7be1ec08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccafea3e99bf9c63962e8fe5f5fe0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3994e4e5df4d0411650416697fa3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf7a2c0dae71abe84515164a3f7498677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672e6697f71b6e3dd91f54452af14df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec488cd0e9251f29a66ea930a8658aa7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301263a71e0dab39fc4016f61a69cd4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb94dbff504a11c526073b31e0775d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe317bb1503bbb968be94e3dd68c88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb614cc6602ecf42c7ad6e152627f62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d570476021c41318f8a915e0c6ff67d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63f1d362298f0db6160753287f06f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713edbf0852725b5e114bb13bf98360686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe0d30fcce93045b641c004ddc1c22687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a26d19e837f5965fcf5cfa46fdf58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2fd94872f8b70eec5125e0100de79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235faef9274698e15435706e0c35bf3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f9f0ad88362201b759036233ff1a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd512fe6c700263225cdf8524e9da411692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121811d31a2074ea082771121364bf2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4fe09d6553d7d0bee83cbfeb8b36d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cf4ffd58e4f6bd8289e426bfefa1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67f4c5153485e2ab921112ee9195fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00c18f7768980820e8f40c8f101271697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f6d46c9a25fddac09c867d5a6ff08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa78a6d785d2f385124d0b22ec67fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d46e07b7ab95f7ea2c45dde07710f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86774243b8e9e9c2cb8530da63201f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def82a0dab1096f7a330573dc95d50cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea824f5b74ff28de37ec37e3cb281703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45570aea8b963e4557e740cc73eedf36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbbbd15f6caedeadd31527466bcca8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fead0f4d612d1a72838246314b611f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b94ff6bfa3af7ca935886e9653ebe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc712bc751d8ac4cebf263646f442b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70fd344e8413ed9e88d9d5fca847ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df8710bc4992e738508fa71a031284710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa39ccce03c4ca4740b3d054a67273d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb403df3032499067fad852bcd7c68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1a01e22eb88aa333151e1c3d16999713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfff142bb1dea493f027d84448dbb5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54921e0ddafc608b214ca4b3f8226c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604ad9d7d02bcb9290366ffa92b42f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed7cc3bffa998aabce4bae3734753a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fbd2b0de719258f08f5699e80258d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55f9539af9779ea52762bb57e3c050719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aff1bfb64a0f2cb20d57a2c285e8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c3acdf430fb2f01f9509fc443d8ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e21a4711774d38486cdbfcef28b5ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68992db5c38f694a774a7ef53271d7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6573c4c7f63b17d330bc46cf76edf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1bd6b28e7d63acbf474866af39ffa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f729301e272e8ec83da7da98a7fb751726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822825c9636092b4cc07b846faa9aa5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a15e1ebdaae39dd2556a1188538e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837640d5cc77daabe8c646980e71f06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282847b16c538bdc1f85c251abd76e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f3fcd17aec0a8c63b3e6cadcda94e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f336a2ee5d2aaf7be8a98412a81c35732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc454c4fdd807e62bcbd77a6e735465733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b69c6d1db8b20551d361417e293b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b765ea6abdf4c1cebf24761df3ecd9b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5447e669bf37cd3a8e199a10028f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be602d6567fde9ef0ecb56966bf952c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e2c35ba65bf0fb21d3c932ef0c0a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfbbcb56a89e8c0acc25871b6d69be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84718586940d571ac7abe258e94a89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4cca2c92f9b6b48f07af84db58580741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eebf4dd92b019e13db71b248a2502742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bbc66a4b163ccdd05f95cc5dd4143743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0f831f7391d0664dfec39e9a77b6f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f04bbe70766b6973aadffb694b2cfc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4fd64041a7f010d17b5fd69dcbc40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d054113e216b7c0379fc56a440c1fb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c628fa650c27720978bedfd9ce82e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d058b76f92165c77e47aaf0392b54b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f93ede161508c778db8010ae5ddb1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695752699d48d7208c8b7991643153751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df067d35d9b81bee3bb1ca028dc8937752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b6fa71e85d283d74ad719fa1b0c95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10390a66de2fad1aaecaf6eed8174a11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3beb90a685b076f27658ca8c94c66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a7ce836ae604d7634a968551570cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4590564020c4585cbbd7418081f71dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2cac6bfcdd07cc517a25c0e78335d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77698107e7074e0b6e9faa3b1c4a4b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbceb78d9d61ee55794454913642732760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69d99aaf4a93964d46eaa9bd4b2f99761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c46040c2f2fddb0668322862e20f1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d332bfce08621115948b2833e4896f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa343b5047f66a35d701b855ace829f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d04ff7b1bf71e291025d01346216ca765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddd6d5026e5f3521c9326c2eee649d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756599197498572e81c84a20c4599c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af99cefef2651b358b5730a77d38aa5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7ec444eaa1d366d9abf518fd5e2f1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39ffb06a2697fad4dbaf07d40b6e14770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252032e088646a8c717d7f7369868f0b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72280b08affddb4928d199ba1118419772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604412de8ec9af39f16d94ec5703c161773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ec3d8d2777aa2cdc18ee71a1d30fd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53505af9135686cb187e1e79b8d9a6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4850890d1b075c8f9860dc3e6b0e3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a448202ac13cf4afb3ca04fd200c9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d198eb1cac5cca17cc288e8747669778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d96ae7fd52c7417e17a4d7fe2f8c80779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa374747b46396f552a1e6864551ae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd25f852ee5ea0177accdb9a3144be781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d396a752158e6f542ec5f7e1be2456782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e752e825ac8bb49afba3f8b2f5816d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cce2e5d6a076393b5b947684090c6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885ab962be47654b0ff1af7cadf5039785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973c8a1257242818a968af82e0143ca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe9f91fede62945c27d62f863df820787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de465bf203f9ea4fe144002b84fea4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c204e94bf7e25a01892368bd33faf2d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ae7fd53a8669ffd1b56662fe7ba99790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce408ac7e9a50479f55e1e87ea84a4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bddfa07df93f7a19eaa710a27de09792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393767d7b57419bde0ffa14c84499878793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70f972be1320f7543d5cc615303d74794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d776c532e0f4c54190fc15497d7f939795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cbf48169d62e605a3fd9c9619b1be796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a1e9f8d55b768c659d0e3f4f374e9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d916c06ab6aca2205c0e10cb7e9a7e0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4754099a67ddb958e212ba663b6658799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd091ab62d494391b623437e8d056ac2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1245d9d4a6d2b5d832b5b07a7dc5f6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b40101fd0d835bd425d21856eacb43802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45a8de6a0d90eff10fcfd073bb0808803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc6f93083ece65730446e3e4f9ba0d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911c5ed0137019031d18033e33b0cae805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4996e56980479369b1ca8380b242a5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91290325f9b850e417a70f6742f167c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1434d3e0f6a400d1f41a5436482e8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec334c4435eb6a1e661452778bf28347809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3affb51aee4a647902deb0d245eac9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679027537fb466e7bbcaccf7d55ff882811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94799abf8e9cbf7a96e18871d0c7f9f9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2688c4eef7d8068789b2ae0c6fa1af813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88927dea11e4cb6c77c30ff93fe6d5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27c5f32205fc4c22f49cb7994c9d25815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9c21e80ada6c510d76fc42ff42f51816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e1531504ccdd3a3937bbd2e3adb4a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9ed658316cc574fe98bfaca0a6739818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8b7618ac28d6ef19e54a83dd925b9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9db38e81fa5ccc0ae1a70aa636b8f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609b9152a2ccc362c44656df7644933821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf929b249c2b966cc50b66b207e7edb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e655e6b410b74a71f64c07ec1146f7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d4574efe6b0476dd6dc69a0819aa2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c0158ddb282c6d6135363c310d55b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee324edbc44786abc685e9f2ea0fd0b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02e17a9994643130f3724504303c24827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dbfade0caf5ab4b85b567a9458e48828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed389428f7e2f1b022128f19250087829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d7b6b80ea7a31a6ca3a0e8842bdd1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f49dc09ea2b0e01add13d76c67fa10831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187576a8b55f3994ff31d8bd3d3355dc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506765796c2391afb5461e60b2edfaa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af105c2192b5cfd72cb30574bb7aa1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3094658e994a6cc02ed64033f8e9649835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a21373c61adab48ead7d7d8570197a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723b08beedba6a6bcd97551cd0a48ba837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96830ece862a4e98f8bc103b85074d42838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc28aa9f5fa208405b9c8961bd80b8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495d057f163f2f07d0ab1c9635547f5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c8f1e49ea7c5b8a376b324939dd62841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc325c60993186c9dc29aa05cc9b02842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224f6de31cae7f5133967d8a53c325c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c130a7d37d58e5b6735d8a39d9b60844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d4d755070f195084cacc39fa9c73e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b04ddd66a950d18f9452004f8b9cc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f7e938b105aa7f2339b1a72e55029847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda42d57f73df86d344638e1f4b80746848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e469b819fb4cd53c11074f544863e8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc48cd708b890353515fd4e04b0a942850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e09d4aa9fc4ccc65b2f05dd9881f4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386848814aa0c1c90545322f5baaddc7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6ccf3aa88476134e9db759cbe6fae853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc99aa09018ba3a868f0ca4d1cb9452854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54696253a1a2e4eb0ddccc552d9741855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7f58062d0ab19a72cc6534f1997db856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1eea3a94e3de62e45aab6fcd7b033857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4905f55ac75670a2625709a2d8dc49858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de093b71c899a1c4259b9657092019859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2a8a5fae4bfb14524e40a74ab9d6d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1660e99449e1d37792a7ed1c9299137861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e80027a1814af955c6e7005634aa04862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246281706efa09b5d37b14eb50582ae863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba13ad188e96fbc352c1c47236f97be864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927d0476e3aec35cc704259aac28755865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59c60436a1f68bca966e41298bb913866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a14c1bacd5be7410bf8c06498cdce3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76780b88a17edf900970f68d62411e25868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daed991193af02e5b7dd5365d8a99cd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fa7a5158951611fc4c785bd68f556870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb046be64d5fda47fa77a0e6c14a24871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c530c92541ec3eaa1dda32e7785a16b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1ca0002cfb68ebd054c7487e6656a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9e6bc7cb0eaa923d259964b460d58874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6421b42cc28a31a366f74eb2659c5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072f4ec6b8f795c32de8f094f5f5449876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6f18e745f1c92b12bfbc6667294d1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a4ca3a204baab94d4df48d4de3813878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61838a529949a8c327cf59511d4ef4b9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24121b196627ef64f8181d079e956da3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cc562f9ee0ad6eb6a3202c4fd22c9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215ff5f84485a238c9a9eb9524e72e1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbe323f6b299d3c9a1ae9d8a62a93c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab729672f0d093812f3022a18252637884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f12472e0f0eca83095f91aa894226885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1ad65f019fb12e1c4645400640b59886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951a2015c8032582f583d328552c186887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc623626061b6e781412ce3fb0d2fca9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d5d01392eb2c06cbc802cc53bc6cb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6baee229fb998b71bdf13608002c3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249227c7b030108f6ae37174d693a56891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53161559600d130b07bbb6c5211c2e55892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f509f4cd6d03bb315970ed0cbb0ea6e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ba9e3213aa7f9431efc970da7a3e3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b16afc7071a00554893892413be7d4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7cf3fe51da7f4872214a2877d6413896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4268421482c70a44654d116ae61a35897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8dda1ef0b42cc74beabce679b1b57898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc19a9a5e4b2f49be65d7a686e277fb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4474dfe3458bcb87feab1e914e462e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bdffa8e8291bb0ba34efcc7e6284b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dfdc2373181bab96f82f59eef71e4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cb48fca8620d8e74d549e4f753b45903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0206a7bb6c9d2a98f691adede39525904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a5b0d3dbec5fe342b49d9cbff3181905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02707f2c8aa3d77ae40fc4433cdd3db7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb298b840d13507e0fbe37cc4701bb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ef35e80db21c365872e9dae6905de908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e3c3234238aad626d01f8532a39a2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4334c289d96c0b792fb7201b0e834910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7cd7fd5652bde7c1b52691ccc90f0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728456020cfb388ae53a418e4f2c2432912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b5f06bf7e436c8da65b6401c1b2cf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de8f8c0fe17c77570db5a22c1f038c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edcab2daf0b071acec6ade421ae602915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a21e6c1cf4112362983d0f9c87fe3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da478f266a521ab2efbd02640e143b5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8407e65b6721b8260ee76d4c469ea77918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d028403029832e0b0ed26b2ce17a7f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0d9dcdcc06248320d8278c0801f0c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c67a97ca761248eb1fd7efd21a3f7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87808e3cbaad6114ef5da61994c89dc8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b4fa93f88c31fa703b1c66a401ccf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d29ffb10406127900f0722cd5fc5ca924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f198ce7f27b0cd3a3f0caf6d961089d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320d0f979feaf70efc247a522f176bf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef320aa59c7ebf11882d85e8d0fbf4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9861b6adcb65915b6272306ac46b63928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d46ce959a86a427c26b1a689ac2c2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f3f8bc8c854db774da1c61e8b85c1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0a888da09d2c220cb3f23c62373b7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4af24c91fbfd68f6c069684f2d7198932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354910fbb61359b44e68ce69ce5940d4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23599eada4d37985eb0af0f32704a5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778ef73430c2fa473ab9b40a87ff84c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce58980898d9e57f1f14b9022d2182b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee402060e0013d6f7f6f899b3a1fde937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17776d7a58e002c3f984d16e9c1126938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d8cce4443ee268269d845d7e3b976939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587e5f8984d8aa871389a9ec165fe39940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd40a346b60ff0e8231840b314c24e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df619a135dd4eefc6a8f155123d4283b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d615911b8decdeb82fdaa3970d53e3a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dad6217d284df9bbb8ec94b124d51d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3f24afd4b68ae4dd024778b02dd0d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496d0fee18d515a0a559467c66f19e9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e220a40671d6ec3978e47fd0dc498fc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b2cfecb962f1f77185b7344ae086e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4e4a6c10556d74e319410a459c9b3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02260ba894129b8f0b44b28752b16037950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75926611d4b148f9eab85f22e6b57a4a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1a76ba31c50b7b020f785a1ba9ab0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9f0d7bfcf4bc5169a4683ff8ed08f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754250ff58f28ace434b62a773d013a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0474f5400fadf55ae22841cb805f67b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e6ed9af993fcd364b8ff276209d9d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db0ca9848e9ddf7e7b867305bacdd7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf09f65773963bda7ef6514ce189fd2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5f468e835d1cd29d538395bf1231b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e489ffb5b24413a7059e997b42e420f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ee5233a00c81bb857e5884de03c10961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6630fe74a2dc1daca29e2f959f426962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59411f505f12e59c11b85a9a7cd17b12963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9b4eaeb5e050bfa2e5d7559c28210964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac42373f9673364e2bb3169b1e0209965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5a223ee6dc50eb49cbd68e428efe7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2201dc8932c3898eb7a690505e09268967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8869a0f66455e97a0a691e5fee193d8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02488411e0aa5de6b47e79f95965407969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251fb5fa8ca2f2c7f68c0438cd45dac970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51621316b4c22185e575b6e4614868d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07058c892743bad0bc6053b3adc29514972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d18f94445f0ea81b66d083d91f767973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36370955acfaf8751af1b30c1263f28974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71590c656b418746270c346adc3152975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79bfcf769daaa77549d6fcad946fe3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eca015ce496c55fec93e0db33dbf50977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>