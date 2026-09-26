--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247880b674a120f5c63020e998383faa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfd96be804e1103f1c3ebc5d59606e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0045ecb45024a2df5efab6227b9b0323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a49d78209b0c063ab77a3423dea91f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d43a5523774a65666f93436e3828cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533acc77137a14a3c0d84d2e81d63986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bfbd4758ba8ddee531bb3b1942e037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eea3b80c0740c6346d04005fbc7b438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccec7c991557caf0040d3b0621858d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79512a57a8b62611c5c7d80561466010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7d2724fb0b1421b66b4a1e41baba011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41580fede41bcbecd98a2c36d91b15a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd22fe3b7b5ff80918a32d9616cf2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f3c8d9f643a55cd1ea20e02034d9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fed9a060dd050e7e3257682a732de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4116288733d038ff6e0ef870511fe1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee83d338069a638c8893defd6567f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9c4ca9c52ffff7c2eed4600b1efd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ccbe2c5cf835ab364e1a63c38df9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a1fcdbc1b6bd16d1a129501ad137620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fd319c3b9a7167646ab5dbfa8183021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70090a517ff4269f58055f80358f5e7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fe1689f3ad9fb8ad952b0c72c7d2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47952cdf864e5b4f511153cf14f83e8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb638a454b23b5b419945aab6a847b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d2515ef24310bc1d92efbcc0994f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcbeb5e20f3e37ccdc65c264431dbf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d08ca6848e6c8599721863c94d2f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9759fff35ed9b8f2c70598b14d55629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba424ae2552f04626c08b7988ecc36030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58110c1f9e32e1fcf93d55129b6544a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb548b948cdd8f5cf0f913f181e8cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a401c0ce7bb2dae94f53615558597633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1f767a5c7097242f88dbbe244d0e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7c73ca84673a8fbf932a1140ecf1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec45167e5c84a7a58fddcc5203ea4ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5de335da81139b4e50c65ee37c2e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac1cd24cfe56efd9f56c94e7b473c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414dc79b91cafad8d867e5c9dc9720c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243126ed6f55d7bf04ceff7a915831c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a650ec07b00c27eb4756248c9ff041641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63885c1809a67299a121d42905c6b4b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd216f1ae103d0eaeb57adf004d93a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958572a481c4d695402fa7f85edcaad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12116e4455efb455768c9a83340221ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e3c49063b1c61e74e3acb6019de3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2595d52b9f6ee53943ccaa0dde93547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd5ff2ab90c09858230d0867d0369c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0c3318aa61415cf7397fe4600ebf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff6f05329ddefcce111509978e1dd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94334ec8afcf884c26164403ff3f1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58e925be1d22c8aa1380503f73cf9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd055e3f69da0a4eda0f6253d2088553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841ca15e675da47a0a166575777457a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc419996b6f3521d61dd13ad1bb11b5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893c69e919a3662c73846f218621b8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7f2693349c2c99b3afc1b73757b8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bd054ce1eb83247c3c03724018e1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7995d721d8f111473433175bd8732159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd192856eb1c2228d913a2708f66da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab96ecb54c7bb21f6f6e7cb1f0a35e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d710afa8f9fd4c9f17615c43ca2d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235969397d48ed7c000aadc2c69e985963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aa6af4f7841e05006d4fcec6ea62064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae085c71f8f8e51ddca7fe7ac4e4dc9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcc7d33a3214613229f0bfe8f37ce566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04d62c9107ffa131cb791c1fdf5fc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041f1cb7acf14c4b7b393e50bff507868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b980c24795a97ff82e8c35348446a1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a5bd7bde965b35b21c5349bf5c4a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55728b148baf8318de205b854c5e3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9167afe488db4b79f815588212c887672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181ecba3848a18a605ae3b39b191c3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ce9dc93d98fa9a67718c63ca14ef774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9c23531fa78a74b52376365924de775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baa36eb5a9029f1aa3f7ab559fbf0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc4d3a575b57c7247a88ecc007d20177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddd2b70464592598bc12ea31b950c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6ad3a2a1d595007e0c3710082f3cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffa24de0b3fae60ac01bb82cbfdf8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ae165dede3c47568e97e28b241b6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7c1f6ad2718b52a5ae973532600d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b79477f77814458cf234e67f0c94a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77236fcbb40f704500901e439e286984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b629dec4b9ecfa946f5ee1461b5df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecf607ca4501ad3b3c31a8e7919d4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc8e8f935897e3c7ae83d552160ec987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04346a719f0ba758d28d885cc3e6882888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e87911030a8f960d755ae30925802089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae9395682034f7b1653d166b65d0cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d5dc0b7f021eb1303d460d2803c3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb657ccd2bd7acd17e0e4802606723a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4ba4e9035a3670890f3ffa972518c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419878899c569d9e73180af2fda828e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880791cbe997dd18e95743bd6fad76895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b0b7d75f2aef6422686a23a8596cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868a54c9e19045accbdeb4e094c0eb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3d68a40ab5f15f6107f6f5b92813898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d5dbe836dd025d69af8244bdb293799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef907ce516ece3e1c6e0c2c1bbd761100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f67045c1174f1b738b2717e1143805101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c799c0f859bb8bb812fff17a57d83cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80495974927f909a606c1078d165ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ce7d519d412bfeb2ae6dd627f123e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e028e470f8c247863749554425d94d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc1256f9a557f6196869badb58da96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73a4ef8022066540530d70f2b3ca11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916a3357e1b6d5d5fdd2f3274c1c180108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afaf4d1c3b5bff42c3f36dbd382a58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146da2961f79127f36f9e3318f75ac72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac90da67716537a5f73909efcea533111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8eef11289a8cb3a01205891481081112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1e875696596743217821cbeebcc39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04a37cf451a7303f0285dccac436d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db840fa94b092b86e8d24d0c89d745115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2479e0e23947ca82674fc17443ccc11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007117618ff7097e59ce7ac9a3f8174117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba94c60d1a190e2675fb7200d5f887118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a16c02bedcf72bb5dff2b6f008d7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdf36de0aa2daa5165216d6f032471120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e84c04a7d057f8d2b31aeaec9a149121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023cd358b368a073165411dd0ec0950122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc6155a841fa0f08ecd30535ece5bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaee71711d9126015bd599b6db590b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f1252360ca694a192b0f82e184f34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee20bc7adcfcc2d5893de7a2820f2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f543afec85533f40473c2997cfe6347127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e77a750cd6cef6e7253a901105c09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c77655909f1f80f5b09522ba01502129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e008d9513b9c1c78425e47626e8ee9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3e2994c1ecf2508f9e22ae146bc9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb334c30771e17003d845473533f94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80df5370851b2175d45bdada237edb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9464e25fddfce513a235486f443e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eaacc7c8b290f985796ec78bd03f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381edde5510f68bf66668b943ea1f02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dbb10e814ad714623caa94118b285137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8690f1e988ec3650e87b364112ee1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb84d2f617ace650d365342f9ed1dd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074f564cdbedf23fb45891609ed59c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6d55bed5ef8e5bbc4e225efbd3789141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3287b4b1bec619dc7022c91a7279ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef828d11fdcc2a091dc7c1335b70681143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e8ae0b78ae42da0980581ff4d513d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a100710c5c8e7deb5a21c5d068fd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb908a7c70a985e5ff533786dd86eb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb06a1919108f8ce7bfb6baf48ad03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036cd08b255abec1e3538e2c6061f1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dda233535f4cbb29d1854fe723007149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f97a6de0a44e8308ef758b1e2dee9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5293c142c803bc1daf04b76548c86b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99757215686bf1355534133995ed7980152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fabff1b10532680076b30787f08db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994ef67093ecd8c02881369e8c48050154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f48e5939c798ef76cd3c54b4e6284b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ec0c51ceaa22fd17ac92f3f9ef512156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f52a63353647984e369900a1ce08e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b42320e675671f664c32a309edf2ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dd02a16af5cb4cdeedd0d314ab49e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bed4c8b2d2349cfc749488e22d50ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc94cabb59140ecebdefcb3ed609d5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8b51640690e2179342520f9e96ddb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cd39a2fdfae28c871c0c927f717c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298fd91e2c74a74b9cdde2d3020b738164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bed0d5a37099cbd58d283a77a1ac45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65eba977f36d1a0a41244b9da53db4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd4e13fa042e0631b362296038419a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bed945d954eb46fa65c8d9ec9ed25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fd4767afe02566ad035345253bc71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150148565d72a8f0363624fa4396f7eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d48401c71e501b4726ca9b227184e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc7c37e086b5058c09c8d4edf5b7ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08c6af052f03cc0349fe0b3e6222be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0acc3245e7b70bb1b8b13a08f72e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff9c4d8984d9c4108a703fe748ef6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf7e3c25ff41b5f38a7c4e6ee8e628176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843064094366054aaffd069707b9be7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad189614232ba125344c5d6fad9cea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23300e1a58b69a1c40e1b80475009a2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f797e6a3b270901c167cd99397a575180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a00725676b57282c67be92a0e0ab5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342fc9d96efc416240058fc8c3a6666182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c620d417215d7e6f4f9f67ed3b54b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868f0e89f267d0660dd73986c4053a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af67aba648dbbbb3484e6c072de1c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0b62047ffb170b5336311137f635a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c19db1843b8674981279b14463640b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b5ca5c97af682e2103ebe6b18d6e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5f42ca88ad2b9d5dd7ebd555cdb56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ee33e12e60f3d2282b2aa34787bed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bdb9a131f11397da6e039f3959312191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaf64f42a94c014c098a636e13c1f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd91332af4e4b35f72497592afbd8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d49988fbd5d4c2855f0ac313d978d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107435e80831a0699a89ad4802492a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e77b92f4f45bf54d4770c001d1aff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969199aa23ce56e9587fb9b3f6c90df5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9491dd8dd129032847a7b2d09990773198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decf71b67d63fb964e62f6e322f19e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0f9c53353b238f0e7fbe279015f95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9e529bffb275013a6d07d15fcf2e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e64f31292ad56ed7866a36213a0fca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25da1ca006692b1c4fa4dda1f352f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5da443e8e06f04cb61e02887b2bd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5ff754677dd50b0595087558c6db8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c58f8012a6c5e594d285938725a1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5ffe6609ea9229458fa7bdbaef674207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcbb77877a51104c18d2cae56d8271208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0414d4d1069bd57eb7a62e25004c1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6a8c791c22edf9294f6912d1209af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c5a12dca8f45e35140eb10e4a18d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafef56ad76f33512f0304a86d585edd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db507b9266108dd5ac31c020ff1ce0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67359eff33ca019fb4e787c09c9a69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4be83e226cfe6b7f81008817c2cf8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3ded502f998f61599251db55212a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed626001418003fcf34eacfe487a83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc877d8af7e520102eeff692be001a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b730092c4d73156e47b12c29dd127b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944362b961ca2a746d9c7944af2e79c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b773969e872a9dec460ea9b83550eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c32a1b0c13e751b4d38acb8d144202222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd3c26417e7b59b2897c664bd3a293223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa74a1aa815c42abdddab547eb0d7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aff3d11933e5ce65dd6710468fcc24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10804e94a1a4c72b6f781095d27dd260226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1dddaedba8c058acea0849ea513f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bb3cd8581e823d084408b8b453157228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d943130deafbf4bd5ca4c3db8f4d79f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e69c46ae2b81e3f3a5c338ba9a95a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8e3b5ea147411232907318092d6cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23840f6fa1859f9f087dc203331edaac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647f6d51f467d40cc972d5b8e594373233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc3ae8c8c14975b1dae266a84aae57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f0f8f47092b6d6c69eccaae3edfca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837032723b7d5a4e99829eef4492334236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db0310e8acfe540eeb375404179871237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c377693104ed925672a28b7986da4ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37030ddcf69fda86d2ca1f3ed9c58fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d314d2957fb3e95cdc68cfe77cdcc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e254aa9351e4a922c7da287beaddf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c01b3e697062b2143b851ea7c9408242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9202c7fcfe23a850da940de9295f97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5470e5e29c91c1fdff92e0a8259ef6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48ce1a58eacf54905b4d1e3aedaf38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362a43c377043c9096276b7996a2b4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad0eefd35bc14889c6811cc5c1b922247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9e9a619d53230f8949574ee654e80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73d75119e60ef90fcc244a08a11d11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374eab15b980c7605f70f0876b3b34d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2a9e0558482680a5756c13707ec0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac3af25cf956224804bcf96303142d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ac1babc0bb84d90fc4f604b1caa5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369f9bab70195a2d173c9e8d1dc1173254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964236b288ba834d496e51a1a7cdd1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52349d1a88e76940cb60053764b8a54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d13616fa64570930929eb79d3a59f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27590fcb76f91a3c659e66c9570cf78c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f290eedbfb1004747889491e72588259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b8b7ad056bb6b1357c0ec6a631650260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9ace3906dde8d4fde9f88235ba923261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec652d6f959a2edc43158702c4dfad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af58bb5563d8118fdde5bddea164625263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9528b5b65548b91e75684bc056ffaba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434e2d2756ab68d734c14cbeb58b455265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664694153943b3762586fa2444558387266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a821f3b7f9c1d532703f4f05647351267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e0f392b52097c31b061db5ac5b1c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b1a00856a753226839ad508528f62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245877e452cfa3a8be9a45cd0746bc69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49845189a4ac713d11ed5b41a2eb62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058699d2a2b2258e23ec59e8b409ae96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345ab98b0c944df679915640772bb93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158a344d70bcbe9320f9ca2683c8517274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302fef6aa705b93e01e9f5fe86c9ded275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e806af42b54592a792ebb779490c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b027bf25e83def7b7bc7d21f7be1415277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ad01e0c82b5deedb420235e20397e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead38a47fa27c0a8cea782d34d6f0a0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306abf42e54e102ae370567f3583b09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ea4b53117b9262d07c034d37a27d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512aebb4fce80165acb0be60c5d84a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fbda5fab277f520c45e4c61381202283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442c5a61e35c69431f2c7e891304cf7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1237ad4349532abbb7c9024bbe8e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f8b78d059818bd0a7e3f9f14232e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23ef615d229dc52bd58662557be9dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182a00d93a02f8e0fc25d2c136e932a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22fb310b7a5ccca8efc42c3682c085289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c560ea8bfed9ae8968372319d5a1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca5ae7bcd54a4264d2a63e4af11c26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26987c1ddd0bd8f6f7fe0cd08166077292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc69db7b307a78bcc3629d54dc3b58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f778b9b67021b28bd30d28092b2dfd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dab3907081e22ff3a4371f964e8498295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1373873ef70c542afc60aee10a07c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbec6a8dbd0a0cd5c6f9c7ce60f77ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dc521a61940154fbd74226b2997b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6547798eb04f114fb33aeec22110c51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7a58a84c6e2aecc6845c6795973eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75802d1ea011cf11d86af31507fa382301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b05aee36af21d7a95497493d892a57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401998bcd18738ba3d29f1d4b517eaf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f95295fc5530ccdb8bc2897b07e2b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6470fe899220c8097f93b72b5f55d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ad8ff6e3bcb61043fdf00cb6882f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffbfb5875114529fb326548d8e5d24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a0af81641e8621614dcc572d64f55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440615e665238b303ea2e090cfb66ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea766d355686f805f4dd46ddb0c7464310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7b8402dfd56238f97524a3e02efd1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb2d0fc1832c831a8338ca9be280ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264a3f76cbce20a1c6a6d2b55037e4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882558706345d1f29b755235865a97a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98154b635ede5b4bac1efa7f3bbb223e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9931c251b44a52f99c3c7c1d6e4ae0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9592880b371173f496d6e28f0a300317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444ccf38e90328af9c063dbf0e82982318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185269bf2a81d1f6406c99755ee7838319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7820da5a8812487791970f518d9e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a689ee3942abf2d48d2ba0e1621c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9717f35c46627a60f3c8671b3bcd95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e7f1c95c91257ae6b2588cc9dfcba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859af73f8e4b8b30479e95ce1757cafc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c360fe91ba093ce3a6171bd489f9eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253c7593dd58b37e3a16b5178f1bec6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6be18fb4fa637ead9529bca62923e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfde1cdfbc22e1b141ff321b9865727328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaab65056323db0881fc008f841583329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8b8e4e849c6e60ec5c8d6567a9bf5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d530eaf312b9518ff5b67b49504d8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60bbd9a95c5cceab00cef15fa60b0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b88271d4f6e2a9c883721b3f5effab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae3c9dd7d93bdf697cc6636bc49a9b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e658fac2e0152b18e6428a963cabb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cb8b6fe29cea2d024bf95b39546a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65492c9800d37481e27efdf88e8fb99e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a189c5f71a7d6db898f12938df2b3df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff80d298aad42c5de77835a97069bc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72deb8881c3bbd3a405e8b0b13fe89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa7860a4576e8b969e9cadcfd7c907341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b75085ff7206cfcd85dd215ecba10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d06e2a0662b6c9e260300897ddbe58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d20b689a82257f53ed3dc8f6cc7db2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e9283e8590fe31552e51dd2a3887345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8fde0b16b73eeaaf217a7d74781ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874abe5cb71d12348f389813142115a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d5bf2fe1ab46cd2c724f5924fd6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dde1c156e5cb381a45c8920e35b4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e56e2497b1c0e77142feb8eaa593ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a9c151f0c507a1616f3aa1b453111351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73079fbbe33b81b060f0705bfd0c19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd183757717b01df3c37f3b5397b94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bff7df9725aae260e7059e898bdf84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa958e54c4d1a7bf26d12056f3e15b7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9262c2ddb7c76f580608c3d05b1ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa10ff0b916e3eec6440da606f7665c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9c65f04bf81666351f96465146e64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4cb51d6d282162ec9f8f4e8251ca3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97550f605ab2e7be25f35e4b3baf012a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15211b5e60da7b9bbba8f75a1d18b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206ad0d6c52c663e085f3c825972549362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc91f772ea3c8fe09451c9c563445b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679769b011dd40e2d2cb792d90ec59f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de232efe56c84ab4f30c2a5e7167a5a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c512172b55d877603fd175d3b345a59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15ef3fcdca27c5b689357a2c1c6df1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6d9e1d2cddf6877755db8c385ba18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3673da5b35824e24ca4d993a8cd933369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcea433f291a0653c657b8fdb73064370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454e4d1a3d6d74b0334be53630d18cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6c28ed1b8e08d5d24f0182fb800bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def744c78e9877886154abeb6850613373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ab5cf64dde904cf3d468157853952374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe263e84e3df766f88107eb3caef50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c49823892e39a1c2486acd6dc1b5c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078253d2960157ade63816f33a704f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75470f75dafec78dea128abd60f830a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed6f4161c190b555a7fce27fa56181379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d404013d6b3ac351e64dd5836713cff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97975023fb2bcc0c5583cfdd15a594381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb15d594fa6df0f7de5a545cd0960e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae22526360ed8b476205bf3eedbea56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5d1117e17ac09d5584767f578ec02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e455aa1d8de5dd3c60607af0095c84b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318e7a2c38eb3e2226bea1cf89b24ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818db964c3d288261f3015bc436f1cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a852ba7a46dd9b7997f0b89373135b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6199e0669c3166f0becc23db4914f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d54b30e0da7bddf8321003b3417b41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21255e858b2a9387135158c8477b0a5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652275c223b9e4a0f34e29b3576d8bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c717654539fa50a73439e179dd925393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8095b2f881239e66035b66722a09f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32136cd203c66fc292540b2b05f013395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f32cd14cc3cda9ff08f71c792f34cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d1e61c94b22db7afcaf845fb5ae92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f14541ec09193f87050c8967d3966398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94c3a49c0573eb386a8fde2ebc50ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c339c47a1015adb986e50f2470d31d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8730baca10d6da3021dee6345fbf3a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cdbd737dd55bb69e461ad5d3f1814402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b0c57620109818e9805a8684df00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2ed4a765634bd418ce9663815a5cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bd1a1fabc613bc218ee9d701abe9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6792e4f01618acc86e306affc7f77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f908342b99534ab8292d08743825628407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac14dff3a521e6bd8749849f519165408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904cdd95321d975efc16936458ea524409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554efe068ea8ca67e552066e2f2ae666410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdbc3ea456565388549c514ccdc5ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db43fd5c28c17d218996f14757f138412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad104122f084733a6f80512105804d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4feba745fff98e1d61d607c09955d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb877fb1b1fa6fbf226fd14cb58cdcad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435232cf9e8f6d81520bce31eb41555416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1908fffee430fbc521d8f6ce7adbbc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357c02a592fb4b6c3436fbde33adb89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9780b2bebaf8dff9bde63cd0bb695a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91a209cd9c716e518723f434847b64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967466f9d27602d415a990aa5cbc197421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfff482a8757c521884b975e298d7ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79008eba0528107fafcf1c1d5dcf9e76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10914656f5d0576f6ab53433ad1bb24f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbab2169d262a77c28a8feb8962bae1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732db1c4cdc1cf7c6776c791e50b93c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181611da6b6547c8e67342958e2036a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88121aad85b87fc0edde7f6da7843827428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142a078e31db9d4045ec0450cd0064e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c729297c0702ec8e02c9404c9c825f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9da48613365cda185d30efeedbb423431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c580fdd0e34692bbead825cf0ba60f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ff1ee72294b440924c6c2dceda234433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1230b193f487bd58b1b41b846b5f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda234413387c3ff1b27d6022da8d586435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ebbb8ce8ab6339e42216534ddb1d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf7b7b13db3ad2e89e3de162a2b351437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531b03f0066a7fcb62ee7413632b1a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1dc95c68c370e07d015196a766738439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072bff45afddc11bfc85122d0084bec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6699c0f93fed1e05e9ca30468fabfa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb807bbcdeefec9c5f1738918e83716442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0beeb5a008189c5c165834328055d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbfc897047cff3e26add93d2d7b2ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e00b3d441e9e2ada589db068e863c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520bd5e0e5c321f34ae4b1d1dadfe23446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda81f73bffed6bf4a3ddf6431199f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e648b6089d3a60387e549ac1479dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79ca9dc1b0f26dc35906f2da3b3d46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4ccf506fc6d2545458de9803cb6a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a553bf2847a1ad91df142c4357e7efc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb10f51fa96f79084519716c99fe884452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d65bae31be078aba72de20c1a7a06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b05719487b94613574f11f3ef6876454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a4c9c2317dd1a77de5968532b3b36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a213dcee8c583488079df4a86ebac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee4403265f0eb09f619eb6c69f53c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c250d9ba3ceddc02cb6ca67bc5def458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbec11704cf2a0debacde8a5023cec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3aa19a3a882f99bb26545e609db2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b586111f9aaef3aa46d99d1b182990d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5914e5ba424e352219f07df66fdcbd1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977aa51e91deeaccaddf372f8c10edd7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc659584bc83a04d0cb4df9533083c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38283d1a401e90c439ddd5614a8abff1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104c405d4cabc119c4876bb0703596b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674729c4c759be7388ce50ca91f846e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd41032bb0b9599f68f668c30d57c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff03d5859db77100a21456d2ab4348469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed642f0e5d446a6f470d9eb603f39b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2041cacef846dd1b76dfe46d2d95aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf81b51e4f7e50aa16178e39760f7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af84ac8cf730d426441531d60c3f702473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb3081b304d51183308752f518c51e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec2fee5dbb319e545a857629282fd7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76c2ae284332470500b9ecbe5ee312476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be3eeadc6651cd62542d0c9842d2a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f57c254ab259c87574ae13e444178478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78486b1029905122a04bd63095038b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0c3137f67bdbc35f8fc377041149c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5161b180e7ee1ff83e2a198eb58ffb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e09b8f3d3fc95c11c8d806e6489d68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631c0b1b4b1d2d07b157c70e6d537a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57309e3feeb850c53a1a8381983671484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c7f2c1910469a7c0143072f0c3879485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f2d7b66a69e745c61466be3e5c308486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cadf90e7b34aeca24f6bf04b2c0714487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0fd1d0c0e0ac2057b8f462532b150488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34affb45e63c598bbfa246463b99119489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28266ddb0661728c0c4f3f362117528490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc60c6816575be141860fe23fef929491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45645bf972dfc77333aebbf2fbffc32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf6f937d31db5531217704155032dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2d419d9220da7716bc53d4f77bd47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a5c089636bccb31f7eb634655e2ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a117ad5db65d6a902759854b3618c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e8c645e6aaf0ffaced80c4f959269497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4dd41d121fa6e18ee00c5f89f1716498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1618639c68d3f01756d0bfaf1f9aeeb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb56a7caeaea314d5c5ada3d7f1c07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d802efe5d0a294bf55d0fb59648716501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b802a7ba4b4fe8c1c958277d6cbfe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edaf20d5d48bfcddc0c24ce9a48549503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da025fb22814a17b521a23eb4e846b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c86eadc18a8ac711b54483e1b62442505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca06c284bc2d6a75607082ddb7e4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd26a4acd0078ad6d2c1ea26ff65653507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24482b27459b20dbbcc3d4a51afd95ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895e81bb86c1513bc1f41164b393aaa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e92eabbfb295f67de8d3e22119be09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cd9094957fd42921b38e54590c240511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836f836d16d5abfb7aa22d1d8a5b399512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b7920e4a85bd27c5907b3c859d0ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6b9931ff799185d5f3af6650a5225514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7541ac88f71b4e699298f7fe932f89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c77522d5b1d6d1d2f0a2a61611aca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b26693046e3a526f8f0b2248e4db15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0ece753f5b76bb2296969eaf6650c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0f06ebfddc150a19fa29012ee87f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce138d4d50cde8c181a53acf9b7c30e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccf3f92286e46e47ffc9e9d9c41b72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242ffb71c3f9729186107297f8928f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2172f83350c1ddf4375f308405e5ce7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5bf45deb19467cd7792c67a110eb7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08708a86d469a35921751f40080991d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43458a66d85c5f58059c49b1721031526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ab3b626811fee301f00293d8f2a61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac269b224222af50902cbdca77146b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016dcf6c25cb7134e356456c2f1fd33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2f6235397ee6f36729040a01023dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c22d278822c049782dcc92d5759d1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8856d0484ba99af3131f5d695324986532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc0bee0d4fc0247d8dc30e1ae9d03f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79d1465d4ba2054bd00e63225ad3ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3e4aad6660a1d8e60dc23f7254cbd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0238f0b9feb72b7b152d43479b7f57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf758b8f7a1b83b95516b2dbb21dec8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e1942124a6e1441260be2653b7671538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397987d8fd776e6d4727d0e7f6eab79a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab040bd0a4beb425e28cf3347967997d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402e6ba9ee35f352af3cacd95f1b41b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cb94e533d018b1b9a8c366325d5fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b715bd05d4c17e7672997f6e2437a7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e645db9410c1960a8f0333a0df4821f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1fb69dca056ca4f126471f102b19c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86825bbf914f9178edf6446ab761fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82064526716e457e365f9fbc3792da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b840a5a776932e6002e8717ab4802a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c9fbe7a3554b30aaad83f41fa91e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb1cbeb73e8be12f6629bf643d11ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de44eb0876c46d8c981c14f6fda030551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafc1faa5dd1104335cc5fdac4df358552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159592931b0a8486e952248809f3c339553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4e9335b3298fdbf0fc9e0194ff349554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bc44f38615eac4b3bf9627041441f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4a1f6ac1c0520ec136adca5a4c188556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24621d70fcc5378bd185c5879e7116557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e7ffe0514153a308ececf921719bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c118e29eb13aa2fb9670e56f23669559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00218125bb0dbda8cea98acfab90488a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68eaefd706f58d5201e9a2b1e6e3fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d4cd65613b6e3542c8ac086f1fa38562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c010ad28544d72b4edfb3434690ae33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476fc22d7c5a9fcc6504b519d5eb581564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b58c94a20cf73a6c135c40b885c89b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61c03df093678c3c57bea4b9f48adf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b5895cc97aa6e3d542affc3e7bac0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274f2a2a015d2c7db36288fafafd35b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7d1daf1d1914b340d5062a8b27d6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf9c7bee95ce6435236f10281cd1ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b0d7abced01c9d902cb9cf21f480e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8910c3ffa1ffe7a2ff485ac670ee96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3fe02791e364aef68f2923fdea015573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d58f30e6df58617a57572583388189574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d9fb7e228768a72b18b878626a8d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ea7aeb7b98905a49856a7c0031b72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043e0d1e4859fbd507d038f57ffa6c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67caf549b72590def1d0ffeaa45183578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e090be88b900b0918258d1637da1b53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d06271f34f62ed50b0ea5a413a3796580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f61b9af4a21245a4d5ee8a39c08981581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3ac8e77aad915df66315bffd4ecef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7099abb8c5b7b5ebf13c9cd7246587583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dbc16833a2bed1e3e0d78c9de6c0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fafa053810cf221a1171d63d23b5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2924223784c9bb4dd68bf0a77bb4cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9453fd3fa2ed8bd3866b3be82fbfe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2864edf2ed2b632a84cbf8ccacb63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da25e2654b54134b0d6844ab3e5635589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f88bc508fd20ce890b9bfd19211fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0961a6da627d0b2d173cfe9276feb9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a66b659729d487589611da71ac4e88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaff7ae6c896577059fd0a857369a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70a821fcf57c90e8499ec85d5e8969594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6377e8b0bf5a9b35523b796742fbc3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a74fa7e5790e83331a8f12021a08c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c34d777f4e6fbf70331e7c2ebb7b33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126741956eae4d091d1c3aa3057fd30b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c252006dd66c842319f0e9a51d96972599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c7cdaef18298377ce0cdde4b0626d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e180dd6d3b6beebaf30f836b2f2c99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6722bde7d7c246e26a22431e20203602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe1f82ac8bb6124eef7c475319a6a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46088422082cd75dccf48dddb14edcd6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a1f7647c4721454ca391675fe4174605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546b961b0698f547991f207f0ab71e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22e7002de7fb1f2d6f23b17bd648be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf055d1d871e202ab899e03726ded4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d934fe38399cecc9902c61d434839609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc721e89ce693e8752a7477c2e97873610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab8c18c7a1045b577e52ce3b6167d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b3178d30dbb345fb1ad079d63154e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462507e0e8e59497e19559b3eab892a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dab91da4c32487ae96d33b82e64619614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460ee5227715096894140ff999c7d41615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023ce72c3d2e8eb1d00ac9f95d53e93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753ccbf7061bd71a6c6a1fb6b06b319617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a236d5841140d80e0e16fab466d53fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9897695a97296e5d08336325f97f147619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0db7b0d933c7f227e2fee28a63546620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b47150a6566466bf7a66c7ee116c81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dff9ed560601cbec18f2b415f0497c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c392f0e461884131b88ae790c491f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412c92cf4e22692b02f33dce193107a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397a3b843a4cae611ff5050bc9735b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec3681e222a5ab0a094769674276fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8311466354c77e03257000cc12c24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f8a1e2faf7ad5328c6c449ae99c29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105dc96a511898f94f0e134d3706802629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a18f419e1b39366f68587fa540d9f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64d1f02f4d51e39dbe9dd7c830e1e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be4799d389817451cb05f7c9245d63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56ad6edae2dbbbb722c49e022a79ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9cf0f769af2946880f73cdba8ec13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2d75d8bfcf9686493b4ec9359373f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0cc3a86522ad8190b3f3c1b17bce9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0bfda0fb7724bdbdfdd5f67fcb654637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9436fd18edcfdc99183cd9340adc2fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d71e6dc8f680f62bb0d2e38f2c18b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4346e86f84cfdda3f7d32e8606248b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e797c8cb327605e5c4804e002026b3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006f6b62f9a327bfab2ac3c3ff8170e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f7397452f6dc77140509dc876f65e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cadacf6d2f80fbaf4d93136696389644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668f902104c9140be1920098974247e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e644622f891cf2b5595f1c8ca13de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38239d74d6b3185000bb97ca56dccb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d396ebfd4c042e427abebf74c97d9f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532e810577d60ea3b33b3fa90d8ca7d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c21c5d9a8ec8ea9ca37fc27cc76e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a658639da992af1ebb73a7a77c1d8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33494b375c93a842d1923692221b0a7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be5ee0f8082bb071805247a51266c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fafc28740384f7b1d8b3b5a71016b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b13bf1ebd65be112f63ebb61bafc7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70be84e3a68ed07f272e478f48a952656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdb899c74ef966403a8c976687c6d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340da7a062b89772c5a34eef63b0931658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3842b4e47f3ae555002d10362ecde16659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f560f6d8d60a605e3ad67e18e85bb4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dac237eb261fd12f9487b891255495661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fea34c2d9f79f847ef231ffc8fc3ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a5000db97964042a21a089882577b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25dbeaf56fe478fd49738c4bc84f90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea6cd8cf40caa71c2bf13a8d8b0a3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c34180289fd417bb4732204eceda9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3f79161a4a565a79a40b55206451f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cfc7fda988bad498e35a179bdcf18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2757a2ff1fcce4017da31b731d45d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb27a5fabd8609fb7911a7b9374296e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fa88d7231d103159bbda0d6cfe2ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16422c582c7ec8cec1b15baf8cae5639672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3673a7c3077aefe2da12a88dc664c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86645f3ada7082bf06e0e10a1a5828b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5513a03c7256fa81753895ed9b9deb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184b242412a77bada96db0d52b344f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca38396b5bcee9635ebee7abf1b43e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcac855c5e0254bcbbd749b2ff6e659678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddf3b899484143d7ef6207faf1c8a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeb65f9a9aa250358a06b8bdfc2b1e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d621eb9acf8b9d13eb056ce5baad1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044042e76c9be81978818ff060cfb3eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5de28c435cf7f8bc491d6f18928992683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed6a6ecfda3f9eb07401e34544c08d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c18f2b6bac951a3518e4ae6611ac8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b463facd8f5ce06e2d79743480c993686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523415b2d15ccf893c221242d5a63c43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daa5c9b1a9f9a0b9bfd5bb4cbbe1e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2a962f10afbab974df7b92b14f371689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdeac4c32d3de009c66ad977b98dd9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcf35125ec1b14b4b3985aea274d1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f703b4c381a4e6b118183acad0652692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9b29aea77a0b7d1e6f6d2de623b6f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c1342758aa0b21d9f5d976c08161c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f3a82216688d8e801832e33f2c324695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645ec9b7687d8ab4ef9fc21a19929f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bff3cf8bbcd564a4ebb04b1b6ffe1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fbdaf338e8b81f5aeb6e451c051cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88c58281dc387a3975117a7468ec82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fa446fb3e7a99cddbfd0edb8209ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8e9814b030ed06ef365c9efc4ec8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ce42ec7768b7ad913a5bf49c1553a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fabcc72a06fa37d7db9b85cf813b71703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d282ff51ef249ea122c68a44814327704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff297c45861f6299dce3ca1e651469a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda8c92647df686b911367e94458ee2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcd0537021d75021203d8fe9a3a162707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b7258701acdbb56b252dcab66731a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b36230b5fedb21b3ded2372f6277709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2b848a9a147414f940b9487fe1110710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad898f0893ed1c64ba06a85bdad6a2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0942dced1b669e346bce7ecd8674c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49369355b4a0071d5695e03fe7575c35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce4bf0f2d76e07fc20481c4a244fc2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137ddaea3ec48a8ccebcea8b4d8f38f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc97911fcfa8aa5acf4cf4611fd820c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed9f035af1c7801a131757abd28c10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cfd068eeaf73492b17da7b33f80ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b1ddd2ab246296106e710cdf4fd31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09364bef490649be8aa9e7c83a8a744e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efc8a80a55d85111677aacf5eea8b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368f439cc49c0cc2139bfafbf964c87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057d9270558c6195948530dca64d3f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d309b215b625d8ef1bcd1435eb600a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c9a96d1aad52b898abfd004510388725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02d906c850cb7ab6f7ddb657aec2e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65a1e513d97cc7ea8a0edde4e74414727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c8502438b761336b3ffbb3508ece1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2688ae087275c3baac78e7e9f7652d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06af01de144524d8c6fccd09b95d6dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163a7b79c9d5a2e7e8ee59639119d8f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989591551d733165cb014f268fb06f4f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734c939889b6dbf767f0317d1894853733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf5c19d61b468db40f478c4e27e3c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b7469ed6cd5ed1d7795bb81cae2d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7d96aeef4d57b2c851d35f3053147736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd9504d34fa5b10026d7c02bdf7390737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0451cf0eae8b8ab20ce28e847bd92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62650fbd14fc831a10d07da4ee815116739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784ceff3c02674b07b4abd0e94b15f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdde4bc652b85b355e32a945dcbe6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c68b8eb1bfbe7343396981f2ad594742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d1db0f5623a7c0f3765414bfe0e52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b397b55bc002cc4b4837fd5ec4eb1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da79c0105749782cf504c4737421d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00953ca29abb21884ef2a0b0e0e7305746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5558cc3a1250f64b9af84dd3c60dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08a3c1314c3768f0ff082ae2c544e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01ac3255c67ed52db17f16fcdace13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609a4afdafff2ff10ae1bd6669c80bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb4645a8175f2617035410d6f5ba16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158712dc57a2871ec91c86f2420dde1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a90c687ae82d81cda7b8470fe1cd5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad86b517ccd0e0cb11e3b89e8d667f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5300ac04bccfdb088df54f79e37c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac3ba806cfc7d9ff8bd756f7213b98756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe471b3f8892a63c27cf14772b0ddd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338c0d5296cbb9b2e086394b63456ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3ab87211f9f8cc0b63db562863d3e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e553051d0576824cd9e79ece9826aa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51085767304ea621cee18c3b7b1b5fd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98416a4d1772cc353eee83db7bd215762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0d185a7f6bbc435374573fc38e42c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc78a9ae92589046739ba7c11c283b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79d56ae031b29db6cc79a78db3763d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67bc16a06e636108fc9ec33e9ce8f6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6fcc4837ffab4c58c543ad809efb4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980f98a67733440dc57a3d0da3b5bca768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42697a58122e847403031cdd8dd8c40769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048d9d0488fffc4aaced6e0e97a4145770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42ccfafeceff1ade2f7e230099425c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa17b9ca3ff77bde7027112686c804772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ec03c8e574cfd53d9d897aec7a7d0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d60ad81ccfac00b795782ece93c658774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee950ff74868c2ed77ad60a139d1a4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6dd81f7cb579f7cec0392a0b9fed5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7ad171387cb39c68aef03b81b6b3d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d8358e2465c3066df36cfc47e46e0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05be6b85cfe78145340e51d16e131bb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f266979066763d63761a2a8b1edde0b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57bbcbe90aa77699337b3bb6db5488781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf645ffecae1a3ca693a042470f006782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32b519b9e9856af324b1ab0f5b0314783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c0d2e495318ce7bfb37d58c297fc4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dc677cb85b5f71e14fe09b305ef44785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94c5d675b528399bd15c4569881755786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330d03644e981a7a85e63a53c6b59a5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e99adc049dfe16ea1492b44f1f2319788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69461ead3f23d1c3e8727ce586f2f8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b8d5faed84e648c8b07bed139c9f2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf59de28afe690f10239d7a3ad53e38791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df29f24245e044834ee8bee470c03d8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0538da561866a8da98e546dc9e986cc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ac24014b8e145c659d0d3917acc2c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ae26a0c68953d8f45542d01d7d8b3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79e26b62a7cf958e86b8d1e4920be0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016e0ce6848e8c1681b5bce1458355e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3619062b8b41a64b3e5e9b7410fe955798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51afca6cebfd09bebc39cc1675d4b7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd36e1e83f305fc0c154fb9cc4f9ef800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c90ff99e694f9576519827afc4f276801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d829597baa7393bee6faf2721b89f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6185b425b6e2cf96e0bbe169a61818803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2660a3f7c660025b691c10e1a4f0c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69faf0ac398744ec8939bdf007fd02805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768182a66919c94c877ddeba57113db0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb690b757ab5ca1835809e9c7e8a08cf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04552514eb59fbcd3b558974239bb18d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3a5d853e67be15a51ce8c130b20ea809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613ff61b75624fca2e567fdd6122f33810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edece7db8b3cddf87ed82b7b16d9f436811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513eb5c26f0699c0df9cbcc83d688cc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cd54fb94fb146fdff8ec9b4d1756c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde4ec9d5ccd541ac7c6e14c752e7d1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35c774a5c29e7cfdca4460c309b4d3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27654598cc79896344f88257cbae8e0a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb63450aed5c542280d843ef4a7e90817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232ebeea1718f0171fa7bc614d881b3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b78e6c60cd1f9809a13673016942b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266f20c56f0fa099895495fbb80159c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c894c1dc6a6fd153bb3baf56b725f4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad587c87a5925bdb26681563fbcc7c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeaf0e9a34ef5e9090be05e8527756823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a223744ea3fe056b604a5dbb0310421824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b4a81c98215f11734a9362c13969f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d49d7e96acf01824ab57a4958d849826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e92fb897068d1cecf8b5cec374282827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b4a36a22e19dafc6ea87c2a7abdbd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712647f8d46c98d253ad4484ff9bf7d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5bc1d6c3606631a542b883ddf26c0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939d9541216a0da0b81511dc89e1773831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80925bcccb3e315ddfcd4c02844e3752832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0b405d6b05623682768584ec0cee9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360a5076db1f2a9a23ea5b33f895f49834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78174777875d9a3dc419f027f36669835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4275694203f8934d0a9e4ae10b120836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fc07d11320e155890d1bb6fb6a934837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cbf3962e6ad643b9b619561d80dc7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8b2530accaad13c2b683759ef0aa4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340296e4267b68128b07d786033234d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836c5d324bb1d8cc2e49415547231e4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4965cb44f2236a962cf580fa862e96842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b0420de026f5be5f762f2fd51cd52843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618332a03855974ae8b2ec3f40b850c8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f664d4e54c63f8446695b152748643845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63745708f9750dfbe628d0cb5b7e30b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378847a43ea1254ebbbe61871b12816b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587723ffaf83047fcbf5d29ae5b20715848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f050946d61358df0f9d00032bf31f4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cf748b466e15dedd4d9631a200d6f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715752915fa09d7891c46c5251c9492f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae407cdc82bfd727d83e4f63798887a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39241b1fbeebb096453d5df99b4f5a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71827162aabbe0ad344007d6e8633c5f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93b3dd50bd185f5545dbdfcadb1332855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555ff057cf2a6a36a0f3447ecb62056856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833334ea08777c776945a36cdc3c1a20857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee62dab04dbf90bbbcb279dc9f31aeb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704ad5dbccc048274fbd950475d0b36859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ae94c9d2bbac3df39d270ffddc671860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1195f4b849585c6a32bbc18a813e1b9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6c06a518cb94a904aac27433902af862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51774e0867206c33742317c53dd75ec3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d078dc0c5bec651ce17214afe7303864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f996ddcfefd736236d2c876f761961e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b67e622bcc8e319a5c66b2de94a4b7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935554b982bcb46ae253a04923beabc1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f21b666c9ee42d88a96949376f5a7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62de7ffcfa40d751088d7113246e69869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2073560d5a1f725177608bb65c49de870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6642125dab269194d65d53f1aeadcf8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d737d3492072a2bab13f54eb7d8187872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaf4d59367797190fbac52203a2675873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd56be649bde1f27f0bef2443118556874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a17a90d05eec65d88d0dd20bb77d1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45e9a1f117414e9e59daf8000431e2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2aa2fe9a454411f0915e3c2bcb8cd1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ad9c8df8ff3f9030fc116feae0b40878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0b09df8a344a7735ef740d182b977879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3e6b3818168af75d28cab053b8bf2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9480a6cae1dd9c71b9f42d4135efe5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030f05d9f5d3e1cc859adfb14a6736b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e31b6753cd517ff6914a8704ea65f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515e089dd87392590b9063ba2b61c60884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26f1933349ce7db9ab0721c2067fff885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363d51e31ad65e3fc04ec343014bb4d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b3964b6558bc28d357fe66cb9680a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a3d65bfd7b06c980794074f3b15a5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070c9825dfa6f20fdc223e52b9c9a52889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae6d11b32ecd5edd3d1efd0a610e6b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976391b5cf12f4c85d4f28d43952b15891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b439e78485d59acf71be0e37ec58f9f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e8def1a641a4f5c71096c5e216b15893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3014215a85f2629182e171a3b62de5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a918a62ea73b5c61ebaaf386b09c4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b12468c1a3691de9f1653fe653ff41896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3a3614c0b496566155cb1fc3a45c4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e1526c153dc30b1254770ce7f011898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19660ebc7b9d59731b22c77bd1dbc33899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fbb5a1faa10f04d8f97cd912b00ea900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acacf08437f5de8c98a6e65141b01aa901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a13d7575fdb413f4d2620df04bf18c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d8f8a81b44c340ffeb0f506794ccb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c10e3d8e37e3fc201e04325d436348904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c9ae1cc91f59ecd2441051d733291905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881d82c9e1a81f90737a0069eae52ae906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce96d8032f38062b4c6ce572436a908907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388bc1ae6180bdfd72cb26b8e3380fb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daa270756a50bec68b4bd484a3500a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fd083eeb5f0a3e42b0a6d942458e4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210bd33aadcdd7fef9a526c305713fb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240a7b9d5235e55d794bdf40fc4cd0d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ec25b451aa0f2e049379035249851913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb6d6188389a0bd744b2b2ff9f4a26914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0a3941ce2e90782a9202ed7026e31915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3be10890e8fed12a960476e2b3ef0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d81952466b70468b9f196452c3415d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9803601939564a1619381299ac308918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa77ebdbf03896ba7c7d81824280030919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b0d5183185728e271bb9bfce98fc0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09071b155c5ac9d2bc97818b766679921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26178d61b85de920b72412cf6aa058922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a027460bcc8e79e02291c6ebe4929b7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd97fad14aec4432702c0cddaa1be4d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6db2015fee342cecd837604abfb7c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851450a960a78cf1a6fda27d67952ab9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1f82e16cdca8b56a6443473716a31927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f4e8812697b88c5f29811872340a1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6454a9707b6162bb593f1f44dd88582929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b050613db4aa53896a153088908333a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb987df24b2177630fb3a80d4ad883931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95194b6f8fb00ef39920ca0afd0c23b3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede421b9020474a4e84bc353c64ac54933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee10880cf18997548e3ef0e96bdd47934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcdde00f391d2cdbb34b0e62369035935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8497fafd09f8130b850b3f77e08f1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec88ea5685ad1fffde4ea647dced2f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9266d3b068956feaf0dd62a1309bec6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695f20218ea0edb5f2ef77ac8b7e3bf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40d0bcba9d3a1aaa810d8eac640e77940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf41ee9cb13a8e62b208744fdbccca1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df10eeae6075ad0a1a2fc385ef4d941942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48dcc4da950b584811d96228ee5445943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947758ce4cf893c978da2bf6a0595bd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16087ab98deeafe5e3bc404046bc758c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8c53f6ef17ba086a53d5f56daec60946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a049d2d7b1a9a8353e95d4518fa211e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b658eefa4b5b56394f7a3711b4461948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd149e3855212f7be3e30047c03b560949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef631574ac5c9cc9e37e02b7ae87fe950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46308487db25034f85fc3b49571ec7bc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7845614d13123fcb962e5e0ba95a56e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b03aa7799863bcf6116e160909aec953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaa5d549a687369232a8cbd954d02b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2d807b5c356b3f4d4de4d32673735955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eaeebafe48241527ef914d8bf0161956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ec337f6978b59475835642f1fb701957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50d7d41e48cf4572b39517fad47f5f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974a2d5768c1e3ca5e702821387d6e0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f442dd223a91958511ef55b88f8a74b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baa7f6260f602cb54f66ace7a19228961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0444fdd1ffc0afd2da6220e5e3f3b3b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5c1592ff1b6f1c15d4e7f72e1dd72963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebb33e5d349ac0e31ce9a2438a7503964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2ea27f4e0fbb637941efde4aec09d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558407f09f3e1a1e956fb15af5dbe4d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64775f2b8445f561899ba6226cad0b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574fe77e4bb52bd93d6416ab3038f63968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce2b3b9b05498cef909aa2db448f8e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf30c2686aa1d757cf23c0d7b8a463970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea66d32a74699fb4acb1d5d04e787a6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff2f40bb12af802103b22054c9fca0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369829aa4f5b9afe94393e32c2e34e6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c1ec336d7e8c35f3e78e64d47d46f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac63abcbc6c6001bec986c7a446daf7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b42cb01d301b45c06b6170b1a39bfa976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a21f95a5fca9ec4f433f5989f5ff5977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ede7741695a4da3de34f66215a0161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08954a97a0845bd94955bb67eab88d592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11596374e4944c356082c36939b0db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac13815f2a8f25dc85cfa28ea5d8cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce2f1a4831d501f717e26ab79762ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97187557f071ee2da856b6a51165f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128a743f39b2ac6f8fb5cdc80db2ec77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18ad09659698a2297bc35731f5df068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564e3b58156818c34ce3dfa44494fee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6373e9c0c0578c33e9b48bf67092610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057c8a308f3679db07c1c3c3960dba811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603ec262d8f954270e2cdd75beb364e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09890136b51dec3bfba26e895e013f8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e68b124d6fa9f47d9ce2a6491fc43014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24be2eba8c376b2fd3493cfa871eff715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856944e9184a170c2727d7f0783a90416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dec8c14ca4a3b1a6b98dd415b9a7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c02369114bf83bea39aea82ed7a54518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341e84673e0ae75b97d9b29a165551119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8574cdb74053da72209bc2d926167520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea7c9939d365dbe4cf3f7e0612f9c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb83be70139aba7b53d2543b7552e1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867c20ecd87bfa723f0fcb5186f21ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940831802fbb2e1cfdbd70d1ce9edef324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d21b0d7d80be6ad2a3522fc056212125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bf152a19fbe4670376cef715e596126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cd041c9c17163de4274f520a7b5d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb216fad85e71e954c44a531859a9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c65d527f951b3e1a4ccb677e6bcf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd0b72ecda6aa50afcd950894685230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462d2cfa2db0ccafea2a9ccabb6e00331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8587cafacbbb7b0578bbccf5fce755b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad321cadd985b379bfae08f20c55abb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269edff77c3e7e3640da4c5a51860adf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d44b92e3f086b5283eb3313d8eca7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bfe0559b54032d7d2daf0a80430ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700390e5dac9249ee3d7d57d319989a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b10ebe1640e5ab9fe5c015678c3b0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28ea4494822a81beb6fd44adbf274839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ca80dcf805db81990910d2a1dccd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67135664de620f8ae8e8aa33321b4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8941ce47ddca3d823aa0c58c09e95442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a372bd62a52ce969e9677ec4f0db34f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90cce5f11cf7b6e8cb5ec19896148644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea00ea1caae91f0fff8c0a46dd405f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd640a3763471cd398840f644bf6ab346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dadc6f5d9cbd5ac7f39a51b06110b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773a8142c00f0d661306bc3b689d9bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a25b7e043df6aa78bacedc616026b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a048dad60822e1c7c0c52342ed8ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea14da2c0c19295843cdeb3c033088251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032a5a0f430e5b43711559f4c6f303b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41476dcd4fcfc56bd00798c0cb3ef1d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c3873b3e9905acfeb4147d643f8d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16e17a4f2def387c569d820ad6095b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7939dd412f1ba7269484240991eb2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0c0944f28ef3197b0444e09329d2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c716b51508babc958ea68e9b510e3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47a21fc5e02516d78cc020fd63b6e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb717a8a8eca6c10afb58358d3af2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192da5a50d5c66dfc34f2b9afb9f55dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403e3f4de3d30fed8f034bdadb7c0f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b122c6385b9e2e3e6cc52e15bf76763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd787a51ba966631f5432cce5dca3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f26eccccf8ab76f7fbb24466c941f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5dee172f73801ee158d0cc998813166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6e7f7917413b1975f4b6e5d642e6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feda00f037221009d3f22cb05c4f3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ee6eb39d11fcb3de247343b29cf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76533dea7ed4260f5d5ab8a4db14d41970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f3f7e670f455b5c65ce74b4cf8d7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb56b1d20db72b2c070694da9c1e72172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef09c0f905224ebaaa64b26cffa5c9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c9c60695ce4bd4474528c6701454d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cb5cedeba1a6bb72f24dbb218712775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4775fe804e81b0d3a4912ae7e5edf2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba656184ff8e2f502b1b9b2f17026df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabce7f305f08dd04f99f9affb4462ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfed96a0dca52095440446103e7d0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e42d656009910fc42d7297a265533280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0782a0d89b6e820f28e5377ad9f8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd48eb9128060b751fe3b9692533f3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a462b55eb2a3ab7397366cb0f2aa783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427288e021f7dda8b4799ee504e70af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf84033815b40f06aee57e3c23fc7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7a051c6e6ee10070c549f367a4bb386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0f328992fb33bbad8b9fe9dd925ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c197b49d0a6e76f48224aa2091ae5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494a5329aead029ca041fceebd7d7c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2238d73ef0d949303e9b3d2f17e0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de881b5ee83fd63e9d517ea040f4ff8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101e33236d94e5023c67093a9e95f5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23441d3bbd71d762b9d183030f483bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9278e94855c31ec48553817163c9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfbe821637eab6d135d156d3abdfaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70775b46d5aa068e8bb298fd6061aefb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eab8d7387a242bff8a324f6a2ad7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28541bd4285bc9c043abeb5d5dd7bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df84b4fdf1daf2760017de116bb45ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0648c4ca51b8042e7ba9495f0793f1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d5478e13827e4ab746349f05336bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ac3c8770d07576812e044b639982c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb66ccfa0b549508f7c6e9866b6c4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008dfa2ee00035489a3d5b49b713b9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef078f0c9d74e233fcb8d380fee384105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3229fe9ecfee3baa6fb7ebb71caca5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6ee4b3b03200be424ff23b5f22031107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbe54e8652244e09e281ad53241759108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86b3a9f6154ce29e38266a1cb8c379109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81aaf89c863882c4d99c6489a93548110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f343a5ac99d5d3fe531582befd086cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991b15d859e47d59cd37d620376f9f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d00a98e9ab7a8c07e3c71a4c9e3f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac8328e95b752c4fb8eb6d59dc0c8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283548987b96f2b7afd012ec19d8aac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a28543b134141c177f49c116276ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c689832ce389a226b8203e1934e5f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c31f519697ff68373e94e7e924501118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c082bcbdc68e73e2dae566260c99b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd5b8e975f9c577c9e1c0de9937eb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d78fb7d5785d2eaacb4007f6cb757f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5864478e46d8358a8af12791998e7a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70e574852356985ba26a3fa7b14e7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f8afc3a95832d79b1af8162d4dc2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0736b0841b13ac4ed5e9c5e839769125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e4bbf9382b7d4faf9e22060991e3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd557fd1f6068c4f1f3a3e095186d20b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b803b251aa841c7c95a9cf37831d723128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be40647754ab21bb6c1f62be8fd39f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039b374a1ac9707a27f692fde342ee1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad2093a5a9c3dd0fd177ade7112734131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413125c74813507fd8ac7278e441255132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f37a8c70559810248ce8dd5e149b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51046293243cf74231a868f68337c551134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe66488c099c9cca7ac31cd5775b9a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b21a15c6914acf3c9f1227e311158136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59389d4642cf03b171212e8caf676539137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d992894f4630a2feb75926dd51ab53d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf8b13600e0ffc11dbda9296daabd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eafe6ba0a7e7bbe1e0256b2d1cb5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d9b7afd35ec1b61fee6728f10a302141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232661ee03550060d07e5eca2fd019a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cf41ef788517453584f177e60f59e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b61c193b13798b2a2c357d383edf3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eb572a377b1c9e158b68ebbc8a317145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f6aaf0524c4a25cb63f5258d58d15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cac585459c33d711fad540541ba8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cb65574f98ef8241f0b48eee6bd91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232efe6e2d3c97a2b6e1794de97cc822149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b4cdd8b804b02d791f1f00616a7e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff353b9a69eff6b92799aa7fdbb1437151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe70227f9454288e3ce733cd19f0840152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269368663008b2339bf2ce898ef13be8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4de9848cf624913f9d1837f67ad8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dab027f7b486492d5747bb2c2a8db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660ae8e4ff32edd4a1b3ed08722319c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7820d7b69ebc41542027355af698c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ff000ba9d759a2061544a8078afa9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7303b95cda5f793aea4b39ab51a90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b49272f48e36117811844aba170e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9683ac15dd83120b6635c30ffc8a6a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c1e20f96038572a0357c3f6e73a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ef29c464da8255f268bf3a595eb2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf2892cd0b9896765b9c0519d20b5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ac1092f89188c2f98e1d15356dbad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912a839ae83fb8f504fefc0fd9bba8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2720213d206d1886235381402ac4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cb5d4ad48cc7c716aa8d584f81961168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15e911745d9b42899f9439ea5e101d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc05372b3a15cda64f49f92c0e422e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd4968ae50362f45167c3dcbc649c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b24416c77e546afcead913dc5e11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c54c45bc9c68a61c4c8b84b76b591c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c60bb72e11222239d4c98e1ad126a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71415fcb8e36870e309988eac2278cf9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211fde507597fabca49af3462b2968b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260548b2e08c10edc5fb70ceabb2025177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16044429a7f9e0c33d7c281a0c63ed31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e5e741bbc5d88d8c03d7cc8a0d433179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd264b005619bf4e307769c814f332f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924f8faa9816195f96aaa9db1bef28e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfc7e64621004b27798965351a7e87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea01c76eb8f3c7ed59995880d4049b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6f72b8ae36d1514ef9c71eea011ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1fac10e7620813e0a5e2b63fd9be8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a9f50067dcad8e4c0faed52ecc084186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8426f187540b616e87062c9059e7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597203b8dcab8a6e049aca4a28e98545188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafc50556f249724587d79679ff1c2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db722d8063fd2c7f759d52c99c8339190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f14e74487148ad400ff6fde0821ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf060e21c642f4b1abd6c9dd78fe24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cf21eabfe77db2411dd8b504e6350193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf654d8f91e77c686b81f4d72042f71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57dc3c19bcd6c3f586a8ca798c15a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd881c9d3a18da8c2aed7fe56aa3e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbea47848e268ca9b0f9b510d31735197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fb1f686b2f0c4e9fef9b270c6290b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e784a18a225c663ff1f988dc7645a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62030d528a85080f1adb6405c7b3ae9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067b4d18a2b4f32fdabc0f1a4b952f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad6ac980d52378921c1a6f28fb0d47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df6a1b64a05b46b9b2fa75f22d8713203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd603639c5de32c04d33c504f89fdf0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98e0a45373ab93707ff1f5ade4a617205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8fb55d533689942d133a4d3dbe1f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cdccd0f7be90afc22b73262708cff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c987762278d62383e3d68e9c298685b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56222b84a775d9e93a5b7d0a7a18127c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115f89bc2311b38bc4b463a560b0021210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4a2f995779abcc7187e39c7d2c2c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ab91acb98b7b59a2ccd36f7d6d03d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff286ee79530e6faf6bb55654850684213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a86ceb8f75e2cc28484cb157d3e86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaef05291780bc4aa4c47df4831fbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486063082e32f7c66a91b056975674a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88deb51cad8b2519f860b7de624f1562217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f3c557f3af5b372c562202972d71d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe36b15b21b05e4a45ee7fd633d19fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801c955073a0dfba9d41b6a44d56de2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcaf40205a80c5969a38f807a80987221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554a194ef9aea9077d982a28ebcc8ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f8c67ab5898af2ef2d408db469ecc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4156c701527e06f843f0000fc1ed320224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e341edbcca16694d27b9543aa9b43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322204f9a4a4b1bd389e8d3d03c3b76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1ec1342e90314c2a3ab2a51c1cc1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e1582f8a097bb17082a4b527db7a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b884e40f8e82ea822e4f44f5e08082229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ea00554f4e8c4391d631ee222e46a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e099af256ca83acdb1e8b04cb5503d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1e3a002cf10af0314bd20131d86af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1646f2db8c2b3b80236e0afe4c72fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedae8895ccd6cf3272bac4e416a6599234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bd6fbb3a0bfd5bad1428fe2d53a16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a77d4c6c7e4ecf44f6fd37148593a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6660f874483a94eec07b8a8070bcc2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b091b2f373beaff6a6afc74b389b9c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93844f2b041db6d9bf8300a41ccc9a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14ed28630de72018ab6a00480faac6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8acc679d519dab144b578055ea22c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d4169f49be84f97bee2d51275f03c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1a25c00bb3f9e3e58134bf6cadca3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ba03643d5d55e0c0eed7e8fa194fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7773f310225d842dd19c3adc9882073245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337d63d238bd5b5c9285a610c5b7a75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364727f7025f102d862c27dfe3d23e07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee0fe1109eeb6f6454fbbcbb1b6522248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91587977380e3450a8c2b53000f0e2f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150a7df7596cfeeb5c43e998c3bdf69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb89a155cecf13dde476a2ba469e02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a4c332a27e1fb38bdab4e5e5160dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849de380dc559f4ec3f9472bd5e4ba8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e46d75a1140cac57b9ef2e2946758254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7f642f04201bbb5540d937d96012f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1acc335f46604738b407ea85ec8e58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055419ba0c290dc4505427594667f23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f7b1b7f0280923536d3754e95cbeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eea00d1743262a15bfaf3ba141cc06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e39e1127b54c4679c14edb4eb2592260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb385ea408aa59ec41bd1b8c013e10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950bc1985041ad445abb9ad1263ef80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d2c0d4adffae9066c79acf6f83351263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec906ffd71e740f2aaf8546c3d39ce1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a44dc2689959a9977920e37b3a294265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a415a6d93f80515690f39dfb9612fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3232af2252a808f1701d84d4eb45d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3763f140aed6fd9001d5a3c295ff7a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2be3ef25ed7a6efa85b96fb21253a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6399d785234b0566e973df6a70dd04f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b84d987e6ae6d03db8b7cf13f308c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc71dd0b13d66afc9e4f1b22655138272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37797d37ac29d5c50ec130d644c876fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a19140f203a243d1ca6e730dd500e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d2304002cbf12e47db9d024f1f15d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5f634eda5114c5ffc8420bd4d3bee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04091a2c90847b8d84a3022c657734277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaa8d7bb71be94d80028938295b29f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b826568d3794a684a06bc3084d48ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b154b405090da4adb5c8ecff0b6c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ba115b803f430c2417dc9982602ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409680e1a694d7f14adaf3eb69b02b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b80016ab242087e94b51a55473168283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e95dc39b69defbb6f4ca886505b57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293f194c3fbb3c5a2e1115d443ad8f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ec6b6b4a92568170ceffbd9427b55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6a5b3bc66106673f7a2bba9d1daf3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf06b23f0d2c919f56a85518bcae56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fd253ec59acfd68554358a599c8d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c12b9513ae309a20e3d52a5e6976ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dd1bb228084d99fdc9a96dbce266d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fa54baf1a17c5a6f2459e4582df51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43febea3a2fc6d5b75009277b51e9fc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d6390d166d95a2af5b2a27d09da5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751491c441f281a67becd48955737e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6948e7b5a178ea4699bb6d7d3937583296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dbc6231284f0ef1a40d24a2f65e98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d62a1b3240a8c669a5d07891b95af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641c69432afd9352bc4dba327ac7398299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f6ee15912b789267c3526b323bc75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c91f6cbcc873962716bce49306dd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54d9cf76e1ac38b4c35e285da5eb69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf99d79b7078702edf774ca529d1c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303f8bfd502fc97bfc2a2f3ddc5c565304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca55f9c22eb8795a4b25d64cc3058ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3aaf0c5b51c18b469b19bd8ac56c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f486bf3e8cce26a6eadaac556dc2be8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fa5db463c7553f962609412d4fcc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bda4d74831ccac0057a3118d64ade5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affb7e2bef93de53db8576db884794f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e6076d1845f3d1569e8374c48e739311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe6dd4b10e0d6edc549f6cf73eb182312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0d88bccd4902cf0b72968b68fec61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f785bb1068edd31baf406f15ab40e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0a89679b3a2285ee10d8d68dfd193315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a468e0dfdb0918d885ae9068c701ee6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805107dcdacaf0cafd7cfcdf618461b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467176be91f522cfc052fab81f5d365318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaffc8bb707b75be85d08a581d0a945319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6d1e6e7843c2fa614e584387e9d0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c1d5dab1a9fb27d0d44ca1999623f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73fe8000078091b086df2b1998d128322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e205e2d9f912f863cf0c29f55192bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d407872f2ead87fbd2833201460894324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097723f598ef1ab59f2355796baf5f94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e09fb3c794af4b562dd313595cfa7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5b0c620ec147478cf17da9e1d1310327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31aa9377b3135b4aea2932342a89bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ab9076685e0d538dcf3bad0f3551c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557b441635d6516dbd6505568430066330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dae0489721ae046f8e1b6b7dfaf0a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6da7d0e367a855537e6e022fb4e80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2d0620d7920e4b6da297862288a37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000d9db9fa592b79ea19941d219df0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0aa7b9516aba10a69e59ad170c051335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad15e645b3d5c67dfb6921f7278988336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfff5019f49a30435f63848bd92aea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a41e9e3931929c7849c5655a4c9c8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539725eaba829be56fd7f875b0c31e68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56211e061ec57f96cc15533dd49c4987340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5023e35bdc880bca63d6b237c01f87e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8516e4515297644429b2e1557e6626e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0a6fea7c438784535bd5106d7f956343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059fc8877befd2ab4c8a9359726e38b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b442ce7e554281c9fc53cae9ba6491a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a986ae00575768297643d55e91c8254346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97525d166dd55c31d9873ccc1f2820347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d2b6a926903ee1aeed5b2f78400c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab726b1e9ff52583e6320f37433434e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26902619b8c5f4f37ff8571dce5bc753350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cbd4baa96db8a5acc514a91b31dda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2dd56e0a9f63888b60606276c1619352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113d4cba4138db64bef6b86c19440bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430267f146950ec3168e4cc652ec94fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad427403ad50da3d8aa568261193e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1abc276282c0975c0240a46b87a1eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb55dac5a16da430b31e1e712d95df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee16834d417d3e9a1c846bbcccf1c8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d99d087bf0fa189b3a0b9a661dc0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137c82842d0ff9daf4e7466a1a854d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1681df4dc7648d9c2287271418a85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c210ff51f6cdb0801888d5d2d7bc48e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a935c1e0ec9c91e776d17243fe668c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b90c50799a9bbd4914e2ff33dfab22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74048bbdd2aaba2bc2ae30bddd0f7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aa3b4173b4bafa0b5706c81b2c137366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ef51850e006d68e6e24cd44c3478f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020cebf0097c1e8110b2183ec18f627368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd789629893f6f53256b0dd0f8f2a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6c3a09c11212afc277c25f11e49bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b5ca518ac02eaa305b15a9475149c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bc51d516154010e129d2e3a038fab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d02205af5191be59edb7002b0e8d82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa87004a7868070d61d66a04d4b179374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a1baa5ef2709bcb88a489718ab0f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0b6fa2d96f71a251c820e27b061a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76af2104d85f695f0cfb00d76f2cbef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a799df9eb9fb39b41bec2464e79ead0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4818c692cc55a5dfc2e9e51e3203b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32836664c6734f09fade6b9692eae40f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54223d71bef3a91c5068d50e04fc0771381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814ad51ff5bd000a213fc6f52065c16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e715225ad1a2d60bf6f73b9d5eaa0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969d65f324e2855f97f9c68262ca6de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214998bd5d1a5efd4758288145b6d4e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b121ab7faddf82f055b68b408b9ecd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff39cf1cc74f3e0978976e36d0bce3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1507be625ddeaa2ca4c97186b5c5de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4777fae930c049c6277fb776137e8ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e2346aff6c9fe4606dfae4430aefc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9933b23932352f30de5080cbc7e3bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f04b2e759c691ba6e3e3df1b927c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ce9f2981821f3e835214a66e85827393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640202ab205d8c24d845e5c05f79ebe8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add6cdcc2431f5bc319bdc478aa1128395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aa789d367a4f7686844568dd303f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d63961ed015533cbdd437f56c3a74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa676179a4658d1c4011825442642398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919f5fae4beff46b2799a74b98e0e9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e78f717aab59cd0e96ec79dd81807e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b1ef6dfcdf2a3ccd9bb0225c6af2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b549110a3e0474398680b8bec592656402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300e08a42983cf7ed264cfae9dfd96d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43e20e79337c42073cf96f76f13f63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e762e5ef72d59c415c5dc4df38e2bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec81b48265a6b7d64c3e484565112f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dde8773cdabe3a6657382b1a8648d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156deed410786659998ba0962113b118408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d65586f4dde719d0da1827ae11b4d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3fb6e953438e14b1e770e1a7b1943410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ced280f82253982ef177b014d9af31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05f726a50d2af427a088f78790c11b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474360798e522b3f4428b0e9a011bd1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f194d2e523edfbe2c4430bb47f654414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4267425855188fcb364e134c935b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbe35aa3897ef66df67364b269046b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6c7db0186c28ec9d1e457da9d06e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe003d0bb4622868f8fe3a3c0aecad8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb029f7595bd8e9bec941c1c370b349419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0624250db025a922b423b4e4794cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405565b6159ecee0ec4c67a59ba39cc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c06be1655f92310d8dbc2aca671e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ccb825e8e7c34d915f473bc8dcf13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a9cbefefc4201d2d927d62f619732424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7c4b6a5db075940d858231e15929f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b1b361fcb58f5e318efb3a4fe290b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20989b293b9ba72ff809d1af645f416d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec2f0cba3a223782f54f2ed551300b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb4414833fef9d4b7252743ea28135429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827612f93bd0fc6fc7c903fb52363d85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c040d5ba58b03e009396ed699c265431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057018503badd95171dbb7093be1439f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2859c8cac202dcdff205f6eddbc3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3f4f42302d461bb730072609f81c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17d9177fb77a31959f56335cfe27d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3cc6e078f234a593321e80e717dcd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9ea8c0d940721738f386ce9db5d76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291fdeb73153000780ea6b7de5457ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975b15aa8f38e2129876c2a36613791439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edcd91ec3cfe1617b5cc9dd2597fa4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc096c1edbb544912a7d92b33e9a3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8846664ff285eff8b6b3278eb523c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baeff5fa81294fd071481fdac6c54d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9418d69dcbd0fde04a288ba6e3665d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a903e92bbac032456ead550b33fc540445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a49cbdd7c8b9f651ec9bd4a304c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cf74e91cfc80b16683add19611c45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483f72b8fbc3106597c2afdd0e6f207448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63ce3ccfc12d5c00d204c0587af4df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dac6fc722c5b0f1ef950415a44b22d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83306dafbacd9f858f473a016da3c64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050d1db732c0defbe19a4035c6b9ef6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988aefd8453e5a6766ac297a9506bad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b1b74de52b72f37f022366d43f77d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5bd6c1ae5c7c3cc3e42253bf7ad62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f7fd9a4fd5eef60178dd5392ea6db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472f8409cb2289d63580ba20b7893a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800ec73a6c7682dc45f91e1a08d045e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d2feccc1906d370a0a912139f391c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c2f5d4d5244cef4fbb6ac2e8bc683460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e659a8f5dec1c44cae73327c4d77c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd0f8ee5dec331d565203c62db730b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c743a92c25fd4a39903777b0d92e78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f530421e327fdcd895c3684b4e35a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a30725d321f3ee568cedfb88bedbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a96f8bd6ef0edfc396268da8c7611a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcecd31877a24e3f7943c291451dbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586e5bab7ff67986b07fa3cd823a0ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3c3cef3384080243e2e939f2ac244469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e2a653a08a6dd2dd082bd30d1a3e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56052b5c9cf32eb456b3fdc829e83f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3d3a637623650e6ff0919b8a12013472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06b4e7e850051816f9b968eee16ff6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c21ef3d5d1c82430c2062098255842474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2fc5da555cfc191fcd5450ed2812b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603fd8424a32db93737ce263f3d3753476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e881af66bd33d70ffaebcfad97e419e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1b27835113b551920cc6237342dd7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456613992e3f7430481739687137630e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b618630b2a3387895ce43777728d2ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b531d09aeb3e4053f4fcf7b4c81d454481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066802c37f85c432b5f2e4c8cb35412482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f0329cd2da5e4746d4254390bafc0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4185295392a08d88a26e91f2c9ed1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66183ad005d86181571e8abcbc4de126485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62614e86678fc5ae43e85ae43ab9e769486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2e86a8e439e65f5083f754ed521a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419a0438c31c4495cdf68ac019423af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59855c7f9daf381c664deb8b68dd27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf36429b201218dba96a92eb016e00f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f25dbed2b1ca223ca85c17426bb40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d9ecac937af23945dd40d43f1efd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22e0a60096a98232dc2b73f9f073a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7e4faa00f6a280f267cf67fd70cc7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04625cddb950f80dd522d9070fd87e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8263a1891ca6a1ea5f82c93dfc705eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a671d5b32de3be5d287680cbeb7c38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d053f2ab3703d449b771485ede695498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22032b0a8b2e1f71939a852465378e9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbea29abc58417d4a251ac901b252ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80007b859d1fd4a6518e65a2ac418c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8387bb3916173b54274b86771a04b1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d0be45bffddb95040070f0713b428503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245be5f48833e86aeac82d925652e73c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649eaec067b9fe6fdd83a1fc4045fd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e923e3668a5a2f9ddda854c56dd07e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bdff751eb48654050eb697d339428507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179d7f4aa315a58161ae7fb09ef9433508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae29c1f27977d04a4f5b8b9b646bb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e6f1bc0cbe2f06c2714874a2f8167510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29153a85827ccf29cdce919d95c99c56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd54a71f92607d4371ede5bbe384c23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59775baf63c2c6fc0dab964490f25a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301a3f207d562d1a14793c7990a8320514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a16b229df8a48c405bb83bb24ff66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc4ffa29b7cae92adb29878f24eadd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf65a89b32b5eff1e03b985221ca564517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f925972661ad3db4c99530a12caab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13d210cda51eb1d764de012f672803519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7b297cac04aabb13268df91066269520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f612a5f1382513f87d20cd9688bba1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363104c1c24d28c75d730539b26a11cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8619c37cd89202fe74e4ba85ab7a04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb61051a6ffe708db883903a1d1487524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dded53893e2b93d48c49550cf53ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08853b4da317d835e77e2aa01f7825526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3116f9a9a91d22a10e6277515f6cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8ae5fb92bdfbe4314ae4b684629f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e3511a30eff79c75782f2b0c295b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c98a90ea3f51e20627e18159f7cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab7f5847197495a6dd398f774cc427531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086a316b6bf508e33cea2d21e629524532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831cbd4f288e00097f78fa41b2378e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5895a2e3262fbc9b736e32dec1999534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4e21c87851da615a3c2db56908996535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340b54f8c683a5ba7b2a0cd1c1e8368536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24cd111ea8222a7cbc392eb56edc87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902f9f67fd2fb3d855637601ceb2299538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89384893aa543068c525a7d064f918539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74628545ad959d78413628045bde9f9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc6115f4eab3a554d7652e42dd5727541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24936e2962b91759f399d1cf4116a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789597a0c2db3edc7072987c64fbee2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138e183246395a82440e045cea5c2c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716a993b0fc571825ba1f042e469ecc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea7b65f5c0eb3933c00fb66652f44b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10854625117d8b42e9256d289a14d66a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b863b7bbc275a778d0ce5f28f6fa13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97eb19d99ddf1ba2956ff424dbc30bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60e70bd5c353b7e99388920cb984ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0829f3574d3ecee4963486e6fbae8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a3f55767243f2deeeed20826f7364552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e1ec816109e561d9fe1a6bf260664553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51382750aea891b61457a84c6791fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae157cd03b50346f97a7fe1a66d223555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c749e04acf3b5f58b19eaedc9cc0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9149f58dce988be0cb130d5ea1d93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0c50851f1f931ba4b504d306a5678558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b96afefae751f58206f8dccd6bf2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2ca4ec7df2af8d2c6ad96f7d41502560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f7750f0a37584882bebf0f358e1b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7d77acfb177e608c696a8c6eca384562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3af0d974d6c48d0bb483e77fb8c4e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98766a0c05fc95d3b9c93269c13bfce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115ba009e695f6aa761506f27be296f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58697531b07a9deb0e5614d15e7028b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901c3bb91618c05036e295106f32a05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21699d5ad1d79013c6e750053a63cce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1e77b18461e85dc264f4143325ca5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd267aef90b0029f3151ac3535d4e6b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4b5af7e04bb0ec287825d9dd267f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3fcfbddf7c9e8bf2f8847c4d941b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3da3fe3125c0e435fa5e312396497573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7371ad37072dbbdbd840d3f0de0f78b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d4e248ae652fc0752a543a922b0ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc86bf61ca52e206df08261b55a57c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ed414cc305aa8ba493d919ddfa5ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6823da44418a07675019312c1ac3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55eaeb3637d509c19d04b6f96bbe6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106d79fe298c2ad603b184b62e40c00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f716473464746c9502eb44ead7ec959581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0460394cde239d30ef79babd9467c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ab336d6b1c82564cc3e67003a4745583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0624b9ad77338f5a57b0bc9051cbb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574fe5a6ba94faf6215a88fe0740b34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2649511c96415b5ed1164a8c022b668586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aa73f9b8be07ad3518036cf0883ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b7020a5936bc338e912353d58442f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7bbff8ded722c3617ae3a6e22e114589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b176d64ae15e88352f86da6a00e7391590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b2e20f275341a6fb804cb0b8b56ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3607f44a4d7c7bd94bcf76348c21d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431f923a40cd3dab2ee4cd684b56e3e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b63eead5047f7ff8d5d1e9484291f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd5c52aeb8d569f8df516285a8886b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bf669848eb7e15a4ed9504f46be6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59c0777f0e97251871b027fb64a6fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d22a9e6fcd877c045ece5a8f2658cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b89eae97986214a53ead5442724c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6db4d3ac4fca6ad3c4688de767ab5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aee212d9d5aab953841cd97cf4b612601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25713b2f29d14a9cf60661aa0bac958d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fe46cf637ae4dbef6efedd274dcf6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd5b509d21a7c53fc86096b33843ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9c087d3632ca97850b4d1bf5444c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462122cb364d1597bb0568b9f2996dcd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a10297226d791bd0b5d65cd8b7b5e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b908b61804280df15df898d12ebd345608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b2acce9dabe64548c50f0cf061b0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeb6bea61d7a533fd41d8347ef3f88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d073f4922d5f97d673cfb3144bfabd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69906d685f60eec450a837e6de0502612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25038c150bff114d5a61a8868c92087b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5e3083eeb607d307aac3df74dbb26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf96018227e6e81d6ec35c12c7d8d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1c4639e6ad9b9510ee805f60c8ba8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee803416f5fa3ae4b3132b346cdbb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07d2bf9a0625c8fff8d9dad298db99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b509f698596ac9713aa4b0effc9ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79edfa419ab1cfde2258ba7b1dcdac9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce98fc43603b4e7f1930263dd211fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba2ee7e28c1a79cae79cf3be3d958d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbf1c0ce3d3770daf1ad265ce41197623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da33508b62666aabbe393ca45e10476624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf08d759cfa1e6d9a8ca3bb0dbd1034625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d823b8420301aa875baf91870f8659626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3d8a0e88f6bce7af814303d4917cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75119fe104ca0cc444b118f091e6d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40d10e23623510edc9b6a14781518b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef21c93a3b89e2f062e23c6c766f7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909dc2c41608bcf301f710ebf88eea9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1f66987e27ad17531354a0b226760632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567187faccab72e7512eab61c422602b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e80c6c3d41bfc74471c9f986cd129c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b482e85273bc2595bd7ca4de12545635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e587eb491e0b7a65680e29f79c01f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7aff4e1e54becba8be42dfd0d8944637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b32207690b2eee6c0d772cbe5f73d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e2de7021357b589b989f99697ef21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fde6b35873be6b9a9f95fdd7a92e89640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a6fc524a19308adf57fb64ed022c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f5fa6ea1e42bc4bc454d222db82c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd985a0afe4aefd8d5ce10afb1534c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3daca9110b1defe7166ec8deacb8f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424ea7f24acee99b617122cbf9cf0ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fe9039498a4866bf0cff1fe711b0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ece86a1d7bc11eff7bee7e2395b62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5188ce12b87bbca0b33f7cffc127f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151392a349d06d488a201166e1f7df3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ae1d9079fe014496f69b4bbd9293a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64fc5cd0930223229633f708183f4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfcc8ece5da0b9486872c7dfcfbd89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fae1553126e7cefb791f8b6d0b8b36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e2ab40d7a669204177cc9e65f8936654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb67c799d86b528af111922f7741b5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96d7c03d079838b5b1f6c63381a6d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfd783f1186ab34302de203d7ab688657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1446e05349fd882370450906ba13734658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee761d59b0a57164e9c8b7422b0d67659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef4b10bc845819b22ed46f704ce1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1d5aba6001e72842813a534146f82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ebf6f574351cc4404bbd05030813f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c40c44e65a61b60ba9db6b939a3c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b869f9d0e491ef4b8108db72c106f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bab7fba7d8a75124e6e0a4df3e49b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a49cb6fb53e9b35b81b1dd8756b807666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4874a22f285d20b288194d9e49e7247667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfea09c4c6462a3d07526ac24c15d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7549caae1690e7681f7800f6477a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282d69082f9228ed6d863ff1464a8ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb795149e698623100bb5c5a6973fe0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf963ecb70c8e7ae4fe19f968f80fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074e95b8e07106d38965ecf370b268b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d00fcc370f8fc8e2cf5c59277888f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a6a950f3a15fdaf2731f6eaf0a1fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158e8b0d4ca7467a6869f0f3b185943676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b99de310777e6cf2e81d3526c12ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35703c3776f6d72e5d88bcaff30d54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b172e9fbe1a162c75ecff1e1e7d18e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060cf2dbfb8059257e35acf47f91d84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c549f2377ace48c7aa23b52293bdb83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03559ca9ebbdfd58df7066e6eec0626682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb6eb81776bdcf40d78f8a00f626cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713bdae5653aff9df013f8357e57082684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b05c1245fa4ccc1e809fd871c205cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88128c8a372c6f832d306d0d9feece13686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6b70ee8404a9fb012fe049738810f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1ad8a27089dff3b3dcd48e05c8896688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4317c33ff421dc791d0c2685bbd80b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0f14f53a02132fb84c61b75e433a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7831b142f4261a146e92a70230c2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc7119e2f3b1830bea6bfa233c8ec4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f6aaff728a5e0a94512a4c2960529693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86ea94102a5be3e149860fc6aca02b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacd2017594c1f6a8f087a6beafce19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017119846bf508b95bde3b5adf42a94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c452604543de7007fd2f85dccde5a32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa0996a5433d353b0f4ac04b84414e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85297eb6252ee33f6d730bd98dd86c78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6631899720af2455e73bf415f74689700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b4024854f858f31a95e8ddcc6d25e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b02dfc5940314ed485f615fc18dc1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba5115b779496e08defb8609072930703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e6cf719632f1002cf9749852c885704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f5bfaa62c4d11843d05f9b8923af9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a3dfcd30537b44ca4d62cde12f437706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f6570f39230d5c8f101b14cd68f44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e0120975ce4085125ac7dffa56596708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f99819cfdbffcc59a9bb9ba25c770709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db220235b38d350a59d44e6787730631710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113a9098e80240f376ebc73120c4b0f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922e7aa5f69d43cafab5b9065027fd5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940098dc07d926e149dd3cbe95326a8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbad4c749da9e0dbdef818d9ce8928b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1b2f7d2147c9ac20b5fe42ecf7bc7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc0664e35ac8f209d107028e153687716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31a429790e66017c50e5e1f3ce50ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a96e6f5b81f24b9ac07a7e78f79c1e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31013913a5ab6379acffe607bb5d233c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2c4fd10116df6b7e95a53df7700e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7a05cb4a127ca13f27ebfe70dae74721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6a9f3535104c798ed03b6f4d496fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec8542e99b2b3d704d42e7f53ae820723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ac746f5219e7af3d01bf2a2ed4260724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e50b9fee07bc5ba22ae8109561ab50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76b16917a5903d4591bf149a166340726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d07e13405536082c10545740fd524727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b0654c7e4c9231947c477967772d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cdc1b0eff96ed930ed796c7f48fb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51f71e622e1832102add638e3c3eb9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16f3923808a575ac39dbab7aa96ff0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32ec5e9e94251ee22496c5d8906b49732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4192d91f8b71f914be6e065c391b20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931de9adf24bbdc3ef0b1c180ab709a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb39f3cbe21ad2bbf2d5fd86302457735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec631d22c338529fef315c1c2855aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bf64c4e3f44fc2442a4dd33f934b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9fc89c4cbd65c40b12f829ae6cc75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adce872cbbb31cf57b95e0ad9469830739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95600ea870d277c8171c8ce00d122e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec062411f29e5dfdf16a21ba335ecee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a46d7e689067edc666102a842795f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187b679b4971302f6fe1c3e6958bc08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd89b07e5991e1925b3c1b550315fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8704cde9bcb0b262f64e6986068d2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b823758b1a4a4c2c889642c51fbfb1f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f64a01beb2deb7e128ace0da779903747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ba627e58c5f8292e6f7602e9689ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00847e82f5ec9c9659bb2ce568f5f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173b6f38bc8b7531844f980ef09fe42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb51643e6fc350fcf5b5695531296751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524845819d0c9f861ed5298d751cfbb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57407b42f8fb3e0f7c0655e9b18e941b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75751e7c6f48ea789b65a6a2a27f9dd3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48b9db6ad8f761ec9c17fe48e587a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efa530c01ec9e5b26c6377a66cc746756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3911ecde3c1b4264010377d1098719f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f8efda5883e1dda610f446938f3b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8493f479ebb8365039f4d5c6d19d5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c57e04990ea3f55ce0e07cd83a6fd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf42c0cc95214ffe054152cbfe5724761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672617dc05920fa1301151c487c5828762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab07350aa00ae9f94d8dc4a076daf4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3e1f26556cd40860d747e25166a0d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cbfd17ef75a85119a0c267b491aba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd950941c50b7ae356f260dc49340d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877b33f850b85455bad73184290812e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858bc1a047f52a9c797b1456a711513768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242e2b0d5041d6a88dfb7e27155021a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f25d820350635480a2b97f56e7403770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2860c36bc099ae610bceb297c7e18771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f234a62427f36a6c527b38a17de11772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e660491485836ed3fea4f79e7e69a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5adc5789dd731c59571e72d5e43a6c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91685e2e0206a0f0a1144d2f4403cc5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a384bd79ede3f900e8c86b03b460c8f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d2910989d68051a993685a5286777777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c45e5c54d4e59611e1bf1b6e20991e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a9a1dc704fcaae997ad7f5625743c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599185b76ebc9b43ae6f98b77c71484780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5aff56b5400a014aca55d99c8bb67781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80608ab09649609945bde1434a026d8e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab479342d45deeb4430a57966ea43c6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a86721cddc1953eefc1d5fefa45f8e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fd1bcce9631d154b1683bd04e8ef6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbada93e4a8f8a439b209a749d7ecf95786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c33cccd76c09ecf9466f31eb3d559e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df542d21a4e7476e6fad4b450ad8525d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0f8849cff55083677778d05a86fdf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337d57ea0edd3124c655229dde0d0c5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f48ca7f5e4af706df29811516d0d34791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebfef05e4ef41f47d933324e1b77c1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608c9d50edf5977a4751e694a87d658793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a56d720cfe0c3cc9ab9c509baf33f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcec22dca922f80f688c52d1aba786795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4455ffe2b96026df5c94d954cbcdb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d3323d810945a4fb3aa54666160a5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a37a7f29c13cdff9735c4f0957ca93798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f50ec2dc0b3730d478c9188f3e857799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da426ca5d0ec27041cbf57c6ef1921800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985be70d2814e1c4304363ed7c32e115801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72c8890ec131019b63172ce02e23b6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f22fefc53d403ea4ecd43d0344370803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d9ae6e3c3e063d9c7fd02a27558ea804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90474de213a8228086c6f6b61d0cfc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96b5e6eadc6eca1bd31f2049854f04806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb206490afd2966f906be344a4113b9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75cc8643a70754aebdc187c84faf9e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5be5c3d649efcdda981affefb1fa0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b6cf9ccd5008dec4bf77c6115a8f4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd99a66b79748f9fd03fc3263d4a2cb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e452477a7b7e391876f853763885bf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c22c3a3059362d1aeb24033fd5450e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2760b94252bb43f9755162ac37363814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd376dbd9fce536a2c6ce28228b4afcd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cff1d033e31343fa13327beffee75816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21ef3c11b27fc530cf48464cabc30a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f7319576c274a9e0f6f66e4f8df64818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a17052632a97afbc0ca7b24a71e2f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812271dacb45f90d32dfa247c9364e0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd9c90eb6fbb15d0ef5f8acad6c5b5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc93a3bd806af9ebca069dbe8322bd0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7de210be723a001da228897678c3a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16750c74d842a0866bb51dd655e30b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8dbee63c5ae7f10e7fd191237cbfa825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a4f3eb76a80ef4d66490e22430706826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39146e7ea3c3bd0c5edc1eaa39f34d56827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36536d7e8d0486437b427eb3df8c5a14828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add45af3847cdf091b5aa9e8fad6bd42829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dd2ea7edd326735935faeaa3b208c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd416ee109212aa191cd18ac361e30831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af61f078b1e09a2bf4150e5c431a1f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bff976fc68301694a870a7cede3177833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258a400f4076e7362b306796fc622b9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f965c3d3a157b5011d2ac7a8f39324835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c46ea1157459eeedfcf469355cfaf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6efdfdeb0995201ae6a69c66fa7904837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772329c5f11a05727a976cc0b5f0eb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69df53bd93a5c19f681f6c679086191839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6b0223a8b86323dc978233522a1c7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fed8db63a34b073e7c3002f48efcff841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514162fcbaed9bac0d11e4035621c0a1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40c11cbbb7e19c3bcff68f2eeb372a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20465f4921cac3e10740b9709af8b372844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1a35108e9053715cab27efbaa5867845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273288a8db78839da8dfa7338967ad4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331f7adb031c6c91c52387dbd3efed5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea967ba57f9811ae8ff1d767beefb9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d9d62db91e5c0b5c0e471f09262a7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e994f9dd6c5c0700bedf34d01b4fb78850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90202686b847e752073ded78bf723453851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3f7fccd845c861238838aae1ebc2c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160f61d1f95b988a0c1ab7be8ac34fd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809201c3d9ddc0f4470900eb82b0048854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c553a8b07dbf1c0b543e13de8a8ad2c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63aea59fceba3f3a8a55d89037fe5eb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5550fea7b31295508f50bd3567fb9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fec3654f0152885cb715ce77771dc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5f6f447193fa52ff88f36e2d855b0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e893ce021291c916e1e719e212db5f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414238b8e55c493dbd267be903190d8a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1e82d9d4efde55a54757612031a19862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d190b25b3b7f1e5d5be9df18ca057863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad92b86db15cd28b183cb19106c6c76864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec548bd34d586c8fa2206b4910942fb7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9cb3c9ae62ac855868a3939517c2e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c8712bf8a9bf9f9793548da59e995867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00193364d02b792aabe56701ef5b09868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e5d2229396497153279a5d35693b7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23aec220234112ecd513236561db78870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8509379a8b9a584562d322afbe6658a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd92f725cdf65b23fd3424c5e60024872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf374d6f632cc0ecb6190bb5435419873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128ffe1a10b4adca4a5dc321ab9f753874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a22fbb5ed190af6a2bd37c4f8bf47875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5552a061194ed27c37c612f7f72626876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cd9756c74b4dee3390cd260cb1ca5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e82ba9ad2789bb642936f399ed137878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8324e4cfb04eeb2479b555907a7bb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878813fabc82e29cc63df2bb8a9f506880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f54ba2b23f729421964755207fee0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e2823b05e9d3c2262ff7a002c340d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec88220e7f4644e9878663718e0f067883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ac97c8f60696ed73bdb6db766f352884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d593b77a9f4c897400d0352f5ccfed885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c159aa8811e7c9890b2752f28244167886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9af0fa93a9f2944ca13fcae6c05700887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0209405b92280ed7e4450fc7547cc8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351fbff9f6eee8a9a3bb248e8006eb7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cf0c38874f3f66880a1092fb9d853890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a9a047c4501a534e89fae22dd9255891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f3d2246ea3acbbda9cebb2b605dd7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77dcf097e5dbee7c1eabcd707d83bc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eba76e9a3ae2101bf762fafe8d2e47894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b78fe2757ed29c17f710a05abc047895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475375d3822a59395129e2f3ac779edd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28e36ba3d5b26651a33c5cc6cc9fe8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dc3ea9cecbcb96f2081d466e8d507898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc24711ab337b6f4291e5238fc4b345899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf104d2032a2bee95dc2a8008f49d0af900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03cefb95935988a2a25e0beda676c8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da20a9f65b8cb6108572f2dc70472c3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf033e5d94837a9f4663da10194b9f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9267c95d1d8ad885a7b69787315bde904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725501b122cc31474e6c1d914d66e76c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98176b861dea90dc9604552513637bdc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67cd1463b022fb044343f6d1722cc9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26034bd62d92dfe5150113a06179f51a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00e2811766290f4a8d7a77b6fb8a9b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71eb83a2ca5629dde9a6e844c129001910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd405f7504f57c7206acd174653df776911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca7e0bdf95e91e8ea3058e78f8cc5e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eace9353e9b6d7bbab03178c107af913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e1a51173c363428018f435240e115914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e0798913b5eaf511c7682034bddbb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc45dac64373ecef80dd284dc84d91916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787d282ead81dde79b61fdabc776ec0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73aa67828c024b2aa1a1f3a547c24a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403097bc1863b54bfe5f5409a41e7af4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d3308af5c7e5480a73aa8844b4dba920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98ce6f9a71c4a0bf0a115fbd113cd6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b3302f3b11335b9abf5c523a087d8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcd06adb4469babc6c3a4094df347b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875aca5af51c3da32b95ccad992a0e7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55339bc921b9a509272e9717d9bbdcc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895e85c5011b6968fe6efa5ee3cf8f9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae1132688d75f5979de61c48bf7b21927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8269b47259079a522611bda99e1e1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41924320e9ed2f7f49e411738b5339f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0539fa094e7fc48325ec187d8084612930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edc234e93a304722cd772de1c5ff8f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37a203f473729722ca945f32f79441932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77e92718c72d5a111125f10f9ca171933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ba4a4a6254faa57b81bfebeefd27d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74147dd9df77abfaa3acf21e0c4433935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1a3c02088a8971c80c9029e1a2eef936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da59bd32c196cc1762f0bf1571ee3d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c967d2bee456f9826e6baca0bf0ef938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93524610a9b9b0963acf2f9e470614e4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55acda52f3334500414525a288f0c7d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9787fb16e735b8c685777fe1c8c42941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87de84b79681b8b866448ddd118d8e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f248d2e41958bddf51df3fb2415b4d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c955d945debdd7790df44337d79ccf1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9455a76a8696122c83194fddf2f831945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bf5978522e1081593c7c9a57abbf6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5343598f18148f64a457061b836c2b9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec6658bb7059ac848a52135cf1202f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7c21f816a1053a41534b3a053ab96949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4732a733775cb777cc8fcd1196b205950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6716274b67c08ce1a801144759f50df951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf873da6d6e68c1ad2923a112820ca6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb833ffae96d3eab771a728b5b758301953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60f7218c8be4bf38059716c047b876954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf168ef0d427ef6858315c0f8c6c91955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406496dc2f13481eab5ff5e2a1059bae956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da4962b7b5f00601d0d9601b048701957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc92feb8b3635beab2cf17954e29440958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf498cb0e457f741ae366b121e79da3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ffa1e80ae8a1c4327a6695e24e8e6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e2496db1c51dddbbd05c0f15c6703961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23dfe6b3fa44227402ee3162392895962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e09324969a2e8b206781859595c31f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c19cd7becb2f14d3c18d19d4fbc79964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5682424b4f94d96530666d4aea0744965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf9d0ed06866feebcfd34616f17774966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4df0c8bf7cb3e9befe3ab7b5fd824967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841a04c388e31d41599a34be2498605968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a115b5afbfa290b6820988fa4dbb550969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48764adb5e35383a413d9b2a8182e29970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d3ed68fe22b7ea1dd4c4c925528c4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f93615a4c223c372dafb9170f32a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e46546b59f3f419da19f6ad667d561973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b674daa0fe4f08eb6b4f80442a366c5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1116341a63f85cb5abcaec4d01d57975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba362da66e60b5ab6d79d8de39b5c87c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be9cdf4fe2f6486eba027837e71462977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>