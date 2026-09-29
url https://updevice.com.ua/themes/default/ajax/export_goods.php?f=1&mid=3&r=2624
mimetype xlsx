--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c7fd704fe9ec0f8752a93603aeb431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3fdd4759ed065d30a3de3ca5743022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fc3c4c9e66d92f28fd1dbac63f5a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959350e5c4ff0aee5a3a57ae68d701d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4909d8fe33758a9603c4738ce0ed135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f8eb01e7ea965b8e74377cc6aff5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db602f5a8fae735a434b7761e08ff17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0daf38a2ea092d5faf0ec41356912c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7197ad8bbbbdaa8609299cadcd24fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c4cdac8c3fb8e586a8978479e33c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8878089ad474a811ef72ea295fa16411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28763c40ac42e137983e5f9ac389c6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4c2baa60ffed2a887ecd136c6f44f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6f8337a839b126e52fae52df18aae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a3d8b6b5dcc066be5ba2627249ca715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c890313f74962763aad4f0abe3919016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7de25521a7d68e2d15d1690e611ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7a44fc3a82b1e1e14e7426b0f23e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfbc7135e7598f9cb550378eb3b46f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b83a475b7f398120c62f07a20fcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f7b165c044dfde70e206beda993cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db861d3a92ec3335a61c420b5877d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f679d7a9c2c0813a40b1540dfd0e5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417b7c4116d933c64a09e8ac9fd88e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e6385b4dd6189028223e4a992416d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d056e10502d32e256f3430aa6af33c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1007bca2894b013cb93686df472b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9f099289bac7ec362432126ed805628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e52e4e312481d3f2397f368bd1bfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd3a42d9d3cb28d264af27adb7548f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6c5b8283f727f7df5303473c768cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536339a31732dc0b4b480a826e4749132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e5b2b6ac7aff89bc0f33ef5095b7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d05d3db3e9f84a640afa1333ec74b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c657ecf68738052a690ce9a4469ed8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d27427052d28b5e3fc508c2b465a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddffbdd018711b8636e4d88bccc0c3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7c0169688761e0f4dbda5d6bd46f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae74864428210a4f1bdddc06e255bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a14e7ae96c0511174eb6692138128340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaca2b55f7c66ec2e24d81ff08f30d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f220c2b1b184f2857217bdaea92c8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d708f30e327705aa32fbc6ed5d3e9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00229fe1d77cd9b5abe1911851728cf544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe05a1a5dc09767c5f1676f5339b7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca00185c732851c6185ab6e3bea4f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbbf345d6a8249ea18294c00a1ae1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f5ac9db395fa4732d98466fab46c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575f6868343568b5307b66b76ed37ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c8a00184f0757af62b0d86b4d203450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1c4c5e4776917e9ab5c93b21624e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8435ed714ddd16eb8c9bcb7b171808352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39b4f7ad564ba2155ffb7825f4c19053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eadaa3e67aa9912437827beba683054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53f811d74d65e573b83bfeae96e3eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8f7245f99e8102171107b461f212c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25607b40f2a21b6548f287aee64f3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97281ab17aeb6e1371eca806bb20fb7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1b5536c4ec8ce18467c511d17c72c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c224a1993e757dc081ec0c249f27660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3725a129f0264da69736af25d704261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09eff4b13fbf50212ca69ecd07c38262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027006888a1bf3c6d7667b4b268c9e6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c19fd2b69ed4173d5773bc4d8dfbd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613c36f6c76fd79213273d5555e9e1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e08c4a5327c4faae0c73d107ce62d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0c31ba77bbb2d89c613929dc4838967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698e4a9604ceda88f5a5d631a75e19168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420845db0a07f0a06ec4ea02391c1a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34ffced93bdf455a9b119ae8f7498170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d40937568315f1613ab6033491315371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2037bbfc1deb9b76bcde7adf730828672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91810a75b2bd89435f1ddfe0a08acf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037816afa22994c2f721020201fc1d8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474e608707632df9aab0e7bff65b57e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06119856146a9b8a43b8fa5fbbf3305e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2f5c656b90ccc40f5739826648a7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb00cde6009c80b8dd4af962ae8d2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fae07cf945102847701470d97513579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b22afceec7d7d5eb88c7bb4795fa480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c67ece2d6266c8bdfae1f10f91e22081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77186acc3a55e1381ec7a77382c5e08782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ddd23b8face27c9a65178453ef2a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c4d76c6b4cbd85581f4f121d7bfac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304b823985f4f7c7c445efd02aa976985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57361cff9b9c6675007c0f0d5ce3d63f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805cf114509ade616d55d3bc3e9e6ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021547e26f19043c6946f6aa17067f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d572800bec5fa5181f9c2aaf3fee7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d061910f276194cedc1daad44b56ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf9cd176610202d94a1b40d0e6f46a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69aebf6b36cc769512d6330121a60192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491712191793c042099e12ec115e5fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb69db22ca82a0af2173bfb1429fda594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24179d54f2447a3e4829a9800c59f0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502a4d15149bee75dad44a21e615d3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bdcab48c0ccbfe12867c49f28bad597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752ddeb253f4f6a4b40eac7cc3cc80798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98578f377ab572d4ee4e65f9e0ee09d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0bc6c691a3efdf24fab679c962048100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a0d39f211b89ab81fc58614af0f65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05094c28e620ba2b43b4d4924359545102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3713b2ba613619c677732d1eeb4051103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37431db8d722471aae69b8ba48c84447104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463ff36198edd2f330c1f844a5d3a05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce196268db0901569b995bb4f1777343106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb048b5f6465114f973aff14b8d8c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4e26e460cd06734cc5b9f7dba16f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36a9ab37bdbd112d95e1e0b1dc5612109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71231489e66106463d3c8b8be7b744110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d7d59ef36f1014adbc6e3d6c8f004111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dc7f5beec4fda002988de4b2780d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b2efba4aab13291f338ddaed21843113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb392e84cc9556825515eac022a50f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c3e8d23abcb09a8b4f3c1e7db5b62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cf745413941991efbd8bf8683315d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf78287626bccbe3e76615cf1bbfebe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b58cd05397108ff176f9819fa71357118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78681440404108472523e5cee3c332119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faab0bc995db443f1a848344e704ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b44f7dab1cd14b23e85a7e74836933121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7f85f17a840162a37ebb44fe3ae2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dcd015a626e9b51965083bb11c309123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a34639616aa5e096f98eb00d75d3c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5f37459fb79fde355a0a179b8404a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f62ff5a43917c7d3f35fd9f5849da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901d24a5a8824acb0737ae08c1d8db8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebd047ff21b2c846afc46f235d9879128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74651a8e7ce4f1b4f9874a88053c2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9c489a02de0c7ebc469eb8963d5ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d562161167a7829e897a19e7d7a11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c266e04f0d1a3fc466493ed3fe841c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb04703657ac6260238e955dd8fb58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c0ec4f4ede1e5548a15c6ef183037134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36b665c0868954a3f6405cf435220e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00c30b964d98580fe73aef6f67d925136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e46adf2bd8fbd8141d590fd1c1b72b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea19596995bfb0e09405a46b044208138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e167d73e1ff38fbaf85ad7662cf8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103584be8bb85a8332b58dd73a704bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321fa7caed896531275e596fc2c2efc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256536d2727a4d81e48ecdfeab90c57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105f184919d53e131eb2c5c9537091d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30f7f79141bb169e821edcc17ef2e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa043e334393bbf80a99f70cf144d13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951bb2138c19eb6a7935f36402df1f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeacf913a0bcbae140ebdb37624525b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b994ba6584577903af6ac081ada776148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f2acc3af09e26d3e99776d99fc44a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f94932d03e622c303ae71a43331d89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a9348f911f8db514ce67de812342a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3f01e93eea6e438fe70fefec14fe4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bc0e6ea4e940eacb0a99883840dd6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5f4bb1f08db06992ac5af47360caf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94aeaf8f940f76e0b0b2aea9258214155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f307c0003c2f57b2b67a382f8d895156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fd3ffe9a6ef97d07c30c131758478157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c2d5f1bb6c787520493cf8e5ee077158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d314674581385d1e8886e018429ccaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7118e0794b7e0600f02ccf368ca673160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb832002a66f36664acadd08b0829d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4614e1d6d975a3edfc04619f53c6405162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf85039fbc05b7eded863f5f9f9bef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973ddd8c18dfe8a322b5a3e81918c0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719ee9de79ab6264e6b1e3936478e47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86429f3da82de3f8a4b6ec9e9fc123df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f685cffffd534279f758bf16e13267167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b0d3dd5897a2553c2a110564def6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75c88f32980f573e0987d25137dd48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34080ebf81a96efdd714a0adcf93fcb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fa727c76ecb035fa84cd26622fd6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fde8610d7f834deb9cd85cdab2c524172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82509eaa2cd72945c08a58720b2116c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1a19b3c37413d6f50bb4bfe8b10d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af761d91807e1beb3d788c80c08c9d2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921c33f39522fba310cb11909750030176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabff383a510eceaf40bc11982cfd53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e97702b9b8717baf5ecd577cdac0c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf949238be057c24186956a3291594179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847774594ab08698cdd0498b652c51e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3e6b1216297ac7c03e6e4fe73b117181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504287c50d5c4963db2ca42c9f289caa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b432ec82f24d29b7cb418027acd86aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5cca8b24886aadc16c2c5e6a6f892184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf06c19a1ba12992fe448553c82c132185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2f1ed2cf97987a3be1bbe5e37f49e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303fd3aaf13ee18a962bffcac6890e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cba29115c672c6a67cfef4c4f2a06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1328ebdcb59ec816313107769e29da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8df616fd9bb4e4cec92281bdaeaef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10decafbf4d718bc3cd126737202bc31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4635b765cb44c8fc83160e7aeaf46d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d1e74d10ff77b061c08f7789daade193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716a6ca5ed9ea12808e5c3348ef4cd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73242a2ab0e9a7920d088064362a33c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7e86384f6d2c54bfa9b6f1204c0c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaab9b49c60dcee7e94f4cb01791351197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4f0b9cf310717d7a0404496547519198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a91a4e83333c17c6fcd80e06f4f22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9c7833ced93236f76277acfeb13e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c854a272e6220b6da82edfb5d3421201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890f51a098dbe510e0a9a52393fcfea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b082f6d7c3292b3dc0c64fdaef014de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baaa1ef540ac236e14d80190b91517204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11fb7cdfc8cc09acf4f2c22c5d6fbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28a1d828f460b4a5dee4dbf10a1186206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d168699fcd3cec7f1602816b7b0f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765e2795e3835720cfc211d5b013cb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652dd80a4b745020535accecfe57ff0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeb027cd1ac3f34307f07574efafc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8af95d10313d0b37edd8d31b121d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdacc3b24e92de2076b8495268c228c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423e01a29689dd32c51aeb11eeaa167213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930869f3851e08c7ca553e0ab7aa5ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdd7833e9203b0cc0da1b645c6ac74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e50346d83b2cb71da062b52d571ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33c7753605642a2d5b2977f2b7069f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e399d75eaa3578ae4a4aa8b7553d44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525f50c47b52f8093e8345ada49f945219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411ce83c3c65ceb288ba12b2284b282220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0bfae094ebe0bb9f3a4e64a4d020b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3353a53d4ca632e52abd0f016f925222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417034106e5104a25b9670cf37115ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b8a3b5464f24ef644943665437263224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4963f8847867f735f69b72728cdafca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebd1cdf74e25751d734d0fb52361da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35fc8b63a27952e0c94a2287a2a91e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609dc631b2f1bd1818f3045807f4e42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812824626a1fc5f2e8277986da681b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d74d19e03a30774b323af039fe29d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55260e75af55df8cee0f8db1d023d9ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d1b95f31da05525a5efcfe956ded1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3810f1a897bc48aec351739f16cf7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e65db3705a6ce508c937bf28a2f7f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafcc9f01a2e5ce202972f732de3ab9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66145aad0c5b14593ef59c6f4f1e3a1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64dc88892f222522ff839722ffe4d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4e12ad96ae132790c8d9f3cd56a86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22abac2e6d0ccc58f63d7088d31de37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e268122ebadc32fd42adff1e6129383240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1fce4edfa26b07a50e58f83f51bc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac505bbbb6513e93af27bec2c2d016242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2722e1de528ad6cd2d9c3f308867ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971f395b9d426b02560180f5cc4d4a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598449e075cc311873329c202b6143e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8aeb28386193178c09a88471112e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a45929b57a785e2b0a41c0a30b5b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78c6f57b0293d665c70b2887b83a40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ebd8b455a0efecc6b95ecf8b86a3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2d289b0aedf3bbfe34a1a172c2405250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c38a0579ff610e39b4cb5e6993c12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fc9284deb1ba4fc784a551b13d1d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297445569dc2a567abece372f57e8db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d60b05bb478a813d89304daa63b1f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d9bcc34c71fd644563251a612f348255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d2ca49fa7942bec2ad3981edc5858256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5b58a8555b6b7c5d2ebc815536831257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1ce1a92aef13497bb49ff146facec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ce5373b0738d0e90bc67652ba8cb4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5df4d367362fb8518cafa78ac4544260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288c0d3ac3bf35e4a333fce71cbabb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61001f8f4fdf0853ab1398e91a2a6111262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8100eca567d78836597f3837d1b290a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d204a213d91b1a01c67d93e0569d791264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6e6c2519ca9d8a9734cf39c4fb173265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc95032f39f54c1083dcf80ee7895a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada5a1c4ce0e84b5fabf51083153163267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18f64ff48e1cc015876228c1b94a21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d9aa2701c5cae8260ad5697596555269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce290d41ac8c4318be44326027b37b03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef439aa1361c6c135a78d535522b0ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f13f936a8f5320bda4eaf311c93a13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ced5ecde0ba80583a3ab1284efe0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb91622caaa85e03d8ccbd77be7396274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e28b3b83f5a28a4b016033de2c5570275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9d304a85aea994b85f9caa7a68623276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e3ac781d72dba199f353c61f67c96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ca846075693c3b59895e6b60a0535278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fa5888a227e2dda240ce5661eca41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1bf2c3e6394c69aedf8cd68098f51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa46c149c2513b89b5dd8fec577a69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13496ccfd558ed7a3d362448c73e3cf9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b15840e0e598c6c76418a34537dbe1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31e5fe47960520ca32f2799a3b0a50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042ee058d2b60e1eea38b35649d9b99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd328ac4eb632e29f28176aeaa279b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee03e20732edebce500fc9699da019287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeba9bb181fdba9512f9939a46b04f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68878701e7d0ee8c655a6768b2700f19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118411595a549ebe87c13967348c9f29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f75cabbde157b6ca328159542d011291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5f1a82e2da3388577dada541f8c1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f803fd3731d10157134ac6ed26fb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33543cfce0c95d9184c3fed5fa49321e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049b95966848291228700c522e444ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16e139c451b3416614553b283274a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cd90a43190ef03bcbe1ae09cadc59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e09dca3d1cd07f21318f66f74dbf4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d813b05d493e48c12814f5e8ce4249299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9417b4593e074fd6b3274b76abb6f2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daef6d56494e567844a285e916717ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3345277c5285bf971eafaaf563c31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8147e30fdfe475abaa3888501de9556303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c7a84abf618cde56ef32a359fef20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f752a67407c757e6c936e77d7b5e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8511e0d460494fb16697f8287585f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882278e59c907ece0f8b0f6ea393ed5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab110bc77f87faf5eabe5515a7dc8963308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3197204b0d3912b2659364e00c04f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6238ca507b1c5d4c08e5f147a94a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57b7332c7e2f18657ef9cf97b9dd7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605553d924afe8a149b538678e4a036312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3bf0b5306940c4511b9a752917e60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26c25d42faaaceba4993295808576c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee28e8ea8d8f4731e004f0dfe863d85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747628b66954def9b02c1eaef73e08f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e911e2064d181c766596fa19bf90b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aaa63188911bacccf1e70c3f47076318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955615c7c809d3cde49c67621585ecc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865b395a12243921934654cb64e26e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9fc1c697362cbd16c1451a647fdf9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f5e5f6510f041ce6a053145353423322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dad25c2abc4bb75c83158215086e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01936371a00a7261910d4e7bdddedd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc052cc0db8b902131d4202e3cd6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10f418f43a4218020a160e7ffc889a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6cef2730f3fb701fdc9bed5b3dc4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd5c281f8d7e9784b9c807ce66181a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab54e81756188a5b9c68b8640952d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc0529e72259b1e7bbbff8895a2c17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b247777bc3e5a629ed5289d4342c3c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843920e1ec1fbeebd8c38de1772ded7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0fad1e681da900cdc7e74dff30336333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041e5158317d83976ba5721fee33f84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fbb45cad840a0a38299e0e9681726335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286bbd6cf97ceae79403b2705d55aa6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bb0555b4f92583edaa443d99ab85b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab8c0e1ce6b0d481948072883e6214338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74202bf2ac8fb18b2459c8590051de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea7438cbf0d71c8a81772a12fd192a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d654a796adaa5cd24ae3d9afe52ab5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d57cf4349b4903285213d73357eec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee1484a59abd066900541e073acb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435b3d6b1dfb62cbc4560011735f7d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe401b23ee89b4a96343b4ad00a123bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debcda13df0170b5f7f79aee3c32c0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8d6ce9f973040c90899b28a912e48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96111e026cd9ed45f259a60d3d6e1f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a912e10f0f2de40d357372e0d9e6806349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c6bdc6d32ddf77d8d5c4b40e01c07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af73b55fb58d43f662c407c08d6df06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a18baa927c52d6878dceadfea11da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933e5505351047c0ea9b9f6a2376e0f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a7b3c263abad973cddb78320e8f84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dde95ff922744ccdb4a075c71128e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593db69a589742183d477848d658ed9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d0ee7c3efe3f26ce6b032b3c85a51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d556019bdc5dc60c0ca98483ed1bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba527c9acd56939b990cc50a071d188359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3508973a9d9f27331b67657b87aa4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f631910790d264c420ffa25f4266ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc679cde4316cff1468352f4b2766552362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e1295c941cfb64b86bcd38c7a70c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30674dcb590bbe904092f386e95eecc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0570a5df598be98bf28394b5b1d0916365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962da501fe02ad47bdf2baee43069a90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f1fefd2dfe4bb1c61a8920479ef8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de125b3fac942b74a12a0c42acb0f5e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afbf704ab51e48729b03cf20ba8748369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433fb699d7a4536fa5b4c738ecf7ffb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b762ef63dcb36a7890459bbf77684cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5642d76c8d7efbb0215296a7d39b7b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53295db73a4332d91093e120b81ab28f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7db2980915d73a74ea0f0aef43a72c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab4086576a2398577570d92a1b0619375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef448c3524cc3fbaca6929886af725f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193884cfec31ce97865ec0159131bca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4eea9f0ae992c893ca06b986146adc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc59a7e23b464811c38ffd22c3c9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f1e3268f7d81a8a4e3d91a7081f2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b7d193254cda2c554431341e367a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db6470fb9359d72276bff65d6de1fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264758968cf53695eac2874e7560e6b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffe5afa2ffd33ccad98e88d04f92b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df873b2fe8f40f21d2c417921bb6cf6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f506a215764706f01221b122783e5fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7598d12a1e0db364b6c9ed10258fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060230ad7ae70aa014025d1a0ab3b9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35908053e58e5a7a4d19d6f21a4f26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a79ff4b40a1ad27d65cf6843cacde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0659f3b9381138f09310809d8ed79b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a237d9205508604eee5a364517f1ada392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985b27d62c984c9ac7ab4a205dcf402393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951b0d44ba7023c1acd5bf8936dba40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439d52e592d76229a720c9de8b424d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9681c1cfff4a5f32190b3a51ace4b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2ab045e33d5c38a9547bbcca685c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0351c78a61c9fcdc7cafdf47de3f25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2366d8d5d257b7713fa22daff767b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7e9d5b50e6e5501cc06fb010da9c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e02052814a576551e8fdf7827addb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5153de9a12a9c644a74ad4b6e49ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80baac47658926e9da4beca245bd952403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe249904c03640b5e72ee57ef2586b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb049c11e49f14783bb38711e2f94acf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85d5a518a910d090bc8e495e65c335406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1978545fcc3e8164d0ecf3042120e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a648f2272f2107ace891fb265a8df0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621485ffe6365c8ea0afac1ae59dbd64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502344708afde14b5d1fbebbb9b0e26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc32c05f9a706a30a3d1f0a15d7f2de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ceca7554d93a1297c9a0992d43fb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179e3bee2f8da3f233df029b0e745e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790081c98861278832a125e4fdcf573e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cb5dd57448ccc727145978a665a30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84e57cee904949c30343bb54a8b79c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436bc2f32cbc5a1f920f993df1057b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57ea18163acc34d38812cf8cb7e144418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2f3838d69088597cbe27e5e3fb76f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab517475a794ff896cd9cfd372c2adb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7543d8c760b2aa1547198743bc2391421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c86d4e82668f1f4ae887535836cb6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65c4c9e9251bd06d92b996a3d8e1ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7825dd009fcbb9a641842b919f84f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baae1c2edf94cc2fbb234e061c7f6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfa96e169c0070ecfac5ac1d8d3715426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ac311ec0049f88a67970de9bedf1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbf1e342c22c0c065df8f9824db42c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a821a600a746fed2088b18bba6f68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8ea925f70bf8df12318c23b08a5cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9ade742ade06c102f1079b4feaceb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399c38ab260bc6ebc9f5613b652721d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8fde979b4b6c7f700c09fda404e40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a3c5fb1eb08e2938d2c8ed728dd7a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b425e03e4d13d933080270305a83b7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48fd451273db8081646cc72046c571436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd0669dd6007070a60a31403f47722437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4c118cc1d12f911cb605c8795d339438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f927f7e8b875989d768051938446ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee2f7d8dc39fa85a686913733a5822440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc56b563c387c4a37c1c3250c8fdeb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1d2950ba0b8b8eb78f88f1e1a712e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bea8cc942614f77ff880d08d7f60a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d9b4b3d6d3be572d652cf4b8a1783444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5ade937cbed1560191f5ef90f9478445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6305acdfb5f0d91cb1b3f7de076f30f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de39c432de35496910bba5a0eb594d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94381e05620e72cb7749443ae99aefc8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c757f56a71eb1f1e326f41917a9b3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b87ad67eaa811cdbb81f2d33cde223450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540acca34ce2c43cc8e45be2cd9ae18f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b5d7d0d4292aea94da34363a81af8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6313bd8c8021b1bfe1b6eb65dc0b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb5f6db2239c932dd3883f142017c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528656c50e49b4e4900b4a3327d61d75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a335aa088b8a36d6f38c6274f3852456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be81db6dc6476bb14156905b5b25f9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42b25ee8e74215ddc99fd0960c31d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086afc6a773f069d72fda90841e0147459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddcb8529a732a2e7937c4be0b711d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab4c5c2aa85d853b2b5d45ceac67c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0fff5cd9d55b6a70a920df411fdb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42662cf35a65f9d35a5df24cd9cb19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198541d85d72d0aadf9c7e00d93ab93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2df0604304636a9326f5f470a79f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3215c8a9340d8a46724c880f2ac2a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520e031259f355a26a817cd3010b9ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e38aca208362f9d0c379d3ddb95c9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c77a75faf0197b259afb3e8ffe74b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9165fc433a2ba268bcb80c1644277470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b5a8aacc0ebeeba27748725912dac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e2de665cf587c7e3c7971e40e7299472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db459888150cec6efddd25da1bce5bbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2277a6db609c4b73c6ae56e621b3c6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143edbc7fe7fb6a91415beee367f071475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45c61339b8733f203a62cc1e434d00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09e6a7d330ffe9f3e7902b434150c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9354acc2fd1a938b0383e96e4d022478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c1fcfb9f07e7e5aea8b140f37dab9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c97faefcd72f4090682c5321a7324480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217c18a6067c36c7c81440c985fc760481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5a8b7668b33b6b2359f24c664c0ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cb334dba3fa59813aeb1766f0b652483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583d7da0520677da0694cd919d275f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86e48696d3da107c786abe2965d5c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c264eb6af5ea5f39823fce12c734a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52121f897c2374c9b151872d0b56dbc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f295d247f5ca71f8d99b75a34c88d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6396d60788a64ce8b90e7dd4a58b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833dd6d59c0d0eecdf904a61b10eb21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97265ae22d103524e81ff44a9ad132491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c935913f3c322dac40f53e644a08a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e7ec267ceb71e57f3330764a9200b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2df1c640e3cd93be6c5d296f3fb4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf068f0e8f1b897e1a07330e5f546140495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc815117face1db7b496c3df4d0c335d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc6437a10933e19dbe468a539c75fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535e0a4a7c0ab89422bd159bfb59808498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcd574479a610e8f804a70b6b692e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a158fe3ffc4eafa1e7f8c06a7dbf0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b9eb9a9e8c6f9063850115c060de3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8eede897d6215d13c19c6858a21a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86899a276b4f9d40a4078571aecd6dee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8dedcf539998aaff67bd804edf45b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5495190e89d769fc99b99c33ee41ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f47912754c0ee4b57f52be94250e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c96fc32dfac6abd50c5d2b7406f841507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4914ccff2ee906e54bbc6eb9c9fc3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10f39702aebde92ccf9ed55f0b31cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66ddc8406e2ea807aa8712ac00f751510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540860e9c65aa18aa03ae6172b98e40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d4e30da605a820ae6ff96273ef2d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cd25b3fd5e09650cad8a33d96653b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acf6e00445e96d9b2753282084dbb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff31e40c25cf341daa3a821c553fd83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598cb200d7a72af9af734aa47c313ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879be48552847b145b25b2b7c5beae9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fb06a98a54be52c912777295e22c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e16aefbff1cb375affb0b7bbd24ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe897c6dd757eab2e67418fe141f51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91733a11acc1b8abc90ad1afc2fb92d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c26d6e4d0e8dfc60d7586964633fe9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5161cfe787577a350d6c0ac6978db7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45b231ce6485b0952bd2785f84c641524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997dd8d72c63184fdb66d9e6280c415525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3927e28cba43834ddd68c4d3997bf3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be60238ca647bdd11fc962aa1385c02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027afee7740cfc7b9455d5b8ec28657528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c8bfa0fa7102fee18ddd6d539c848529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9debf1fa54a82d1ffb4a9535ce35e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b07582c02c1a650a16b1338d3ec214531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3bbce7a8449f0810b6fcaa7028f10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd3c18604eff420dc8f5b0934e04e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dd63bd2282f0f11407fdcba13c9c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e88e657969f791f7dc3ca95958383535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fd121dcc002232429af3326197549536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a85de05c3334b50cc1f09867af3f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7509c30d057477fda0fe154d11491538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf6171ac7074d1abb3c49ce90f36a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca16e6805b0ab50303efff367ddfa4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f337ddbda56881b9d235555b18c3191541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e73f9576df79de58a40dc0d5ed25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b45ffa182915c665d55d7f594376f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9504d125d3bbcf655f2fb0791822f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b985d712ecb6fa74056ce91bf8f42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e3b24cbe53b7c8d93cf242d0443f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cb592c28a0f729027285ac6bb415d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b296fd6e4448387c12d6e71154f07d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ffa4a9d579f6108b04c40576e65aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eebbda67c4f20fe86b32f073b9f95e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e0d5eb6cdb85aff5b906453a53725551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92c2194aa8c581a4a1039e8207c298552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875e8f191b76234e5e2377ebb72383a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce09b413cb7b855cd5cf353e104044554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483c0367208806d70c57427ee0709fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d657b7e1c65344131a76febff09bdef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603665337eeaf9efd28648ec2665fc28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08662baa541884b236fad222341f32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4eedcf5157e19bf0fe49b628a9179559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3ff221c93a9bbdcf0f2ce6c129f19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6eaf1ac529ea52964c83c55ea362d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be3592081830a7a7fbaaaba5cc645e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06c4b277974cab8a841b46dab47e4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a605588cbe20e16fb6877c1da1431564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8788c872d81f01911318562b3d075c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99830e19f886322a56ce647f4eed9ee2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7fe9eb4812dc9a8f310f021db5594567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e318e4e943144bd0a1014e1814df0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50007f740744ab5bcf3a13886162c1e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790aba1bee99fc1fdf1f224e377c364570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bbab5ca455777ef0024ab580243b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fb9f15a1c9d3eecdd08ce44c15ffc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b973cb2cb4047ff1e6dc4e71b15d68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed2a2e9e73da2262036b1e639b2ad0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec8e71187defdd31edaf633b305b8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b91a8dc2b110852afb925e8ac686f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6181d49df965d59c638570f1e65c1d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ad1e7e9e0a14a99f23b5c8d5316e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a0cb7fa372902e4bbf5798e87b5f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af7ea51d34a3d1bcaaf78ebb5fc074580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebde8d3aac8ccf40519ec7c3783029581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b0250401823ebacc538378e57f62d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74a03b35cd7ce7ca0cf9ae5886ee40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a669e29282cbf2bf4e0063def3e83e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2f3041f8df6bdebd9b9854458d96f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a831332096ca1dd7b2bdba4ed4f29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b576f7ce73f481c00ffd8a16d902094587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c548a4eb55e20fb13a7a634ec028f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46490cb54021af6e7bae02c6acc5b283589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f838bb358d2907c8d557185985211a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8aca728ce0885f9ec995c726d0e195591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827635826ccfb18bef3ea139be2583d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6cd0634d1609af06a84ab1eec7343593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c775d253c2711f9b5ecfaa890912bac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dd34405c677b01358cc8f1debd3f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c602a7766018d33f40452959faf97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15b432c6c53bc938c43807eb0a5b22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845534ead7f7a61d70aa212d5d437b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d360c41f7988e7d63161220b1273f27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ea4cb7de678518b09b3ea12818be2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ac3c44b25e3f86c6db0e46355c31f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6e56edcc6e6ef9497a83fc198033d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760b2af7ad587d35861bb2a10f15af8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae3ba32c5d6079e7511f21f4dc4b6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5889b3f4c6c2cdfed9b549b8d26054605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630daaac88d6d8d74e1df6196e5ed58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c27d6a10d297a4d4105cb6d7c6664607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033de7255e3f6c96fc6d55df7324b721608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadba4b6627c7a1f41d1be271c17534609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e5259dc2163b713b862d527945894610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944eb1da1fdbd80dd33b18d48751974611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0612d0bde02eef707ec68aa99885ba2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8153f5d05b8df9b552836b960a020613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd471571ee608d250fd0e6a48e9fc5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0c96f343a71dbc5cd486443ecba09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8807a35d08bd29b1097b23f4a7bee4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047804dd3f4beb9bbf099ca327b98137617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691aff87ae0dbbf662e5ba6acf0ba6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d967253f855550b7d0aed12154ef2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc48b12428adc9ebc1ed83cd348009620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c35be6ca2e388c3e8720e0447c755621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477e83d0e7f53a4adc947472844f184622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65396a4438e37dd1f5be2bb309407592623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387faacd0a25e1e98bb4faec6ea21053624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a933584f121deec887057b342818d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2596977ddb89ddcfd5c3a7b53d7b269626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8643c48f1d108d45c2fb0f0e82973627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda42e094ced4f86232b080e146941aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76add2cbd8b4ad20c6296a6a4c815db3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e48f20d04ccd0351a430fe7ee6a5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93e8416bd0921fd88c84f420f7e72c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbfe3d6ac90089be285554bc75cfd9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8245abb46158d21a3388c4d75b59db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae14b9c5b468df07a1b2edfc073246b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98113201a1e407f796c39f758285b87635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5b43349e2b976cde42ccd16b17e7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971c3c9353ba44a45d8c80dd51f1cbc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dc1c2ac2373716699827c2236070a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cda9a621b17eceb2dea6abb69eeb8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45dfd19264f4878791ab990e467cf4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef36e3c7fa550c61e88b0b28235376a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db842ae34dff4c566fa274ff96b2f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b23ab55f31e6864bd300e251886758643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6a97eec4ac976eb1195fd4b93dab1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add7c007f689e7efda3eb858cd14c54645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42619aa0bea1cf8e084f9ffc570958646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a4fa592ecc681261c0099093a25ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308860a3761681c15bac8c582c89d34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f514522e989f5d679556ce811d4b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd9a3568a9eb3d65c4a89d39eb9ee7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df022280acbcba0215dfb4bf844b497651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b898e2cd3fe79b7781d46fd1fd134652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09e1119929f2d92034a780cb5d94b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537ba1101848024898dbf07399c9bb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfe68d7f5641c9e1b011ed94c8e734655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec9d5f0f59e512c77bd81b060a3fe2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b788deebb9253417533101691bea99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299a39fe9b1dc9f1cc5c57c0411f298658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b585c185c5cdef69b86eb646a309f01659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39e90a071795cf6ac9d18ec3b2d8bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917a32800f3ebac28bd52493253cf60661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cdaa64cfc56fd08a89fb5b75b0471662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c4b035bdd78414ffbe5bfce49c90b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90592a0fbf0b7fa099a31f533754a42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb7a2818001f4f3b021c846089d754665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd027f6fd4d964b4fac86fc9dfb3c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447b7348900c6d26b07100012c5c67c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3411518fd314a20ee0d4e6ef4eaef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840e6a9c066e2f2c486f3ac846a4060669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917fa7fc62d399c96b6e46d27a7c778670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1065d0495f7cac0b511e3b3358f64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fece9e642b8e13611af79c26f0a99672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe35398d7d5be569872ee9747a90247673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f710d512faf1a7b486add76b265c6a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea8a1f314da79b88dbc9bda1d7e0e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf4bd538aa5bd7726aad614cb003eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623005059da19c293a6136e6dbcca9d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338155145bac0e963cf2bb852e27d6ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a201905df4cfac2689c2b45382cddd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f6add960cf9c350cd1101f9f0e15b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024df0dad9042355d75349f1ee2e969681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc68fec9dad0d29bed301aaf693877682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6be99620dc9e07d948cfb82bfc36d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075061505f4b8c250617708028a509a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067b4902aeff3367169b25a4996625d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f90bb794ca7a651175b104f1e7e2e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55028a47b129df7448c3c68185ebf680687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6cb0509114fea1fbaf3782637676e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37581b7d16b50d09a82b6a63e76fde51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d801dc63ca5e13b548472a2b39dfcba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04266f4d124d004e5bac476c4ee694a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32179386a9a5dbf20af622b1d32c4a15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a96e13436a6f31d4f569b2b5d07a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2cf6913c24667b3512f6de4aeea50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f348b6627953e2caac6c7fb5a87f116695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ab329ca78c0d5eeb443ca76a74455696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0099829db5bba57c557090259b77f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff6d63618815e272080c87fcb8b88d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea25efe41401a8296b3db3b105198d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b4f77cb356d9eacd82dfead0c86f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b981c0f011813d545aed479d336a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df68e154e24c2b87d72858b3a13e29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05208f349b57596c8d6650e1f666a6bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f1c35e5bea4955def8cb8231bf61e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4f91092a8b08899241e243ed6ff6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9252dc25bff212fe5551415d1bd9b92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef4377b0c16963ab7bc4531b6a7d99707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797f821435a64dc4d7ec904709282ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f777dfcb09bacd79831f01368e7048709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788be137081408f34ca8565f35595c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d252ae066fde7577fde4b5abbd4e3e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4f8e9527c60a270d3d161df6e73ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944b2fec7bf22e48d141508f40d820c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c29404920f5f5634b41c8da5aadbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fc71fe4366129a13be4c0691640d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac64821feee035b38cc6b4c64fec8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732de9e4964d8d717a730a71fa3b403717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8f91069373de8be133e3c995e2cdb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9388606d73176200cfa6ebfadf3e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a52dd4ca4895067ffb1d93709cd1dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e50d2c27bf6180f8241b70ca611dde721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041e9504c464d0edfb33ec1905c0224722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f76fcd2f401fd9e1046ca4e5f9d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123f5547c8017585e5e478bfaeab4c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0520472739a942b5d143f790d9cf71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e3a241858d7a5b47d8942e855c946726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c96070f2d85e0a0ec3730c314b491727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22ac2df6dc08834e474206fce43047728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b8b99f4845ac838a8917c91694886729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63351ed786583971931b10da0fe8baee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b2e35f2e512460729c95a17e2982f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec297585a5530a2320ccab4c11dd42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf074f6065c2330068bc78298774fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae39472b8a619f6dbb1b0ea107be8c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bb0dd0391caa9d84f86f80ed9adf5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fcafba01883b169d221c4a06ea016736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b8f4bab8d8f1a1f956741f77833a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d600e0cc803a57e583989a15dcf6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bfd60cd81b2755fec9c1be9be74ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0aca9e13023f63bc90ac7e947536b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6442fb63c2f3ccd602d0c9d6a50657741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87611bc1cc5f5ec657ab4e62cb8ba80e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2400893041e8e10827d5d7e06e96eaa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f5508e66674e77b1672c57a3942db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e293de4b441d15ffb6de4a3b9757f0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07efe5db4eb9c80a800f1a9327f073746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe326cf79ac5a647883d5b9ab73381747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1726739493e19ddc57b4109a34e4843748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25175185061b80e0293330e2ee7a9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68578add30964893aaf3f12a64fe5a8a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd98bf4ce0aa387e14a186ca3223481751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879a4166b99b75ed4345d8b74b9f7e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712e181daf8ac339e61ecb76a6c37ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e617e425c0084b4f1a0d1cc6fbc118754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66ba545acfdf4d5154ae9ca679d3d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dfa5f02e35cf61b6fe70b2d65594e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8c9fe195fb964889a11a77b28363757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2315571292c57216ff5dcbd0caf5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5151f0bda737d96ccab5af818a7e7e7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aec221484f03cb4ab3f74d5947dbb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888bc3adc10d0a1779d7a45e6af9438761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f393ac23a9e83b8c0e7fe4c10cba67762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6818a941cabe2d0d44bb9fb290433763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba4adc7592b6c2a7562eb79d5b8697764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a89752d5103b7c945d0e7260869a0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5ab144e3f747b309f4f4d94dde1bd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08f0c0be4f946b1c4ab1e669ee9dff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda34bccd4a2a45081b3143193ce739768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10d3eb2231f3196d39d80825faa522769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d8db62b767f2e4211ec282772ac60770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d7c4b98cea65c9a133763c0a8ab1f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc8ed9f779fbd109e3cb680d6afa58772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6057c4ffcdeb096da453fb2faa5ca773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e39db57f03dc938b5bc0bbf5565733774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6a6bf15857154f520c5f92b75875e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034640595c7f7871fb4042691a4f8a74776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9d9382770958c3daf44a0e4a78824777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c284642946821c30a09b58014c2259778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4abe2cf070a5a4cabf900a7ba822f8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff479098d7622a2d1494fd87362903e8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41853271c63c427fffd0d4103f35b5d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4e92691e130168f40b5cc71b574e5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc136fec7bc814dc93135ddb8f53f6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef18727d50a4ac6925a4927d391766784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a6f17a2b454bb465e636207c6aae8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15543767c29264af810a66d6a5638e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc5a424d64d6c165476ded3a3395c3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8138a38a1f53d89b4a471b1685ac5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d7ef025182502cb393dbdabfeba62789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab3f671eff17407a2432fa7e6cee2f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181dbf9bb215b9c16a30bd444375dd5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84752315328266c7f5087fe1e50c6f0f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdb68d8cf6ea8a21830e73aa1cb779793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69b4a838bd20e1cf31e6f9be0677c9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5557f6ecbca12aa100fcfd4f9b4e9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ff2f9e60edec67ffddfb3a301136e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a524e1ab8b367429692d91f0c39e7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad460d4a873b578182555aa956c579f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9af2483d52daa88f85ade2b88cdec8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08179f4e1b23fca17eb193542f1f5fbf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a25a5b877c3e5d9dacab697a326d6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b371326e7976f49b8efd1667a148a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db32da93a0478f0715f717ca99af7c6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a365443618e384bba1a6d55d03b72d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a4813e17e703f029eb5e1e380111a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a2ed1c776e1b41568bad7b743e9ba806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9cc2346980180daccf6b6abd3034b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a8ef3bf3ad51950171982c2f54058808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98478884ebd20f22ec419491c4b6ad9c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3817ec91d4f0b9268dad924a1df55810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad0bcb12914c9ce800ce2dac6f4d0a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2d9c8c73b3e455f6b7e0b3b5437ee812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a841965802d25ce03846d7643d34e68813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa40f525bd1e9e4e0993a2978a13c81814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae92b1e5b7a4e434aca0769d591600815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec406f8b559e1976151d9225070897816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77c0957a4db0d3272d30345770077b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77866067b23ee6b1f77c837a33431bab818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668f11147135bb75fcd892c944e26ec819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e12848970f083ef56ef423a6b0b5e9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98483397b3dbe4c075e5e1b0a0977c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f7c6f37bff73800a64e8a750b8cf5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd214875ecd17bb024dbeb0946720b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51ccafb73c047594b4245f686ba7f6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371d6e23dc0ee435a508705a30d41fb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b42dd5f280178efc0ed52f781abd5f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9320c411718e024a26d13d49d8f58d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f50bd947c37bfdab41fe99ce7418f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245afd20b724a6ed498a914743206f9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef52928dcb99c301e0dda2a9f64580830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fbd55c3f17d01c27f0d165fb74dd2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270085e2b4ea102ad311018c0cbda9d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3e12c90536ecaf8cb5c5e0694ad5a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f93a89eb62cb00062ae9d7599d92c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd540ece920b4c8271eb3893cc10d9d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012acec0ff59344dfb2f285bd900323836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c649be0376b1d93b1ba5f257e3f6f72837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9ce1b478f14d37ada39bbe4f42e15838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d02a329216620b751ebbb3b4050ae839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f944ce0633523417ff57fc1f2c59be9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e7b960f7da750215706d5582601cb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc22b4ca39cc19ab9f02f99c598aaa0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad4e889f31763413d196814fd6190a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a947d927b9b31e4c0ee9cc6dfa337844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6f65bf09b9ea6cbc15628b313d9d2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7c6fb78fbd6f42ceedf3796d29d81846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77cf6d2f00b966176cdb36e3a7902f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4380defab4a4db41f7d651fb6b221c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e327d7b87059000ec9e7a65403fa9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497104ad09281b6262163514e31e7cbc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95768b03b477ba97a23a97416bdbf503851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ee55cc43b7bb5918c4f2bf593a10f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099634f439efc6ad64105fddef3696e7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772064e834f097f4581821f419d2576b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75a79f8e0d705b275c8439db5995d8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41ef3a0f1db6e59e0787dbb434ddca856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959553fa3bb63556914076e956a57290857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20759d035068d37dd59373e7c95339a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac22c4da3c0d2fe268d5179e164da8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172446e711fd5f711369889aeadb849860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe05e7bc7dab167e086b1f7dcca699f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1acd6f3e7da57e3325ed3f1b4e550862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da165bc888028072f40f837e7ed78ddc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0dbbda4ee933836339cea3c3c1367864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75788c1e8c81a4ea020f2aebf19b3d8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26c9684943c43af20c7471a6a219d2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfefe197b271e37cc93500d714393f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948189f521325acd2a12aed53721090a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417946d7e5ed886f0fe86d19541af433869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14d333ad29cc1ac06010d19e99efff870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24ddbe72e302581132fdf15d9c7462871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453ba5dc697600d946f857f914010b5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d5a6c8aa27c4ec6e9f5e8c664322a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b5b9a32a87fb84083555b1c4222c9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c155a213a001452975e6c452d21e3b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779a14ef9d10ca304828aa5d9c9966a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13900af91fa407583e4e667da6b6fb0f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726280fb2ce485087c642705853f1e1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb4a4bbd1c67b79358f8cc8d29b6d4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ee5281b86ce2e80a28cff51980c6d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3d797a3ee791340459133f1f918ed881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c393b4f08c59d516b4cac0eb0b54193882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977e10889bc1e11b533152145e9cc3d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f1d1a34095f1ef6cc380cae07b656884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638f06bd85d327cfa22fdfa42120d98885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19b0942db6a29d91ab9503f89e9858886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd56fda3455a966a960e6696ad236a5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faba237cc6631d5f57f55bac12e278888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aeea14e2567e2655ab634b74285bf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74efa441d7d2636ea493cd3f1a4fec890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93678813ebadd11001cbc5430e8124c3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a240a2a3777cf0282bf93b607914f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcefbd50882339941a58e8c0095784893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a4e4a9537aeec2ed8d7d07c8ec020894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730099f3782159c69a6f2c458bc0b9b0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aaadf0ce55953294be374d2d7e85e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af223adbd34e2529dad8e93265769dbe897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c614290070aa997cdcfcf2c68d46670898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1c9dc933d26735555a56706bd2260899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b672b2755733f4d3a50a19bb7068fd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105a67bfb111e45d12642fba689989f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad520ecdf16dd35f92d4179e18ff79902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67183aa09c983ccc2bec582d83ac13e5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7036cc21c5dcfa680344748d01d7a4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ab805a2a1542b25fac4a96b54dbf7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586362b8616800aa1153eda034f458dc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa284e344cab702cbfdcc2406e723f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53950c5f1f46f900e6ad2a2e437ac169908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cb30f595e6f448c78feadb0d20d0b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc96f1103ba88e365fde4b7cd7316f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc612cf1e2a2ad37adf8471c780a22c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dda967c171df3ba157006c8a45ff2f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22674d807f6ca89e7e7ee0e1d299408913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf22c56eb589eadc59731eaecde5b6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23426226ba39917be228692a3c516cc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28554f24a1354faa351088a5f82e2f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0312061ad2ba49582a112a6fa62d4b3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb350b2b13e59923dd4a02683724e49918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329b4a11f11d033b29cc8a1a0033d54919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d016f4023c08736eb7d9d63f1b13abd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cf26ce5afffdb838431da9e2f6e53921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd3ebdd53ea95891e274587ee924f6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca3de5aeae45db1c6a22f8ee9f2a72923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f49679d93f09dca5e9fe11a13e9340924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b5406e5bcd90d3a71849919dcf3cb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc56a990bb4c3773aa626b70526fcc3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad568da1039324059f184ae42c0a51927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67a1540b4b8789449afb4c11181944928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a47cc82b6c9acad1d0047cf673b999929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abe0c484f51b5277b5906c92ebad9e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a35a94338289235f3270f2199b32e5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08eb7a9eee18ab46021995a3b71c5a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aefdc68d87de2e3e2b67207a7cb23933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42ee588194d71aaa0b63822c23ffb1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d339ec6783c1e35b1422c51b4c3fcb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac2d8627bee54048045756f3af6514936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417871d687bde778f775d1a410c5921937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808064f20ec26cac96783ef99ead5bd1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098b0d17c6f4ad74f33ecee2a74c8da939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153050c246a68f5fd94f9210350795b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d1b9ff18666b4c40712ee3cd0d8d4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258825c4fd95e1cdfb1b63d0fe6f2f4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880896837c8e518691ca8ae3145011c0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfbfb2f654da0ec4076a835c882f90944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791102dd7057aa010d1e30911cc3f9d8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cbbeb27aa8df57d40435abf43c5b5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20ff1acacf5f8484a35a5a71b6278f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97083516ac720ae80215771917a167948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cff28c9fd5ef4e06b91c9d33ecacf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fa59f43e05dd449ea5aa592f70ec0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f679e7c801376bb6d48d06033193f39951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd91cb2bdf8bd255e19d31d0357129952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21089957a9f7ce5b55a87650e31ed3e6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0a24628246219aba57381fad7240b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe873576976063537e14f75c588048955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a52fdffdd1fb41a5f8e969721d13956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87385b5c651739c1cd9f319a7bfd16957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b54998209ba293e3da8f7d1530e7f2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989222eac25d2cb7360c62b0e2a68b2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5062dc8a38ab7f1c5bc5ea338061c6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fd5abcdcd6a21e7c9b4479be3ba51961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52947e52c0b854e61d00933e666f4681962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed220c944e569036c14d2577fc2192963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0437725eee514ad5244a8963cc8fac964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e23f5ea5803f912fc208ec04b463b7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c0ac7cec8315e072bd29270c1b851966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f44b0688beebd8c0356760edfbca8d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a68e61587052806ead1b6cd1a16212968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7c1c9354a93a282e37e5bbd65dad9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19a058ec148af8ad07a0e799409ff9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d986acee793ef96651154e506fc4355971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee5c8570e89fe81ae52d09f50a46e4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6712a45d3e9475a1ceabf509a4a2c8d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc11d5412edf34779b9d03851331de8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0940e80a5ddef9bd5792f70f9661d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813b24c00fa07152111b56fcfc7d2d1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0745254ebc119907869fd62fb0bc8977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6a6c53cbc4be2b611d3d98693a9501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d863ec99474ecd4c158c20a74b47c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dfdec8f8adec78a8437c4e19f70373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e893c520e36aba92799426e2a4f4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6d33a53d3a0719e4795930dce80175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662e8111b67f06a22a7e6a8f89339db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f3aca0f2a599edf74aa563f5246c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55420f6a104f821e98629d161daa41d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11382cd3571fb40aec2731d7309c18b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8152791375f0196d63d8fd1bc61e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25520ca76eb305b17ab800413159bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb012f18af9c6cc58e443437ce0670c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4164c54d2af6cacb692da2959931313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a338a6027542f0e28f300e375eddd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ee67a2fee77a64ef30f2631dab0e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385cf2756c2d7fe35a5c7154130fed616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e422c1958652b20dee2ee34e4fb4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b89f5e0715357e34c292de24ad9b9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff94307f7cc728853e6e2b0cc84789c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a804984e947bb09cebc0e6b9f023be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4cda6f90cc88ff04522136a732a0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee3d15e7affac5ee71cd0ca6192e6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72b7469072360d8debceac486f2f7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f60b94f109c9912f51a4a130454da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1534d9db173aa53bf4d509ab40c7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ea782521823d110939bdeb714b42c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3db3e6d1a8497acdc2b78737477f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f0e758a361446c083dc4791bc4fd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7f86b0b7f386d59f42542fc89823229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625143eab1553d2a7e782a952859207530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19744101502dd2adddb3292c89f82331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398e56af3c333e9815b57f21456242a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aa2c4ccc45084743327d7547cd85b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba7401662dd19fcc1ed2f87270b19934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe51a6b81ba5ff5abcee6bf44a6d4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215099349a6858fb970ae4b6126d36836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3b017734b5a13cbad213246df083d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3202583fce70c61aba88691e5288138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2b6044bdafb8f18aaa98a501b3a8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ad78b29764b1a22d8ce0bfcf4d2c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b9655697a8c055c1d61e71f62582741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac53a66f946c887b6f6ce995e3c5a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf395eb591d1362c91512b04ff74b6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e096b145e4c81060b6de00f475da5c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01af2a3862cc3feda2a31714524d3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41587925aff1be99d1a4235f2af33f3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e89c140010fc1f3bb929e3d26daf447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822dab239151e2f08f66fdba3a2430948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d37f64523ffa9925a348e033118e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d59c4613dd329aabcca55ee69d0c0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad21a3806f65f81394d99b7cbd0111c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4f6aec6816673d33cc4021b0fb37452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad7203c5b49feafe70fac01504947253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6844ef1ec474bc87413f6cfb28a4e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ef1ba05420e8615f4b27872412c5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899d15b6099030f2c0956bc2a6f373656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebdadaf4342b2c1ff6d5a8eada06cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f9308bfa98789fb53fb6b7647b50b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42607ea9d700f7e044402ba78d55787859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792373a9559f56731c105e0ad02d2d6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d360023539ec9d0b29772ed3111d0f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d889b60578517023cdf73f287f3eaab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5fa0f11dd8510887029779b7b872c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6fb4c58ba35649876a7a3864eefdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb918408ca8a45663c970b33546c77be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed78853b503b80b9b6c4ff2532d67b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b921de0879065727a8142a59d9e0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60098bf79cf48e74daafcc1cd1b94cbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ecf5a87dd4087723a3b22ab857d5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ea5c80e624c175775cc9f2cdc36fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce9bd194bc8fd7cc969728e392028a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2ab6af32b51dfa4ad765dc86adf6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782026c4de3700a45f8815dc61f483473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613f1ce75d8ab2dd7f1a6c0bc4c60a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd250df96ae218c3a5b3e9d6584d6ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f064399ab2119645c10c2256e9c9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce3d8108fb96f5e7e4e79dbff87ca977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea83743ac759a5c373729ca47144e0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ec56f0c0c58eb72a4aaf47435b1f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c04d5f30acf1f7316c74bfde754a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeabdf4b5ff0e62ddf624ec76396f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972e5b9623bcc7ea072fc18104bd34882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd42a8e76f2c74a8f3903e6578d3f7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92aa44874373875d134ad75d4c2f1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173071083122c517d021d73f0f5243485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7b01792a8ebf0d09b428c81de2a0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89076a205579c89094af674c45edfa487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e788637665528dcfe56bedc6cdcd1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c510d20f5bede5b9d3039cf2f68c9fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96666c09c631d36c2364dc0fac6a1bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a74086bcfc432ea8c5c64422f69ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff609303d44a9e8824ed5ec50f037b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755727dd48696cc558d4897b2a356e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129f2b0ee83c0660197ee5074e1d1f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6491c879324d7976f35a0dc3e60569695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8207e21791a109fa0456aa94df4ce296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a16be61b841c63aaa70ce869a2119e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f91b7cc347e9ec39c2a83cf2d31cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234941246363ee8c4da0f7a39cf15b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229ee32c75f5cda42b8393166eea4d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560c171b0c6c7246b7f8ea607f1fe9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c57521a5b49c23d0c09d91b5a3c5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342263966d1c5a638fc2071e27299ec8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2bbc2dc601f67d166f696a3475607104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3426c4a2c690b0f109617b544fc863105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780056cae852f728b3324c93d1ef83e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351966b1b359557ab5fb71c2b61dcf2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023c85a29ca56a53b9392be56264174108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce38359c5c2d10a9ca19c7d56b2bfa8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f0e2d974c1ef994fe12caf3a69183110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcee36adbf54c88de5ebcc3e766161111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16303a37f03661154b785f924fc582fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee140e87f3230ebd5151bef37c3b35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b479eec082d1947a3dc2d791ac057f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccab098c9115528d1881213c104ff5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49017fb6e8d2ab069dbfcf67a7f0394c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475a1dcd61ad5959343e387020b881b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e380ce4c4249edf8c7e791b88f2a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583ca4a0b22f858f18799c06a7525e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d16b2f5e726c23552c647c2034100f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53e91e8f121d7c6deeaf391995b6e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051ba76aed751f70902957ed22f967e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a1ef59d1072e69cdb3f42bf467f8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019920542b9b612b360a0e53988bd14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec58a1e62b1f08f37fb5b2cac1573125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499526236006f238aadd5ebcc2808d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae90d469eb6726395ec5edd34606270127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c27c981456965ffbc9692f7d0613a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33419f898e539c053d550991d78814e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea8bd145ac49592a5e4765766071b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb63705c4904bc045c9ea01c3bcafbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5552d09e5327e780d24419ef88c01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e271666427f52a6f6eff51b78ea09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc964c972fef23ecb86ccf13cc4692134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c47aa6ba0ada47aee0d7d3031cc3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb79f12b264bf8f8cacc7b6450d99e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff20e568025feab51773b5433e5948137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a214f0590a8661c2a4705fcff3d954138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3eb77f9c1db0a97c77868b7cf832e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfc9521bc50790ea8a33d28b368249140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec267cfecc3f614817fcad90ecbb4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451e797b9e8551773549239c981198d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d52477d25ac365a174bf3aa9fd814f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad29cb69559804bd522536442059f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331399637c56291881e1579cf379bb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f165a9d9dd10d2140e29437342c1e70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a92e3dde6516d45e79ce6348cfc0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5234f2a1f91d2c13e41880fc21f35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc21d8cedc8a762282c0579f1ac7997149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c249b4fa045386b20f8272032017a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c998ff29ac9e8b4ba3b95f129c021151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91783efa6ff1b8e23b38009567ece41d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5300ba847181e7aaa3d1693b332a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e9a2b768e6f4cc75568d7131be658154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58168661da6c5a34f7ae9713bc5700fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a3c87f3fe7384ca8a571086692ca9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda197f473943bfce0dee38388af7b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca2299820d02d686a5dd5ac7634825158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef6f684e5b9854c1c5200d193ecee9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14453102a4790b7f122db3bf7b0ef4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d46d5d867ce756d6d141329a61c4d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708391d3ec698555b4f69d768bbed7f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0117a7efb2a362c8b5a78a12333d4f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee84ef80d4355c6dd5c1491a4f07910164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd81a94db927d2ddc46a332e8dede60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c025f15f65d3c15eb6b0f2fb3c779b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801409cb4f2fb99a7c6a30cf74a5721a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e93663dcc80aedcd10ba867e5f31c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d03d39f7ddf9d4183e81c89a09319169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fce85b7b7510903149444c824849f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e73bc809b0292b982231bd8291281c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa8d161d77bdcd3ac3658b97856c91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57005e0b8cb5e0f4dd731361b2aae7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dbc83f7df75acb6f33e4ec12e57eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec21b3a6d8cd57bc29b3fbd0d5b3fcc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1f854d17d336f0b932a0d3d56f97d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072a261d2065f70ac35981e579df962177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c64d6c235a70f64ef9fce94849427178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0bf3c6ddd80110db2a29b899193f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8f0a2166cd47016e2de5033caaa6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b27ea42f386fc80215c592b06c191e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a2d6c9d3155b62c04ddc7748a6e3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2266a1ad56f88233397a248c7f2ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7871ddb8fcb1c004a736fb7cb2428184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5791ebcf262565183b9027757c92d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69561a835c17d894abf387df5ad41b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e434b5488209c1515c13e67b2ec6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483057f7062c1f482be75aa108f6f18d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679315edf74a473fe1b4512ca8fd58d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961468bd207e0d4ef78b2c6cdf12c8bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b724c7787e52482a1ac7a3bd76281191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38b51c3417ce60aabd596b2adf6c1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c539532b48f8cb658735308ca835778193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530b2a6689d8f0d9e7c63e1e624064c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cb0bfd076614234c9e8c88a5c6b81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de2c8412ded4181900983f05ccf4fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52096ef3b5d535dc4457aad70061a5ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81e32d24dc3176a2494d5c6e4b43d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e258cc4542eb00908b4f4d5c9b384199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291f20908ba746c3176cb6272a5033e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d1ce77181783b03d298654a9706de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8f7c4f8f496a851b83b6b3fe8895c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0b28b0a824cc260fd4445501a263b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d19d2884ea361bdeac88ce26b0a4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c100f8eac93e787df758bb7c07180205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908e326e4617c1438d7b9ef4755d4cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed599697d1125ea4d4a52d0fa296be2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efa8a2e047a51ceaf1acca3c1f84da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc74ed65bd4fd9a6ad4e892cadf38c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56c61c0f7e4c14208af56fb6ede1fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f95205dad6b8dc24d03fbaba7d64b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d519030840deefafdc8205d9c307c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056fd772f74bcd52593ddaebf37f148213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42e69241a920ac86e2b373feb345c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdb276b0e9679bac81e50f9fa58bb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8fb9bb7a592ffd016817e8ed26699216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867f05993c435389a00162345b5aa58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4436072902a7ec0f9a76be227e1cf22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ec713d653bd4f001845d16464fab0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c864d0e50d27613a17c421a1789253220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e478190939dbc2bc23b173e81318221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa20a8141ba425e7e06d046868b6c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358e03ad7873fda3ce94cd31ca0dc52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3169d6ffc65f09860ff8843df342e56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2cdbd60587df36a32ac24dbf36f36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e83cc9b662018e33bdec225caf54c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548708794ce6a89cd81ec95944b4e5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faafd4fdbac57f61e802a5946846af7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4817429118b2819b7f2dfcfff2fe9be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398ee09ca18863bbd2622c7d9b1b98f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd8017e61d4d04f50c982f6e185474231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf770559b445a0f1c1d2ac79768762232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47d5a86186a4f5e94bc442f30ae7c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfe86dd6989526275306991091e3e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc066057a7c82cf3f480cbb2e99fe2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8371878d6896c7315145f43266e147c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb845c2631934c32f1e40cceb4aaf7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16c6c3ccbb16b798f60140d7828e4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0dffb3d596e62ab3bda0f053d7233239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f09fe12bdf8ef4708850974986327240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f0462597fa5bd3b47d5de242503b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a8098d55d46a5bcb3109672aa5538242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5cd825ccc1e032a307da8204de4c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d75c24b9698b3cbea0a3a2a5f0dc1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e952d05aea5e382d72868f7fbdbae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a679c6a16cc5c59a13c29f71d360a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41c56c6e8d930875d0c5c85517a487247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07ccadf8b9751ad8c9e44eb898c241248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b216cda1f1be774eb2d93909aabcc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbe23d74fa4c13b5ca5391a8d833db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02730ff031ea4797ae83235af9abda4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c99ed5b47dd80e7a209db9e54f2ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a329f109d4426d32f8091904c65d03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa23268e7134dd6db7b6433d35cb74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f521c4ff433349184509df8ab0f2d9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd86bc991ac83359522a3657dbac417256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fb1c3792e71192545db6dc0108683257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04c5f73faae13e187d42b6bb253a1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67ab3105f5262f387048ff096260dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d63ffbe458a79656565aad9bf8936260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feed38fecc343ec4e96ac0d5a188c67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcab8e5ec5b24e5757b180f0b7b0dfa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1bc2a5390e03a5572cc07f4d8ba1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618ea4713422658dac69dc60e7a1447264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b1ede0ba2cbc1b3db97b16471d787265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd79b04315ca0a3c10008fa6e22c770266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c52595144fb09d08c2ee79fa7cc0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6ffbbf62ff3ae53e611715c172515268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed7b38eb33d7373dc7a137bce0ee59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17dfd42a71813dc326ba79a314d30e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d88c55700b4f14ce0da4d779f13914271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e33740ef7d886c4808d0a4f368bf4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb44f9507934bc262b5b4fc9106d80a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0b129f46a3be1e8ab6ed8f79788de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf5e29bacb407639ac0eaa935d9707275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2142d951c484e4f1f9bb8c5c5ff20b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2cccc70c5172fc2738b1dace123c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2a3244b3db3c5625060ae79cf3b86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48848ff5f8c63bc6a561e1a640d5968279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac42c2586e3b9f58bbbcbc03f2a865e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e6c4a48182887bd2e355d336ad261281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5e4c5b9adb68c3c444e3b2360b266282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8440359128ba4bd19dc4d2a1d5f62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f126b05708fac049066419c8ccf88284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a4128bed55c23bf8c0c0ce814d5bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206390b215d43e2899686078eb112ee1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2261daa6dd47480153f66bd4c69ad56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e092efc99d85d9a816cb63045fe8931288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b6d3e0a653ab4344269489541f3fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94462b8a9718d02ccfbeb19e8bc282290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf879f457a702f3c3cd14cecb2c3c74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc32cd5fcdd02e91590cca594321335292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbdd3db2c333936aa8fff23ea9a4c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505067589c319c33505d7deee1c22b48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e059df8ead3bb0899ff3339956f8986295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca806b9e67d5c7e902084e1f6b7626296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ce060fddbc7480c5edc2032c570ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2817565cc7a1e4ec1db1a07ebd6216298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5f35d425595760ab7d642b653aaf0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca71b988cb3cb00cd5016873ccff24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb716c3511fb2db0f277f876e204010f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a6aac9718490ace6dcb4c0c0589ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a209cb250f01bc1398dd40c1498663303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ac56f8ee08f4b9be5fb85337ca39d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac06e49036a9f00a490a3bfa1e8f5c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37befbfedbbf61ce5067c0283da4510306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536b0e004ad8393da01053f8481f82d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c8971a4e06f30ecadd169a0bb2f99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43469a0dfeda656ff1a87c1956af07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42783be337f72c18e9addc07c76f9ef2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d807536cc2205353f2fb6b3fb38942c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20358d7d4b786ff621df63d76591557312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55b2bc1de0d25d019a558ae21ad297313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3c262ded4448a4ed217ffb5f923e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8117f7e2d8a2ed8fb4694ae525c51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b4c6497dc78e3db7d6df05559bef2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b075ed25385e4549b806faefed6e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238822b7a9b2d2305d0209a7f35d1ba4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6add53630ffc325c1236847cae6cfc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb46ae73c82211dd06a553763210e8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8316d34541a187483b79ebfb9c8ec7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffabec5ad4c45c521e015b51f15055a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c95a2db213ca23f9c341d74178ffd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f48c69ae126794c81a21de70cbf599324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037baac0e1ff001262273e8073b5573325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f085f20c83270dedb602c16e1568f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7ab40a1832c2ead72b60d1137eb53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0746ca84c082714676245905451f10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b566e063eb04196a05a1004bb459d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665f9d07eb3bfcad4845ac83231e5d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2efbaeb7931c47f524f014e3619a64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cd4f8eea3bd0a9442dc55bbdc4e4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3ad786d25191de14628eb84beb7cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01764dddacd611bf29e4e1cb5aeebd48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673e977333aab6aca96d919791c9b22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a91fbdea052f1625376bc6d9e64e72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ad5e41299441fd09d580ef8a6472d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae48efc775069e44709de0e55452e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaba5bf51f2e79365368cb259214aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644764cf9c7cd5f1c972faf6fb1db1aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3a9604784130fbbeb4fadcaf2f313341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb74785ed862a9a1c364c65fc5de52b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47586c024fe3a8c0372ec1a6f0e78c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cef87d284fa4ce844c3ac06e256694344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4645202c2c802056818323320a9eb01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104fd99a687688c420b759d9d050561346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20a9541b99585b650d15a78addedd8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97049c33c099f8dc50c407f580785d56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e014fae51ee776cadcd5f6c0a67a48e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98356ac27fc56c3494419cec1b71b3df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072914cbf2d4a1b09ac7dff526bd9d4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02993a95a5aff3a0e427dbf8b0d6f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e9f2f6fa5605bccd6b74061bcca0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbcd2d6ed56c395b9f1e7e632b9485354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f58ca70743149f8b962b98395dd8a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43621b2de457c5137e412f4cab101d76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e423402654dd9df600237d1b209cf39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7447faa1796475cee5efff176b973358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8af84b18b16df10a977e712a1c883359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5a020d1d8e78c2ca2ab7d23937af4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c6205827c5b1065ae030620cbd4e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fc9958b6e1e075917bf181399c633362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcf2a30b4a894c8a79ad28660d7068363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc919d520059f039880b20be5e8dde364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a2c86a84c251134f0b637dbc6e8d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61193e706f40fdcea21ef1dc9d511fdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfe36d4499f9eff7042e57ef3d7d63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477f09dce8b170398c5ba03948a7584368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939929a49508e0873fbed6c4e364c931369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb20c7c2c03a8bdccee003e467d874370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdf8b779c481233e305356dfaaefd9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ef42e60d2442e7fd6e21b3ad767cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4394c98bdba9741e8d098d1ab9e0a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31293384a9656603e7a998afcce650b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211da8b55777c2acf7b828c51089781a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe13001c92699da73ed4b341d588829376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c2de7c65954ca5e81a23cb83ebaf3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a90e575afb2eafb25423389f8af088378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228fd05ad64d5f95d0e735b49b53867379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc5a1322170576a501a23f42e40112380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b6b15c486ff273eed2dbb36fec963381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069936a9167222b91725bbe7bc8fc66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe8b868e8916b112eccf35b63c1b8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232dfcfa177ed31da31d462c9968724384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ba40c8a87c4b6555cbf08a8acdfa7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38150f57e54dd2f59691468af2e621c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81713bbeb253f207531e2730b61eaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95302d713d551676cff47af71bf3cba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78ac398e9d8a3cef654c30573e0b43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c8794d134411afabec746ba5fc2c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6380591be11494678f7fe4699f7db7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5b107f835a9d3853ed73e5026bceb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d976f845345795b912f91f9cb53703c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6b19454f65d3ce3cf4ed6120a8cd4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbe3ec737264c623b459306bab6370395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d9ddea46154ccd7e88437953ac1fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ddf70ee9d0e55630b9f9b531462a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96cbb2466e16ecdd69e77233fccc41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820167965e70d06266aeecc40b76de4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630873a30d2aaaef2c4e2a1368c04b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049a86a440e783a264061b394a6ab72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46ac680fd8fc5ea5673beea41e272d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99de90dc9c78aaff70eaeb48e906bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2270ded009292b674348b8df91b78d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9378b8cdcacedfcd374f1aedec2a71d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ad6d26c00e2726c4eaaab71818319406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065365d352580017e67940e9d999c73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3e867fa50b39e85596504221fbded408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366c5ff7ba14ed5b269e8271355ed51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294fcc3df326e958f076e543c4093fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895699a9e9c4d7c94eeec4d01c0c6d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf66d0a70d13a51e165dfe8bb552ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f44c1696ecf7c8cc4378c56b83218a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3737c5ed26bc5fada09abf4492c57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19becfb33e319a711abe96c01372e261415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15b3f93aaf6fab6a04630dfe0198bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496822a613b509c102ce2ceadbca72c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad022ffcba126b32bb9c988c423915418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0fdf74289659e6e56ee0a4a16fc18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c34866ab0cbb25937cbdfeae56c0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db6cb74767784b4025c1adfd0d0468421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8184f39af0f4e915263860b2777305422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950429bfb336a3e9260402af45dafad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed2112da0a816dbe5d997289d8925d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f2fcf9c305f80164e4098bea85de3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28666152e08eb9eb934b097030244380426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bcba4875a47b36cbd818cbea87f8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60749fa53ce6929782d58efc8ef6029c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322541dfbc39e8b9ae36c06c4c63555429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723436468167953a731a9ea12a632b64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51af497867a2a7570ce7c625e7aed4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fda132a5702ae075af26893de91ad2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025a4f43d7c9998032abb7d3e91c2b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048eb0e4a0ba45ed03eee27a6744efb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca881dc52145281a220d33c160d4afe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb900026b804ff18cb9efc7a60d8a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af89c76c830a685acfa086ba98a3b71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3192c824b68c4ba67e0836402b48f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24c419f3dff49ce34623a0887e5213439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367ea5ca9b0fae6472a658ed38f4f6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd64d8c2eec396090f7d7377938f5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343c8d53f49cc318a78625d0d45ef3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e21b156bc5c06bcb4b11fde595dd1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2765cf0c7c97a3a49ff3625d87faad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920590d32fe8299dc78d3919675b141445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392937902d670f47b984f3cee5e6b174446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3444f10115c5609d704792b572faf1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e771856fc41027229dfdb7c549afb96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2965732f12988a210fa2a4b72c0b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c6393ec5bc0472df62da5fe334629450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904947138504315d068ca1e64effb0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc94c0863122964b501324280ef0ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d4338d2199110a2303b71dac79b58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c79dcffa3320dd497515778c5bd47c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0275090bd6e373c0625b254a786dc4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc672adcb241fd8ae0b1b8d30fc69ff6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3fd4afba0e8fa5899da5959cfebec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd401116e5e4136a8cbdbce06852d8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9b988172b7b9a069f59c94901301459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b3355f06cbcc67bfcc270f49e214b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdf9967a77f646c765a22792869fba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f90640875321171a77da69bd2a4ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d514c9923560f10b4885f3ebd9199d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d9bc64d137458448e6b17e012f0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23ef18de98cc1798ead95eb5bdd6a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042811734a50d32e904400eee97dfb8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23ef7efd550c8344484c2fd498de8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98d97a3bfcc016a699159b7a867977468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39083b73eb30be54b9e4db8a03a934ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51908d80a86c5165d083b5715f4c0bf2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e550a29d5925bb317bafa57b5ebf6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8c5e2f29cfc184969152f5656e7d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482609bdb4e8d2db09a9ef47d9603e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cb5bd3ce2602839d72f3efa35255b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0eb59f58dbc997a91afbf3dd20fc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e94bd5e6cdac1f1560ea9db7b8cb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7de148ce5dc7b05cad580698ab22a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0ada1f1914d3ee4935893f210eddf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93f7ca1d5c0c23f40b7e980975a129479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635da44e3fa055364397504b0736160c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971fe85f28e4d4a75abfa2421133272481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476b556a4d8f357b4e3fd027831e862482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097e404863e6eab568b068fd80e2cfa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085818c7a8f55ab7aa37e17ac010775484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751ca45db7ab6db8d69804123a57eaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a8f3d44a1e92ba561bf5f97e65017486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138f8a26598a2736e98b3aeb4b00f39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99d95b38b96a62758a13e19e90f58d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f207c4afb39d7cf5633b984fe5c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a1d7488030bcd11058c6acc665afe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325dc62ef7610462b9892da8e8b52d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a72230a6b276f1645561a161382e63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bc127c40cb59064775d3b85c013ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55362233f3b76795f4ca518755eab03f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3f28c5e1c2026dcfc3fb88bcbab68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaff46bc01252e07eda370e677b46fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4733dece452870301d15f5b1c5e19f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984ecd3ca5f6af1e66d2b9aa1f986c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df63602e3cc134cfa8ec23946c7366499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04099c8c52ed6845c7c51b713bbd21c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb86d0527922585906d286d6af3f09b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb442faf8e2186eac088174f0060b31d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db557b1d163340431e8305914739b69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111f2d18d60ab54ad7f0c1c9e84202c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ef7eac3cc6cd825ea87edc2689faf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5582576def79ed08078863c9ab94bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b6ef0a25bbd479327cfbbd160023b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f8ee7f3540f4ae59626045e8b6472508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1ac65c67d6ad1da7b25c5e391dc72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203341ec1080079c0878ef32396d573f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213539583ab293e6a4dc40c4339a907a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09e96780a8f083aa8ac617bff95838512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aea2540ac1b79f1c567591434c7eea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c26ff46887c718403733d39b89fef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e78dcbe9e3e43069a2604990bb599515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7011983efa53f325e20d5aea369e039516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebdbcef33505c2e75544253dfd15ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67378627d080a173e8c62f07987f67518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ed8231a3dfa589dafc28e489723af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b338462c8f6c98fa218fb77baecf1dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37269fd6f599c27167e1c1c3d726b6a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdbbd4c47f899dded18e886c26bd27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab190bd63bf58b5bcdff428e2093651523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5e19326b72d9d03c1fa60850a9cbf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad19fb9835bd98e26805ae1b249180a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8739cc08066738c75d1dc2dcfbb84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6e847eb0c80bbe1426951c0a5b4b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37570d8618d8fe78a1566061ec51d5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac734c2a1c778c343df40a82fb4b8b8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fec68e1ddfca627fa6ef3e46676733530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be837a732cefe2c1dc49f86a3ac179b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477414d80260a7d37294c6d052bcdd05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eca30cc61fcec87d9c03b46c240c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6560318024343e60cc58dbc498be82b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9213482448cc86186897b54277284db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f472c02d787ee7c76bf069941f5abe4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576629e475dea1f9e59cd977b1faa053537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dde79b40308d4715965605ad45e64d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a03be44d9cb0388d6083b2853299bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81952e79a07848cd82770c32e3bc94a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f41abf5fe7f376691995f0c7f8c0f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44849e151a1b8e2d686215a727dbf4ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6830a69cb3dc5044197261e5311f8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f570ec6dd09e7c3a658a20597b496544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf08775ddaff44e30a28d77987eb646545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859836b3a7b392bf963106a73721bd0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efd383080a352ed7397a39ea0b0bd9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b865ecb1469feaaf604f96567d59db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e136eccf39ada6e0d205a0c7ae5e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe31fc8790dc1b21ab6963ccee126f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8306aae285d62371d80ddb72dfb7c37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9738394bd08ed43c466eab6a6a500552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e4a94614549417d0594c1497a99e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951473a8c8fd32b6d9fb551a7bd4edd7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b11325cc4868ce9f2a8f90c82bda3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd538cfcf99ab0a173a3e1cc9b1b761556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c79e57b31750ff1fc554dc6510af39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93116410783bd8908657667fcb661556558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba97036e7dfb74c534bf636f5508f7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede9c0bb119851380dad017e66e999e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5e12deb4477186cd3e41bb62848fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2ff76ccd41180046d9fc0745605c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35424d8596577bf22bf3cad411d8ca9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c5e7eb77b4c693f665b4789e2df46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b094c63452212cfe703c796a76175565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdd0c7276b965801228dd87e6d333f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6225e12637b0af09bb166cb739d7358567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ef62f6c959453a4c9f194cabcdd2b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3a4ceee91d8c9c0ff04de2ffe1826569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d563380e586fffc9d6967a4da0afb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb15fad700dfadad5c4074c14afe4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc40094886f388a7af180b711f21b03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24803ef63818c488a32fe8e1a344c1a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295592a6071590b1815628694380af83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178b1b13f8c622179b8f1ce0cc0f279575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3cd621b9ec6f1ff85124764c65ed2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a51e8b90fe4e3330227495646f3df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5ae676facc03a3b0e0980b7e18638578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d2cd28057b037e34134e0f66a297f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3353ec708b9a0f355eee5d27d63e3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415d9de3460738f57290192794c1a10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a19a20612cb14054749731d4f5afa8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90742f23ee54b1226a00247387f4c99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bc419856cdd3a18d7aec7bb0ebb5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43df71739c64b15a0c52d08dfbfeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4ba9d1566d8fd92e887b1ed4730ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de4bce2e1c17cc9569d02e2586cdba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578239ae24b6fab0243014e4a7b681f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00a3c573cd24bef244da847e43ea41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddf3af0b07f0d2d57fd0677bf119dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ecfa907de986f0b885eb8e41bf636591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432faca77b7210817af96cc1b1562b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031e5b9830e5e741f8493026e2c0f10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d02be68e1b2eba6dd3e8cbc9ed307594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80f842a7fab8050c27a9283687c3d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3edf0c9df45eea6c572a9bd8f65cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaf355c4737d8a949f76a0ee941529597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439dfcbd544e805087cd9ba1966bfae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b637f69fd5b0dca63cae5d12709ae66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457097d0aa8f9548cdce137907c8f9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c8c6c5ca8671cae03bbe0770ae78c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca386c4a4f268d09a22df1cd436166602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cb4f5701a3b81670cabda88e494c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677ae4fecbf986e7438fcf62f1577ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165bda5fb106b78aa9050392b6b3631605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad83507341acfb1f04769f3244a95a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceb4ce93b8a831a8b18de67f072b37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0fbe1d3dcb36b1577c0d6b0ea546a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c576dce55242f1ca89080bcd159234b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ddd50a99aa65094bd539d1324b72f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ab4fbbe0120d13c8177866ced4d66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d86f7d65e65b1e134a8d925f195f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29b6d428927b33c87bc7cfd1d7ac1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c66d60e95ca5ea33db50115ddff9c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345b4dbd31004450161bb8ea2e11035615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14363e145285de9da6d8d05b554d373616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af36355a0fa809f153fea440a54944617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c121ce091a5fbdcaf180b6bc00c2c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4253d6bf1a1120ceb5007bb1b8cddef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6ce35b4d5a56d564ce4921741dc7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc8c524f2bf6a4c52c9bd0a6d88234621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd465dd510073ab1b1718789340e12d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205da331bd655eb9964b4cf6d7a4041623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbf5dcfa0a05756d0a05c73a152caa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722cd5dd2083193635c5e7f26c1360e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693268172793288778318bbcaaa287b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316121bb2a97907cb5a5aaef1916a36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dfcd39216fc75cd09ee989bc5a84c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa65b5f570bd977efd9c7920ce5c7f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767c217feccfc4389e54115a71e6dbe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afc49e1fa3ec40575b08ebab83595a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91e6fd9e83a1794ca3895f2148f30d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9b5f7b3ed20d0b1622e3f776f0d40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054b69c6a5451d99ea2cbf18ee80beb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf566f3d9f9b05a7a823d59acd2768c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ac7b34e724155a91545cdb437a481636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8330d2e130551c234472e7bbd006b7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091c1b38a9aa6afe0e210b84260c753638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e7c5f114a6d7b3983119c977b7fc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a401fad45e2728fab55bf40d3d68b99640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348127a021da3765d3a653bfb65e884c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782772e705e6629fe6aad45d9b39023a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ae9995d9e25e607bacac9175f9fc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad56a6cf243d2892615aba8b5be267644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd912dbb3756f048d242e3cd31ff09c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d2c139ce71f27315209122ddbaa47646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62173c9ace205dcd77880ed7a4b8cb0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c8063b723ecde4c167b24d15db02d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8b739443f41fedb628dbb14d30edf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaabbc49a56f5466a1f06d840352fbe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9379ebe2ceae51e79e6c5e54148a5be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ab20be737844798214387e6f33dcd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04ee97ebc5a694901355a95e9afa72653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384af7919775f75cf367de8fb23fb6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813a15c9acbd9bf637adaa13482b128655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12417f21c616ece817398a7d17fdd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec631c4ea48cea4d32503a1e8cf11ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a354bea8ba7182e58fb7f39dcbe0f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee854e7943dab8d37f034ddc7277a61c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b12c5b0eac4ca35255755b23428ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1a71d324d3f724ce375bea421e8d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acb7de0618a5a65529a11d50b53756662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c02dd33c92cdbae1ced7b51401f965663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de15d9b37b2d6c664032f47624c77c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdd1e8b1aee791c33fa92527757475665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22533684fba97daa169e328528811226666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccd75797a28fac080960aa77eff2ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fca1994cca9e4d69da5691cd090374668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b889f065672d64923ffdfd87d2b6995669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372dfa4977939f9aabcef7503b441d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c77b573bf99c7430a49f5672ae003671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a77864775bef1d2d762fb1cc53d4c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61fb91c34f47924a5992c3f93bfa4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af280e703a64922c16beb2d30a3744674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4f10665c75f522c33ed141a045966675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc343857916daf90da9c85cc6dd814a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e32092be7e1143d539addb53e6a026677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03323eaa593e7e644a15c708c6d79cdf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d0d689d226051dd11fed45d5bd5e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a80d34e4d38c71c627fa161aba5f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05abf0d9743ebb00361b5cb965a4376681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a15d55115871a4656694fb0eeba8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effae640190535f7d1740ee072906366683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54ad90e2d22ccb92525692ae51e06a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a060929816e727811c5ac3b973e59c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce72d91e759097caf849a51d1fcee3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02db5ab878150c9a47d7aa70cdef6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182224ab99a5bdabe61f9032f915efc7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af016eb57d4a4007061d3e5ac90e16c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef530b004ef3de1cd363fe0e7e1c825690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc0b415ff121da283ae641697c5716691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32881879bfbbf3891327747a5f771c56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e726f2660fc2cec7036b40a6355864693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5a039fd53f5c44a2aaeb33c5512c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4742297b42c23436953f5d090adf32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccdb8c1ac23ba342eacce7dde8a045696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ff1354af5a81bbbc50df958ce0476697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c188f3af488b10095bc3f5fa8a767a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc717b88f9cecb06c3acd7b4d756bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf2b2f0c4cd854ff18f048df5ddbf1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08003cab46959d9e56f96b98e37243701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d982cae1ea0837f8a34973c28c1e93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0b71b61539682719654e9d5994710703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f543e03cbaeaeb759b24bc841d651704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bcb82e9601f773f38c6c163ae05ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695576fbe15f5437682bc982864b368706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bf2ac3fe6449ab49cc9b3affa71d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf9b9bef6ca467c5d1db46ce90cc72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750de19f13528c0b14ee25cfebeb8d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a45109acd41803c4bff071d9da89c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228359ecac587fc77e8e2ba76330ad94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbc8e86de3ce01915909023357459b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1ef0edc1ea7a538a4587fdcd9f0f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eb3846ed39f4aae4025966535d9f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e1f16b71a8f9931abf7cb6d4d2c23715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4e61651fd5cbd5802f1d9ea5ad155716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed896081f0fc32cc8dcee129d7ac240b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68923ca4ad13f6b369d65e96279a16b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383bb782777a09993a971cb0bc775e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368e6f6a77e19f95d173ddbbfa13f7a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc6d00b6e755201761fe02f5952d9f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846d33c6eb31164d858078323cceba1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666550b3498bc85e6eb5663fc269b3bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cb0c3d53ed2a78f89a9b57f1aeaf6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d079037340454ed4feb7c291a39a941725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec30da585685c6802ee1d0358cdb13726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fd9ca5eff59f99a8bb6076f698421727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f590caa632757b6778082a6244b6cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719a223cb5237e29e61a26da47c9e5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cab4b587c4bd270eb42b5f9006e9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4980fc9672a0b6572f0d5f421db4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfa60f5679d39e11023907c71a25fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94263f12149b8cfcda7e5f1479a84d13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06d24eb318d15ce9b627f9137d705a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ef56ff463b82461c65fcb249de5b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab342da60ec9d5dfb6c3a3197556dd11736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4aced98b740ebf6f1425f4a175c28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75a174b783902f6736d7d6525a5456738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125efe2aad399c29bf664e47e90007b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655443a7f20384cfabb5a0e687afc9ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda007119e266dfe2ce0bd2953fe0025741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2bf8d87c9469ef327852aec6eeb87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b00ccd646e53ee96cf28d032ad6275743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30637552cf8b3d0d2e5f2058515cd07d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dc8fe3a76e2a2dee41c798422e162745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e86f3773945a3f54930d1d7c84a6cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03c587025d459d0891ac30df4ee6dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc9031d34d02fa491db1940571ce76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461bb86dd1f8dcf4f07986abac0fda8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474225926c256bf2e609edfe03e4b497750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b5e7ab45944bf305f030403c42323751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd3e401f51a9e0cee7dc2c7da19acf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c2e3ae9e0419f779015f8a0464570753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf579805e76941693103b974a9d7a94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d92b88709a4ffc0ed991eb11c139f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891079283a701b38974fdc0c47c7e74756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed8a0a247ae8e38590cbb91c14c42f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad162d7313eeded26adcf207cff780b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb13ca5b62c113516d4c10032aa0234759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1f19db64290787b0fc3252e6cc875760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d0edb5624438e357f09cf02c4358f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba18e0306337d89706d811d81ed2f9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6154a452c6c6f969a6000ef899cc3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819245d52b15f8894488e4bd462671e4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89dc79df93aa34bb33c19361c341ec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28543ef7bbf25b4a13c6ae0cb7ad6b15766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10970843b44df1b84c6ba9a4dac9820f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151835dedf45305e1227bf10911a404768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a908a129f8c55882b1d6e664f1b0e1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453ec8c9435f7fc53648d58f7498aaa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430f619d990555ea5eb843766cf1a94771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1cd009155e34b209576289e6ec500772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880a2ab6cec65fb3bd8d30a62f5363f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70881aa0c424d2598e30d109b095c24d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b65a0d4e08d6f4e0db00ede1a0d831775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcb088afe4c5f2f9de33d02867919b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d9e17f7dba3bc135da43e29a322bd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c4d7558e3a03630db9a9bf19d81e5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a1f71b80269d0641a1f8ef4c1c89f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0baf61b5e6b66e03d6f0ce05b125c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2830d8fb31fc7e0322a3ce934aeb89c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb2c7bca0b2e8d7a4165921eb88e51782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ab64d6014b34b4337b4bf2688ba8d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1d36e49b7bf327c11354598146ffc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90f08624966ad0ab428267da3dd4b3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9701b972dc2ba7f548df85e3a852c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d81b723cfa141a4df17e038c6a374d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe005fc2f53bc4495f086d3cef57dea788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52173e8d0ba7c06caf0dc99dfa38545b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ece7c60fdcb100135219a7e07b26a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c76c9c7966f301d12cbc108d551b3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf35749e85f7b048d7908a46b724a04792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329fd16c2bdcda0adffc45c708904aa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1602e5dc51f8b199ab356be025946fa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7180c0c2393464895ba5c9c8daaf4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9463c1c678c5c2f1bcc2f706768ba796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90309fc671c99207bd2abb2fbe81350797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0680f88853c82459c8855469aaa765798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb56d2d653716d3ba0ac14b31e5726f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0364f8c0f996226c6db4f76edd410800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf215147aa3eaf8cfaf1d57245a7eb6c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad7deafe8e8b66cda3b03b9f1530e5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9619d4a4557894a6eaf0778724d7b63803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ca5ea1d9df1d9ee3b92016a87bb3a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678297dcfbdd39f56eb7f1601a134218805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd056fd067d782623b13f10f92e4bd58806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a5d5e26047c7bd227448443bcf5c3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5951f7b430e90831c7a6a07558661808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958052e1589319589ff240f0198e82cf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618764325dd466914cb78aa93137ebc8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada73617a57670145de21a87f99fb3b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ee4bd99c0ea5001581a9f875fd1b5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaf53d8f54ee4acb5b5dd74df06beb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae5c4d9df60969215c8b01529ab318814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124fe84b685830dcf6e4bf41c21ad87815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18834313f41eb6244bbee806e4d4b09816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319d7867c13afbdbf041fe3080b78cd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac741e153584e3e135e745ac3a926661818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da25cf71abcfb0768535fc6c4c5e97819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad3fd7b78c6e9af33d5c7b6fc5235b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb3759dbb81b5768e0bd7e56d38635821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff53bab34eaf7ddeee3a7fa4e212c6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d8fbb8462a6736518517112c99d24823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a80d2b2a2045ef000dde12d84ed98824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1628c9b8646bdc16e197e6331aada825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd048011ebe069966bcb93211228f8b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f892cb0516f2636dc0a558955698a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd66177f7387cd5c3c81fd52d8e39a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d987a13240a3318206af1e2eb162cc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fd9073a03cd97501cfee56c660db6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9793d77f786e49e0d3f22b879e8c27831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ba513feae897c7f8dc273d1e1e898832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e780c39f1dc54fc315ae88b695f8c4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9066e1e1ccc02b1d363378d5265257834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1326f8ddf51d7d163943f52dffbbc46835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac37981c5a6a970ee179d647d01d1f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830caaa208cee5721431a8040e5b14e4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edf5c67b22bc707e96bd84e6ea2736838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131febbe2f2929bc76c5287506df125839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28aebcbd4ce4d5cca62470eb3b25a8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303e9ae84c63f9ebc420d4354b8acf6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443126b1017cf46e9fa84b4b555044e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa6b1dbcebfdd4e79da45bc04a389b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b9f631887b93e889057f7b184ab9b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b0d011cd32d261603a51c6b7362a4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0573f940b5231f873e1e51bce37333846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497cb2c1eb68526ec00e4d0933f630b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aeb47dd57dd1b282dc23894e68225848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01384f11f2c6f750be0af68be10db6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc65855e130d1d8c0a6a7d520f073e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ad3e2970b2b49d509115d63cf749851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a512e3c202cb5fac6a7faf9f237dc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b8bd5a837f353e7ccd56552149815853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f97e30d006ce43c697c185c89e29b9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d5d1305e555677a062a15646f1b64855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8e19469437c46780bb8ada4851926856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65226805562a1736996362b1f0ab0e56857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c3eb2128a545c7ccb3ed102aa258858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380bc2f4ee3bcb1875be41ef2190c0e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa5c0335f00a2467f1a86c24a8e6f6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7254c0344fbd520a41703c802d1fac9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f5a7cc4daee787382d491fe0e4583862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb169fc80ec4a9b11b503839c493c437863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692b689f1bfc50d12368760306df30a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533eee942dd6fb1de3b5733d96c77b03865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a229a632801d7aac63e9f831536a25866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d363eba6653b0e15df35af3fade8d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48430a8ca33b251438aa49f02a3e4b0f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d65831e1117a3155c844decbe9b833869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ef126b0948963787010c9901e84dd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041dffa25e76d7fc91102e817be8c30871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a14737d1156b83d745312cbc205d5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8c40d9437d65919a8a62da557deb6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f56c23b070c4afc24390edee110a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4513312541ddecabe5f8380830f6b53875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093844dc0a8d91ff3c8df697f1cfe85876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d32042279b5f1a1b78b239cb46f908877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163c8ca32915956f5d1a49262606000878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99823c4daa3ecccef9c3521d069c99f2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaba93ea48ffa286700e079f47f1c0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a84c7fe4500549f0d1dea29100381881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9774bd5ac041d1fd524785ae96b664882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6caeb0c184ec997f7fb83adb9f176b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e8ba39827518618da3825022fd0de884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1df589cede2d8a31914aa91c68401a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecca25aafea455dec78bdeb047576e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531f2fed944e21b8990422acd876a38887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465ac71c14e4dcf29dd7b2b04b55ab5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e10b14b555218146bfde12ff49b6e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba981b8a2cd2d5fd0728af5ad40892e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adce8a08d7427cad45ab08c5559848891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97349403d1d34726101776c6cc930480892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a717e245b10b42b0ac12b60c74d528893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae09032ab5faef95a7e8a042b73212e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63609445937d0a787f1c766b9de15c81895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5004215392a358d0e417ceb219eb300896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e948f036dd7a4889ac1cc01b65332897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27637c27c90f8f858a01ba4b1716daf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87276fafaa71793764efd8bfc00ddc4b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1ff9aab5108660d7a31f7d3e24d1f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed75f1cfe037b3876e8aa3d3c78534d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dc845149a677c8163d7baed0bd272902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851d7fc4b103e6452526dd4b7e426f6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081b6929a822ef6c955b4aef4c8fa03904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb45321424ef3b3d9058d357aaa107905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082684f30c47fc313f3c24f73a5bc18906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38370d18d417b0390f9db371c46972dd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ee2e66b15ba8a6fe6f0fc5dfbfd16908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f2062135cb228f27a0c272659b2ab909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faeb1f8901496dc1b6e5c5055807ea910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c5e7680a7795c615fe7c4b348946c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8729634d302fffa65f2463bfc55755912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391ed8e3e4e2c968f9c586cfc69037c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767650bfced9d9489b84980b5e1a120e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f4eb02f89fb804b5603f6d2589e53915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882947e475bdf296cd7d3e4a6c231d13916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb79153cb8fe5a888f2de72a1b4ae56917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6148032914d4c1c47092a36164727918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17b5b157e57db56b72f0affbcec6b3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9dc6da8c80892bf43eaa8b88c1850920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba085c8724fd5fbb3324008a057452c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502de3e5cc759e84c0e06532e3d99be1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57284c497ac1e6ada58dba78ffa409a6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c43b3c50a9d1eadd9f9e7bd2df1239924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b5ab8efd3a2acf5d25f289181e84e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d532150605f890d1ddb84fb564ed71926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86eb567940579823f4fdb9524babc8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25110ab0ac4b35ebb4518924dd074b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343169e0c254771c5264f97f45a5787929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc826860daa07b505e54805080dc811930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759a1f8862de92b4ed712c6919e983c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9ade8bb9b68099c7af931677db746932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba47f89859a967f7eb5c8c367d25cd9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b9d1440829ce86896a64deb0e4e65934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ab0fa6bf727a6e3de61a86b8d7ea0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe81675cb84fa270abc234c51218798936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdd7f5b54856fc072f2abfc0768808937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6aae7632a321eb4a1771514c81919938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc518d904fc097cc59b5049448f3e17f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1984bbaeb3780e886cfedae08b6d4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91f8bff4558297dbe657e6df406239941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80be9b5cda2ed0461cd1fd05cd7a43942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba9b948afb8ed94559882384a9555943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fd9774f2e4fc8717c969e9a6e9fc6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea1ff71730caebb327844c6f51bfcb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec0a5ac9b60100b6298f4c47c1c219946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30b0f878bc9ef880644388ede79402947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee850938dd6209b948ff411afba06a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091048d049a16c0994bf5cddca2f6e6f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cae92abb0deea679214ca62e11da72950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dea06544ede047471121ce66752b35951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94e0d3848e813cccaae83cb65e6ce7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13951bf463c8a8e29b053c0a5135c91953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4090313393690436d04d48977a86cb4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cd6c1ce3d2ad96f5ec15458cac5c6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400758a716b7038fe3b6649d4f0fbb8a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12146bf300c97d28d635fe9cc5d1e57957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1df604b95deaea41caba9b7b4e757b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553079875c34f6a12d91b6523cddb0d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee21056c00847415e5146a83ac4124960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db5ef2780db8867e5245ed5f053013961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad12525236900dcbcc1246abc5ca45962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9d54f9d504dd8017727c266b58789963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d44ae982b87b32ef17d1c8e61a840964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645d0da578c286a7dad840bd20ab5a1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a3d8978d96477cd51013f9b89aba4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9f94a429191995674a1812e2ac712967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f9bd69dcdcf6ab00303c389a01cd968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b13c4e47e3a9f511ceb5b4095d48e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfed51b70a929436cc2f7c52cf6b87970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a1d4dba80cb9f9ead4deba9dc5c1f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bfed84d89b84e87acb77c6dd2c99e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513893ab3a2cb21608fda165234653b5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f2f28c2752a068381540288bda743974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa062e07bf0ef9b787bc0c18a6d134d4975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>