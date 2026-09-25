--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b8ae6a44a0db2952a3b6258657fbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aac1127d07ff3c606b3ab4064fd3072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3571feef96c698c4f3b4635a2ae343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b8c388f75e7d9dc3363a47cc9f7884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d802248f0b390427c4927eb7d9e025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44b32ec52a381ce3af273352dd02436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20380fc5b2a289b5d45cd76e6b24567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207d4e87cc446eabbb5421c0d9388458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589099a6dccc0642812551a64d8843b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de5d6628aa371f7bc4e069f18cd08910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e2f36800eed753bdc2f180521102a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f748ecfaf75cdf3825dd0e15e595d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef09672179275b4ca3c8c9e0f48ae013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bd159c52ab43cd0a4134428abb7de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83443683f49b6c8ab1d40a0c4e9a6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714119b708a1e4d494a6314b42896a6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707450c4a00df75fa2c0088f79c5bb2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee30e5c1cad5ca290efb3db4bf7494d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e0f6820703a4f86161dba397d514019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eba24c27c4fa23e734f1d3827d5f4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278525ebdcf2c83090cf728a1498eb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda3edd4c5637fc7ed91dc473e0dccb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bb239a316dfbefae1ef4ade5f91de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e55852beab444d02a0aa576eb42c9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033449b82ccbf7599bbd0fc8972c49525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf9cfd3b346d0c89399422250cf3e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081288e684327a1d037c47117ac07ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60978a9079eb20968d2d21b65d796b1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ece7331a15a7b85746b964dc36f43b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f5b61be85a964619eb46b34e3103430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8b4f9518f93d47dc2acc19ceb583131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34f85dff8d5a57c3df7ee5e8f271c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71d01c76add793ff4ac379e155b81f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588a460188882d201f3b9978e4a11e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcefef572ea1443b60afea2257d83f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1d2e096a6b10c30a6213f4823bcd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59044aa48dab450f28b576f88dfc21737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e21bd5f369e4aeb964828e780bc1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e89da87b06a4aef92749e841fef53b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6462a7e140c3f714d06680c7b63fe840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf310a4867c36d11fa01228870b89441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e67c44a60366a4545bd4c0c74350ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755a4fa6f1326fa3a3a51c5224d26f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6b89712793c8420581624507537fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86494c74ed00a213548098f5d40775f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0f6c9fb2c2b8fb0c858fbc798226046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443ec615140545da82f75c9f789439347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a2fd1a1d139e40961e5e52b8c453f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff7824d2b8da14415f9ee03278011a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63137e4ffeb589badc4918ad2c03ebd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbd2e1af08da5500a73121077373e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527c1636ab3c93f8e886a62f132379752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74f7e5bf35f611c785b5b99eac316f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dac34c02a00fdbca0a51ad3e399e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddb39226aa66fcf449f2eb5400314f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0d612e0dbcc0cfbce71e1f102a21056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2cd98726404649b677236e602c15557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8bd39c412ba75d809bfc6e70b4d6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b294f632f8fccd14e3c5110206306b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b5afe5385344d5fb71d57191373f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefecb20d33ba11ae84300519aa114361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ae0116ccccfa566cecadc696cb12e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56d17ce152973a9471cb7042071f7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e62547184fa7010b87c308778e906c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b602e6f9313eb2b9e1ccf5ab0ed4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57728fe0c8dce05d971c1747c18590c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd484509107f8835b8aacf9dc0249567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db77d34f3c9c7140933526654f8e4ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544646c8a681ebc757770e5975a0f3d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad71f056f2e89af099063ff956ed98370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631dffe7c12582634008ed1ae35a49a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf139cfd40b9f979a0504adb95b562fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461e61fc4ceb235419e25125c329c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf2a9d445307d04021aabdec948fd574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103108feb1f2e67a4a587f9973a44f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f73ba31b8ddaed0e05b717b748925676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d69b2a062498078e0af9104026557377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45594e070c56603cf7c79193bbe4f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d955cbb142dc8c75340650b8bb9cf9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c5e10935ed5650fdf1a86a9dab58480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9453f1cea881d68d382ed353668e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b81237c5d94ef9fe71a140c8cf13682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0665555df0d55aeaa56fdf0f811052283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f4d92f47aa0ddb819ef7bf359f6fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f5644b042615315b90e6b7e1df40085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d99f2bdc0ff5502bf44cc451bb3c2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5f540b7df8948d1783aa91316c81a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b435df01358310ca89f07966a3a96988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9340a87eab529409a180396341d1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e13d441ed1767deebdd8caa08b117990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681e71c5fc3bc18bd392d2c939b600191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b673c6e2018e174cd867c6146429e0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54087b545e48870ba100590944dd0b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50321c05ac1d04beebd65298443f4a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d537e07a96047af3a50c35bf67c7fb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf13882a60bc16f636e1bafc09899e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ece4103c3847e791290e070091e4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187402929efbc9c003935c648ec1a81198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f46472a0613fb0d2115edd608841e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f26ba6433a201281d076921b283242100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884e13223111c16acb99364095e0227101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6235ad77ca240b87ecb068f123fdad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895af33d697855091caf57f1847acd68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fe3ce368780e60ccaae37f4cf537e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8844cb5277e884a351786edfca8ff4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841edeb8caa41e16c6872d3a4ae6a40d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981782b4c0cef58041f9f8234dbe2083107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af339032205316cf3612ad901a2e6bcb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9639f1b77d6d7c60e277a35f61f6b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e4c49b20b49fcf10834f4a6fbdaf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f40f1f350453fc36cfeaa5b69c7ff8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f21630fb8c77c38c8370905a59799d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7984d51cac3d790a4d23f28dc6c2da7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731aa2ac0ad6dccc5a0caa826ad26f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ce8eeb560c75788709d2c3905ca51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f6d353f040926e4a8b2bdbcc6ee62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4642e780dfd792b16abfafe3c0ec5fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972274d73d85f91ed2595ee682b5d41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4fb5ae0d95ceb3f3871e7927c3fd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c389be4fca40e19ab1c5d25a6e20543120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcac04021d3f194cb865488f89eb79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61127ed3cba983871f4b46bb977b77c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb5ef47ff83127075c44eee16ba90d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6052843a52c9733bdccb6ae303ec303124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef54f55f8c0ac07918a6a4d95da078f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a9cae907cd34fb971232e2b95a0d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d5bb88ade4aa517f1b6e8d58d881a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47760a9bd4d6c908c6446848942b1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065e0bdcacd3271de0b634c35242a75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961c60bae1f0a865b0fd8d7331ce965130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadc091ac0ac65820f350435eb98026131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05604fa5eabebda37bbc45da3c1d5c33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bb089671a491e87164fc265c37a6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44270eb01c12d58e5233913e82af2bbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf83b63c3b863ee5efae9ea4189fd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd44da0136eea7f1ac4290b6ce885d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c56a9ffaa73d1b7f51a7783089b652137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5503c60a1a960868a76ede84076ab17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549788514bbbf5a7377e00ebfc026a08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834c361c8bce8c7796c88a6fb15aba6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d0d3b4436f690ceec5f08039a7760141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c008d539d06fe3b6a5fe34f67c9db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4aa174d0a6ab6ad112314c20747d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e5508d8ad9324f7ba6a6dfdf8d26f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70cf62c64c3b5650726e7a0f5331b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae558d116fdbce912caeac6d43fc92a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2916df96db53ab242fffa9249b5d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10035ae91d75dbc389dab1480bb0905c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b30eb9433754f3f2066fb2bf62f895149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202ab06e6fb6adec128a3d303e9da38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce9eae128340322994bbb9ae588437151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ef7241285b5415c780f5815550ff3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb7f34b89cc0609580b0d06f09fcb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da5ffd68a073d98f7cf3276578ee52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc5c768432f779a34b5626e1ba8f5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70007f7e797b7d292b0fd98e40dc7e52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee0c11bf76fe5b7e3e392f712119f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b510ef6de9994711db3347e6b15da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0de913b71bb6ed02f88de6a3a8a875159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78c0d3535329e1accf608816ee1683160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e1c8abfb8c991c749f0960e573ec6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171ae7212d167e9d51005c50cc107ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e592093bd9f452bfbb68ce49d66ae23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783bfdc5fbe6fc894e885add114f92a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390463a545ca4d3c5d064dd4bda5220165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba295ead6bc592a29abe83f312d88ded166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f7ecaf672e36546542b4cab19d15f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39b7cfc13ef6d467c5f048be6ed482168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229f190422530aca45fa1053811fa31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737845fdfccf63b5a87c1ab581d95ca3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb381037f628d0675a2a19795949b5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efb17fabd41769bdbc5c8d3f97c1f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3bd019520520969afd9053956914c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a9f85743b2b42984b3dddf0f899ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020ee951dc49cf7d387be7b6ab6f269175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926205c84c88cf977aa8d48247d2934176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6496ff6321dcdadbea4a3e1740d255f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed5a5f9e7c7bcd0fbe4f49f63c1f99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf277934d760501ab1b06b02ffa8c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d6b2dc5190e82bb9597955470d26a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77571b4e2a1bb7c37a3e0c9bc7282500181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e92a9bb07b364509a5bf62d8daf79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11258065f3a7c6be782c2f2f176d0db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273c05981096f00c217297dc2f90ec7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8f9faae527afc48f808b15dcaaf78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096582457f03d02255afe16ba6061c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f33f0d66c810503d1d602df50d401e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c8463b16ec4bc9ded7e8cdc2f7bae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634144b1006d9dc3bd5b46acc2127c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fead71902f4361616989b1265f335e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7230bcff4d7aa2f003587e9a65f9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9596b81b204525b41d4c55759828c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71690919d45cb4a29ba78d094b17ab26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc063f8de246a96d32847c48e83ee31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe501be63abb230d8dbe95425910d4a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362e00b8e360ee6a5ce8f9db296d744196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474a8294d817d9bc1554c77181e3c31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8be97961a9e587fe0e38be6e8e5a38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc56b72f552451417aec9be6b797966199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f54c9f008f8f4d113e2f0a357ef37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d400e859d250dc0e3d131c3073b2d2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1aee9357f9e712fd576b08b367635202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab420f7dee2f8fef456366ac2613aad0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95c571e99733699b4c42697df0e014204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7e93d2a1b899a8f5d667aeeaa0fb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d027c7e9da2c322ef1eec9326da887206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14fcc4815010ffdae4cc88c60d7ef5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8514175563bdaae3ba8a64235c39bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e3c8cf62c48148fbc3ccedd4259ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e7fb40ff2e8cc25a4876d95474f22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c498a7fa36c1141413c133c8607d31a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6c11d18fb97e036b03c919cf50873212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc48df689a5a081aafacbfb2fc2b20c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff41d8816c8616ab5e24d39803b2b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b082b072228434b517bfa3d0fdeef2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d6cf984cc50fab8ebb12e17556dae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208df4b39b4d1892072ba82f0ce30b87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cea1e3a5fadd43bc6769646cdc97d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13c7b7d7df6a4eff0211ac2fe05033219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f479a1c06793a638625a33cd79cef09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698110178761d2ca757a67f978439306221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b95c4b4b726e287852eac137accf40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b430a22cacc11537cc3ff340efb05d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda56ddf4b4c735d80eed557ee2588d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233bd1232c0871c43715a87e2c62e5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559c0bfb5563778ae97ea12f1c9e1bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445145674d9b49514b9cfdbfd2d7144227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d908c80f9a5e116c0ad4892fb211a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e118147c877b63a3ab7c222e58bc3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfbd3a511457e2778a5c013deeeaa6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabc11362d2f0cf510de6983e495ce8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52177980ead0edd9c93004d4e872a1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16903364a453ed4f9825fb8fc31b3fa5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12d17c6714b5cbc66de75175c60510234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bd5f19c7b6e7f360e141e57980551235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47209d68b3af2cfc523446b005e972c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94807e5d5140fde7ed6c3d2cb9cd8534237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21100b82466ce70a7aa12b1376b601a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b166a047d524ca7057aec4e25d3f4f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d0957aba0eba8753c2246b40c6808240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a7e49062f97aa1b214bdd0f93a512241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e0bc1fbeee2777e105af6c3c7b4f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c1441efa5b3ade0e5053225bbbd5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0416e87217b5ae2d0baf338962a07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f12d34835fb62d271f86e01abea1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe61d3f1da6e96c1870e350e1d6ea47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808596edec5c2fb236b02fc989a6edd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61afa468f3ca5eafb064ca034b5a7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145d98967ba772247b660942e8f6149249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8c767264ac4a4529d1a38f4d49d16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1228dd255d68f6cd2ab156be44d1bf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166154e1f59cff31e99e67650c82671252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc107ff94d862db6a60e780eab8bd5a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce2d9f925825cde1070a01b1d2af1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255855831440f29a0d679ce9c989d0e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad360d422a12bf74ef1f320cf3b60dee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d7a6847dd6beab287005dd19b0275257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dcc2d355d2dc7ebf8fa928c40ae50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2adb49e484e277540c453932f51269259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4593223ad70516c1ddb058172bf54a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288670bfb316f3592e8166831149440261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68976fdbdb4d05493c9ab629a28d9dd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cfbdcbcf3e64b527d7d2dff5e5a20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045077de43ff5ced56b1dd0b9ac3144264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413416a544e507771fa3f6b8a549812265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3230351f6737d11a4c93347d1a4d51a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b1bb13723224cdfee72a9b4c7391f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9d27decf576b3fc85139865c68e7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f3b8b569703da3a946a2ab23fcbb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97549930bd3f2245cc306685dc1e98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564dd368ecfac86b047a6e862606598271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132ceef42dce8dde73eaa4dfe9b32f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e53ec50f1734e90ca921c73636fd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4f515467a0ab42e130c2296d311c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30ddd616f4d9f9ad76900fb39377b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48ab4748af9339f4eae62ed90404f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791df3539837be97935462f390a156f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cd964de8003e1dc1dd93f666fd236278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9310c8df1a6aac547858645ce99eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62455aac1daeb0da556fd22267dbe3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaaced87b122721a46ec25dabbe7fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd392b4d6a8cebc0cc689488076856282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f03761c10f2e948af71906057ad809283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbeca8cf1645674a7983c4598f6d98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209bdba9c0c843065d9757257f82aef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dce80dad46a6b6582e37fa33bb3f27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b753244642192d21a6782841c78be2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ed7de7df2cf976c4c6e829b19497a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d704acd21e162115cb07775164031d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ef96bbc7e732f0d7be5dafc1605fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8e27987f4e1f28bb93daa6a8eb421291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0b887e6bf6d6e40d1ff7c07f084f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070214853152bbe78ea56961cd62a208293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19b28de21334fadb678c98342c8d67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204e142d59f5f29d52d16f2061212b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0cdea7493a080af7e2004f784af96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78b5ca2891be1fb5848dd5e79bcc3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204ae2d4a32e47c78b4e403e9c609eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6288d8f3e1b108130721fd7e276d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f29f15da7b159da18b23ae1e392af4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0af3ce87fe651337db916c1afc6a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae731ab9de4d000179931cfe1787c85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50539e7211406a0a63a9d012f46f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad162a0da017a0be701b58e39955c2a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153af51081fb07fb856fff2245d683f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e60d9da75e668948cd88afb5c900f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163141cde40dbe9227a4c15744508423307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6cc7543c3896d6ee31a098cfbf628308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec0a60654c421a43d703ada3ff7e69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537170a5c012e350699d8b0b3b35eb75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93086816063f8edf4f97e27bd3d9eedf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c33f6008f8ae73c1c1313e1cdd1f8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c945e029d2b6593b3eb35a0b8e182a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2883953aa3ac6e75aea0c211460023b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba30b255222b5f884ad7ae4f405c715315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0e85d902ed9305472a07a9ed82a5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014526a4c60fb46f7a04535cdb365e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525359d68a3ba89093462dd698fed17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a767affe25bd9193b1ab4d96055070319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adec0855b8648eeb82466b12e079e89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7261f0498da21ed6147ee690be2267321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c32dac274ce3643e2205f955a2dd8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536ea5915c6d45a9a6eba98ae236c6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2c81417c8a91af73ee352ed895708324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78526515601fb496dac088cf24fbed5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ba97596671c466b8654283cd89e98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb4c25098e3505eec38ae10c8624f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51707e21439c77eb9398b2bca0ff5bae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8fdcb2ee1fa8b67f8eef6675b8f36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11308d84ba27061345b75c3f1afe1c9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211970ef96f3ba733ca67fcfed3c055331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25209cd555ce6c2e13856d53af029603332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8477e0d1d84ca7ad299fde44f38ba66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4517f2429ebd557bf07f50d1bc3f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b071d04e65eeb7dcb1c7272e6cc5d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db18315418416ba7e8bba128a5d1736336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfab60f4fadcb64f88395cc547593a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b329fdd4b0737ef9f2ca38c0bf313338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6122e4299be153afbe5aefa98760fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580750a81a0595a233edd17dd4ee8ee6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db34a37c0f61718c9bfff08568dd158341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410748d7c0c4d1fd814c939358268fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64d9b6ecec0efa6f5b9bab48e8986a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95729348b7958548867486eb7e8ad95b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002da3d35553c740bb445901cc17d5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdeb3b875684c0190704ee1d425712346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b6124b1a17914f21f082d8d9e7bd8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24393c2cf8e4791ea64050de2f339488348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b5f0d17e5f0c6cc869d4e6f265a04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e157c7d3e64e865278e659af778c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781115711b037145ad3a80f1ed5bdb07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0435f687d0178edbefdd8a788c209352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37444754a57ff277ea6751e0683d9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0bc353ffe13069f4744df405fa1cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8feb053dfb9a63f5f0435f40062b93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe10fc0de46a7c0d01a3a076d9411a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab08cec5b664d63c5af10acde31b546357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e287962e900798e07153e8dadb8134f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba25e62d07d8acd2f4341aaec96771359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52440884b83c5b386b978e596f96f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d394dcebec0f3dff76ceda2ec766daa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e1aaf020f7bf5c2e5914d3681da3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe842033da02595b4ea253e7fc6cb8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59fc5c4b9715de8a69f31dd90d0d77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf67c08fd5440e4b76c0a0052120191365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad117fdd7069dd0bb9d8a7812b4e535a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f9e1ca389fdad09493e9922f0bd14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c339de8b4f8cb953a31e165dd71ed90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc1914b548d03e712aa5ddb4e72d10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd30b04478b81cb1b0a472cbfa904f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627df0fbdb6257e3e6710f87ec1b8c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef991aa45e217755a4bbf504379f336e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228fd719bedbf37f75308dd1233ab6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89994f03a3e1cb9f6ae9eb31589bcbfa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e119a186978abf585e5d8e2fe75af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70b6ddafe33603ca6667f8d5b68b9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1e0e149d448b03a9ef6d0267180dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d918d93df57a1eff8f055d4ae7b14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e82f9be837bf56eddd89531291d465379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36d2abc78442deda09ca9046642eae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef7bab9ef35c61507a0bef9a876f95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9be4f551c5fb7747ab1220ca4f288382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98279dcfa429a6502166284f14d31c4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69771469afa2e9717d13df52c8a849b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3596b138d6156029bea4bdc7370f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4595d3e402f27345c1dd233be2b0cec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc97d9edac5510b50d5b5412f8c1dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4345409caf6a7bf3c9b0447f98810388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bc077ad4b69204892bcca1eed73b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0322e5ed59fcbea7dd3a753613707390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b8144faaebf6e5cb532b4f4d24d75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df52adcd7c810459f713367d5002873392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6f772750777e94a266f62301e49fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38299ef851f2b5774d6017538ae2010d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77200e2d61506ad3e9c04c271d288e8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af74a963a59a4387fa11311370d0362396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951fda28b3f2df6bb7cf48a5cff4398397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85374b4bf734a1200f9ea9add26dc513398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734032de38007a5d67bad2e71fa014a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917199e88bd96f7c1d9f279a58957be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60e7ff94fda25c18e13935a281f867401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df50c608569532922909a7e00789316402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2c80fd96dbb21870ef8bc647180bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ae14254f440aea700ba75231a95d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4425c77a7119ae10c22af0098c170fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3e737dffdb767181d62d3e754d6b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be99d68b03bdaf8223c12f2278817a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f01b052ecff498f0856ffb1d1721b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8326a178cc7ea29306a5e75194c38d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc97b7f65033aa0fdc62cd135c7b6eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b65b0c7d3eb59f780cdad95efdbe16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde62bbaacbc8feebd5f0a2127aa94e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5da88e5360898cc6da2a5350ab50ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022dbd12567d48125612ee5f04536c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ba3c32366dfaaf2cca1066f777b90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1a398030379e2d3c256c64067c6cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94011425b848bd76fdef5c0f5f47e8a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c648ef570379f71e45524084d8a6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e1b1bfb4c3e0ced65c96c393195ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042ac2d864586229255c2608bf2b698420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733e63acca866c9e49076de2314314f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630c52bb6106f27f211b7ac590e40b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f773b19dae2763c9de86253757f3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57c387ffe491098b02f8d0049534c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecabfbce5c9e91f7a5e39e956eca821425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6e2db17597042101b70da9b7ba953426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085188e30f0c30d4bd035c24ed38aa9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7a28aa7bb6097af8cdeda3952a761428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be007c9938bbd67ad977fb7b2fafb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6dc8f9422684a4544bd87804f9e50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc3b7b89d0811e9c6b2cd2930e0209431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261709cbd2578cc88583cfbb8a3e64c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba839c488470a1357cd68341f7dc4af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa0d225da072ec1070a7c20b96264e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c48755c18184bf08d57ab5fbff1382435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cc232cc2ecdbd0567db9b3e46d7a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba540823fcd2851a610a36c563ea5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76483fda5f7f5f92be196ba7c2c16e78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc588939ef5f36f6906a3ee0d771b3a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209b4f30a584198d06f8ee8c2a49eea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e67634d5bde3a9a03f0b6c8a54a1ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1eeb68cc2330b4ece6e3fa5f90469442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad148c5612bc5dc586476b4dc2d68578443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5991606070be769d9eed5bae2ea02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb32f1c6e6af9d6806a03e51469cb45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a436a7faffc2c77b81c4e17d19e09f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ca9ffa33aae925b05804415805917447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dc3331d434849cc0ccbbeade96e12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b3132247da1a00ffe35e764627e6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59459fbe60aa9818c48b60aebd96b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3c9c6688a9b6b8cbe349f4eb17cf9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6419954328b1c2a06099a41a5412d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c094d0f326d37686d93f047362515453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd7bfcc070a76ecef72a868613bc48454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27179f2358dfdbf7e2d278875b2cf0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcab5cdfd1665b587b012f25b5a876456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feedb315661f6f929ff7e9e12ab3a3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4cfa3c39ee22b0383d1bdc4d773db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337df9abbbe7b85ac18b12716ab98476459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd60d03fcdfcc72fd753885f262477460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e4f4c19914258b813462c5c8c442b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d09727d034bf606672551a5721cec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace29976499d20ef3f2484306c75297463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd10aae7187c8c8d711f786e0a7491464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd908ab609543fe11694e6f118d031465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633b05654528f40330a001c4ce15528466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1b8938c752a565f7899e200daf212467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500297ab4bb46292af74d45fa4132da9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9052b5dca6f2bf874121f4a27361f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ef04630eeb0c2466aaedd6bda239f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00462ab58415e4cb58dd5ccf7360511d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d04c225d54a18e6f52ba524ef6d080472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dfef1047413213b7285663fef5fc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42195bc169e922ee3e2a2350e1d964eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c16a56bfe73035fd63f26be0a5d78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7559e8fc16d06c621fe0f89c27394d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d69c80a3a154688d95bf93907dcc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81da72c5015ac0f2d6cec4ea6e71f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369abbdb42c8b9ceb777c4b81c8dbdd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276259770bfda3f0399bb12a09844e46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8a7008809d2e42df53a2b64ccb33d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac986ed5b164646be0620e81a038f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78222587777ae794ecbfe3a865810e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47c50b131118108fd2c3ae77219a33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941c6e3ef417db064f368cbd88f2bd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde63b92661e8fea0a8477b613c744bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bce0891234d0d0bfd2bee84aacfde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a63acac102f5e326cfb3ebd14109d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf064608d54abe1bcb1eec10d10a847489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791674b1ca6484915c71ec05f5a48408490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330d8e8a7ae91aef59715286fdcfd5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ac3d3acf1f1b6572d3607d62fdc37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a651e61acb3ba242f1b5f49b9031e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8153358f49a85eae9fc8702239fee87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391304360df42083f43ab1aa43dbc2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e82913ba867a41d0bcf75f3b3ff56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdf77fca30557949104d6c9bbf5469497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda1ebb4512e489a4994b165fd41829498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f667af5a82b9bef6333d35160d581ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717e22bfbf98f74cf1f9e1b69ab196a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262192261d56452e50bf05dc4782536501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943da02438ece7356b347f255c430b4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1836bef45e1c8f0005829a08b53e649503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3303ae7634fa622f211594d80f88d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8641059016a00d478cd812d27988aaa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e1b2d9670565de4576e49be7553b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b6942f7e982f6f972fde10f5c15ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae63fbc35787dee61ec6dbcaaa23cc4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc751f986aa9ea9be12719117997fef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4ba425220baeaa168a7d23b22dfa7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ab6f24b92c6d96eef1509388500ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d758052ea280294140571c84dbba59e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce01d4348ea13a139d7406a7a877bc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55bacc81e2b534fab4ac3de0c6623c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fe0f040fe9ad04d559e591dabad63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c230d10c0c2354594d6fc607f4669516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7dfe6b8a1df3799fdb5ff94050a79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ade5ce3a51ecef8747444e68895de4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd29e1afa807e32bdff8c22794275c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8553b4acd50b5d2bc9fd26a48e00d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d351a9b2f1c447c91ba88c494cab3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4c85a5bfd7aeff57381a223373137522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c9a4882aa6cbda585f79d889671d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2085d55e30ff30681ff52bbade18fa4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a367d2bfd2c8a049a50815772051b36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3045401d7e4b200d2cb3c5f1773e97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151a0736b10f486b777cac19c616658527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30571c2171c96d0f5f38dd771a77ac8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c81a2cfa61ccc744c38b1e5306a6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1c9aaa29a2360684f040ca3fe9196530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f228aad42adae81a274841e3d168aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e36acd3bee5ca114dd4043a0056c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbdabc382f9c4d08a0229c379d53a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55491b0f72e1c17f861377234324d709534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4335d55a240017f244fe98be1b0fa9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef0a2a33ac3c4d5f905556e334ae70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05925c72349344104623464349578119537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246eb55a416201a5a5585ebe020fc79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f793fd0232f13149deaf378fc6d59fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554891d3fd52d552c2300aedc155a0b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e7770d69c04540154b659d1a79d72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1bc619c8f489cd99b1ad6e09ff3c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444436ece7fb6d40c3ac6d935393f0fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b32bea214b5a4c5eecedab3071bbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365ff8248062fc8363d072d8a675936545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27087cc9bb988613fcc83f6bb607eaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5481bbf2dcee3efc90f5278c4ddca4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da55156249e5efd08fef2ef85b67f4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b8419b0c6cbcda4b7f55ba433985c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207de8cb032ffd3637aac38f5970180550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6593723a12697241676aee710fecc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d421e5e84f3824aaffbb48157597a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409249193e14f445951b174449c7429553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179539ec411eb50876744836ebc14e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93974d49136beb6497ae6d84778d82f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a0d1cc6a383416b64b177bceed95a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570aaa0e7a615deb9df2c3e01614cac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1209f9731bd2760556c8618a28b48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52629d3625e768825880b0b389700467559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796cffb3c168f9750774c9ce1b4be24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec1d40df45e0319fea950b944379c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23710c6c3d215be11a660db8aa77b41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd73e58d939abf76d6ebdaa52d128f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5e41df7abd34db52afa148c1cd78c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583fece682ddf8b9ab9b3c6d0d39893565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6f2907ac4df3cc6de7b1642bb1bdd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164297c6e8a0b582b3c1a15049712f45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a8c4f0fe3b2699b8f7c3c7714fe70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ad9d52b23341c7124b1f65b027324569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c43f7dd5cea44fdaeb23d2803c9b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a638d29cf4b69b2945e27f4d221c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886baa456279d7ac16db748075f1e58f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe58f3121c30bc4e829c854c3a131f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb410324cd150b3ab822d2392490935574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea78014d9344f97af6ce541c5611f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb0b8b3212fae45e58ffea8bdbfeb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcea7930dd3fe0164de79effd2f6e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908512a4dc210b92d4e407651a70f18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44c2c572b66f2f5172a7bd06cb1fe2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d0dd93d2f600dd11352e06cce9c7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caae284dc2d84f12a9f4bc2a830006581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a9157a5dfa06ddcfa2742d3ff46bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53631f896055565171db132b05b95384583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fd440ca4e6e00f14cffa133f86a16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939f9dfb8c0416efb62f65c7cc7b63d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627e46934bca6dff8fd8ddb5d617450586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be2545a263ee0e9f9f126e577f1032587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13df7d36bd6a656dcfbf168c3164a54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da407f29e4669cefd4fa97479464a91589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655cac96c9002c5a92458dc594b51da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b578ca3e541d887d3d0c09b9f55ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca0ec5246e52a96c284d2453049929592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcb0842b1e5a92305a91cf7341aef9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a748eb169c0af09251fc5f81fcad5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032b7379510b2582924dcac9bfecfb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e3eed7849b2b690b1357b10e4c1ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755655ebf00abd3a7322bf8429ce91f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03098dfeba2b2f5c24db60f17361584d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5c88922e40c3092889118baadd9a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca7ce0bb84c2222b33fc66ca8c783d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb3986a5803a1efa16df741a7c04f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2611b28c39a5866efed857b06cf699602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3a5c3de53a30cc04dbcfda0fb5394603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606aa9ed5b8db45eedc4086599ec15c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18a010e995581339bf4aa6ed6c8c10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfb75981a1586d46732e04f348767a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fbedc23377b325a347049b12f28a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9b8f5b21e0c4ba28ae4594c917fd1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb955635707603f8b0ea223fa41a33e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee75edc6c4a9a021ca111c6551e782610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162d216dcefa7163df7eb504a814d39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50550bfb0faf85ff9e076695debb4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381c3e6eb29f7e123449f34abaa46a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd359f2b7cf47898b0c1e591bcaf63a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52deedfdda50e53cbc24485bb9ed4609615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e327cf77c11921f70672272ed3b40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e04fbb10a00cfe008135c8e3aacbd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352ea9a9ededf202c4058a5aee0c33a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654a8d674ee7b517fb5f4f3a7b6baad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0042ff55bfc2c887469402267548e26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd59df5277cf25d4877a5e10209ca5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759132aa20c0a6246c96804ece77efc0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1880c231a1dcefe997fc81dddeb4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024e8f84e3b492b0e978130c4c9921c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77b06b4a86fccecd29b551cdb7239a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a743141f40e3989a21708f7e9b5ce0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca8e9371342ec05fbeb65f5e613fe1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633bbb6da1bd195d60513ba736cd120628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d9ea4460e8cea3d3629626d0cfa29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba4046b706afcb8e48a37679af1cb0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d8af9cd1990e189f7abfc6e742545631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbad41cc0681124bf3650ca21f7d06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225ca120b4b25ac983091eb90011d53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8598ff20f7ae2ed6de45d4399bb17e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0994a3e23c7e3ea27e637c8fdeac98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4f12e6267e1024d994b527d2cb81f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c0eb87c82c0632a0d7dad0919fd49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9005b9275ec337becea6f7e9d288082638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3737c5eb13b841aede6bc61edffb8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd20a1a09f46da6c78d6324e42f5d78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1c6db890b52ca6386f7c10c4ec5b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672111a5103d852cb93fbcf8c788e08642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665f046fc3a05e3275b4f4ba1554223643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c227346aaca61fbb1988c60e4f801d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97bfc504bbceeacc5e3c6a8841a099645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033feb81179270dccba4543d7f26226f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18908da74ad3a73701bc302c205a9b90647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637ea75af8cbdaeb98ed927e212585b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58fbf7165d9a92370c148208da350b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5026fc2fc1a51bc98a7afe9fc15063650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da83bae15de8a964d5efdbd7982b63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dd5bb4242c3a4efa7a0c307a7eab9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9947f1a48f7ff41d1c3bedec18382653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55589300e0a8f3c3de087cef75fcc4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb7a8c0b04bf49764c6f6f9cd78556655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c00f05f18f3347f48096acb7f61db3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273a00442a68a64de5a424ce11789f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352eef433c39206cae72197835390d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a44e750cc5f2dee306706cb7fe626659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e2ddab9f50be5ce07ca748c651a69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7103cef40f3d5edc8a895967940a798661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365a83d29e8e54792f4fe17204dda3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dbb1e4d9bdb7119125278afd3ec3f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d211d01adf755464ae6588bafa3d953664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6801d8541400a841d7f73fdf00eb72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c7d1e9405edd3a86400d823b7e83a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b126ca2bbdd1ef7e73b3f1c92af6e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82726fa37c30d0358d812c2484baa450668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc7aebafc91dce8f09251e057a09e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fb2140bc21f5e094c7561a80ddf21670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244c0d954c068acfbada0d0875e514e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a3c5bdc8b2ad297555042b2e9c446672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb7c537d95e96013d11d010f18aed3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c8e0bcc7f0a06097a737344c053e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188e40e48f1f819eee19aa4aeb85ee6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fc60b74155f17966c2305dd18d276676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059759f5862ecc3a3d6e6e9174fffde2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a603460020082d7ba8604771acb7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975b4399d1e7e6a160f81de154c721a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63c02b64a6ecdf0b10f86aef45029e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbb2cad06ea59a8111f80abe70fa5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb41e933dba3ff3db3cfa0345d8250682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea9b855f1decca0a15e116c7895e9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7524f832631c0d36aef06493fb3631b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea93eb364a66bb14c539f4a57be7a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b20c04b7a834b4075d234eac4e490686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bcc1bc49ab471021c105b827cb832687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2b2a37ca3733069a96eea51313b8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2350c52786f7ef0517e042d8008db89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef352946c2dfc25177b414a8992fa7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fede193801b3d0367c1dc0f2084581691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffa6a3a0bce16cd6003832e0080d41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37013ad8a6503b866ed9699f9eeb577e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c740cdac7573e0c4edb98653bc648694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90cf3bde5bc44d3ccabaa5c60a3230695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599fc05e6f71f32c24abfda56db4eb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76092a6a40f14463086cff6b37e4e3b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781512f8e2b5b0ed3116222fb7e4dfc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48be82c9fa4bf266013de2968173ebc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7dd30179e4fd3904861cfb95070e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d9085352d8a3704970c4dae8c8f02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d113905c32de03a104a24505965c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4038bea277e92491f54782922265c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cb895eb34fff94f2caaf87ff2d984704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c80485135b2ea495a8148f9e82749705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc537eea0b197034860060d66e026aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6661e86e35cafd860544f2fbf884ae4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa90d617901e1d081f15054bb2a78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe0a5efe5f7f2f59e550c1ba56c892709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2b0eb29d110903a7b1dbbc18fcc54710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e52943a991912bbb1d4a6e19004707711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ded99a2e14d931b2b0fb0e8fa70e9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4d8c7c4e1ce9f7b66fa76b51c167f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14ff8748e1e9cf1caa728298502cb0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9f5e2796f075c5a1aa316d69687b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266aab10a77c769717b077c00f27d26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a9f15dc987d42cd4c55657d09b4d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a986746336c5bed9ee0fd6d66d4d12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c019ebced1676b3f8dbd16626e81f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff987638d594177cebadad236cdb9389720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98603452f0750b9d7acd815ea2870ef1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe76437a98b042c67a57d516154f83c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951475e8f860b357e2d9dfd01e8d19a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b97b7e26316dae257fbf915f92d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe368af93fea759612111c7840130b7c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b78f1d3820fcd876de1cedf5ad98c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84a000d4b0177277ea2b8364114835727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908c5bf30ef01aa167d26045b0be608728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b16c9eddc5a1efd9b00bbde53e9c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da725d48d9f8aa80ec540e9a0916e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c30bd71cf19760f284c091ea221b88731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013d0fe016d3c33da7c53fba5aa0f0f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5d5c5c374d3701c02a9f006bf827c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f501a0170253dea15d6f3f0b1648521734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07447d60260267eb792ba10fa1f96650735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f5e17a0404b58e87064de53d4d77e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bae6bab7f50ca9514c52a527f510b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e7bf50116899f51fd0c16878d91a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bb33c2fd64dfb0babe7522d56416c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a669d55f862589b854bdb48c6d7e941740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d459598e108a19347f4abc35eff5d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae654b905a3503a106b6cc583e8eab8a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b73d6d38022fcc627915db3f0751b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d449a389589006fd9d912986e6c78744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d439adcef29907da868ba9832de365745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebd5d8eded4636e33db661c42c5dee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce853e7af2f172609b1dd8ed4f11798f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a30cf666e88a7d6f60e2dadf6fd2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005937c999fa9c9f50e0853c060bba8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd619c7b77c72715adb42142750ae15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66381e8e1102e9aedb447b8c4ce0e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d1f7a8a16e924aa1ca5cba1803ab1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03185624afa5f65933405630e95659753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31e34f68796fdf1291be937d3325a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ea364a28b566353a4ae68176cb287755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebae57700cfba2155980a277c90db73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867c8deaeb93e8324e42bc84e4111a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43297edddcddc2aaa0f2e90e996a0569758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3dbd34616788518d13a6480808649759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72b15269362e0f70f44242075fe224760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561176a67c309c3dece73a4cb5dce183761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2246657f63455eae7b567424c074c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8edd3be4be9570539ed2f0c999478d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df05bfb062c5726ea74ecbebd6598c2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12501b79b64f067bf0dc783c97d6bb43765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90333a2d6df993fc45266fbcab1b89766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd101945644a7e352c6f7682f87759767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f0e465ee623621d73b9bdd31ee96d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503360e9a21b4beb428a05b7ec5d413d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8d153fd6507ca6e3e8a2ac93ba8b3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56581dd59bae45e738a707c8b2860b5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdc942f35d5d5b9350ddc32eedc5d3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffbd9eaca7333004fc76d7bf665b4c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343e967161a378b80a9c4a42ff439ca774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce83525ffeb315e444b038704b70a09775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661cf83f8a3d434b60026097ce8a259776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb1380fa36d9f5a00067697a11baf9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ba1fe73a3596bac365df3a50c75e5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53014d37972708f5742bbe8f2cd70057779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f280d63eed4325fee479ed90ad9b2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c11a333a0316c851d106ba697ca97781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc9af22c28400e5e1d46a08beee906782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb51cd83f5e99f93a58119044e98029783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162de3c55c1774934f544c64e38736aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bd1c6e12cba5cb466ff81e4b7be20785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a534f0c48322eaba06ecddf1545530786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60feeea40c244134167c6e64445c754787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5918ab60487c57026cb4ea3d0a916788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda38b51bf53f9346e9fce17c43df98789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3b1d669a781115cb0b1ada5fcbb79790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd20663500817a8e1c236b1ffebc33791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a16d154f73024b641f168a4f1f087f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f024e40a7fc769707b3456b70d38ef5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfafb326bf32cafaa8dc455d51b8be794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57a1b9b6a8cad21b6c32cc52de5c58795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c93538eb4a5d8f5555e5d82ae92a0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25d1071290298ca53b0afb821f5abd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256aeb189b47d03aa639348d268d883798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beccfd7858a1339f8c7495cc52b85ba799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0d4fa4752ab54018bced4da35decf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed34fcdf6ec74c7d478f040dac2ca9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fa28bf7c3005e3bffe3ea703cb563802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93570f668fc5bf7988dc4214fc098f4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a372c99269541b49729c99e481ed022804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f278338ed49c661227e7c40b45ad5b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520799d9d9b0cf731853c77588eb360806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863bbe496552a69a48862ad6ff1dd71807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c302e9b861ed3b3bf66e90d14334a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b77300e740f8e5e40f34633926e6dd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719820d5f07e5aafa23131a83ca4b1e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae7ea8d5ce359c255816581938db9d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f98df80d5ab49f56181165891c6a9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4208c49725fcbd3f005007b7c3329813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469b5c9d38a9e0218870c4d3e732312814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fafe212e77dd213d5983849c6bfcb4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44e1705d8adcb307072e91ab2e2156816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac37180a1ccc12f3740051661adcd3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e06d8bd82ad9be00e67fd151bf018818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2d3a69b0744d2d103f4a93b518d2e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc5db33281fadb6b2373978d19af73820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050afeaddfd07fd6ce67b335e3ee6f6d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd4cb7cce7ece27014938b194a172822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136769ac0744f6c6e1c32acd5b654c9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b43b81ba8c0f5fbc6a42e1543dc6c8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462814f0c0a6947608d7ad90c8cc4825825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626685d3e0aa5733651d0f0a6724cc7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb0b2a57f34175cb6650eb703779b2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ee2191320efcd14d7cf27ea7f453d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ba5dc02b57eb3e9b0a6c4e6ddb501829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2d1884b960e28a1d2ab8a1bc5ef01830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b68798dcac98931d0148dc32e1983f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b7463fb427ed4af4bfdbd7265864d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b7262f0896f950e2b42f8ba65c46b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cd0d6afae312d934c74d9fdc89410834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f14bdd5fcb6b4337c165950774b594835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8af92503018e22cba525a58453f8b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962ec4f4976fc848fd2e8cddfba9a25837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd11c7869c9c214d5fd9e2204d20c4e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bdc31ebc52031e21ce86d91251ab5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639161581d80b857d50c413172d17fb3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9cab027afed604b4af5939fa9af82841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083124d3150a99a5b2cec456ab389b0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc722a61d725ed64ae9c00c492e9871843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7b806a053fbec8c41853f10f19f96844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bf372e28e92b86eb90b7cf7500a06845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66c239a0b1da87743e7dd703615219846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7af689a13c7454f4fc1d972c8fdcb9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2223498e9ce72621383267072afbf79848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41e1655ac3a9a1b4bba794dbc92f66849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a4f5ed14e3f650f9217cb21b4ceec850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd5036b87d72aaccd78689041260e7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb320a80495ab634510a7089bb46d1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c8a9b0c3f29d2552820ada9fafc69853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed80b314ac1d566075c305b42b1a325854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d700df6c25a268d84b2f1fee98ec3e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e378117fd4213a585c9383c676429ab856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ed673f1f5729f2b24b9526b5dc854857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7476a6b4b988d121433f76953f261858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db509b20aaf362f97d9d997c170dbb9b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b90afbe1a50bcc832c47372693945860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8b439829b5a5d949f20b1280e7f21861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4b6ded5fe38f8a0188846f2e34e04862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e71b69c929bcefc3a064420fbd7cf8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f8a85a6366d6db32df5255c524cf5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d0722f05697c40b1c814c56817f2b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6529c1398520c7bed2aafd5e555ded866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e584d0a47c433f7e0a362f0f6cc1c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dd3a0ea90626906fe8c3828d4a749868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59382cb22f08c7c55ce3410b4e209674869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dc57dbcfdcdd6fa991158438cd8ae870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d32852ecd4fac4889d85aad2aa9382871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f32d31aebb829ec852893f6183bec3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9948d7984474e25264e034b8410314873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd41925b3787a92cef6542b466e7c6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f5fbb7ccda4ecc8d92d570756de5b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8483cfe6b0808837fad0165e5ab33a3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3dc204d63ffd1fb3510f02adb0f32877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cba2ce7a27555c16939207c6200ddb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f11eeebb58f5281b6711d6f59689b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc90a46fa99e4decab14a6fad085dd6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59856d93bf23d6456b00032fbf9904c7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cd74471ac2cee6e63f8b09faa8460882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9567a917ca6dff74453718fcabfb6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2d02c59bfffc9f6b64ebdec4ba69f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884325a0fb67471b4500578cba67c33f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31337f34ad9b7c317679db0175fc6c96886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ba5e03888b08f14a7c2ed80e27d32887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498de13477461a81d2fec19d839e540888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c484e380c43ae38a00ead9133007f5c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00591276fde2b9ecc46ee0e50bb31421890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d481b92550e82a6a6593d076646249891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3605369f6d38d62329049d8913b472d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ee70f8fdfb2fbe0a1f6fce2508ae3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3000d5367fe21085de431ec7d9219894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5594caff79ff551f611094c90a5e914895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dbc0909ee6a9bb36dca3f16fa4b5c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42e0454a479cefb8a7d5a36223b705897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171d850b4751563ba5b0562d1f0366d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8521aecc07d9705370d238737425f6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcced11ed92b85984990a66b67a528900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6bee1f3466907dc25dbfe08090e23901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acfbe85fc827be28f6edfae653419c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19809fabab0607b1402da940f19ea52f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d0881d1cd8cc4d26911c124dc1f84904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42146f899faa2694d31b0df6e9254b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be11c8e0be96edf24c92d53780b00f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28f878b209c1e33fb39bba67865a47907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d401864e8c3e1620898316467d1e3d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef80ab5052a7e6fcf6c00c9b24a5dee909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06232eacc1993c7a83ce8068467abf0b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255b49471cc9dc73cfec2ff1078bbac911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812845610f2e21ce77a18596c5e0c49f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697a7726d8263c49131abeb919f03f4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8842780b2de281587a5dec5012d544914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd11bad963f7084a2b6657c085f3c13915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33d4b38d725ca772e014aee7d5cb13916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4879f455e3fa0088be5b59df4a263917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35cae454555ce41dadeee8cfbe1bdd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed2d99d99c0e42d6b43f31a40041f4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f1d076c0e6c8752538d18c9b5db20920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da777c2fd37c7187d338ba4f3acb7317921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b23f4f79f671f537c0fe0e35234da922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030ae1b0b5d7ddfc3b1b78dc588e288923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4e46ed966b7288b90f86037727278924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628de4f638049abb55a97e01ceaa5ea1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2685dcba940d736c64280de3bbbee926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26b8a5889dc60817a626168c268e2a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc349a56050be6a55d2c7d22d558d112928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660735de8ad37ddecec76a73970bcc7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d8dfc2521b6233baaf9434a2406a8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7240f5aaccd7dc1d8c8f03061b8741931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bce32fc022cea4a7653eae836b027932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de8a057f03baf3a88f1e21e17502ba933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33fef67d32aec5d3733d730e479e33934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3420932a2a1a7a7ff93ac578105c7af935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7d405bcb9cb90a308dde869e496f1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ebed4b6415b36552cd7b662308a52937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed09ea731b18311c67a6c526be13bf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a71988405721bd6c6aad938a421514939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfff1facd5b9951abd99e0218aca71940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f18d4de712f4bf58b91ff4568f6b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f936711e19ed35182b590943d2479942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8008f4d4d7c655c73ff1504e515cc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b79cf4ddbfbd9ae10e6ef0b931532944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437b11fec3c9fb9f89eab6c01287096945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34b95b011fe04a4686a7e6b9292e19946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e0f571a03c5bd610051e40ba76883947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345276eb8419378322696e9aba1600ea948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59e72554e398c17b88260a23eecc7c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66477e97e3f323c87b7feedcedbd0eb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef3760f766eaa6c1469019ba20bea6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a948cdfb3a8e104c690bb8c23db94952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32512cf632f43ceb2f79ba6e34619bb1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f506ff27cd8f1b3c988d333164a1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bb9634dfeda0b1a2654ca529b412b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13193e193f844d40e50e2567b0b217e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b95a023aa08fe3f99cde88ade06106957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4343b29f0b76299598301b4d0f6da958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70bb6efa26cdd6d0be7e712e973161959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d722e5cdbe8be9ef3d3af5a96d99b71960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0fe80df43449884df796f3e2ccb41961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d31589f5761ec68ac68ad8fcf2157d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7500bc2f52986c247e93ff34f971fb7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b526960ef08de564078c11c0ab435964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f01945dcdd606ccd151640404f08f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cf14efede35074009b949b3b6ddee966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecf0f9633ab8c77b477bda52d371e8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a994d9cdb1ba5bf1c13dcd52af22cc1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8d0551e496434550df0adabd7e4a3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbea9aa3c46a87d51eeb173b2699c7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888374bf0ea328bef8c6db4cb671da47971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f7d7a20efa80b42db05e910fbcffc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c82cb758db92d11b841d7860265501973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef884bf67c6fcd23b02e9cae78d1b65974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842e42c59331f5a0eb8d56843fa084d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dcf409cb80e1ad547149c44bb863f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841cbf737cf049c42a028b26e0114dd977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f9f50558d45effeb804ec0e999db31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce31b41ae293e7790ac0edc2a84bfeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b25a8f77f45d4a9365d326e4085ed63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c730022e00a656b4d3ca56de3dee594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd70b71c4de763ca5465277c6c088c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc85f8dfe2e8a99b22d2888c3645316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d867d54ad0d9aaaeaba928c89c6dd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648b23afdbb3c11f8a4c2315a0c6ac08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d74f81b73d5b5d745efee0b8f630c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea74e6737fa3921734b3be31fb7b78610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ae233312bca6efee422c27f09fae911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e61160cb1ff6f737bef6bdabfc66c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cf15ce15ce06afeaab52e722550c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c82d586b35893a5be4f2a1b054ba0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeb1e3e30c7ea7f6eeb89ab560b5cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb656173ca250c8d16e9954dbc6e9cd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c4b77ad1371babebd81ad3bec953117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaf3bf0306dba0b65eedaa3522ce8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e3ef3a1bad8f7339761a37d44367419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45d1a11128207ecbb9bf1eae6ac50720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9879425349a802a1c08097cc966f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b1e95dc5fe372ee677f471379c38722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c0e4deea20cb5d0a85d86acab5bba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7482e0098130da933a28907741577ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f647a28149a8524c693b96b232f65f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d631c620303d1ee6ba2b3f7b6606f2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad888efa9c71f0174a7fa3d4304cf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf59256150c3b42e5f7be8e51f26c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50550cab6bf58fce23f7a768d8f049c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc72e60d87dc839860e5946cd6f8f9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a8259d5e2a789c67694478e66df2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6481bae60b69dc9a9bf7454800a21e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f7dab1b67506e9a5f24ffe86c310933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec675aeb81e8b6a669044afb871f3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb57cdc8040f7226a767f9305c841d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1ee46cd31661e483852b1e9ee9cc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168b889c9f616e27bf56e8504f34f3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f719266959c30957e0934d49fab2ddd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda08f153636844c59768acdb186bde639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32465fccc87e1dba02701cc662a285440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951bc94ed136db4fb4f6b515d55bd7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d08144c0206d0b085ea398a26486a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123c7a34b56cfc1ebc4b097c9e2e4c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb56b46320d79584ee1a1e1235f9c9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7663ac29ab8d6925f43116876194145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315bb1d633d3b00aa47874294a9d4d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502842b34c7a5b47f2377de836b0c0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4e77fdd40932959813ba12c4b685e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127731964852d6ec0abb6f2c89ac5cb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaac0e02c88c1e3b0e2445cc9f2b0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11c31a616862d2511b19124249553c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5715f2c08ed4acedbe8abdea2130b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea485480be90b5afdb676161fbc8be253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67fd5da2034d5b2f3eeeb4f815bb8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e39ad58371ec487718c1b604a5bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcb38c244165f7ab4741a5cb89ed0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac515fe95b68f33b3e60c08ada600f1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b14034e59f48d210761ed6f62d0bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea538b445009d16976fe605002d59459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b47d18f9a3c836427f58758100f9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597a8c98eb682198ef21dd08b31e34161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641fcfbaf52052958114441d699622962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cb82e4993831403ec27538ba10d1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d897469f8f3957956a56e6fea5e5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2446d17608c1a98ac75dd2295cd9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadd26d674cecbf33e583d471dcac8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19559d8b98253979cbdbb22495fa393067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7e5a886c52c1b648ca45c4d5b322668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a4b6a5367c18058e4780853be798769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6697fb1eb28829b093d1dac3fb511570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906da4aa35700ef3d37939d01719cb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b38a2b54949ec69c4c1432c218a9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ad7a72095e19cd4440b9ca8f49f7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fc609f85d287678c780c6d1f29f5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e5ae144e42b041448e4c3a27701ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f74b604cef376c452c352a6b34d70b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d27300a65448ef2d44a05d4da60f6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528db82b0a02435e520c20af9b3a8db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a064fd2f36c940d4dd80ae5084a98a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7702aca007903ca02aeaac42b9c5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f68553364d681cdfb4f59e90109f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b654250d738217c52a6868387522c6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820a5263d8996062ab7fa1b3938028583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e227504c7f1797a5a6b8b7810eacb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740006e20e719719acb71ff5f81e8d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674ab58633dd19e1ee253d41081fa1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccade6da4b5d8fd54e495ebcc3e0250b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8ae48273a94fd1e8b94af91fafdcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a079489ec87feb84715ebc630438189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13cca27fd8c2afeaaafed0e33b8d2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2f55a6b74508ead9ec7bba802166a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0a6a7a6245da4bb0500a00f097ae892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e639b9025d3a4b00aad4cb3c376b4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bb2f5e1d17c96c39e98eac9e3f6a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c7ac7d91b066a2a5c9227aa1e3a5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dd7953f7ae6664c114bd2911dd96396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041afe4bc0c0be378724435dd81221d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7a76457da4b5ed96df4a662747df598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28aa9a973f36d7eb02c8ae00e61ed5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fe20ee0f7f78554b56aaae53edbfb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fa99ccb8fcd1330e1a21684a1e790101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4426a835d7838eabfd2436981e76b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531778e9613ce7c3b8f7100b1920cad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4cd1c1cd66ea9fadd3cec1da80f5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d55af43ffe3cc1bac42efd63146557105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38619c559661ab87e8bb9d401a5a69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79106bbaea67c435e500f8d76c231448107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064957d9f874e5bbc241c8e0a6c8d184108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fe8773754f03a9df68a03a15c70fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094f6cc9add25d60a0e9aa7ab7bc982110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befa18649020440014181237539297c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f6d3311fca25e120dc5c6e295fe73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf80d71c9eb1a4bd2fd959834c9b5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec7f24fbeea66b55194cc13a271dad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbc7ea75d7772abd3f123c39eb909b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2bf4243990c7dfa05567af652108b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902d257b6f70856c4ecbcebce858014117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84c3d066497871fc22e4c046f94a2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38222d655528cd8bafdd4a9f576492119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88bc37626ae12ed59b2f7408081f31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca5bfd5af8994b13fbce9e45d94128121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b521145d79434c30fb7778c21f27c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec13f2e6260d3c336d0062d207dd4a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec2000280f1fe8b19761867ea34cb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e652d3dc57662b6e8f226cfbd66f4ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6f50bcb40d8e3c0f7708ba6aaa407126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f6b4c2ccf28fe816904b8a02370f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb224cf7d698be5495fdeb5a634ac02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaa3d282b8422eb51a9b746285e891129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfb52e858ec76e63ff7413403720b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b413dcabd9e343b077185fc8c04b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a62daf80441425c2c11513f63627f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbce4a0706ebd216e6aa39ec6e44dd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4246650e4971f12a06d34984ca211134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa2d1528e2bc28ad2c1974d62dac47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4217eeb545085d8e2520bcd6055e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebca3e51542059e4ef4b37725bc1a94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78278793c15ec5c7f05d6444b2eaf24e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0c320903efe10af85f7aee24109e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509040455a4cf7f09f4c670acb0612d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2dff476148dea32caaffb2c9475d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388dcfa985c0eb1d0ce304172806ebd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1055518be219a23ddac5d5db4844b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75710de0245fd06b33cac875985f8da0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ad56e9544a4015d3f84c1654f1584145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbbbdf58fa14f7a88ea14c6e27573b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c6b5d9e8949c568ea44d65458b48f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391af2ac95781d7fe13ed2c7c75d461148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d192f74c851b77bba662f9027aac3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7dc331712f046bcced9f071f002c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350b1c5027c5f1d075f3e235ab38165151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb999faabdfb4d1998382fa46218f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9172db422abdd5f3cd4521d069c46a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8e64fa53fcb67ee9ea563ac1f7dea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3529a2204ec87ce3c55cde3f822d752155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1884718375398f70f839c56bb20d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb1569bc7887877bf80922ddc60f35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495cdc2190bf561c90d90a0f4f1f5f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4afbc09ceab3eb50ba90b2c627ce5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ede978b51ccd8ba90e608b02156d86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026d26cc982c0357ee26070ba24ba74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6232db41b1e2094e7b00fe92fb816162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd04c4dec8faa584d44ab4df7dd4d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274de40f6c5ca4fbba9bfcfaf4efd2c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da8c7d7c00b29c246d79e73b48402f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3bf8d3af7e189410b4e886e531a47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547caad541d874ea317e189ede26d71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b302bd9d2e326ba3114737dfe354552168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791e6547a0900dbe38ac84e4239b0e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da318480cdf28e55d0c15a570f7b8a32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915634e20957b865ba28d81684fa96e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94e11fbc31dcda75d910b6e9a76691172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dbf0f35161d90668d5513b2ebe3c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7745e172b4a69891c8e52593f13550174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564cff370b2f18a0661cb8c36deabe9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123555e6f1fb915c2726c64b8f2c708176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b6424062f12b5117fa5b2fe39107a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6a854319b19769296cd9ad0235a54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7ef07f3b89648db2ff32bb5fadac4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac33498fd51da36ca76fff8fa733db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795f43bf2d8c70b9d3a547b1c289a70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30612ec4b180d5ec6b2f6717c63f59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e270d85f8b0c2e970837137f0c57e84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839fe777d8896147439a434e1b8deab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8435ae0b6b91b1116fc5630cbd974e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69763a15afa652014f9a367c32117468186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb79f8973f207f858f00dd626ea7b82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fc4902f45fc559628b2f5b0769695188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce0d57731cf0914a7ebf145fdb3451189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5565b880b2a468a18138b7ec6f7676190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c678ee117dd82967024926694fb7af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfe22f799d28443ec9214b6b944bf4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20540f8fcbb3aca25653ff21f7e3900193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d453758c73c7821d1530885d041c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57e10d055a3cabff103f48c2a510ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b26758cea7ebfd22d8fef0e5d2f0ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323df4bf73395d4119f3fc6244b99808197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd8fdf2ff68a6e47437fb49cba00e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65797d6c71b1ab67f79a07d035687448199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8d8cd05591a033b7d873a65dc2038200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399005581f2b17cd224c0143684a2123201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a4c6a79dd1820c7db1d9957f1b3fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456be91afd7c7b797656a84af1df693203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f44e627601f0b515352293bf4e070a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dca53dea8ae03b644e3d9247b85146205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c500090d48170bcbcf6483017701f72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807055de08e6acc44cb6a15ef8024d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5d8908dd7a4caeffda4d1cc4c5d43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab22d513b0742a1a2d07a16975558ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c290dfa483b865581478097f4a134e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02666f9bee27fc4ae9efa5fe71043bb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90b4985b5ed4168a4843313ce5b088212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc64a3adf242395eb2f88fa3d6d8c27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aa0b7a1bebeeffd244a4be8aed590214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d274d6abc1c80b27a22cce72071da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df4c379555b621e55435d220441805216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac2839a81e060091a704b1394bf16e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ee7bbf837eff6502907ae96cb4953218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1812ae14bbf07c0787cea15260fce8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803137cb7a76ee5d1fbb76c5198da49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078a13b01f8985cb92b0178402497ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575b0283cd192679bee278c5a61aa3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae06f41bc38c26d92df7a25d70b4beb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f153ddcd14a169dee6fde5d53145b66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a15c10d9f02860f903b4a8a4df7c26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b3c6195a407ae172c51a99f2f89dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d7d5e8edb52138b232d1455bbc72d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff4b0e1dcc33170476000cdaccfe97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeca7aeabc6d4d50d6c49b37ad99e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726265a900b47e41aceddf56c7542830230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8610bfbe339f94de455a17f29367b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e44c0328720249ee412ab064cda7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db79e05fe91629239e5f4372bf1aa12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb55cdc490f5ce3db3aec06808ffbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fd79aa822aff6d826c9bdc34e378d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94038ec727c3b3658c6d3f27de8edf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ec4d0b6cd1493ec68e1fa9e11b3a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c67d2a57353595ffaf9ebcb97ea87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5982e88f816ed1209ed2f961de90c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b50f1943d86114ecf02f9d4335ae6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2905bafba61960cc348a758f3aceb8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45742f8b2f6bc9a44021887fd72da0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f22740e884ab8c7d2f802d2e9ae5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51f86762fa1ee8b3825399159790d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa7929aaabefbb695b963b56717cdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1670405c33117f1edcbd5780b044c6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037abbee8ff369185052db997fca6499247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0e32e2bc366b01d9d722e4e79a7dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2264a207b80fa4375f4c6d9dc4b05f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47febeacd26f437683f930d22468c4e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20271e332978155180489935a65935251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606269c65b4fe52c2ccddbe3fc045f35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec097a22cd9ebb51e294c46abb6fbbea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b2e3d559941bb97014d91c7176985254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aec3b53536f9fc6e2eab8cc590fe55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee272f1c08c4cf55b31c61fa0d6c29e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1201cba7ce5296e623ed0261c7fb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba15b4047d1a568a731f2c8f033ed6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984575ad067f520274644475a02ec34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0d9e05c05e701f2ceda2183b78fbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73294a6d9ca786bfe245198aa1b559d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a1bec9880e642689ca2848ea0f8d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c4657b4e3d62257ee0b22ae30c2a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e91993c8c39bbbde9a38f164b2b6b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d8e4a4e92a60341fb52f5e64e976b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132b285fbc0beccd97fc99d10086aed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5a8bc0a95dfc14b55d54791559493267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf942f0c5ef46b68f08ebf71f69281b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2299e1c2b2b5688a2d924cd58296cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495f701752897e9475fa7221bdea628270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e7bffc8d00a18d80ef946a86bdd44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9bebd38ef4782e97bfaf592bd8801272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b509c49a8568b995e0cd6205dbcf8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3c5edf9c8e2260d1e3aa162290739274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a5fa561ee0d24d9569f775399dec3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3e54da4b7f261893b774692667a8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d16a9e3748632ff4bb49029dfdfdd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2813dad959d9526a685b30e3714320278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eba76d7daee217659f63f8d49ea687279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cf6452f5df40ea46c86e55e558541280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49036dc8a6df99bc4b04b27765ca5e52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42141fe52e854808ef166b3ecd3a64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ff65e5c5b9243fe1d3feb940c0662283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30da45cabf4360aa22e6e3d01361bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b0c726d0c562f7e01ee44098cce4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8c8cd4fddfb9654e5e5b92dd11a7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644bcd39cb092fd5b448f7ddcbf6c17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd16f9ea5fc7a956f584b20bb8ec5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92485c9d0a6e7c7dfdfa23a58a91f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879b7fcc48ea1565894481f91715ae9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db98dc5e812e99c3c92f53f119a1b30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bc03c499f5b8a4460c5893146b1a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db630b9eb10d6018537874f39d33d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f731e3a0538598f5be6eeab57d4ac3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627b90d31f3feaf6dea00833c42a820295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b1a3d0f39749e44abfa055dc74503296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe334ee8a9ffdbbb4e9e964d9bd1bae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845b76ec14e71cf95d28efb94e750c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09672cfbcaccd3cb875ed282efa8f780299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d87870e131ccf539755ea69e482bcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b329a4dc0692fac07113b6e3224da09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f271943834ed0c0a6117919e5c7add302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaa9ba78eead3b99c6a6de625d0ee6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d024333804fecc79af70f595cf1f896304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d109a10c52914cafffcad73f5eec7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e8c09045abc8739bf49f2a913067a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7017fc993533b5bd3c078b1ca77db10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada096a5f5bc7f3f7c7e5ed28b882c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc133d7de13f72a2a7cbd8f3fd6d689309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcf8366f68efb6016a14ec2bc534db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dff701b7146af643be11a71c510ccc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01d866337ac16f813182de47e45414312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78e4fbd79388e1d991c973c57875e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7c5e2844d501e8c182d8f2a55b2e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bae3c8bbbaa4ac45a2d8c35cc64629315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f155be3cd95225f3e45df8d47cdf96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cbfafc8ba99b16a804854d7e5c842317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db540c8c6d960aca4b2105d4cb26a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed942ce99c8c11b3ad5a345f8be151c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc9d45555c8a44077cae9c7c459a48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b4d256c1720c5bf1cb612f7e600a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a077689b1bbb97053d6049293fa2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849a5980a873f6fe7af2e4e464b94aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d101fa79733e47a87d9cf0d9c388a6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33515f261a1306efcd0ad00e8c427487325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c157c972c20b7310537f582c6f3c4d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfb1fe16756d918f7a4d8d81a6e3c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67572c29a417421c12016453732f2d09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f252c3f8516ac386dee17342d602fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fb5a09be08df8f1c4fd8d2be5cd35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817baf3e8ccc0936baac6d3e3f41ad8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ce073541a1b7e86e8bc7ed4ccd6be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ae8b9dc197dcd9003a79e72ebfb60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb52ba92ac1044841b7c4bbe535cf9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade7afb65908382e0bb0e794fc8ff50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa08cf30b213748766e07cc6a1a176b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04dec0608b3c1e14060e331818cea2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20632c52e4e94f2b336711d53e24ca74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ab21d408f0fd2b6e96831a38181bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fca483d8fb36aba103c764dbc557b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba855f8b9a276d3d6dae35ecc6161c3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e610761796308160291436f8292725d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466ede9cd769512989fa09372d9545b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca1e32e469cf550f50e4eb63810a9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d87e2fae68c7e170263fd2704419c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93461d8502a41ffe21973b5985b70c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873c61a7c9a8af15ec2da2f77cd360b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a52a548f666807d08404eb3fb5b79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3724506237d35697c245d1d42fdcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8608fa7c1afc052e965776930c22bc5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b28df38cfb1b8ca08e74511768027351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a827de6bee35ec4c054db5e41a85c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df930a1472f1a830fcdc65190a72bfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b092e7618d9c1f2450e7c2929f0ae8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c746292d7033ff6580dbcf3c91946355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352035381d0b0ae3d8e1711c99fdc3a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbc35f80224fb1cc831f5404749a23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1cbeab3d5974ec24592680b2de1a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e107f0286329978be01f9877f926c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870265950a9351858e9ff95ddd55de3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cb744e112ea5aa7f1c7a88a8f736f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b98dda4ec06312ab9f0a7d6bf34a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33778cf9014c7ca5b810293756214926363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8d6241b5915f3e954c9a43cfab96b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f827ddad73733a29f23b38b61ee713365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f490cf708cb35e47b6e0b9ad86d76a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbce190ac483172724fe0e6daabbc4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef859e85f8fb5b982e6e25481e0dc31b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb11c9bf367aab138f4d1bf720c41b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd4d61a7f4783d61e2da7efb7d560e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff555c22f78c94b8f80493dfbd1a96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009ebba53dd1c6c2cd40e4e981725d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749ecc899d5f079ea1accf1b9078f31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264b68eb104fec90d807d8ac22f846c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba97e5fa309e81c36ea30b258d12015375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a60f2600841d83f2be8a1256dfbd0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2fa27b7a91d2af075417f3b2c928f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4b58cf9af3a4d8f890cf02a820960378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d25a944c04551873b51b28429bf7c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532422c69b3b00e2be97db92200d8b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3953bf5699391fec9522d89696ce56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66af5f05a600fe1b09514d0a0a32d35382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3faac4578b64894720c1226fe1845f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890484bc66291ee281e615265af8a60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da952e75244a5c667546f494c5d2269a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740555181a4d8d792b0b0f2858c15e8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bb90952e6d661a28e286c778c76cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23e3473722c6c030307f144e3997bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240edffeb4e6f1d775af86bf9f402bc5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d4ac386c365325729ff17d3eae52e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c0d6bf2e3b4905d66af3f6bd793d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892f391a4bfac6f321bdbdb005072b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe83c33b2df8a58642266cf8c659876393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8b5fb7c62a56f87cbacf43c925f6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7100ad845539c282bea791184ead0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6388d8b2a5ae9e98bb37793fd515ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c95fbb255ae139e011d67fbc49593a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cb3e1d0f6abedae0cfab89d65b56c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610b64f890e0b1c463944f9335080e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5ee43c6a27a208a321e36f79ecc6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d49a25629edab88f6d28a82691fb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d9b6e7a818f6ecc05f8e6a2ec04b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45513c0fcbc72c71a439aa4169c7dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e027197d3811eb431508c2abd522eeb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461338302b546b8f37372696040f887f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d634fc5c334e2620f7005b432fc0d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da57e0a682efebdd797d55275ffe268407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0258550bc6201dec81cce8434a3e75a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722be0cc924c8cb005c2005adbed7e1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55171d81924f7572bb3e81189a566e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032728d2849c285378a30d05de16ba14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb37c033418d7c1d4038d2705c9500412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94360864e991052ce0e5cbecf53ea6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2464053ed523388f464652fd523887f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6509980425c369104e41af9432703a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ddcec4518e29d862046c92da0d770416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c475763072f24f0813eed409f273574417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3138dc954c88d57dcdb1cbfe23d70bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5a585487eac6a6c2c96ce476ebcb4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f2a9a33049649705a4d1de64916e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f53bd16871645b48bd25f37b667a6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8be6e82c487ee5d3dfc32ce221ead422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a408ba5df135de999aae602056fc9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157505d0df783645f25f6de5ffa82734424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d5fe85e41f6cb03633a9b9afc824a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeae41941e36a362bda1ec47f1349f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb5d592c156f9b570b160c2af40074427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7678f8ad8d10652116f2fa0f3695d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffe7505a2ccea18cc47ae93d0ea28d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522dbef370b7f3d6f6879036d652b92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4800a86afe359af72ac5f01aaec46d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd50c0c8c19bf4652f9e4f9a2af36ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15314156fe1910004db7a515515bc0e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981b5fd7a3fe29088d135be7ef766d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8de4b150a2975a09b5ccd492948a05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a944bc7667f915c9eb6bb6eb8d8e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57f9d9156bfff988029575baec2562437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7691820ca67f3226d6037b0a144d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe7c669325e173d6542f2da48910b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6123e1ff620b81ef4ef76259a9dd2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a349207615ed9f675445c42202eed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5b44162435be5fa585a2a569e4db4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc83e63e148230de3e8eda4301cda7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef59b0e6a53eb61066fd551a91bd8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753f0a42f5986a980eb31236356b658445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca19a63e2302b6a38a2ce8792ec763c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda8f2efcdfbb3904df352db5a07a28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b0f6dff4c08798eb56bec79dea000448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b9e69b1145483253b55d882211673449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d39cc52d49e5041ee70615066a4674450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5ba4e0c4201e36c917e23ba8aefe7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2365dd33073eadccaf1d94604d1adc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d9acd5b54e3d86e0b6499fda1f3ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450117459c8dd9a652872a98f152bff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f356ae5cc009b460ec586d73073c5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3940edca108abe6ac36de38baf0d2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8319a58b847281a43843981f2b53f55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d454a7e088f1087594425501b089c7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7df1a71bb16052571ba74c6330c76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1d6d2dd8b5c73e85d5bb9225fc8ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623d397fffaac0fc057c360ff0ecdf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40325d86f675df77bb77c57d701f379462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f8ef1b72fe80d122b8f4b08c2d427463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644f4f12bc87435bf3700aafa7e7b74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439181a5a1b93770b3778e9ed12c3d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319120bf99f29478eada00a7db572348466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9a0c4c4c16a84f7e8eacaf215f57e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9090d45a6bbb11c2645adf182ea6ea9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df609033fed667a15d3c88d40e788873469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8f54591fb3888dfe58f787b1f4b79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624abc1f5493ee4c2e62eff150f55096471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ffb76a0b006fd77243ecd0e99fc61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e943ae0055f0bf7221a3d2cf17f092473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e594b2e62c2fd82ac790c8a85eb79da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aef2045d670481641434acd2b434cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558dcfeb15010764a53699cdf1762cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200948348c99d495751fd21a574b08bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41574c17d0827406742f0a18cf218132478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdff928486ff23c4eee52d4f8b98ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78328e4231538544fa3d8cf62cb96b77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc977dd9e5add84ed67d9540378f7c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e631dcdec80abb7614884f603c5230482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba459ab186910528556b6e9ef14f0b5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906d3ad4fb4fe3d8dd689935664fbee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225092a4fc203a5118aa42c15b8cbb06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c202f3495ead901a9f63da6eaa056486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f22fa97bd779735b99c5d5794058f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23020063f19d33fef59919030266e00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade02466d82f7191ccf0f6a59c65ff2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c4c296f257ee77b97c50d74c0fcc7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a09ff9f1ad2efddb051a98bfb479c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec8781af3c5a3ebc0bb3dc41e1b2c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea751c29407494bcc8586e43e3b324b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e997f67673eb942174ad35907c806494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a2e117eef40264f6d4c547284541c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8c73ad6bb3b2a7145992fefd456f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fdd49ddd11fccdfe9745de679064d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ab25c238afa5d5474f0d66e57c77a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afd97242ff1a8a1f91bfec61f9a74b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4b7e170e9d6379a0a6f9292019cad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b03b067f2802d1c92170d8fac41d42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c990323ad1ebd0949cee0ad2d1bb09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1bb836343983ac70cbf1b9f3448a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cd38ba496ece453c189703ce4fd93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdad22b4a98811473c60c01e61bb3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333267b948fb38ed81945611a305157506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95860aa1119707b3d0ff7927879e67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cab62e4d89c7d3c6c63a8d3f2e64a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abb07b518d165d90dc76419495b706509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8261222a617d57b8bf8d4561791aa4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878940c2864993ff250bc7a67e4e7a54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e04b9dda1af9888ea5062100ca9895512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34895f4e9efde27a79ef664399a3534513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387136be8ace8f3fbe6846dbf7ccfdc5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7cbc592fcf7889c6e95d5123064ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae1942d7e8f237841f78ff810b6e8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a112047de600777780f47ec60d0b8d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bb9c6b740db5fb0f961f7e91ca1d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d18161167496e13baa7510d734ade1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdc8913c6ad27d45c769cdfeec1ac3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0755a7e3692e21d8bec1d2a201888521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e009f957f0ebb5d0d17625ca1228f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e8042fe83335be901d818695ea932523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c1a0b47b1c5ca4f36f9d3cd08baff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b84652c6cbcfe59596b6db57690bc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3471a06ff1f741d4ffd18209cd94bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02b427194b649464306944c29b5d12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52097e5f76e1c57dcff5b67545c89e91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68475a2752b8e965244174eade838388529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357624056e44e62b18a4251fe318660530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa0660f492c721ad81c92e365b3d2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627b9d9bec901de574c91a1cd96999f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dfff91fac4ae22445655ca5327be2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af928e6d04e7a8da6e1864b77bccb05f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897c24d92fcfae0c2c045e8dd5df76d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efebd69344c02e6adbc27bfb8a3fd73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f34d9e4135330bb2371561bda1e1bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc014a1cce47f0fe83803c2dd17cff5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4022cc11807ec432ad81da27a6410c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1747cc76168fb299380f5e1c876b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4da7fac966e46bc005e439f2029cbe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b802ae854c8dd94fe140f3e8c0405542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ce2b0b5ac5a3dc6760cd3b2431f39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9469ce7c89602c3724adb0ba1d2ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164029d0e691e0b045217e3824c19aeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a218ddfb0ca257a2cf7335478f06952546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d126d50d9a1063e74444432ed1a91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e3d51c935a1917afefb13d05c207d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd18a6bc3491c800636c3f6eeb9b47b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304f305e08ce0b705d1bef01d717f6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f750646d8cd7ddf17d66e2a273d9dd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f1350e42455a20062deb8a0f9cd8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beb179b86b9d5fb982616e486b702b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693cb19729daee1ccb1b57b35b44898554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfe1aa5333492db676e3d9c12d5331555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d7d82922091217d431d3cf39b5909556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8d6d540572301a098be570b7d52ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24db4fa0a5ec3e8090afecc81fde33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9eae25588e00432f33de38e6747b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee75cde3404e01cd39c54cc2b0446d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa29f1f37a22415c37c4ca606f400ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a63a9587e76f77a4eb96ae6e9e26a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc53da1da9c9459501a4e13e05436c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b527e0587876e32ccd7edcdfa5636a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c43ffac52b0eba8f88a5a5b250214565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cd0317204c1661b6195efc1f12366566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18131d2dcce2ce4541df86bd668a494a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd2e37912b1b8b2db0d822a8310e3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db6864a31b79ad1b062ccaefb117f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838035fefadbd7a02e516bd1d05bcc4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867096497adc17f345e8009c96ad77a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a63420a29eee34e4d9c6b6581bee1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdefbc5a9ebc28c6cef4a7a9a14636573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e32a50e6e5130b830a653166d81ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb02432c117ea32a4399484777764a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de05192be5172a75ff7945cbcf3dc1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f77168f287ff239b4aaf402f466591577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4edb1da13b2bc802c5c73fa157c69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83481838f00a0187f53636b34cea0ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6618d0455fcaf31eca9362be9296c95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b808cf8ad3bcedd4dd1e1ab85d32503581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bb1cd44debafc20db5aa1e440c71a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62830fcdd21584ffb748dba29873b19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d079f637a4335e450e51be51fc782b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1827292a03573d67819ddf074dd81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf637eb02b6549ba422fcaebf1734b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7379d634c8dbdf86813125f253ff63f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564c3ea7f3a770759c2c6381f2be359588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b5f5547254f5d4a7eb5330034f610589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400273f9696a91da89a630d381b51fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4e21ca0ed8190e1eb02b6c6ea8947591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c1c9fe715a0dc86644144ee00e845592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb163bb7bbea829390040a47047f79d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a5b08c0feb8112727a71281351845594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ce7e9a9cd9b1b6cb2db626da43bf0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfb545c4ab5a8c563706ea7cc00a50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdd79d541663af7f402fdbf4f9a6cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db94f782c5ca0a1e378feadd4e364e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88cce2fb5553bca6a26d76a97380ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4048fa82ca034973841b50da8b2e5cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb392e024e22509b7a04151387e2ac1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41ff297ddff6965c2e08492801bee2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6318bd9e9f18bbd27716795e1773377603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32453a9f154039483821d506d5c746d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5e96690c0e29fd2c05c87c3fbb074605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b357a6439ce3e56cc8f9cf832de813606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46d573cbfc7796382e372faa827da7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332e7eece087f07d554df6ea63bc1b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45551f2d860320c6d360d66f39972b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce2b16a9aa9ec92382bdb9f50e2b35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d42976941db9cc32ac52c962d8aa4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cec534ac70609d5f6c334b9b4d2c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534507b43301c5dc0547caa52d5a5fef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eadd4d2e32efc4746f2ffde360291c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76cb5f8586cfa085d63067a9e2d6cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c0a2c9b06bb1441a541b48bd29d95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba267a3213073a0ea172a1924ce16c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c64b26ec9b4822cf56b98e3794c40b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28241a2ce36cfad9169a9f6aa2b9df2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab098fbdee14568ac5073de778719e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cddf021f3718627f9dfc453594e7a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730709705cfa8156b0ad86b8a712a331622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708ca598cd075480fcef8278bde7c7e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbe1a0e97630a220e72f0b497cd605624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37fcca99858d4d31505161b2ad4749625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b159cf299aa2f08539021a0cd076ad8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37284c2fcb36dd41a558a0921a334e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02474554ca9fcfac25de6ab0ac54bf88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c04cecf68760c071257dfa63081c89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d516a4ebd8d081382954a4553b7c00b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d3ad231131035f0019132cfee310b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dc3cb10ea433479007612d5b9f67f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25beb2b92106d6319dbacdc36bb746633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977a7449946ff300d4407ecc0a6c36b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3f0a1566ec69abcbc5e2971eabb53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cf7333d120a68de8207ca356ac26c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60db69ce54ff91fccc1a685db510355637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d66bbde3b46e48171aa9fb1ef33b06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea8c49e1a16f0d25d17c038c733866639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07e5f488fd0444a185ef2f1aa7b41b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64ce28139143dbc2ace9b88d4d7734641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059d464500e427923dd308742614a60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ccc1459f2e2a70a61169c9eed8895643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa78d08f3af31187ac64b4d827de865644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d22ef43ba95974050bbddcc5f21c06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08edf74455f3a03527fa8cfcbf430c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b32c253a3313ad0e5e39b40bb22435647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42f92ad6a693ad22049ab8c9077241648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9493eeabfd0501fe91e60e2f8bc3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86fd4d5cc525218fadeaab688500e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb770d08c4d04ce10112d42f1fd3223651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cab85dbcedd66a51cc531ac068cb0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0650379bd7dbd1be066b72ca45ec655653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41249f029c5e7bc936bf2d19117ccc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1611d6b71c9f75e793380cbf93681f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be252e1c8c4d1d4e84aa62f46f4470656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b282cd4cdb9ef0896adbc33d8f2e198657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7734be53cb563d704599312a618bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd1a4a2597a39c99e6e9d11a56c1e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cda76219f9aae7113bc0e70a77df53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2454158f0640eec563455b6cfa513661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837a634400b8e7e8e22aa1e507d76f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a106fadc545374043534ea3868534a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a0abb13f27c337cf813850395f06f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc4136379b6c0be9b071e29942b068665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e8d90547f3a83efffadfc9a4fc8cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d988aff893c91001fea86bc960e95d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9c32b3c1c340d1ab81df5b4036e8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a5f5851b9eeb266d6eac0557b424a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06218e6feb6e56edc149c92dedc60024670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b54e6c512434122ff27c3f4464de5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9acefed57c23fa692705ac2f17bfe1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe75ea8493e5fcd24c19559ddc6f09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142c0f1084c7803f66ee3f5b2e2337f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b97ccfc75a98b2f3e1ea728cd373f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a875a3db97cf9944be28f70804ec15a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dcd4ec6836374a19458d042037fd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214ea22b750c98c28ee581b6fdfef39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843d08c10e7afcffbf97365ae1da6ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a4e35d4602d31d818fd23a0b4e755680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce9a65f5706d0647de2222dd2ecd42681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04b90f7e9005696611781729aa9999682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd0b89a5cbd5a38887285dc7cf3d9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1538b8542edf1c3a2564f84bc460a37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c642fe0bbf6beed24f3b3a1c587115d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8962b14a807d95b069d4fc986b361bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d90d39910237f6a21d656505b8f92b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb26c50c8bb994e5abd9258926b99f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b19e4bdc3d0c271311f0191c265e9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17113c90e1c62259b356eb4549cac5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3a403b993bffd6f688c986f76e684691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c55aec4d3deef2c3c7c9ef903e8fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3371b8f8220031bcd77247f987eeb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a377d0f50428810ddd20d99ca03ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa11ead356edf7fa5c6e6130b25ed88695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dec235944b24cd2cd623c2da26c89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864fd82ecd0c204dcc90bc07fb535d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9fc43fe6246af6e2cb6a968107565698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a0cec53d23871dca6bfe167a40e65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff51faf14d1fa523f7fbfc3b2bbee7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277431e353ba63e72b6931947f7995e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da4ec3b365eb9af80fc7d1830c6165702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101ffe14e1b9f9ef120ee87032e5a08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ef317efe0965605162ac8415c42c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d1464457b1dc6bea1197f72762fd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0882503c7bab0bd4cc95ea0d48d78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478620cf8b1fcae47193f50b1824a21b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a4c0600b5d2016d9841a9c1480e61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204f5ba00919043757f91c925154941709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37153c0642b3e99f3abe0c4c1aea316710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51b6396a56339ae13f14c5c76e96ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558ae01e4234afc134ecd5018f114a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bd6878555657d54a9bd911b7826af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bdc37ceb9cfd4e6779b0ebcc14f6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430432779538fc858a919513800b17b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf789b4f6edad151ca2ce1ca3b3bc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e71bd9b922d367653154b6358ef1b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206da6b6a1156ad19a56dbd7d5c9917718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078824790a800bc159c9ccdebd8f4f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db83bb5e9ada3798209b3b3a4f5e663720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeee5509545c8552fa6279bf306765c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8353c05b069620cc2e7cd3133a9047b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95034471d0d4f3e30ed23ca313a93d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cafccb5ff50b1076d99e9604c5f30c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056261c01c2160b716fa60c2ec659c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99bf7fc83d10e081a3c8b88094f997726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3111b9d85d8bd170e8aa9c3e15ff3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd6c4807fbde1f9e636d60703939fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432c0401620f3d513ebad0910b43408729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166835055d1b627749fb6b654c3e0df9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecedb8e364c6dcfcf4ca509fec4340731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0993e3111b19c4c48512773bc1b6c01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80019f15142a6862d6a47848b85a88733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b0d265c1f73a1ccd239de4ca80844734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edf407f1632c532595e483f3e4ff21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c6afdb7f8b116117435bd74543771736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5cefe88a898d6a27bdf8a8c9eb15a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f587fe54db6f7c2f99ec71fcbacb5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ec5d30d7ca8ebaf319404c6472d65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f667a1392f4435beff2db9b77217842740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdc375c4f8f12c679646689bfb51e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdded6c16b191d87a7406ba6d218a6e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0461a588dab882e438599c956a03dec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bc11f834a004dc71cc4412e364605744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc73808f37d27808cb477d6456eb64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb63d009706e46b674f6f14891de59d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dd957d205ea64e121fc979f84cd89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b580e7399041e74cd28ce7c8a31c052748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0fd42fadc4c308fbfd2758a2e702a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd3f3af4db8234b119db128699c1cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c5a42541c6aaedd76c76a98a1c6d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823c55c79ceed32568d948e855d2992752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522275e8a412c1b6d25a940b74d490f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581721ade8fded0cde9eab51504282ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05c4f889d581b9e91d0d5ef7e9a3c7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85474fc96ebe410de8dd0894ebe066f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cc95505de4f3c4ae527047ef752a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01ade98087687020e7aa23eee59b42758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c9eb976e8901edc70daa35587c2de759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505774d2947031f23c0acb3ec7fced8b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ea61fb8028fcdb1f5c3cc6d0df272761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc45414239d88fb4d09f3b5cc688a4f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79332a29700236974e6aca7a77471f5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c3593a53c9345008e48a2682af984764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c6585e55e64870287ac97b2ac554f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91686a7437019ad67ab15d2541153e7d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20376abebe9f44ce40820e1b69b06861767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a71b4642096c75118e0572ab753e13768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a10f30102b9e0ad7b3be27c7e5da6a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df704d165adf14f50da12d59fefe50e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac57ce983e79ee493e5edc85d7b7b9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11bc5c0f9a9302025586a438eb7a0c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c7f2559eb24558d147ded997e9b20773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c684881de95900fffd817f35f8e38774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a702074a99a934d5b4d8a63ff65feb7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f696062ee6d9457ca18862b7bd55bc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c818eb7d15bbf85507611faedab923b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f516be52249b3dbf83c0487bae57cb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8f3cfb2bade87d5456040672c5d0f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6f1b435c9ff400ca97753fbdcb9a2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af537be9c651f504c8552cb9a3313a4d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235055f9e65475eafa2bea7cb1a5e2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7726fbe4d19219dd9dea361a81566783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f105fbb70bf07297a75bf1ef9a0e8c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f347186a3715561fc27248d30d8c6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee0b99a02651e36001bd6b582d3afd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6403ce50a89fac7284096699d8ad52787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfecc99dfbe5ead476812cf8ecb3fc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64facd5b8000b4a645e10c9b9f1e2cb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8053ff5eebb9ec4ef3fbd8bcc58dcf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea12dcf0b333a213cdfe9267e48c83d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9aba29cde1f118a28b6045fabbbb0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4859ccb197f45d3106a51d68d110b0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4b8cc17124bb6091c9a3ffc3584c3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df6a31edba061a561ef860089a675795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d845cf5c5a1b433c1e10f264537a9e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305931e75f05e082f83c793ec41ff655797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486778ac5e0e111edacb4e742cf4c78798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2944dd41dc667ca3e96ea2983abea39799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a3cafa2e08b333936c137c1bb2e58800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89c1977f39d6bc10abfb2788b10102801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886fca1d507a906a6cc9cdb44520036802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377de8248b41a54eb70daf2825441a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ee68a6d6978ef33fba957e6909684804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25961a699d18c6195d932e02bedbe7ec805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6dbd15e063639b3229b592a528f33806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93276a2a1a21b666a435c2f4b68d8b65807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a89abfe19c3776a122459c59ba7882808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4f279e3655ee9c24a566b31cadf25809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae33f86d5d6b192f5d73b6795c37d8b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7979089864feeec56f21546ec013ef811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef107161d7bc17c90ab323ca9ff89ddc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45441135213462fcd9feced7fe92c915813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c364f1ad41fc6b78c2ece6450b3a3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8b7db9bf7cebd36f54f65b2357583815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec690a9e5caf825c8aa9de44d27f8ae816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b53170f9f56e94342f9891d28e983817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675649f4b6ca15ddaddc60bac7d19bc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65423bbaa511a56374146effc9d7ffc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c74ab8ab77c88896425f0bdbab06f2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c2ec2cb8ecce677da211c0e211ba3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7653444c73cb1aac0c87f9b5702f4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d885d01896e9ea98c49e0ebbc739b9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35e43e3b7a0c458bfa0a54cf2900ae824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c199a9d297594ab6aa2d14fcfd4e0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679eb00a2f383cce38b12c5ef4deaac826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503c7f7c341f3494cc900a81daaa5a1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56208e21f81e652d80edbbc6da5d2e48828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a556c3f8443da2860bb0bf3d4c8cc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f44db7636743f807a91c082d34f48830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f129e9826a87d20a784e52818ff37f6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30def9ba1cc7d1996ffeed0d8c6aef832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2fe65de2e506960c6a839e00260ac833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39923f6b4d1c5cb43e98969400ebd24834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32705cd2ea8768e279f273eb78ca30f5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e17e8a1951a5eb93004d06b12cc3fb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99fd4b11ea888b22b6fbbc8603c568837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89022c12dca5463f249064348913b222838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6051d4282f6117ecf06593d29bde1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f3ee73068b31f6987bf847aa1ed0b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d226bb1564f5f91d54b51596fb943841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d522b98ad606737e98b581e6fb531842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04368a3bbf036243bb05969275b24a29843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532d24cdb018238424a4b4d2db5bb15844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c6efe6d72aac582cc2973637be87c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e8a593c99ae2ad460bd3fed51e8fd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7659dfb28257cbdd22188e05318a7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438dc1d6abc21625e658bd7d3921368848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb17da92888d1f0173767fb722bd2f0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f15fbee62398a9a6c1fa5c3282ac47850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3009dfd8140e5b55cafd3cb97036ea851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166cf151e8b8c840efbd4a65c00b5ce852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7db464c1c97153ba200350bd627fe7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664fbb89bbdb1c8fa0226eebd2229c4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d2cad83343a2ac861fb6ebe6a1419855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cef42bf8155c12dd359bb4b009c3f0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793d71fc47e4aeef8d42543299dd852857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b243d2024322deb8f30f705b6037c9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac379a22c215eb8d1bac8f66cb5b46859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8a0c202e0f64704c00902fea88db9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b2f7faad30a3712ef71855c26e59a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd676059b786795a6fc3f31be4ba97862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fa5d50aaec51abf1bd85cef370af3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353474a524fd448774f52138a6a6b34864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfcc2d598a3d154b9c30d7d35d5347865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8653978f41f48593a5059e85b28a74f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d52d5ac39661bbf6760b28f19a399867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c5657c64dca446a350a20a66ac102868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be60e8bbbd171d4e7498da26ba6f5a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b86e0689ec468c9ada40139c611f28870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eb605e242121081d0751f7fd39bbd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27de9cbe8894b0e3c2179d12191edb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc4e8f4f6824cd3e12d87ac182f092873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09923f24e233c6544e3b20eccd310f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5928f6ec8010c3d89394841ac0b4c9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a719aae1dc4ecb453a2cc243674c2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb315425defede3d03afd28091ceccc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a675f60a1fd1ff4a3d4f218fad0f4a9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911b4aaedda7e3b217132b07bebf412879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970235abdca4ef57ea4d3884d13e42e8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7b35b1ae20f4ff8ae9c969ab23f68881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d75eefe7636b3ea9dbcfa3f83881e6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05989872da66b2ae78e876d0a639a2c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f3d536569cce557a15d38ee49d609884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fb6f8c83ea898945ba095d7184b14885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d94678dbc56d1e84b4ea7d0bcd956f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccacc82e0182a664706657467ca44d3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e11aae292e6ff3adeba2f1ef529e0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadbf0fc8cccb83ab21b65fa4ca5252889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6643e959ae9fa78e73afebff730949e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd2c471778fb5131586c06e15f5b72891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7a3a95f0e6defe8cd6d64275f295c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554c4c3e8030a898fa6e2b177d847dd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb860d2ff892a44c80f17d67e2cf59894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f0ac462c829d79f814a7a7821f4c8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162ee0791c3f3942a6697a9c914a85c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65445cb8b33ab490476e7189b7d62f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62843fd81b6b19cd54b7b55ef71d7ce6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bacc8fb1b2505c73dd29689d8ecd9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fb0492e159cd321a0672649553bfe900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217ef617a61af060f468f76709bd982901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea23d2d28fc55282a4c4bd6c7902c23902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50985b1d1f073a0f9464cee74ed0192a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da6107e0517007a520e4b389ee2c92904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d959a521f9887f9275204d28a939c43905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906e896e23e37cf8394ede225821695906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccc2548fc44e16e8bd14bb6a4d9adb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf9560c70173856f28e4cb8182c782908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322562d7ce756a67e39e17404572246b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e12d44e7b72161e4a83046cdf70a5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e006c09169ac7f847d01b7b6e989de911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62567499bb5f91e942e6aa90f982546912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941686db02ccc2c23fa15efef1508db913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a284a7b253584cf8f0ff04695056b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8327d78b771f2326a2fee75b618afe915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc872cb56caa867b103e10574e4d94a5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939ed019e69fc669f2d098761e539a9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303fc8b7f246e79941806f48d5b1326918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf826fb274fc01561276cb644ac2b5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef3f981e88a8b210d60092cb2d5818920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd765685651b3fdc6fd46f75ff80164921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded01268a967c69a8c7f0cfe9e18984a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ab6af623c68df7960e824bf721f58923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c4a8d06aba53ceade5b36e9271e51924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e15a45bca8db1de778bc5d26c4bbc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a0bb1009160146bda8779382a58e4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67efc79163557266e19c1d7d54874aa927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeef0ea24f92cddc9861f8481da170928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c5573d490c034fd28f37a1a4247b9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975cdcf942832ef718d5439395ce850930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e4896abd05698d3f90185eebdf35e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03bf95eec1aee2b2d388f1b680ba46932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fcf4dc3519c5e913e12db2aa574e6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c615ce37272e54c903ec118521c1a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c731425a2febe0564438fef3a0d1e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5ea1c2557c8c2b8502d8c4ced1791936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442f578e94334b15fcbb84d398be229937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545a9508292ccd8410c1db4211ec94b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eda7af5c0c559b3b1fbab7a157cde939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2359732be997113e4350297c40566940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816a3695c753b37a2463e6ade91f101941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95e4e89ad3c65dd54a61b59bcfeab9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223ac141d759dcea7832ef5c1ab58eb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b1a062a38fc9d6267a6bc3258b1a2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488914540e797b6a4780e0f3f3b4678b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6c0dd4842f1ab61da94810412e7fe946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622a217c20edb8be917e9a00ad8a8aa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021156d2606ab394a708563d928d12fc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc9dc63f05a9198a3bc4a2c627cc59949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79b93e3b9ad8f166fbfd7f8e4fa6f2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7f8dbcc7f1696ff86dc0e8a1201a6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ae02ea9b9273faa96213ee311a2f0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e87cba129a95ff3fd25694dc938cee953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a49700a180833dde9e63f503466503954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a203991e6b155365addd278f6ef286955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f90c697efcdfc41b3aa507078fd7cc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75132042265180bfe3ab9e1be2a5a9bf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b844139841d92f348ba1ec0ae8664958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ceed1bd220fa10a8cc9740176a0b6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c55150ee7dab2bb6b8b0ea0433b2c6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c735783e205cffe7939f4e23e4fe1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec0d0a8b55ef709274fa35d0f91cb2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e58a9279201675dbe672f47e80989963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708e44e0fe77a86e42e672f4243cd63964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981216d06114f799825fd8ee3fe9e42965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a7278caf8d77170f41bc9cd5140d6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00614f338402502fc378abc633ee57f8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb1cbc4bd2927fd6a6ac3103f25ec1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae539115c4b9fe31013c41bcc210e9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d4cf8114726250383a709beeded9b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f449acec5d9d6d0829ce51e8639e734971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c249786c09b30dad39e682de2c6015972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6399a306d5242a49574290aa18550f0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c467317eee3a7b59e95f9ba94dcb40974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7ba38cb32119a371b38b0ee431595975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6044f383c95b821158bc6a325865af9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b45a3e85d3521c8dcbf670b0d7f722977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>