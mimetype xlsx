--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e65de1002702bcec302d5dc80997e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3678ba6b773dd984db8b63fb8690f2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b8c76a9653d52e6c06c95799cc7943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40399414854483eedff767e5f1aca96f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76424af6a9867e6b7a8645609776a215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a5077009c5dc98c687f91d265f8706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2a5c607844ac275cdeb21baaa22807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35221b96038c1d449d23c8fdd5da2658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1263bf06c25d491888e51de9c08db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf4932de2182c1935228c7037b673010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0830f335a093f7f9e4b290bdefd6eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2622fd0926784897fe289b6814eb2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b17bace8eaafc095485e8f83c9469b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5e22e3d36f30bf3981c54d46f981014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95e764fe556d6619c3f8b483765ddf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d5d0e4a5ffcf64fb94da9da25d14616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00d0ab4a1cd7ffe1e624b624f4722f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798ccc4a9416e48e92bcd553e7e22f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ac87977fa04c6d93313787bf5fc5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da0f4c10358f8543f19cb4ccc5f8a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3af3f20cdc33208d9be668bc81a7fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e6bfb9522ea40342247f0a8c5ca3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace05aecdc122462ea4de9b71cc103123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e978771ca6d0da9cd972054c9b113cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03231d23097118da236a8eb7d360afba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a578f777e97e95c6a7c6850248f004d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0550b1f0330c3b8d0b612f92bc0a3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bececc600c20a263a6a65e15b05d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811036c062b6e54affebd9d773ef93829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d533a1326a01a477d39320944c16e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a68b292102462006a17631ef23f4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472109e9a39fbdca1365ea3fcbd4fc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d453cf09cd613e7c09b24066c9ad733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716500eda24854e02a2761ba4ba5f9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6826b6fdb4a92cd371ac6eee6af4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cddb28813c62fdbbbda21c5f8a2ba136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa4a80fae29ab9f89bb2d2a57acd0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f003ee92358bc2116c2a6f1e62a43a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb39ca4622165bc5d5c73fb2d112fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b1d611d728811224a652451f4f54240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412879172f4f5100e5dc3fd584533b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9c5a49c4d83c76de026b9290c4b8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aa9ba6ba04cd1d27cb7785472edf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c983052e01eb7c469fd5c8755161f5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53616f02160f6e17eb8124d9bc6ee9fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7f037aee2ed315cfe55229874f5a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd65f2a54e6a2122c39e3a5cc171f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0049b3f4c309335cfb873316098ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f0bcf2b3f59b30af3f079a03620cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0f2acdacf7882909d84b3fb38386050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa0c79dffbc624319f89ccad69bb3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9165b50eb64ff4110ccb7f6658308f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc80fe6c1972a4373ddbf085177924453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f5313fbb9cc4b76b79ae71cb10f7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d203bfab5c27fb9287b2351fb02b16d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43aec36a2df92cb32ed2e40366d01056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933e1db371370a2f3886722816afa2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c766669574ca83e3f8982def8d15258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6492053b8a4711e7fa00507b6f0097a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852e800ab049e19e71570127429e23760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e95f05dd35feee7a0af60df3639d4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438fabf498bed456a7cad17c16d11ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143d77ccff1e14d0660f0ac1187269b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bc4cc1129154eb94bf54ede159e9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa5d94df3cb07a42d20955910ee14765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1d98df82d5eda84fb74acdb59a68866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefee1171271677e058170b8012f2d2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6196cc87f276ad8ac7033e7d932f47f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c175e14cbcc2d7b4c67e7ea3f687ab969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc5bb0289274c73ec6e6d37fc7037070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13257b467c4df1e1a1fcb0a48d28729471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df3c4c148de5b4d877ab7701d58f6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbcc4b9ee1340cbef7ac10af06e1b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cad420cc76cd57ca1fddc4cb3e0cc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531de3307259655829f6023b3afe56275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e34a7deef6ac4af992412239e5939e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0e8701ef16f0b7e1b8059a1e9461a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8eb9352851e51ff538d2e0198271178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579239017aa644a1873abfe515eba48979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8705f89d6bc99d0ef33bb06331a3b1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adbb95424f7b7a4875a90a61710c6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d5b4c3d8231b20ffa3b06eb92e62182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78448e75df5dc893758d3b4e539f68dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803047b6dc15a8ac771a8bbaf64947ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685007ef5bcecfda198e2244861394d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc175619003a35a7aa6569549c4bcd386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712903887f4ae5f10d4751bf0d76586287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d8c4a38c9174afe8eda770911643f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf6f3fe3571f84a63c3343f6bea26789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b10fd654f95f49991b5906ae513fc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b0683500b65c8023c6bcabafdf02991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec18dc31d2e4d3caa2eeb0bd1ed6be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc0ebf569c1a7a10d12ca54111472e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2dc8f34655edf3216b65b54c340d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5803bbb0937d4a5cc9b997467c2e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ba6376beb6d857af705f0893925996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bf205d0935e9d07e5172d57cba8b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997504d03e5adbbe1c4e01da62ecda298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcc649f3ca3ac69dcddb9d49c153b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1a5632180dc157bda92ae43b9cd11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217344313a3cbe73217c7e5827d5803101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b61b3bfa0342859236347fd273514d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4989c9851e303fca2f49d2f4dec1f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1da42991222855668c76c0986abaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7142946c6efd903b39ae1188882a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c786f9966a092e2093549b28774d7d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d019b56c689ffeaae3df72f1d7049c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1102486f318591894e4b99f4e3ea5a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097704c39c360bf7d601601f8025a9a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c889e8d47a9bbe310f57e38ec8b541110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7316549d1b01306ebca5cf06c14b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209774a9426f881b58969eb1b3c3d7bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e3d10454e0c5ff4ed3b20867e0e77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d43b1f20b91fa3951b2e3bde1fbe5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf31772bdcf639d5f32794ed7fd5b1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fde0e13931b3347032d51f90f32ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47638507b595dd2773238a11b0d25127117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b9eccecf647b0f2599f135731b88f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dfab1ba3492d86796b51d1c25d7b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03a98eb09ef09c686f97f2c51a4300120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa711fabc96515887980ca2d5a7e16e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb189de532d221a11c81520da7de25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bcb42ed31dfbe59d53b0d60afaa3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d78325439a52bf8c7b2bfce1eac6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cb66d5d78a2fa18763addaaac3397125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f5dd9b8834e3fac5784c5491b47c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2396302e542f75e10edeaaa1746370127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f77ba8b83c9098b35dbf63e81dd7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d429eb5f9a39cff97a92f3befe17c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a7479ada7edeb8d01b27540142473130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934e6fdf1e1d4b063e1f32687cdd362131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35911c935a713ec8e8b8aaf7f0e405b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4c944280af175d8b8b5a70bbcc466133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c642852578567ea40f25aa794d02634134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18e7467116ad2a141cc159cd63e18d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b1a23d3441a5f73ddc94d83d29344136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f5cf8d8930b2ce0c76144a3f71555137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a060daaefa1d501a67c6f170ecc826138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3f65ae67939d797519270ca52e65b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6b75abf0156bf245d8fb91b3e66ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a938d3ce2acfb22d93ea436866d524141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f1f3e9c70c0a78435f60bc96a1a2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62666385b6d2011f148ccf8410c350143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d948d3ca6808997fcdebd85cb2e54ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4e024a299318398ea9d700d5fc31c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522b6a2ad9d07cb5f2e347d8a9c7f59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500fad47884920a54495e16e26bc841147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f3765111456c2377cb0c9b51c4719148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59aec4d4c18fa371dc53be7d377ba1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25e029bfee07faaabdfe3056980399150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542911191bf13d5b6fc7660581d0293151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb981afb76ce50fb09e7efd017d909fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dec85e202696bfc515238c278b4b01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fa0f491d47982e1c600cc277f1107154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0f1dcbeb3d929afda94064ec39041155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb202f6ddc2c176a239c3b8b42ea2280156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf474d0579e9201736b161d9618a3be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cf3c7bdfe27b91be477743c0eacbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54f0aec70583ee150944e925bee631159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab70bc629f068929afcec1600122c63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04957a072bd18758ffeae580aed33032161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c06275cdfc19c41c917f9435b1518f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697e24d8803b1f38f8ec371bbcc3af3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8478625b89b031bc67f769eedbedb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda2f682419565d743d7d26936af1d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058453b6e1141184cba02c503a0d6c46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22969241a81022ebea7ff281b87b98bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f88f62b432de76b0902ad0ac475b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918ab8f19e049e3695427f32b080676169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62ce686eb8bbe33739379abca251a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532fd9f21706174c3f4de23700c2db9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2209b44b76699ce91f80f7a7674cafd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af90bc4b6bdc63d347a8d34dfcf7e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66f3b57b7508a0d479e2e9df4f19c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26944b36270df03ba916ba7a55249172175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2b532a00ba0216613f1c1cae9dbca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c266a5bc40904919abb43d72702f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c287ba5eec79ce9a5f33221ba92e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80392c335dcbb6c74c03a00e063e5942179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6730f3d45987ff41d0ba32da27aa0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eaa68564042a79c99567fef6c715b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb4e499c3c00dbfd0e6ea7c6361a6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97b9c192467852b41f72e9a7962b06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4474f78d15a01d17d6362219425d5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e72822b894a178c0bc44874098faa8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a83858abdaef6b623d7393a070288186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618e3ce464201e1791cb86bd2e2681f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984fe5449572e146142d668f719e258188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d94706626dba82a495449fa8659df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aab0dd292fbf2bb1f8d17cd11ad340190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d1a7a43f4c6d359c2f798d2912cc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783da92afc3702082e627ce7a8bdc9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13d8c813b36072fef1082b856ca90e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f296b3ca4b7ba918fdd93901f42bf4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c5c91bf2487e553604ae7c39e389d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6186f0873c8a5aa23e49a118cd7790196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679db28122b3050e645e30e8a42ec631197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23d21c4bacb0e6d0fe5789994b9730198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f769b205c63111ccea1f45c1994b5c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518a753da51c40fa031f69e2b05c11e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5cf7c3cb80ff1e79d7a4f4bc71237201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb1d5083f0b1fd6aa0fc21e657b750202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8099e84b57badb2468fa708c37a662e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7cfa0200fc75c12baad9731b2de54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5710f43948155376977ab85d4c2f534205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbd170e1dfce6c52ad2bc34ed3cd80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28d66f64177ffdc33474f355a1ce98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56166ad17c33fb82da77b5f2ef75fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3748858b47968ca6ea8a0dc5d97d24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d6b02e4ac54338d495916d98452cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492d6d5c7b73ddd8c52e0587321d3b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911649631d591f1e596c5bc81723924a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194f5e81033d602b394853fd61db71e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e51acb1a80622c21506768c218086214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54401e265ccf3f2c64f7e6063e3cced0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885affb209e0c0b8f58f91de30574774216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bae123aa9b2d16e57172307d26b7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b78ef29f5659637ad8f0594739c26f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eba78214c88970f5430319918e5d20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d70464b77332304221b73ac9b6a49b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835686f4431cf3e55636ee26518d35a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa253b2ff33a1f90b6d8d8bab36249a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbfd3f9fca626474a1280d6d163ff1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dca3ad3d4ef83b9b22146a7d9a2cdc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075713455141f7c88149e42bb5e85ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7347ffcfec0b4c8c4cfa83a9014443226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b856e24b71bc1a89a2f6ecd4d34453227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b9623c89f932ade1c654ebd8cfdee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afdd4536d9435849ddd806b39b3a7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc502d6cbae2f964b504c5b99a7eeccb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200b27f4c1d9b02940eb55801767c99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7273c9d37e29cce3cab0f8da74e10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16636b6a4602e6485fa9062ddb9836233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2f11feb0ef8ef210c51e0c7e729a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842f1b31ef9eac50005fe619cc588bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384a434f295b85c468cc2775f33cb17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b94e0439f7dc947c74d80b051067bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b7bc0e325e01ea2364df4016842b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1cc05a885448a5a2961348a537b2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc918cf8e9c73699b1f9ae2dab8096240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df305e6814dd1f64419b4dd293a6bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f633b206819b07a828ccf3ca907bc73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081a0b1c4e687942dccad9705483fdb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc360d5f10ce522dd1a73764105146244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3161f2368f3b59a83f6063e58cf6d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0a738906c48c29db7254ff1572752246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc97cebaf81dfe4ee7f7491500f83cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f459350566e1a356f00d8073b4914248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627089298031a7424ca9eb586f694ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7e0d73807ee5fd431fe80a4073b15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec1c9016c0b03ec3f5ae83a1379b32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aa9c5c779a52d9024de3af214bde4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9b7eb0dc470456989aa72ff622024253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726862100a3e3c1eb7cb67bf5ea6fbde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663e24a5f3ffb135547f2d8672194d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4ef74aaa6c84fe40d3d91d8ca0e54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d68fa4e62c5c75cf77afea5b1e5191257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db891c9ceb894763ed4569cb10e74734258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece91295dae560bef0e99b50d6ca458259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc30e42fefdd225b6382c5e574e2c52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d9adb183663cc010311365500bf4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e506444ca134d334ea42e46f4a748a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91621e8a364e11e2c324ae13e369d887263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f7d741a2c9bae97c2fd52404d8c3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620573273696452d885fa497b76170f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef53256970a75703fb69413f3c9c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb2e8568908b33a188504f13a24450267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a122679e50007c6ad7c5ffa2b7c3e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54739f77df251452b53c88fc280d99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13be01aa9600ee38821b8aff259bb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e6c6c0a2be8680815870893e13a64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8ab92b6e53b356617676e6e2e165e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10e678422414ea6c7f03ba1d1aa405273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c776c190f42e9c580bb8bf6c448d03e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd87181fc0106d0d4e3c6daeacae0bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecafbf4ba7708d31fcdfe805065fa06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcc7507863519d5532b870601b6a2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacd3fb2663ded95405751486a3f0fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deec68698dfae53548895e3046e3f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825492e18eac45057f9deb391df79ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012a73f4fecfaa9abdcc84702fe5715281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08b2d6735a63c634fa3e46e2761985282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1730bde0724a800e8f45e8f4c3869283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f0f20b871feeb8796312b88b3ab19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6edefdf3bb7eed762aad40a0a85a81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50965bc0ad3b60b666820e19971e59ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d41eabd6ae604c5f09d9683405aa7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d098bae03bd629eff2892edcec5ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02a9efed3e8f06b08697527cbefa8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6567a148b6ee0dc3d822dee6c3b36da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce3f10fccc08a538b92a3307edacd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b85ba006ef1cf3232927c2a9315bf5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fc65796b2dac0bcb2c3a3f0930142293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c16703594c3ed39c23e4f26ca6d16b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35eb06c2807e048a10b4af3e6825c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382f10bd50c86b2030b964d93cdeaea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fe9f51272572d6622e58e181bed9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42615a1b286c4ebc69b5556a5999cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31b4a3d38a928aa7d816ef1e08d297299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca027864045282bf4de36d120998ae1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd973e5cecfc33a85f339edc56fe43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd1f940f7601094166759fc3809ea3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc0b598530b24ec4360a554ea1ed2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760334e825c1476f56ad24f20522534304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f65e148ae8e398ece3482c09c150c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68106ab4d7fa269326636582a930ec7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40042a361453d7c3f69c79fe8a435a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49b526261ea8ddac1649eb4ab92d20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432be31cd71f50d11125b7caabd065c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18985fec29ce28ffae41abb7abdb9770310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872628af10052f9b03707b5dcc6957c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43452dc209df3a5fed47bd0ceb0b9e27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cc59ef012d4b83b059dcebc8c731e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d359b6a05ef9ebe00b46e7ab97d5fab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c85fad5dd624cac34a35753ce9944315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ef7d7e0e824de8bb8ad6a2ef845ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444795a0d50ad83cd764809e47b9429317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5902093c65458b853c8a22764f1c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1c6333323d14214fb701777cea564319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaa5fb073bceba0c9b2ac39211eea6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6ad31ae48895a475e819c3bc627a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad994b507175a9bfa332f37050f77f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff5045797bb442019412cf01fc2637323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b8ba0779db73a95ea7c7586dfb6ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954db6bfc102b1a42d7c412c60b9f40e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae716a9b6b6384818b2f51a00d3704e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f846f6967881bda1985cf8da504d164327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130619ba3cf617c334bed78f71da994e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6308dda0892f29e61fa945ea5baa56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a19dd8572421293a63be7e99a219c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac7d4530f4757932123b0b83a1450d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3fa26a49554433fc04a61c7a3671b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17305178338435b15b64452300d149d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89302e3ec1d8aa816603c47bdc4168334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf68fded01d487d589cdce2b3a0fe89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8dfde3db889497f90a1e0535a3409336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47956e11f9a6ffdd5c0a8f6e8f1eda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb299df835f38d1dbf5a2d023df3cd77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd1a25a1100b05374655773e9ace84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47b91f763de7239580bcd49bdbd023340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4494919385354741492c76bc03673e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808dbbf6848ea745cec0652a879fa30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70fd73560610765cd0dfaae415c739343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e40cbfabb17dfeb7a606983c9d8b11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3840d7e7631e4a9cd3241e489425e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a171fdf6294d36a2f67dd0dbff91665346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eb8bf817debb1cfc1c281f5570713347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add7c8c10dc18c9af5c0fe4856a1c3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea6fc23ee36ea7877239b20a26a531349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449bb3631669e5ac1015cb624f2f4e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32839dd0110681ec291b3b454759e5fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a0254f9dbfc35d37525639ffc6b90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69149d9a5bdb4b43f7221a94762117b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a7fa34e09d31df14bd3aaba87e10d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2a84720b6dd98835394486c5d6fd0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a587febb1f91c2d50463d1e1c1432356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0caea428c3c82781efb73b55e8639f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca91c426a40d737bf7ce54bed26488358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea0d0e11eab1aa7dcd8e8567ce2ac7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cfeee0897745afa647f4d0fb94739360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4b7395220ba0ae68c674adb8dac11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad866721526751a741bf62d2cde10f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5d376005eab737781b71695f37d55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1a9cf7ddc3fd26bc3f91391c738ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fade6e5454a2a491eccb2f716772f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f08ed249573efdfc49a2b8e35ba3b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f75d1f942ef13f25afe5601353d34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3a030a24bb52349a2d0dfed67c788368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bd23f82d8b76656d45c63397aee39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e689e9b0306201fdd60e8ac7c25e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d6c73d462825cb656551311f0f0c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b0b0cb1929810bbe5a220561f431b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee903de27d01d9153452379b3125f95b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded1f1d22f5294c12ac3f287a479489374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea870c0cec872d305459b9896564831375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6319887cd3d83e9e9f894a3c4071ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a0071c21f620729c8f9ad28f9ecbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd448bb37c5c3d68e261a26a5ad3d339378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743c136dd5b4dfcc10e22fa7afc9466379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75cac15764fef6ec743d9a2d010540380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338f0140a776ad3189af675f3866796381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bd560e710fb344d1be19221ebaa0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f524a61d21ea71864f3f63c359d417383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713d21fcd6f8e1724b8410fd22dc0ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85c083a1dc920a9843640dba5b299f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0dafc21bc98f320eec819c2d682bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9642675644e5b72525bba15c41b9315387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd99796469bf26ea301b976aa306c7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e958799b62993987f6c0419876427a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad2ebebbb83518ddacbf411b1c57be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285a9d09c18722d10180a2ba18ca58a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2ed8c0cfd0b9fe958e3f9dd4c36bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a17b7b7049025ad1fe30ff0e6257be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a44571b2c066f4e668798a4a362b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43d970bbd87bdb290c61d16a2671ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cd37e15180956c15cd6dd7a1018c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459afa3f0ecdc97a0d5a8a22486d5ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f294c6c38971d487e91997433e6def398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da12668b3e48e4503c250014e1e532399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c032057481347fb0d0720fa1b6c2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7510aec6dcd3b16cba343dbbc5ee7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548b9b3d1536b2b21d74c4a5345609a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04668c4c12d7820235651dcc857a91c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c430eab6de36856c18fbd78a7a80135404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7697ef608a13121fec0251ad98b4a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88376b8ab5c51ad52235765749d0be3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5859b61a6eb7a39ac7d497a0e5e6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65fbd434c1b84feba87a9295645b06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83733762991f9a54ee095c5937cc35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585acfe36c5f65f6531dce5e5ec071ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab7007f1e259e25d897489ab43d7ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97425247fbbee668e8474aa00b95b193412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750c087c50604c20546faba3de3bddd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f6ca8a51a2e726fb513b9e7dd88eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec87f032c8dc8507ccea887de8bed38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c7d72e1e782b33bc2ee582e3cfd1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cfd9ede77b877a01fc3876bae8603417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781c9f455038703829f259c068a41d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e572982cd64a446249f6c5ec98d52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e97ea235ce11aad72abcc3b6f6496a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdf2a28869c35036cfcae820b48779421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf1e5c10ad6b417373f0bdeb2e85dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da757f43765bb19872307e72a4e477d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cc87ebc98e63e41fdcf0322d85ac8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565bf041b5ca22180391f9a342d644e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5136f4ed0a007debde84a2bf22b9a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c47b6bd3b7d888c437a9618e2d4bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d139d6e2e6897814786efec08feee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958eb9be787170cab241815410cea6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c942f943085d18b439f582ee64469ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3f2b947fe466adcd676b66c25562f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbfce511bb7581e6c4ab0c7fb28baa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3b5ada84f03fd558f8a5d477cdf4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c18b266f5f10e5c60356f221dc7b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca31d6c62fa34ce181a806e13c4744435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751caf20233608399e80a9f56f18d12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f399f6f138e1eb6e11368bb42cb69437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2d9fcd690c18f99869529ce1ef6ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f440aa60085b0e4220527cbf052f14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f803ad27e28bc103763d3448e87dda440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb191c8271f7c85691fdf2c438d09786441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0510bd0326c40aefb2797dc20d1e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c655ee425767457bea3a41c9d942e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d59e4a6f808254e796f095739f688444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee3a9eb61494bdcc4487e5298191a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95899bca85ecc6f434d9187ccce374b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa366bb07278d1c84402e455911279bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd278e892c6b222cab5d5d867170ec5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d18e89e5a1a09367fb1f6a1afff32f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c387b8eb784350b0e02fc502353912c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3a4087b9ac9ac1fabc3a21f772760451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9dfcc812ed54f5df760d3f1e83463452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd155bf2983d6e0326812bf66f4607453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59491930d42294a67ee49d4df68248454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8751e833f6685c7765b85cffc043f1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0002281b87aaf74fba545043b9e28456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c61ee742f1f2bbe6cb3852729c7be0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06646916b2a469e78e390b14d9543db4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac6398869b1ed6d22774de335c6d08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7d1952cedb63abe0ed27ca5632222460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673132b34b1059282effe9da6369dffe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcb6fd6d55afea166795d8473694a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661e6ef24cef75f5de27a2000bb06b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c25b3e8cce88ad9fe7be4738a267e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330f9d2c94777b17f958b1133fcf1e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f45a350dacbff90c30b96a12b2990a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f8ebf9754b38a351c8dc30405c16c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d97853b41baa5f41beb7b8349e9bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea07aa36e33e67337a1767c98993dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd8819a4d036e404e5f82d122e0fe1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34b0cd8c65911688d186baf575e36e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88215159e07ce668359601719c2f9cd0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0913ee654d15d7e9f46e8966a9372c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8c482a005ab9532545a672fc793fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3a94d72a2dd54614510d4b0eb7788475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57230cdecdbfc470d9300ed27f6096b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1cf30a2c02ff5714fc8f83f57c1dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1996cfa4f04f794adbb71707bbc7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbbd9f4cc4c179b4cb62092c0377fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81577a60ed53d0561d7392322b8229480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d28237569d858a6f4e34b5d731884481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fca0fb89ac82a5cba0ed4376a8f4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a14832a83576ae4e39d136aa404b45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91bf6e1b1c19a3f8eef54612521f2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205a6b803ae56059e3ad2c786db076c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca06abfe1e234112d1a15874f1e52b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591044010c3a341e92e369171308205e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873d4d469a630a0fc81076ca2e928d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2902584d8ac7485b1bc9e656a40f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e72fdf087a0acb79a0412042ab4fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295055a89f66dd1aa695da9e01ea1065491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab99360f52f85a1e510c414112c261b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7534c7d69ffd553ce39db2618f13c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977d622cbe537cd854b6c687a714e99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b12a7f90b007ebb8a3f15d01c66db7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dc5e51644fe549aaaf5c152395a6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787653ab3d417617ea0aa9e9311d688497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dd18b83cee64f1d4f7c53af9c057d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ec4f49b2095e3fc35cd54d96ceba3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2734437ddc49369616739c2414d341500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa3ca11366e1f46f96093504d63134501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dbab6192228e721a0bed2b896a854502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed62edf88bb5a641ee7d569dc333e5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcdfef06f4ea47eaf6b6818ecb0526504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0860a52f2b0a8510c6326273be89e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce28e906a517869282d3b8d2c2b4fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34358f1d07f37931ebafa06e91bf22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4f9481106b27d57102ab50e384139508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2704de51d983f83740e4f880ebb93d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaeb6e3e9696bfc956bfdb290bea4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31194c0f862d8368c462647de944d7f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d452fc2948a51c8b7d1ea9df38604512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abf364236062a653e1988d79c906e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bc7880cdd4ad4e391d11c92dc06f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3e07dd1d3c10261b2e5729cb5dd77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4853508c5489db036740eeeaae56278516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d4206481f85ee3c35b9a9bfde9632517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4434b1e297b3947035f27e8c31e0c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe4c46338564362933aee4a57b8263519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd4d922232eaa4a1403308d65df19c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769873d4eaa1346056d464a814bbdc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dae95437e7f92f6eac5602a459a306522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6469e424f65aa3fe183a7292496f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184d44a96323cba54f7a3cb93d40d0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe61655d103c785470fe8bb5ef9c230525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb2d09bb1ce7c28ae23c18a8eb490f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ffd316c91b078fd5e8e5e75c59c7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349957e646ebfba81245b0cc1fd0d825528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da905a5d2d72f66acb5fd6db17eb4259529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f862fe5ba38afdc4d98ef4f4c3197eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52006461d6170dc685976e19a5236bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d734545d2249bc04ec18d89dc2ef4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea729a38c8b0b216ffc8ae982c632734533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443598711a7fd2a8b87be2e733a721d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413c903b2895bfdf754e0872b7d178a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac139310ce45db6ed52e3226bf8b9770536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f9437974cbda5b057e40bbaf2a017537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea15e395389735c9daadf58883b9f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c602d96f4db36bbb333c5ab4f0a5d8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798f572a7fe0889575ee1e17b327015540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9921f0b1956e7d4cb23113082209201541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ca8d3d3e78a2346c218414427f4dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46589a6b37eaa99fb469bd6bad0eda1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297dd15b3a9fd939a993a19d9c69932544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c606701419d56d487cfbe7ef91b40bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f854ef3a6c021a807db205ba713d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8c85cb36c93e82a34372bcf1cd717547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab615b47981547ef762a403bd3fc5957548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c80c17d2c0ea583938ecf76abaf8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3fcafb3da0f6170964a21675c6711550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c783c5c39bf593e24b0f2df40562b46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dea3a7b62ffdb3113bc4eea0ef886d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8d78077137f3d4a457142464bdb46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef7f865410d22003f1d4838160f2fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c67b5b1077c4e4de0968cd14ac028555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cd75671411d7612d6c306d3e2bded556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aed5e0c0267c50cb7c0fbd18a4b7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d37b99b13b4a8dc92fff673011be4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9df812ddf4f8a746436e0f540c5b7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a787f3bfe96151a03ed5c0a407174f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa09df5d34208504e4b53fc5aa7c6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855f7ccda5dcce66deae284a0997006562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dcb3192da984f51ceee3260a5ae12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cde477cbb4404f451e648a66870088564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00f42c0bcd062d86755479008b844d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2fbb9e3fe917cb21dca0fd8c84c75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b365dbed7883e36775ba27086c355c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05767ed0bb7f99b6b416b17d523d3306568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd0aeb4abe71b664a666528eaee4d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011a96f2a5733f9b7e922f4acd6f1b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119d4f972cf232f4bdc545995f03366571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218a597b377a202c70adb8f1739f3c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106e2029e408c40b91848f9dea262ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4513b13e9c3700b37d487e394a25b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672f5b7b2e6e66cd0ac2521f79ad1ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c497f3c6df6fb8a83f48edebeb04da1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600011e2081af10b027febcee7c8908577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91192c7b9eac84aa4435fa6801758814578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173e48eeaeee3ab9cc49f42118cb98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a5574ea3e086ad20b21c4d5e0101a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b55b87af293f72bd1ba74c4c6d049581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cba4e53feff5c5364dc72ec321b50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f884de6eac5aaa92455f7e51010d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3142d61ff6a592b421f8d72f429f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531a369761eb6976d2ae858faf8f552585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c664ee4ed172954484a8170e9ba9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72674d1816b3102e7fd90bdade87b888587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc324c375b50ae6b808764a0fa3691588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecb74b02c1688075e789071b191d7a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aa5cac00217eba2065d922d239d2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0c561e969b5702584b710f754fd9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70509eab84b38dc9ca727ee41785b849592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327920f5cc644082a83c1bed589b2450593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287486e330fe7a6e2e8aa9f081bc00bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcd1fe78134e2e9da80a7678b1c2bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92f6caaed498fa54587eadf55252d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e403f1c9ba451dedf987bb5d89ce0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8e35f1934cf01fbd611a02c2e39a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ceeed365f27c029acba5868c2a798599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe89ef2706503b8dab5480184709e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe82be7574fee0bb87d0d703331e0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ad3a89ba4269a780d4a594c1c19d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c611eff32dcff93e57fc23ac2adc206603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0e28323d1be9ebd813aaa9ffcf05b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc595172256261c610ac343f1a8ac81605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc443dcfd9e1145121e8cf036c61005606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce694ad0b56c2932b81d2ccf1e6936607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0f86bd97a41bc5619e7816bd83fa7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c3cc9616ad453c205cabf653e637b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496112546ddb1d4e38eda48389d9425f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b1a37ba93e727ef9b7f7e3dcd3d4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e80f6d83a5d4b314da24489cb9e37c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84464382564d8121b3815caa64af7fa7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8541374fe142d86727e11eebf237f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd9f66b474135ccbb6420fbd3bec18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33c494b566af5c124770a3c8e4c6bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504cec53caca5ce7957e1e9346d2735617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4ed82b4977404b0e63bd6b861b2e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a5a2b70a023366d2dc459a678c35f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699a8637af9c6922324a73670d8d7af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e87855378467e0735f7f0d6bed6ea5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd29f33364d4431f7b9fb9b71befaf0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50ae158f04d723e34325a0972babbc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcdb45e1b8bbeb2e654825557818dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f3ac36edf1681ec33df0f7e43da22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592d992720a65672ef27275946e04a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0701c396ac98274c821dfc6531f65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b39044b54891a9b9faba8470399eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa7c0c825687006ac8af0f0ea3dd25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59766bc901c4677954e561411559b544630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107615a9fc433ca0d58425966d28d3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ae8e5ce14dcf6aa6a5ccb35907cf3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f4191f5b2778edbd0b987211e86c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfe61b68b0b148e2b191698e34c5f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa206caa17093e2f2fdab4dcbacd2ff1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9e74f4d8481b0e68b2b17267832cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82a9e525ae6ee7a9e913301099b034637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cbbeadab3e20a727d78537fc5f7d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497e626f6106809bc85167e8e58ac0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f9b56ad3f907b2ab57af3b267d714640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92e2b6cb1c5dac057833aa6316dccb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27fcff22d7960fae22da5463641b3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954eaad64ba7ee8de344e6374572495643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd6ab0f1cb20d42eec269633efb442644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fac29e9e0785211094a94d1dfe9bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0749ea25e34e40cc6675e0b15e6e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f289e0ec6200c859d4123e6175194f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219c99dd13fb5136b8bbc42f2e35fb2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c067b070d875660162f29f6b56377e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3733baee3dc7c70e63f80ff103a84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9207d999f300e5ee863ed4b82b31dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba484c32806f582fe5b3cbfef5926902652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19882d0fa7769d9970d236a197c90234653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06fd45da9ba91b95cb14215384a4bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ecf67a40eb9733a095368c1b760c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a097f7eb8c024f01ae78da3a34fe1d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedf2eb97cb1da824ba2d7cd9b1a523657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f72c9353d4bf436382b611eb63c02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0e6936cc0f8a118ef1f8719c97885659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237b47c43bf6b0dbb99bedefea262a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0518cfc9cea1a4316760b3a3ebfc0f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6986bc54f1a5a3870edb23763ab9bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06522b4a17c75579865140fb22c89710663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690533ea92b5a7b29c7ecee9c23d78d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d46d7d9da996583cb5fa09cb9b0179665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c435464c36911cdf88cacc948fffe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035be9ba39adf7f9a81f5ad11759fd6b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca126d638bc819367e04f160b4c098668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12691758fa5411fdf62a711ecb50c47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc6fa838e2748d088d76a045cbd2ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819781146decda66738e7f9358c19b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5db536fd200ac137ab3154b96bd7e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ebe40a2d1b68a360fb7752d2ddbee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e91a5a828442df5f6a5d6c4c564d45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fb0de83c56c106554d63688b692f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43324c5c69d2f1550fd06b613c315f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186f20783e2790fe643521c882707a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d61c1962a00d79aa205f4a0ba4a4bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6be0a72217675fd191ff9bd8fab37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976af8b047644cacb59282e407fc9189680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae41f9affdd8668aad0773a20e660aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478d17452497aea64da599618d0bd05682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43cb72537149f21639a728b99d51ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada0b3d7fb9644dd0221ef041996b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f954ec19d448f6347038f1f18ea93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c249a2279c59fc6a3b81fbf1e51863686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54549a996a03ae5bd99d867fb3c69669687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b090a5b7c0b60d3d668583d8a99020b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ed32e27ba99ab01c8254f83ba8e79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e657c568f23b8fc7798608f7dfc26a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880fc946ed4b8cd32af8c485acaace3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4051afa9014159f6c2b0e62873ea7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de34731d6449eb501c0708ad7a3d3e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ef869410f4d6de7b7564fc88bcf4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124e7f527b416dc37589ec54e30e03b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fac07ee6b4c70406e803f6bb576da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f8d2e1611064a9acf51ecf35ea0ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f373f3024b310ff15242121fed0b8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67198b3067dc0db4d22f6e7dc965ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29ae3e522509bf5ddd1e6351ada864700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa43a2cce5895f36cfdaf1449d2981701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88cf33c827160c6dd1d50747100abe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0afa64c66bbc30d5bfbd807ee100d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc7ed06332213db3b7f4840a6bf31d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442c97ca91085deebaf218d031414a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f5e787152deef730f090bb9b1f573706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1320fd1accf3c43e697eff8f6ea75ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85018bc937c5c04a1d08d05e2be3bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37294658a9d78c5c79f2336814151460709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403185871b5abf4322eec886b9bf258710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d36db48f8545edea6b6b1d06c8dc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62301280f128ce06025209c842b6f249712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ed4777f6e99fe83900c20571f8266713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890de3f64009e0829b7c63218a02eac0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fd204f967f8ff08216b8ac8f42830715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948f041eb654a7cfc9c73a6dba7b004716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929089641e4468d5a4febc7979f2081b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d4507f8ee52d5ee3c51603db7dd4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982fe744e3ccad76f7b7eceee1a6b91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd9def2ce934e0b88125b58c391389720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5920f4b473059f0dc5169168cbcaa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227e56b5e9c62ac22fe88be69d5b5d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a8ceb8f6e0b01a2df5d0be41dce3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b73515987cf2b0c18572429d805b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c713f92737959235e1fb67a50683a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e3469c13b99cb8180a526d08b0eb2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee31b6abd7a2b56e13e667cfde6cb67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a359128bdbb1bad32b4d3e45bf875e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aa4f457de32219936e71878190b40729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e849a0139eb8e3e73fe072efa84af0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b319e69d64becc5593878786b5babcc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927ae634479302be14534c1ea391f0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f4c94b9cc2ddb8aa78fe57e213ffe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0e1892a9cabc5deded8df82ebfe08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221711e9e1fb7cd3a5010468d4e1eef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c57c493d89adf862d50b7cf5b2305c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725bd3ffd786d2b51504de55e612a35737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e363abf0140e06c9064e487a67710fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5af8e95dd56057a7a54f544ae92e76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0368df3d858664564d725da3c518ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8375712d711d684c86757d64fcf03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a457a322256f9cf466a4d0b5ce5cfc9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666e6d6693b63b8edb57271d2f31477743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8896858113b9018f5be7e9411616e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5e9c24e2998a35a0009c4094e7386745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2885a4ef390c4fcd0bffc2f0b5ee78746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3ff824494bf2c6c2e45d382dffce4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a9b35331259f8a8922fcba1a8a9c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e37924f9ce12ddee6e39d696d18b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f550aeb666af3b991059b5ae35e3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e840a7f11c4f16603d8f23e286befb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9410e57791c471741e960661e8548752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09b8c8c730bad2d39f73a4c07a6465753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c498e4a942dc63e23565d8136b8eea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7677b0b86ae01ed6c3ba6f6b6eb02a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb33909c016eec3fc25a220186eb34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ab51cca7ec0bb3467c0f67921579f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ae94f2b9bbaf799d5a2c669be00c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4c0a152dbc3f6a3fe94aab5b148c2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cf15745427790baa1ec7bce97438f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0fe8461b643579322fd3f4385761a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12138eae2de3a5dd72c5e6b9338bde90762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088306b13a42e2138ad1065478ba970f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2215782b3677c0b031b98ef2b6108764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa013118d14b49e0d5ad6789fbeee84765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fc98d2e34844c2b172d5a0bc9dee7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df0acdad17cd2c49c41390b9c4fd46767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2154b8852550435719f3fb6aca994768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec891a08b79a3158828c45b515df3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4259d4f8a781a0aac0645b251da73770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265f03bd8306721d7ceba387b87c997771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d353fecf810cff2d9e6e9893155e4a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752363e1dfbb6139dc0f4cb4999ce5c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774430258bfe240b05dcccd276f714a1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8069b12fa9f59a5ae156edaf1966f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1563f8b684107d6432fc3b48a7d42c5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56843f57d8d8c632d3e80692c1579772777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772cdd8e7dd6204f4eeea0e66836268778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902e5c1d9f8981b4d0ab62f29eb9c56779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d4725cfdaa93d4f493614c21d07a1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef3383bc9ecdb218b707f26287c08c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6d2a4082327bc47c603c7996c2170782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1b506c298c683d2063939326be1f4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc100d1f2b15e0a40aeaf5b4ff273784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca237a895d9687a66e821d321852023785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306df95d2aeabe282079368136fa5ae6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942768e2521a471f569a867743d2cd66787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5909b41b10e645f94a85ee0952a83788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9449a9ce111052149c3216e8a604e8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21e8d1024d56315c21c76efc0d80bb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8af0172f17475ee8a92f5fc95f8d2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153c5283ce22508a1d0ea8b896fd4d4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3313f625ae681490930d5b3df6cd4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7189e479bd360b92af03175eaba443b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06f0ce241f189ed39d897d60154032795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd28d4e719eaefe78d0b832e41f3f78796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2305293e2657916deb027e6baaff4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bf6c3076b5a16b70b652def89a671798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2173393706c4984623851c268d0474799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b361e11d4b07cd2ec6591f4ab65bc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834b75d137c98a6612d4d86d07e3bc8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b279220bb01722a6493c590214ce6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456500eafd018192a471303fd6dbf008803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f35467710c5da5e4df16fc76c42ef804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332291bd76f0dfebfb561eb9d1f9c423805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d1ca4a8dbb81b59d586c08d194a77806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cf291f6a5d6ded9c3072ff3bfd499807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a506c65df41174e6e02a175d7928e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dd2a0ed8ab627313203f5a8804b5d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00655ad4dbbbbcc6fb9209210d8606c4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d014c928d55e18407cf8b7059a0e9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d21eeee6805445f4d3ef28745307d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383a630fe1216a9e2899fe9fe14cb7d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e963887fe9a3e41dec463e3a5b1bf8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bfb258c9bfe2b1bc34a1fb7b91928815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eee94a4b3cdda1427e60e8f3a65cf6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32843143d3b1b63b7ddc533e1a63b2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797fad3fe224861323dc48a03df81ac818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b01a4898e643be346ee08451e98f9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f03334b3dfd334da37f94753b9b7c4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a803c3ab35f9385f726ae1e9fd64a1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047392b2d8e47786c5ad78fc7ec7936822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8314db7645d37bd462638ec23767a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8cfddb1f80355fcd67b651d12fce5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e773a047c0cdf7e3592aed56c3023825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136c7378d3cf572acd488f1bd4985a9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29a6a0408fbf2e70520ed0aa2e2966827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ce6bb7135a52d7adf7779c7f392b1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32492021c253d702cbc9fb41176d00aa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba210b2834907f62214d2072c2b189830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339233adbfa6d323073dca934959873831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8902270397a512d4ad6f9d694e26d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da0bb822e7c5844d65abbd09ff81aa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa924abfc099a888d146f96223f2d7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc527b309fffde04f73c71a94a917c9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff485627867a5a194320e98b49ca4cc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f52c0319db3f88304c9e0172966be837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ef1a5fa174c48eb7fad1d2ee482b2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c7154c3b9f96c8994bfd46e7bf15b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21f0147b74024b8a7c206801b253ec840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bf2470d85ff2242e31955f459821a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b8706fb023d2d2791dfdf6094f5c5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82594ec1786cd2e3d1d6bab3d1bb23e0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2df6adbaf49491217da21dba16a366844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca529fcc10d40a016ba11ee26d25920845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b5c8b6a9d71fe3fc4b52891af7c72846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c105d5ab2ff01bff1709d0924cd4fe847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb00d50827dda668e1308a66ed1a0d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b79ab1d93a51f79795e8ba9f7fc6c1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32927f3b8113230e292b5ad242948877850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9fa570ff2aaf19b1351d08b907f3b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22701208e820477b0ec744b3f5fd71c7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743a7406dbd91de8a1241e6a889c2a7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0471eb44a9d7ded44ca1f72956ed6c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251ca2ce83b0f4355ffc16d061ad1dd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97c3f94d5db3d1e18691a0f8427246856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da4e32b075eb7252d71a7f2b6550b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8da7b204b9e1f4697586e411407d15858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8cb976745f3d3250b5caedac4912d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd189ecb4adb84be3176e51a6dba56860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd553a9fe225753e71b5df4f045e57861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de777c85172d775a61520eb8e6199d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a985280e48377145b6758a198aeb2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d72cd439bb44a8b8562c38e55f64fa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02a183b2d2e67a6e015c379fc19caf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd06f612a732daa9d0310bed9fbadba866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08f2a60e2f856c8d1942a4f5fd12bd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d31049d9cfcf23235cf919aaa79fa7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dbd621a6122a4e17d24d995d24ac8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820ba18958a10cdfd81ef04ca15d23b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c7d3d35d56beef3a325468da427fb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bb12b07b8d851639432fa0cd21db9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f7199e92a0414906a75ecbce376dc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5554295ba0ec47cfa967ee1244cf6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fc3d399c3b447febbfdb98431f298875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aecc70d0b8b59190016634c45e03f3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e99cf8d14cc94d22428dd24904301877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0812ef759b04f7979bea0ccdad7fc8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d90097981e4fb401f031f56e17665c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cd381f5ba2956058bacadb2ef6544880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a43d21a587e2741a4c6a13adba2b8f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f5e923924001e008562e8cd149eb1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb228b0e4141a4e6594018332783ed7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d79c848e6b730f564fc34d8ebf6139884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846e3127d002ea3225b8a567544508c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5aae7431d49c74d46abc8ae23f71f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc870f187899ddf635b6a09a513f253887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0ecf2d35541e5884aaa1a3fdd14a8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f42512439368794b2c9df2d4ba46d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789947c74ff7a12e44da5a5aca4c4d9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d824cb38983c2087bc550a3e51f248891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf4d7ee34320a7a66d1852b8fbe6f9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf13ca43282a4b42841a81c03914de6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069c6b66d89691916585910ea878bd0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904afd5497e12cb285f64994ab907a3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f492b00ef0dcd5f286e4e803eabc3d3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9063a69d0ca09e4c82c74adf0ec8ccf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6e5f28b3c83ad6c1af2f7edbfb369898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1300f1f372c46ab84f3362ef806a6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabef9c37d9f97708071e03c2e57dcee900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048c66493951684fd1007a4a4577ee6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b95ace4601bfe4be2328f96bc177c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20dafee4720ed1dc4879eb441a708a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4138d6896fae396cd57234951d5615904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae9bd521a2b344e21b242e0261d0c0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f0026b869cc8342e3b5f5dfcf630d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d962f2f04e378165b5f2a546d0de5d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0845eb5f36c9aafb05218b81d6d3cc4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0790f4f36721771bf0dd640241eef13909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa42ad5ed7ff3a25c7c8445cf7196b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5665e15a64340dd164567fef3b441c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f1fdc31129d96e8421927f1e52dc4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff33d1ffbe4e5220e5fe0103436c8cf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d39b8c4486ef7bd1034ab4ae49851914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c95c8d5f53ad3a651fcb8f08cee34915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756985740da9471ee927c835a398bde3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8c6ca39671edd9a4b626f4d46b31a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95fe60061b077168d36d8caa80afff918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae894c4664ce7ad89dcd8a0ca4a7105919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f5f5ff4f854a785359f9fde35a5a8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea86ffb74abe7be59840dba7aafb38921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eb8e6a9f2cec97a1d2d193be56555922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ceacbc4279b86781bb00f9ebc09b4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe1407f6dcc151de1ca0e00944e88e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5205646ad1ebc934593c94cee2380925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f15c1b132643261f3afb3fa5feab0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ef931565412463ac2529e27562ebe927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e33988602e45e83509f9545d7bfd81928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce1ec9d9e51968fb634cd8159edb90929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8892551128ade5401cfae8532fab13930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8c744c46dd77efffe50b811249b9e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ba0f2ce101f097b03095f7ca1651b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf9b02d785da27a0920c77a3d12dc5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb556541e7f5c13e8db4901d58e36d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711304c3df0e2813f996120ca41163a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac3579407c9b8bd0935d7922196125936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0d09c3068858c580931cd919eb7b5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52514a488b155032470b2fca57f78b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76942dd8abc65fb29124ebea492b73d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046af297b41bf3e1a7d834d3092500ce940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47930e3cf4738c619d65235cef74ea34941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb9ba87e41717d075f976338d08f89942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16074bcdfa7d65e18f24dd659b78a5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeef113e5cb86dd9850edfbea1b765e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58ca5a7b4a2810e96e44629fd938f0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029b2a40f1500b07463d049d6634799946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865abdba5db270b34e9b5d63439e05c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033ab7f687bcafee9f4a2f895574733948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1d8b9da1dd49ed15c794f8ef29e80949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37be2b66d3ce04f70a701418b2cf1e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b7499371453eb0650115270331a3e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cca95b7a156c0387e0f217bfb54e0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b90162c322cd39b888ad5892ffd21953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dc18c056aac72264ff7174860a2a9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1970c46f93829cb040f262273ca5c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00408b12970441a10f44bbea15b59ae956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd6c96f9274fb0a46175994283f310957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a8d54bc7d1ceef54e473b82fba7e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee00d8768b9d09edca874a02897b914959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa596bd80d60a7c0621eaee138b50e7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344158481510433cdc3b890858f5b52961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711308464b9d325054e587e80ae5345e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c21a0ecd340fc6cccc785c084f0b8e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d8b0a0d74dc01cf594c0f9467e50f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ff6d8d01ce4dbc2ec46cefa220bfa965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577efa34287ff1e965d0bed72cd90267966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b3220d42514acdbf3f245c2837cec967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d63e0d7df4090e28fd055c0b172a9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d19d8b6bc4795b0320838994bbc54969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8eda143adc042a28bb5186d76e47f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb767e70a14c004b741a5910f1ab2da7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e67f8bd921b687597627cd9b5b8733972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a65086cc1a7af97a939aa71445cc0a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a93c2ed03c57fc3d0f1657a556783974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f7d2a99ce1eeeb841087f5cc4e553975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f97791ae8dbec94b7c448d69d81f6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e4825b24b3b9744aefe908fb2af68977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caea7f51f17fd3d41afec7eb3a604b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad1ae0076fe59d7db1b34c48387e232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a9ff73debba9b4da348ed97d4d0663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aace0e628235607fbb3a5d42627dce24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1393eac285eaebc18596b8112fb241f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d06f33aefffcef1894be6323232416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14356dc02ac666c7c90e4bf679db61837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea825a3bea25ed2c85becbfcb2761c848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1ba5f3ea7bd63b9df1fa686a5ec729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77643bb78c1626b4c1b589daa06c316610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936411f1c1e5e6a70346ebd02093440c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f5230ac9b57024dda9a235188af1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737fe9e7ef96951f9ecabfbb16f386e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009854d43f1bba37677c0e043fdc48fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e229a8afc3b4c54b4b1707d8c04ef3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214685614c1e3b81f4061b9d598eacf016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95eaf820952e5eaf7e9292c03ce94117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc55dc60669ba46bf4cd906c5de6e9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a6c8be4a12f33f0acf70f8a52297119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b31636acd67d0ef1ebb4e7f1ec5f1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f67fe8a3c3fcfef0b3031ee61690521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61cc1a08ddd8cb720db462bda824f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c29e60bab683fe59d12ccc10e118bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031afc893fdaf54837b3c8997855d7ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99077bb4bef1891b8ec8a0ceec1f8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2b3646b300da5b9ab20659c8567a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3586291704049ee271b4d04ff4f22827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b629587339b653f9757334ba2a2b1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642ef39a57e4cb837fd911b5caa02de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cc0d9b5bd09469697f5eb6033695730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3556d1bcd898e45dd806110e9ccf4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f740cabb218096ccb50b7b9a642bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa673639e0a01345fa1b7a23d34ff13c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f4d844394d9ddf145fe627ee2df3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0d0d32af20c96819b3b4947c48e0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ab13eb23a85f5d0ecbd49d278aef736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceb6b337b5e65c77989666cd83fc0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b64fde267b5f433a6048426fbc0d0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc80b9c22bd37917879db31f5c2fb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a900134692b66b997aafe43a5007240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a4bfbd050bd51647bd2ff298208a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e129639a88a59c6bcf7f3482f49f6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04ce89d9c1d21305b64ce87be7377643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6931d125074e5f969c6c9da2abdd2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156617f6543efbf6ab7c1ea1ed0f5b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc7d6ed14f03ffd509286d5874740c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc903c4a1622a9540fdf18ad0bc56747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1393adf7bdce55ac902b4b4a2eefb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568886bcbd61b498af7a371fb4fdd6eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0532f581857d60ca941686a6bc4e1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473befc7cded76eb0386630ae63bbe4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f41c2c3063ad06066f05cef181154052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483880bf23acb08e482c7d79184ea2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a4f3a592dd057406ecfbf75afc8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69878aacdeead427ba3e5cc9309c9c2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38c39ceff0bfcd6d16f67afe4e73c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd5d8976e6e6f32b0f7b5c846c769757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228907241e3411489a4c663c3f9f93c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59983f7511a421e538c7b276e026a8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7529863eacfa72f4c87b95a984800d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a29de15b752f2f2cab441096680c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24688421c98074029c680c3fb06ee9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed292c4fed3c413f2b73572ba867e54863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695bb0e96ab4b45a6ed2c67dc1a104a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e05692122db1a91f52ebdff677b71565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af147a4dd7731fd2f19a31a33a0bd63266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be892f51f2c5d79b8e1186ae5a09eab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aa727c32adbaf836dfd097ce091c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e6efbe135a82b5cf5cb7cf2366ee669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60f0956cdc23a4a489b19e0fb04b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e998ff58073a9eacc2205eb8ff25571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d97e06aa646c71a93e24028e9c99b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127a0eff2dd5479c892231b18c53eeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6a8d2451c0f32ca5341a55102cc0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c41a8083c0e94964cbaa57ec2bd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d0413da270737c3a3086985b9d3c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64996ff429d46344e4a85f48ff3de6b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765479ec9682b0e06523938d1bdeb67278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff30b0fb35dbdde89b4d75871da9e0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10585d8c1cb9f644bbd0fda9f6c6ca4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ef6d4e34c04f390d1a86e23c8cb3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bf8fe468ff0bb8aca6482f284afd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181962716f3cf80d97d07648c378655083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfc743260c8039ff0b439b1b5fac6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281fdb940363115d7f67981bac819cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6c877cba784a356050531e69b576a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f60fb3826f254ee60e7020e608d8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442068b284e0de5192fe184165ac6c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aacf7801d0f65350f3a765eea125f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b6be549401b3295217fbd266fc9a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636798d582257f1f18577741d44e535291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292d8c24e9d5bc160536c956654118e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d34e37393eba32b9d937000873f5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf55c9cacf36733dda7917422f10b2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3772f7e021cc4e7e4828d4fa84b47095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a567c78d9f9b70fb12385687610061896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72af7301ba01ebd09e8ce409143b2ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d17cf40b9077581b2d8d3c4f504ba298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08357ec1f5585bfec9706d7e31049eed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4068b32829b1bfad4ae7b2a674213a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e850c30b5452c6ba34612f294538cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7501bd706d04c0532537feb3db309d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac82c514404045edc57273433b07c6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9ce8ea3e88fc5a3ae4671c8084025104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848679c07bd170dc14bd924aae5e58e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bf578ce0c64658dc19b16c68d3d32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58afc88bed74ac52d81f5c48e44ee7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ccf5b4195ae815e468799b4470752108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba284f41106a285f0bade301fdd385f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c36f6124a12112829dfa2ec85236a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706b5a1b7ba73101fe991771b2e664d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b49f02b874788e09c057dcf3769aea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2e19144a04efdb645489e1113ec37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba8c7d6a466880017d75bbf924199a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e3b42fdd2b0a786c45f69eae8280d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71128e0eac51421d7c6cd760289b0922116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55292e339766bea2a670e66f7126d8d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467adf67b249d9a37f390d65e6b922e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef335a6f0ba825ccc7330a49469c66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7418053ff311053e22f2112900b6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2f4001e34cae4ebb10361602c3a09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5454ee6ab3d7f2de96c741c3269e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e75569fa2bf6b422f5ad1cc09a5793123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5670d86f1fb83f378efb90e9c6e4ca8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcfd4539e0756e1f1de8095a1306a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2aa70d8aa294a606de837f163f794126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b676cc79e3d51a77df9d30d94dee79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c0d9a257b6c92f27415fa79797428128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9a3f49fd5cdd40bf30e8f763a1887129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58db71dea0605be7995fc3558d2a49a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482b1c9aef363e6f69ec5289f50f907131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1e491c41f0f85ca610e1037df01c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed590fece922522c499f256aae9d9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeebc1b5e7aa77c6df85803a34d57c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380628e6dd0a3bcd15b764102f1d0c19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f3b8b8978b18be98fae7e7e7feb3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0d7cff43847c28f15fe0448450e4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4c08846936820bf35ce06af27e8b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16f3f9d87c540e0c4baeaea398ff83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fb72ea1dbe05bfc880543e72ae6ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45d73268ca8f2ecf6f6caaa02170f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957e88d434ade2e8d5490659cda97d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56788de00cf3c4af9182fdd02e6db133143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3821745c073a2746932cac8d090ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e5dfa041c93f1b966c0c7d2ca7eec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e92504eedab116a658fc393beac213146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2d939051f7d212567613622a8999e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb2e315bc3d6635f9935cf493dc007148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2eab4c2ac5829311e5e696dd5d194149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a21dd98cb162d11b986583e9323a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e7f6ee84712eecf6ccd49411b2d20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846632a716fff05f4ed8b4e50ae0138152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b40f6f6cb5d07b5e146eb6879bfe4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5261cb64b446395106d6ca695e5c3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cb70657a48bfb166fab03596b4fd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815029d467189eb17e2c2d8c1e9282e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab19f038e9fd6953b3f20c3a2e2658157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d06e7b5a61ace151328dfcb21f6033158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80effdb2897cc0795eddb95a086d018159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791a3dedf35417edf48d42f4646a3f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d9449f2d3276b426607a9f8279ab6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5c3095227a42002f2eedf6aeec7a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8838afb179d63c5cb916d3c09f9cc8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a21c8a6abce3d9cf06d022489dd120164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c2a34c3238d5bdc02ee85c95a04e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36257dcf5e06e657e868184dfe243a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1c3c9bcd51ca619bbd6c17e63f8df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700f5086672f43c749ee5882200cf8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72002771212e098f83dcbbc309017119169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd42b67ad96dc3168e0985717e6f4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408beea1ae055bdd3c2912b7cc4d0a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1a505b36be9e8bd226952c1c8578e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58617cfa64c780bd470ba0972c058f05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b379e40b3e848d0d7fac4b508fc659b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd58c366335d51fe7141434db0d9437175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c38d25bce3189534629809f5e13469176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b401461e798828cda5eb0adcc6d290177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be669af8305a72f9b1cac1893a3b6ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c826574aa33cc071b695582ce0f664179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48301bac5b736fba0a13c13e44756327180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c3874b42d27ca108a54577b286e6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1bf6ccbd6f2ef31549e490e4ba6ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7f80514007f897cad0b7001cb7198183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b62098959e9f1e2c07102c4a18b5eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dc5b5f1d91d201f3a376ecff99351185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab1e08cd57d14abc2321e14dbb50ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c3193b65dd7f37a7699e533570978187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20565b048d21ccd73288f06a70461e17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf40e502767a79e54fcbc6c437adee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a9f258348d397b3849268adaed915190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626be63f753e61f0bdf61f575daa4753191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f51169dd376970034a9602be9ea54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ab2f94852e8410960af674210ca2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483524b2ead84cd906344086eb856c55194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4baa1435d77a756ca55b8df442bfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0d11470544b76166cb644b64d4f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb508d7d6fbd061d93565d655ed83de7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c16cbbf93fd6399bfc8a544f11fd47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a107afee9ce889cd8077abf80f03c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971624f2a81c5b605cc7da01ba1faddf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfaf0eb489bd23b9824cd8a8e527af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82d6dcf5de7272a6743a8919e28c46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6652f5d7409536d8afd45aec953ae15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f92b06a0db6770e5b722fc62c5daa6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4660ce7ea543f4e531d54aa6b543762205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1f68dc682956acf068028946077f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefa0e65bdb73473a4565edde65006c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22982085b165a3acbae153529fab619208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb16d32362d491e6ae8f278b75ee16c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8f6ddab876acf4be3ae626fe3f40b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33953dc694d080b98b84a08ac412117d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673723fb5e1b52c2c0340064a4593bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46cb3cbffcc7fac8d2f2b5d84ccd02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ce99e2ff57f9fae5ec620a9ac354f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c17e1809bd5554f83e2f8690be75e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12979681df7ffa0ce4dd259e8fa9bc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5c653b9d13b078c515720682c6e1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dacb4e9a72c15a9b9b6f31ea6ef9e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680b0f7655ae22db50b686fe69f24c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3bcb589fe824b5e24935f4765b9ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae0af91dc57259376c5b22b639c3ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf5707e6497d39272c2415ab8114a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823562cac7b76932e7545b7c0af0ea3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a744b5a1afb6bb263073ff8b1337377224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f716123f0a2123a3d895cc9d6db88c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a80e0fda005ce64412206c4cd5d2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982aceac78c64bec8f56b7b22695903227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b7e541919a6a9141baed8e2c705cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388851f159cbd75cee5cbac0a68bcb7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e6a2a14f79de25aa0878a7d27f4fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90844142044a5a2a47fbaba3e117a2cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505c6adfd5620fcd04335eecfb8a004232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635473653b5e3750e57bb8e2c9434f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba922842d391941a28beb1d50730daa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5618e6a995fc7487e9bd51de2ec41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c8fa28904a5ad215443dfa5f08282236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d4bcae248dd8827baa3006627494d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7c52172aba341172af2ede1720bcc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc65dae977bb452753a335c012bbbc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2255f5619a4de89b829148d19ce10ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf324b9bbe0665dc6312c145afd596ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c37801c0cdb8ba50e1d41c19b8cd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71947f1f927c421a41cdd2f04034e65c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0b58f3466bdd468687da93a748aab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a1b2429fb05f5d074d7f21cabaaa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ec5f97924f0d0c8904b036e87af19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d54619d0f1954d7300ce383b92225247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3eadbb8bf769fffa934d717819218248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098deba142162f4fb37294850f9a586249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb52fa9fc24ac15da7bb52acf59f8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eae068c08ec2de4330a7bba62261a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3ea9559db9de2946371aba97a4834252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef0a68007deb61f69cc35e2a43a77b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350255c833e3be8d187e5244aa934084254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b0bc85b63b6cfc2e0ff8477820039255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39accaa73af61a390b097ed4a3272d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de113387ce7940f3b4b6d83760e5c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a03a7dd41a3c1a2fc7de7dd00bc9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fede5d0603efdb15d71040ecaaaba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a0378d6099ba9e7da552fc7b2c1e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864902b2689c5e62789bfefe91bcc9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7aa099f8570b4580223e1b7d5b0a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595615b142d27356cacea3e621946350263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffe0b8a6c0ca292e40c892ec78b33b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17089cb2520e35e3d5838435ca567d25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c699019599badf7b4ea46d72659fc38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09306f6db3c0bb883bb5892ea3cc8195267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac044b63a6f3d6fc6557851f93dae7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ed30a176758b0f9c685ccd83f7ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f20b1d927c18224ac489e26fbf594e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b63b929a21655c16157d9f7fb08c4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4edf7c460be16155ee7d08d50b2492272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfe23ae088e75582878d4d8f0b46ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66cff59b99b307069a42a7683353d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763043d6aec22c6c53e4f787ccf70873275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4eae531995c7ecb045f40813b9b33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aad1919f93d08005e68ed90b1b5a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acaa10f6d4a62ff26a891a0a3fdca3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9173a7f60063aeb54c50c49bf9fa4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd4cd4d2551767f47339674ebfad5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba092364fa99aa3b50747d10316c14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1675c7a75345c5e786f8448eb28b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48966bb72d6173b7c13d9b1fbb205fe2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ea83c78a0c1d2eec9e5f8e2276b67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53671289bb28c4596f610772cd66f0a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869852b9ae67701e6c0a0aa8f809102b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e48761e49e6da9aa17c454dba1ab42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58de4b34e0f5655ee9aac57e634ecb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d9b2d72af1cf4c0a8926e7f1fc716289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec432885818e933232c9ab73b4eb145f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce94f2d67b1563860cc508ccdd07e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed101bb656cc124a7087688575b29fa5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a4314429635ac2e77fa8f7fa9ef31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176031444484f8344e96630ad2b9cb1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9379aaf5bd0bc43e7a88e4c5a9504a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21023883bceaed280ca2a6bae9ef4d56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84016d6fd4d4e3a22f322fd5c873797297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ffc67dea11d87c8b10ae8d59ee058298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af6842e7d7662cba1fe7787ecbf1ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b7e9517cfa6785ae842de3ccdeae1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99b0b81e6c3467c457e8967cbe4f81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ae4831dd599fb84fe21ea480543e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813b6260ffe8b0ea5ec759123c07c7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4563b68090327d79c73c7ddf414d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbd854f235df1768a2cfe0d56b7ebd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f3af6a9a2792f4dab738d09ef7684306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903443244fa4c2eeb3e46af08099af6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e258b5e1b989f759e361c5b48171a9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf970930bd2fd0c44f066747c42a8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c69c1129bc2b0c72e705a40fda81b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520067a3922cba96417eb2502bc2f08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112328ffd36b9e5a8099dfe24a0ae39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc2ea10e6047e6161deae5d5015a99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a334cb1885c65fe08777d110d60844314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cc885bc36b5535650e9a905bed464315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba37c8e4fa8c7b5a26473731ded4482316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a1a00700c414c572cd6dffde8817c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baf4553a3072b65320c8d66a110b91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84772305e2f1da1b3bc67db2f19760ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6e0c51787399299c3859dbce9e91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650678cf41ed1a02d88572c465bcbb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2403457f52419133aae55db26c78225322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499accdabe18bb31acfbb4850dbdeb9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8ccedb5fc80c09a08616874f075a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c61847fe416fb19f3fa110697fe42325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962249213c1e5112921ff65aab66e7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da83943873a1b4d0bb40edf78609c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ff752cc9ba560cdf338f2c0b0dd1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8681a32f87c5031ad684587f4350068329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c780c2bf4d28edde24c7af48b36c94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a0b76e9c941fb70fb51d4a247c12f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230d6ad40d1cb09d4b58cfeaebe3179332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc74b150add950b94b6a99ada3de0a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85855f30ad869cca483a90aed068eb3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255b23bb89689a7a920a042254a77df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95e9dad8661bccb4f83b4a009bb7dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c25e64adf94209c655525bc7c4a33f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb3ba24de3ddb32fad97509f2fc3b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11e470891dbd22729fdfd002b1ea2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4b9cf2a832264fddd42e20c443464340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94208433ddef82c8124d0d8f7ff9b04b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d811e9439e3fa1b353c49d27adb51b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bfc6e938bd84dbffc37fc079e782a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee488f4c8fe8d68f420c7b1df4fdb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea372ec84263349aa53cf1fd5d7903345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c34207f5437e9a66b485a2a1dcb67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfda038ba991d5ae4bafce794b7fafe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5ff9f565e6f5314b0505659f2b4a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8105866a5b797f9648dcd83affb399349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f5eebac9817391d174878d4db6c85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051641dbb3603b19ce8f97822f932201351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077e44f476bed83aa85a26285746fe4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993295c63beedb660df890ce782508b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db8e858a3e6f4c7b3f096b604fd65f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fd05ba2027c17efa129da3ca13ca1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d1752ea293788edb904f50c2e50f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf276315e3c9a395e618427531042c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1b9e898a1fe1e608caf2acd493ce7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efac5e6b54ab5732758ae81582ab6f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232ad3b62098e38dd7f0bb4beab07f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ef3d53dfe26c263c5014da220cb79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750516638057cb4e257176d6e460c163362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe83f2ab30af471d63df937b6e4eb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bd18e017bc703602e28ac99957276364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf3a743103112038062a34b036663b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aab2da8cdff42be65ed32b77ae6b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ba068c18c2c160f0488e67417945d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c33dea736ca3a34efb555d21e6143368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2c63e792e169fe655d96a2d164f00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbc350417bd1ef99e15b63c82d7b65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a3182d7e1aa698a52c7fb8ef669a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ae4a26e137215eb6b237269e73b44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a7a4a306c8dc882abcf2fca515e8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87261cf67f3274125c6d51bbfd0077a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd311cf3d44bd9d5bb8f32668890e3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9dd0a6c35065f12f946b7c730e563376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e054ff9b3728a0d37a4a9e50ca418e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c54ef95cfe232ed68698f05c5bd44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5ed76467fff3d7c47b19eea9ad34b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d5e13d63c78146a14fb3b13f312d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c231ac07c8ac0b9ea493a400c56f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751b2991149f475c4bc95f97ff53b73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b69d7c9116fb028f212d6e89e7706383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d15b2d47bca6988555600e2790038b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ec7cd3e3c4c9f4d4c05b3e7f399d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad1267c8e252b40b5c6cf3f81318c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfb035cb9037928ea4efd7b662c8c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76304030d5aeb595799d47c52318c314388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722e9f4e370afbed82831ccee8f5caf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772617a832d9d0c94a3dabdf40a438d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913482a1d06777a84da558d15450bc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bec54880b7d7dc72861ac0fbe7b36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd77888d76142fc425a8a01d342f49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27fd59cdd177e6031c9f54cc31bbe0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47e9c73877cc6246c213c1b3e7c474395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed04fac9848d273e5709f786a0a584396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a08f15ddb5bc84b5c662fbd8636027397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699bdc800985e539507ac3b20e2d958398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa189c966f6d2070a79498226134178b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65d536d9562253dfeea13df883fd7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b60adaec243c7d610beaecfb3bc79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d51c155d2a88ee52025742e59683e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc82aee63c14268ca51a82cc31a09e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a20728a4fba180081d061e517252ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838adb7adccffcf48bc7611f6e1ba54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a63be75ce2b541917171751e4781b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37662ae3bed420d43cfa92a77d48a6b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d4beaa3d3c3a5398b5fb5bc27e1f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaeca87d1d6a3793507d1fe8d35287409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d053f35606f9bad49a933503968e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d633cac0979d0295033a2b2ec51dc2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe70f94597dcfb95e98cacb60cc839412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098ba8cfeeb4029866a79d1b13b2f3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350f060c715a44807caa81fd7b41f5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d9a00b9daaf45b1263b2270f3ee62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a729c492273ff90affd825969d31b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87416471490b197488c8e218c0af63f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d491a0b98edd63a9d439b92ae3419d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cfc15ba3c2079bdcb496f0977b649419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512b03b1bb48aafbf43a74ac57fb1e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2e739f5bd1e3f4862eb0895586a45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f5fffaf0077e401ab6e287ae653d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4043d3725eae5bec364f3a653b91499423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6633908a99f31e843f234da26ec4947424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a21c224597ee49f16eb3f43b31b5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49572d8750fe462a17db5439fb21ef21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c73fe5686831bb1525759b965f318427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c80db26fe40b354d9d9671483efe4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6eb30bb18409e6aad1ec95e9f7590429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4809df4770e07d6306e109b5c279f5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd90e582c5844e65bbfa9ad7d2fc1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3d65d1f348c6e83d1882d33e33e30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89914baeb8cddd6be06d159eef469e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f0046213517d1ad68114f3066e480434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d8c338812a549faa96917a886e67e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf361529c2c9794d51908a0cc7d739d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b3077203b8e5de35ba2af2612d040437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167df000e7c8a31e08aabeb65765c2c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22722776f1142195028a552ba3c03a0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5558aaf2cacf188e7fda72e8a548f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6494b569981b3907fd5ea7f6bd7d20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44f23e7ea49ca5be0c7e9752ec6b41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acb54ce6abacc233d25eeda137d1df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b05f00e015ab8f4b3aa5d371cd12e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0b1a666b212d1c367959cacc965a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19499c94ed73e9b98828eefd4489662d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7a13815e14c89fe0a4bd350837ec8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567055dea012630f116cec5ec2e6983448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b8841ebf0b2063b0eb159cee72adf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7959a15630cf9e6974b0b49e34166450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dfeba0ec4acbb86c67342e9d990c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ef16be1b28135455ee6ff8580f24a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9178cf8d7f9740b7beca1c29741eb6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded4089142f0c1919fa2a2865aca193454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d572baf6dd0683671c247fb43193a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1bbea99097560c8cba5dd3274d978456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f398e9f1e400fb6c39269aec375df4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb219732bf558b5201d5e647932d8302458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6860c87960d369a6ff1e4513215863c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae72c952f944480d793362013d2e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57fbe9d6f07718105f8b67cf123bf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f715f65d9e829620b6db5623a03a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09a2fa0b307addb999eaebc360e96d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec376b2864aa74e5362119b2c79009f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaa58da76828aeeb41910cb0673206465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d13457927ce626405dc7861b136005466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7b468f846a8d34e0418c7a144a07d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356bcf0e0202cdc3c8132b735faa617468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6379ab5177cb1a92311630b92234d5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcb9238180fc199c553f93be1170b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44d67f66ce2ed0bd11e02d64b4f197471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbedcdb610378f4354fb8d10494773472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f350d92a00666f6365fa2ada8456f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484486a20c3fed178fbd2a71fd43103474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5e31b66b6243999dfdc82743d2b38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af093d054ade371c3da6ca82de003138476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678257e336cc167d0a5e08dce213d0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1be9651c0a9d60b483d35c7dd4747478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5752c43da8cb903106c1b1277bead479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d1d6e744deeb646f12d8063c795cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53867374333ea6f0a77832f068721644481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9657788e3343fd6ea825217f0a213e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6876cbd70a7ac2fb219abfcc297719b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a1dac02d8309dd31904a182fa3420484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd4369c43140e114ecde52f5d19b78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44744ffafaa92be91c9879d451b67bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b530992110c97484d87e3fc497518487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece95df5801395675309ab7ee484b59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ba2aa5e74a9a2f289c4cfd0783b65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7cff333088b7d20e590f81f7770d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a471b766d6963bd8a6030ea273c5bda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35c5d12d77f134a1efbce22ec9eaf6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75ad227325daac74461890e106f685493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1de68d568bc24f3c9f55b2e2996410494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c04f4e108b67b3d15530e5046492af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a7b624b95e89aca2fb80bb8b2352c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d157dec4b66b19e83048c786cf6c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0dea3e5716766b69163c92dda2565498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8c15534a6a3095810bfc3c977cb68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b71c8c75bd098309a87642a2314004500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8b271413a8a2fc7c32d10b1c1764f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa45804ada3740bfba0003d3207c8b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169219d231cb353507e0ff12345225e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfe77e59d2d38f78833132b0fa29d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef2c68897e5cd2fdfc2f36c8c57897505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa629db4282b616c98435f279cf7ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2c8d0dabccbe47fab617dd961d68e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b32089bc0059e6f88ff3978dcc774508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165b8d4106dc7278f92022ce98140fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76497c5bf0cd6076952831cb1ceeb3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a7c637dafcd60f5cf882601e358e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cf771ebb2cde6bd70087b9f17ec17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd372555c9fab1b04750e65b0334a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460be77fa11642da520c9f3181ecbaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d53944f4c52fb547c5c4e5882e1e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35558fbb729754cb592627c9a3b4b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c6f00599079cfe4796c42a5bded01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b20340e6bf1f076e0b56d8a9fe1381518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c90c6c990f26e1bcf00dadd96fff4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d6d3de4fe26678b627909504cb933520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c8a8fb01ee35a29862306320d0da6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274c48a782487f1f534d25768223a8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afcc27a386ebde35fac4077bcedd57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a82acbc205aa6bd3db540139be9e93524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9f614041f667034eb27f8f70ed44a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1e201ea753a2344115881a93dd075526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f10d3ce2373a93c705a218b0681730527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d8bd368723304cac5952082a8436528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6261e34a9915e12dbc4e77f6ee2a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f3dec5d0d770e6657252bebe02442530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1f49145da8248496ff3a9d591c97c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd7c6b946a2abd40600d8fb9dceb3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17136de89c7d5677b5cadf0b57df3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a248e06ecb7b9e5e5c7d101f610ffd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90983089e1edd312d63d921cb9476f36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde36a5f2e17d31ca6dc7423c5b6aaad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb396d06a93b19367e9b3da69cdcf9fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109aacdf4e26b63c39d5f39f939eec1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbdd050e963585d85ea03c2ffa0632539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c27f2fdb626f682f0779492c2664c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fcfcb1eb92879680ce0b6cedd870e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17aa0494d48ba34703c9f01cd4f40a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd719a8e66857ca1b16f609e3b015d7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf264d4c6db318d05e39cbff8efa1573544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6707b3c98da4e6fd6d3205774b7145545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f676ceefe4e6d48374284be88cba8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9561437fff975e32d64f2fcb5c8e309547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35a63d026fa30826507966584ddd33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1630d00f09b50c9b597362c2931670549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a9744372e9bc4b233c8ed87d3ed2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0710a386a075a8a43ea0bf7940cf99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe3752a0626af2333e43f7df986233552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996c58611b9f04815f4358e7a2e5ed0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c6bc6dbf4e5f517716ec442555de9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f8e74a4e44280126e6729cb0f29da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11710ebb7971c3f6110e03221a9acd84556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012818e295a736807be4768c2f0bdd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478c25399095f34f567f10aac02479e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcba50a24528cde7c9231a4e336e5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c9db78accb5bcceed6f84d49faa71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f31decc1e1ea3b6e05bdcde2680dc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0308e0bd69a04c384d8ecbf414b6fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b8fa5fdb30a2c1ef9e70468ea6461563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a3572e9a2a7fecb29ab35d29617ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfea4a1179f7c34ce729623ff81964d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f738b0084d69b1f546b25df64f881566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30ead1065ffe09b5baa3e34063ed8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2dd6855fddaf398102b2f7af33edf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae02d17292b1dd1f7d00cba082bf7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ebfb7f122abd2f7969b634c955b61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e3be908612e4ca35f8fe15d3c48c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f79ab891a4169a1f57ad3eb38fc7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0494fc45f82c220f03136f391d25a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710caecbb51f2bfaed8ba83f453b9619574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffff8b3b95f14a4364be37459b0ea96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb23956667456846a9af5cef8a44e3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b71211e1e85d5e39b0710bcebc6bc8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd606150f205a1b7e78b065b10980fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb993a0c96ab8a50c5154c69b2a8f9c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc722ace03ae87fb6cab75a91375a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b9106ce147bd5d2596da05d3861d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd999dcdf8f2b22e80de496c0c9c6baf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548a0b428042c4bc26c57c5ada4d82e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0f267f756d58c06e7ae8488928dbc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa817fc4da9f5462d865440ca2c90e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db452ea8b2ded82e240e0dc55eca7c92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189eb8b9958b1d304c617a7eb2e3a72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c33bcd3843198b2e3729bad6c7d4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463dd6d7b88ff55f3b8778ae4173a63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab22918d77d44e390fad3e693046dd7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25c49289cc79fe6879dd5f128469af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dbdd9fa0290f9f8865cb964c365d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cb241e70ebb0e3b18b7a2e46fc8c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba172364ebb5104fefa9ad45ce5b8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bd38c607b33cdbad18c7c725be197595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c02cb543f17a1adabe1fbab5dcc15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e8a466d87451dd7722c9ff2ea30e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c384f6e48bca38a03c64d5bf7fecb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4280c885d00ab98fbfd413fa33ad1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373d6a64fca01dd53689dd281381db0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfca8622f205b76724c3902043f462d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2fe5f5d0e30e80f6779bd1a766fe1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5e799ca962615068f6fefc97ba09b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23dd0c8f173c9512c32cec7c4b9bc8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6980732be2e27b283e1ff097b091eb2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc57072faba732c06502ce957c32d46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c46ff2b3aa5dce9a1f545b58f52d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff677fcc6f65ecc42d22cdda7d1ab8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a364db96f2a6607fbf3835ebc948c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056638208303e87afce912e8bb18fea3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71450a78ad2b66a2e012ef0b56f19d0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cec293bf2110dc039b8f6c57c142a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae431f83ad88f10fdd31d40baec44193613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85879811dee84976e41094080345ff61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3e7b53ec9455e731dbe048d50e227615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89985b1b5516cf57260d665a9fb1f139616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a37451de297ca54de7c4b58b2d0fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685c77b4ce401fc442eb1fc833717fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e9e42a79bfa4c74bb65453c01099e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453ba2abb2d1bd00799159a90a5cbfa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855ca316e390002b1c92dac863b0aa4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb62c3fb7cc35b50f1af5ad86f4dc35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7454f80cc1356e83b1995c96e955e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b516848074a994f07a050f1dad3bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4eee36f0fa7a8157e6b8f61d57307625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013bf3fdc50c351fb58fcfd720459b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c4aa39ec8f3d5943390acd684a393627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616512f34635033d06f6e95a0e59ad2d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c613d00a1961102784ba51600fb440629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784422b1f82818286d3f2e459cab9bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768395c44b183ba68c6192ee14942571631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c43a7ce1659a08933a5049664f94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc46d4f21c0dad5eb9ac6bc934ab25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6956c5308b03f2756af4c533fead16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac37212c320834aae94d51a95663ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27920f1a09848ef2e315c8bda65a502f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f1aac90039b8c80ad859c0d136603637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa9b436141104dab1c41f432a29194638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be08b1fb9921719a7877c5637baf10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf17658876e20b38d853e0d3456e628640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b41a1a3406e4d329ff52b4456a6975641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446548b496436991af11a203f855a5b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575b2876aeaf2eee1cbe0febdaee160643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c35901deb44f0f812fe0dfffd449e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d422bd488f77b9b318fcc1680ae1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b80bea0cc2d8f5111fffee83424890646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa7763a26507ac2e565fd752a9d4d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f2a35b4c94e02ee399576807cc63a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db6036f3c951ea71e8f20fd37ee32b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621b1dd6ee513a6b73edfc9ec356175650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf42660e41cd9a361c6658ba2dd3dd5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a195bfbf6e2f12888e86cd6c2e758f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f09d311cd202043ee778f206e71176653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db291c6d2d9e21088c74633c2d5302d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666625fa52833809d5c42dc04a0e9c2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19d69897c7f0b22f7780f501eff914656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32132e4f4f59ec23dcec421fe1a8f54a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266c1361eb0324a6bfa2151ab76b426658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dea403a83e42ce316ff5d669597d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb643e68917efeaab27fd919944a3153660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7c86e5a112aa698d0fd2d2086f1d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16785a5a486244a2a204457af5c01d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75089453534477d7a08c12b999d9fe4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e88760bdf85365f1d98489564afd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e083abcd93e32d1355ee020b236ccf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8dc67a51727547c58be5c70e6e95e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd02855c630e759c91abdd399398f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f212871b231075fb294b3a0b02f357b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8b5273d35b8cc6747548666bee19669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6a136a9c468c0db900fef2d4493eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eb1b0c9dc2f87a64984061cf70b50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107bfbe670a345285ca8e804b36f200672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fddb6205a5eb90e5ec7ffb89f8b65c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633f56ac7af5db6e92915f0207fb863674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a62dbac18c38d5cbcad81f4d54887e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1cf05d8ba97b1c82c1e9a0df5122a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94feb64a292c5f5996f0b601f385f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469abf03f1104a45e4bca2e7ff236b52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1221fef9b307f5378ee638a069248f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e04a83a7a6dca0f426c0b5477fb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774b6ba44dc2012aa073821d4bdb784681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8d427b83237d53d3e56d632993bc9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883467ad5cbfe2daea1e3a75c08a80b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16d6ecd9ecb61561a72a3fa1178539684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe8dfc99f3a8feb7a13fd5cf4c8f90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25230a35daf1b40b665a3bd72f07e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf94f6d9965690d10c33f6f999ea04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d9e8d0eb5988af597b319b18bfc10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd5e93cbf1a5a486df41d9a7e45f05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899a842456f3875eb8b6168f188d1d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bccd95340493ca36621cb21f4ae1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d0cc1a5046c239be046543c347935692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044575538027a488b68978eb7165ade693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9ef996ce187ae6ca7f898f60b3bb3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbd7b75273dd6a07ae3723eb679392695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a31b9f2acebbfce299559f220bc216696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c921926827da9c111d2a9221efb9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab6770e9d49adb381166c9f842133a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cbce06468b5c4d262ecb42ef7bc75699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1d8faf6354c97f31d800965acbd15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d992656e3a216c676e88c0c40ada00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63487592bc7dea4fa588be44ab06fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a0f31dbffa2888e28dbce33b5b367703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd55514ca803d748bc006d4a02fd663704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecf38ab56a4ed90fdb4951870b34f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee926181730059295ad0e242f53c118706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ae667de16dbefef64bccb468ac6fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22458b82a5bde7bf22881cc232f3576b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed35d69c05ade318411189896fa9a3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dca13b6e4a9476fb860d769cf139f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff31975a9e47df4be211597ff18af22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db026b7dbfe34c7ffac8ced47af4f723712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f904d2e403f99f0a3256dc16baa57713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d666ded0f0b8ab553c0a524534a32714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7db38f9fce977e07b6a755041957a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acfd9a48621b3126352a12170dd874716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1079e957133be050d836068440e9bcc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0d7f328837aee11f74b063657b129718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55063e896905133b1f8b55d696e61434719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22e055bd78c6300e869159af5b1119720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267eec1920ad8ce2bb0538190da7538721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8444bce457dfa067e96410f71aafb0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08015175038961d53827ac0064425d63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671b9d4555c2b511aea033663053488724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5142574fe23759e4c02b128b051776c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f58b798255dd3a36b23b5f8818836726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0695182c19dbb931c4aa3a0e3a6fc8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee771e79f6dbecd5699ab149879cfe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79492ec77e8e1d8c60cb12c1aa2456ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69528d653f642050659193bcb3909a8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6074815043c7d882207b94669e96e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3085c45bd5fac8bcb60488c66ac8da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce15501939c09ddd8125efb569334e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c4c07805a0614aebb1f8f627dcfba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d396845ff6789186434a14a475a2cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e7279fc4a0855c6f2b762056cd92b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7fbdb8121bbd06a144cbe0d83a360737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277b8b7461b8a4ad93799368dc14adb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885133194e57f165730a0643ac965b2a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d573e7242c191187318038f2be80715740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9bb5be2be409178b348a6502298d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b69c39214f963fa3940f1ce56c79a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a9927c29910ba4dfe6f4b4c56291743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eff2557388eede459df6af894bf49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab33cd24cc184cf4d142027a715cb79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588232bd368f124320501d830c706774746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1f2f2d43121a30d9f6545be14df31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580111b605f447b69390ce742dfffca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa32cfa97e0a7fad0c8185ae2f0344f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38879f90d7662f7fada340ab3b282742750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8d55e08312ff371075ed59e8d8f73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977df2f94d4ad3739f75d02b51316446752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903fb6db19fe7ffa9006629c76ff3bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11526e6fc49c7a96ecc6e186f7dd3838754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b2b86efed5ec6ce93b76ff2d91cf3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40beefa8971a4dfae4bb565b372b0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806da8360a50778edce111d742d10ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16cb5ff13cb65b9a73473abf133d71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba266dcf9798ac11d1b687ab2b1000b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b849a1f985504daea3838cb69c661760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d13fbef3a27cd5b0c460f0c995c7c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfa2a9fb5b015ec49b3adbe3e4dac1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384371b9691babb7c51a4b2c59b2e398763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767b54307429e4968fcd2d38c07e49c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109371bde991eaa49720733ac6d1bd29765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17f57a2b2fed6f3364370981ba65b8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05818b88764e794524618cd26559544a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f04be39271331a3a448c32197681d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087445c35c65f0de4fdbb11071fdd5ba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0152da1bb2f600383b4a7571d4cfa64770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d48542ccea4253461f6cb551446ec771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ca5a48ba6dd088b8ef96955f2fdcf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37c81c2940d2b65bbabf5b9401d9e8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fd15c211159b7bf4698736a9a44b0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3732d4e6cf8439d05fe44e4edc76272775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2bc563abc9731e89b90f318baa66c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71802b04c0e6fe205ef1e50c92ac44777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a021979f9f3c8cb5b9d81710a4605778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a17f26419bdc3e3787b7a02ff31c9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485923436691927ffcae6afde6be4db0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c32a10ca11f08027936be9175f87c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817beb6a49e6be72b05640cf420730782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c15e875c2a8378aef408e9634cc19783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a7db1db6eee0693628a17f88a5d3d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9a17542ed8f5837910a0348722225785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459631c9bbbd32bf5231f43fead3268786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acbbf0f7b0c04f131f4027ac558b43787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e42774cebdcdb7d1c9fffa2b8acdc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fd6d01db076f50388aef745853170789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a063a1d515f9f5623f5e96d363aa5c7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a56adeb931ab33281761e95f461c4c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627d136382ed29ccd1f168cbc3df7b5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459be7111fd9ee41404fac8abf318b4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a996eab7effe85b3caa287065b8f35794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979881e6ad2f8a310d61d081d9d2fb8d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaec6402189fbf2928e0515956bb441796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85bead0f2b2042b47402bbf02ade3f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5bff1d934f49d92f8323caa1f4292798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e082b3b75843590c3a24e48b29fb2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dd49dbbfb26ab41fe017f6004ef47800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8168ed301879fcab4cfbdc4ad8cfe801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c029294a7d6867a19daa29747ab5f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1ba07aee7bb2c612766aec60bdf91803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4edad3d3c5b08104e68046033e3341804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabc81f05b94272e964ff22fe683296805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264868763b7d3204f38ab5b376690c87806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f707c75aacc429bd69245403a3ba6d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595df2c01396e1264111db28101a9b0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe01f90f7cf8e6d858b5041a801707809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d01a8f26f555918026f134aae5a2a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0842b101690fad7be2d5b12382171811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8884fd1d6953de4371d907bba47c8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9a297fd24b847448787d19ae2c004813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef2c4d5f97b091804ab15d7401aed7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471cfa6837831585838acd2f43462fc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189ec5c56bf189c80503f1747cda19b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4733697b0442755737d374ebaca32817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd4ddd171b4c895b78b9d45f5e6b22818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc48c12eb73b2da5f8fccd2e042b17819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b5324cc730e135c86fa3b207e251a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551c470670b55bb71f2be90f6068288821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75535beba81beeb6531ca31a91e5082e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828843e1d2d20962a2983452aca73e1d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef00656a35e0d1b250a90fe389d694c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780d48a1cf2acdd35e20a7072a6ba38825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8938d9bfe59efff92bdc96203bfd02826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b649d35cd57bd483f31beb56199eba5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59f3ad09790b3adaeccb371271761d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe43a6fd5115280344e87f5e1cd0d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7b0a594d34e59c093a8be53114473830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73ea0ee2a747ffe3df95283595614e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0fc5367ccd9d0d45596c4bed28e91832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fe6a709d37bb62f8f284a4e39b19e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d223c5a4a4cc9acfc1862b1ac044b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524f5aef29ab8b2501369cf15019c63835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421242541850db6f2bd31682273703d9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acfd2a17437df4822e4b9d6f4e44ec837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3740b4d9d6163f542d62b6205a161e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cae7dd9c062b5d461aca11697bff23839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa23baddfc2f97ee3d0e6c947762fd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb91f08cfa17c1539dc391894d12b1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30946fddc05850e60f51e2c157de5f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b07a84aa2878d207a5a43eb65e4bde843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c720d524e1b858a151374e2742174844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba221244d835eb52128c3ffc5926c91845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646a6bb7798ff61f9e8ecce630a1b64846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cf7bdf221bb09004ef26d48d7bc21847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fbacad5abed9d3c6c8700d29c4c3c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec51566997ebbe66fe59fbc6eed9b38849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b474ba857a70fd96ac802e2ed7b06850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541f6f73ad84f3fe55cc974a998d681851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd2647e027a891595db8915ea36be7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248de05cdcb6ad0e121bc01aeb3c506853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddf0f44fb8a5ec1ecc0eddb5cac43e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f90f297ef71b459e67d6fc0eeef9c6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2407bb2b703ad79b068276c693ad993856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb12ada61c4c38b62588542f4b00b5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e7a96d66dac5d110cb42af5ce4e07858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5303f577bb519396cb42a9239d6d2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4fd8c882b26787a345bcaaab89457860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9ebcaa90abc2de0ab05d8244c2ef0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e401967358cd1adf2fa721c32b359cc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e2340eada13918a4aa9ece27ce35f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce6b514138f876e8c32ae0c26bd2aa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15d13a36656265f5dfef3b58e702f6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552f82550b536e2c96fc736da0d34dc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a8b9fe0ac7a99f6156d4518a4ac70867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309bf475d536534ed97f3ec75a1ae6d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9ea833768703d2271f514ec32be32869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98c98caf117115d36b7e1048ccee8e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8529b4578058f11567f859a3a3b8b6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8848e2b0a340c11266bbd3f70213ca9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dd51ec85d756f03f4853bfbae18ae873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff2d65ac1b9356e5b78309791209cd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71212772fe9c587a6b541de208eeb82875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b2fbb3d668792516958ac470b6027876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44c40c85c2494bbafd556828edecdc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d734043190993f241af333773b9028878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820952f6be3cc0da801039043297eb58879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638f9bd70bc1dc57a437786eae47d9d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfc10be3fd84983fec8f05e98d3e0e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d47be6092861e4c3444e27db88a105882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3b47ccd56c6e68148377bcc388b3f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4fc18828f0a9a01cb6b0d6668b772884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f0fd29259b6ab4211d6e07eb48fb7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eba392390fb06d6d8c92b7a851958c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af87c627954e7a780090c659691087a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63442c4ce9151ca81b169d609972d71888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c11dd6cb0a938d24c0e6640df11ca889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6e05e9c463ad1595699b1bcbd1b5b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92320ef0cc5c6bbd370d74703c3f69891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed281860ec18e2e3481c15a1537211892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4001f541f1d2dcd489c39e4fa84fef893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6d41fc3bccfd4aedc92f64c545c1d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1192c40bd640ed41ee14ce79909ed895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd94b92e5a6fc502217e5aaf98f1ab3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a0fa9bc573592e8ff0f03f920741897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb789e32801047e85bb55f373bfb0f4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2b2a1e2a82c2db1f7257342f3b4ce899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7d53de4d26dba1700739ae1ceac16900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0d30687d7dda8c91123aea52f7658901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c13931d8b8811e8cd5908b0d84c908902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bb51b6c228dc2f6e4843b5d84c58f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba0a404c12e17f70cf83b6d817b986904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed5ce8256544d57b0d9f880a1b1f8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d90a338a604e5101439875e8fa195906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43426d76fb9503ccc312220e5cf8c100907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d209210e7463bbd206cb7437cfb5076908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab22c153f3ddf1f42b316a871fb1b0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4451b847e0fde1b0e78bc700968dd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0867e43499f72a852fe4f73241569911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954b1bac4fdd4c903d91267a75c07b7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c46795a5b55dc3cb0612c653bd06e6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df87cf8859bc520d270da9a26fae4c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc48a122bf4313c748e5d30882a50e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3be73956df02f3c9b2bee0d86eb9b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f70db089ea1d176655f328cd93b00c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4596269e0aa2d773df5dd69412de73d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced2c4d505040f07b0f13a373158719919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1118720899f5117186eed03919fe3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584cd72d83d7e7313d3a71d8e3dc12d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d256b307f531b4e3cb6c4d7d529ba922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485abd7b5abf71ed948071684b490ff4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddb3052e3b7bff2eb5f2d9d32d6fc7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fab5708e2427a45d48c38c086641a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e7f589f32bc4f6fc7a55fe3e455e3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa133221da851b975a852ea804e9ee3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3f73e19628ea09d166145baf03ae1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea854a8b67e3dcf856cbc91905f3b1cd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d845e695281930d9122ea7cfafc39930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b316be4d1d02033be6ce1f8bb1f3fa4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04d871e19e082c34696fa7e38d51ac932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f6bc024a0a5e4231f819686eaf028933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60629894dc03eddac83c7d428745ca7c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9216df210313aa5547b70b885eaec21935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf4f87732dc6926caf8c96762cea2e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f72486c0093699b6cbb6c38fb5a87937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939458e1ffcba14b35a987a137fc4097938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc70a4c82822fce6cdba31244d86a78939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62354873f718db17c235691801bc62f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e350274b8acaabdeb534c127422b070941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a000287a5544a9e465e3716dd313499942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173b688eabb9ff41699e3892bc34689943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43cc779279e5c78964a66f339198f4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4c1930564413fc04e5521cc7cab6d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7c53c85e22f296455bee93370418b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5e1ee7a4104d71fa2bc7470f7c4e1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09d25f7451c776935cada0f4d00bcf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49594baedcdcd8dfc102596ee7a7fc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb34362ae8216eb8ae3e464658a4b4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1e7ee0fb27ea5f09fcbf7132985cd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50c4d957778f4ef0ebeab47834cfca952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f12978ff823a47723722ca644b90c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58629bd9e2dfc717c7dd7febf65600f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad439b8e687b9b95bdad0df8bd395ed8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a8699100ff3a2eda44300cb9d6d06956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105b3467eca333c96c8705c17e54dee957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dcd35cbfa62bde7ac69dd49a4b148958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87965b9d77a70ad161afca14b8bd23f5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907190cc5d9b2532c10d6180bcd355e1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbe99b46d9329ccfe19caa0443e3c4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da54104edb80be6d3eaaff5c9c2dd36962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647639fb6041ef92191850d329dfc17963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae094007c90a5f03486af839d257999964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef813c020cb0d07a0365750b65019a3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da708bc2a9b5eca786b3069014db08ee966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee0651610a77d1ce87b2c849cce6e4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59d27c6b27220869a92881dacda573968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2206c4291b9e65dd6fcf54198f64768969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f239c3dd2dec4346fa08c0820cd1b9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322c1947a85bd97deb2a83bb03bcc14971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e287851ff8449d6cec0b441c85e57a3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba019d1c90063187b42aed42baef1cc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9434ca8e9bcace5803d90517bc0d9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08853e5ec5919d7e30b287b5c6eed6b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70278f94a7b6cb95e6fe91b4bec60314976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3b8e68351cb65c227c36a0066adfb977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>