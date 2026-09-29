--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6adbc11bde361a9f9434c4b8d945e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc6bb45fee716555505b119ee32c642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8a5662b3bb5621ee30fc1b6d2978d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540829ef6425a31ca0b6a5466c606534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87088460abe02f5deb5c9b7ba06e32845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3420b47af16f1a009702ee117a7466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacba3abed61304952bcf346ee7dbf587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d736f56e49c44ed031224379804048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41cfd8268349dc34a43a8bdd7f14919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fed3349e37fc90a5aae9e94d7469e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26abd8dec4b4b8dc619b85fdf8311ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf520d3470a94dcbc327e93db8f621d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a72e163ec62121adb0eb2f78db8e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2117ad3799a77a8a5ca132f8c524f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca95a8fdeb33583bc536fb224757a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6a366b26e822199b3b45d2224e72e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7877dbcd6bb246ce484e7f316e36c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8d5e8f1fb6edee330a35f61391d6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ca70e608c213ebb70a91f600be47119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d822e1a11852e92b52cbc2af2331bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f499a1020067078d0bd87f00d38b9b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6044d61e4d004085b57f567f478e7bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1f10191c61d754a62dc3a1461235123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c593c9b76f03bfcf741f9b2fc6ea024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12929a7feb8d26a8b5ab308377f1fb0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf8591ea27b1acc5cc759c0b49b9aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4171326b8a1143091a5493c57f66a4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1a497194bea72573d216293803d7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66acca8ab1a2ecfffe177722abf34629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94018639d21bfe3dd07cff9dedff3bcb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73714f5be88d790d5c80e23a5f68380531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140edc76ed37a3b68c9d9fd9dcd868bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa2728d9494aeb9da14475b335fcb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddaebe5338b8dd5d9802576cd492de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97515fc164fb4e30d8353b2e7c01317735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040e27faa274a74fb4ee05e390179dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29abda11d1039e1bb13dac74d3994937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc5165f73eabfe6f3cd0cbe0978ec738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b925fe40ce9432663acc6c61c9ab5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b2e89358c24b0dc5bb3dcbc521c9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb70d61d85807073856fb7b1363ee0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f463469a35e3651a9d5b8583fcf0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6c210315438d40030a8e576b364d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d822ed19c23e7d0c25c017a2ac5d2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20b1a73bd0ebe11dccedc4bf9a98be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04865dd426b2fae04b079c90f16b50d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccfe0772d73fb0ca7d4cc700bd3be147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5420abbb359466dfead0578ab832cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326bac44aac1932a262b21389abdcc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87403487be99bf7bbe6ceee1f75ccf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac4089392ea224b070b99659f0e1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99d7ce59abf2461bb61b19fb0c284252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5164f5f27c0bb51b0045872a1f2ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ec130b0d0c0dcd867e54f69c7cd7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c36fb98367a514e9fe2acb2d5840055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522e4935cbf10252bcf8d052f1613db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bde90a2b89f02bc07c67f58c50078857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f6dccf2ee1b720e8397bf641d3b6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7e7eff824711d320192fa03be6c0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf081697ec5be28556b28e768c9d71460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98c177e70114fb209ebe7e00dd208a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95e9f077cfc225432358b33566fb8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eac53f27d8e66ab86b27dc4f32ccc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b099d588deabfbc5c9cba4fc3288ab364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76ebe814cbf226787769507eb8b77365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4dfd1a0f223253f46fae35edf953f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2eb07e4a2f24404d765a41415cff167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85872cec819e291bfe582a105ae1850a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e6f1cd07f92cf595429ee02b3006869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce945983b7bbd2b84a5fbedd7400a77470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e638d2c16451706bf5628f71880b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe79f346c24052b5666ebb7ed87c6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f775871bceb0b2539310d87bd774b4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e075f1bba079699c111a0e833543ecd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9972ca8b6bd9d5f93237a14baa6e7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999cac24246c8e13768f8e0cfbfdc9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e1993d214bed42e85649cdafa123377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7f5812268e83fadf8136bff9316fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d20f44749c60b6f3e8d1162939bf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68588f8f6157fc8808ae59cb936cb2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da8ff1da10a78f87e5ba44eb55e31881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4856dd6b522c9e387be711dd34553882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb278e42b45ac3a1079d3c6459638f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a321c15790fcaae49a9066d35cb57784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcb4c9aafaf597a28c3a2abd466dab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba321304e2250832022d2eb8984bffe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5abe0bdb552f44c050d4816ea387387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263bbf671a4b6bcf578cbb6e1ca686488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fb0ac7f621c167e9bb237255c74c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189c721c8287ab9627a60d29563f24290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdc8fdd0fe4f277cb366605340744d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955663b09487f79aed258444990351b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f5afdd2cfddb154f720ca86814bd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84de5351f382dba629cb1591f9662f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066678e0691e4a66df6c03738e5d2a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a053a15f50bfcf3e67e6fae6c21c7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfd2541da116621549dceed80e0da797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa98e0629d92d0fef7235925135583598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0b087eb9c262b427d1cb6d182e9a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e52d05a3cd10eb43d976a96ef85fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e046a915cb47e5903a5a4e7deca0dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2afd6126cfcf18c644a9b4f123dc81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f4bef7915235eb02c7e3fad40c1ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bedbea2ef14136d1c5f5762614e222104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d38d45168725c9b36e77555e2178b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7283ac706d6055d67fa787825166f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6705170b053d3a23bc01b64b2f6b77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886351587db988ffab4d066bdb7432e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf25093f5f77a70d37355be2638158109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596e32030b58ffbed6c63f7547f6c0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24672728cf548eb7e4cb5be0866347da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b247eeff31a9578ba76641ccd69a993112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f2213b0763cd04521d356d20ca412113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b4429d7557f610a6e28b73d82fb52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b4917c680f3cf3efbf56312e96cbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbfa3309382a89f5d2bdd96ff82bd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603bd88471aa8220145b19c7dd14336117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f196507513c830a88eb4ac5c0e6b75d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745be62c0051660a9d1a67d363c1d2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f50a0c12d6f2620f91e0ffa9f429bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776191cc6651c0fe67d743f65659929c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9426349da0584f04b22618728988bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cdfe404aa12c3e506c3fd5edab1a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7289decb2225e6b7c8d4ebe2068891124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538adbab4f7f05e94b490ea2cfa23d9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22834389411217edc4f17fe2535ddb41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b22cbddfe2d160283ffb116c66bde4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eb1f942323e020336e71ce07fbb2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b79a982e553f9019738655c6c1d320129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55373ff67fa16985984b1a83a99c399130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572924dc538efda7a54ca7c21dfd8cad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff1f48a388ec4086c17a242c18afb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053e4e2df2189eb137eaa6adf5d57db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb57206565b55393d0f08d3c6a845dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cf584300846b72aa34e6a70314056135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d88fa6e45509fc88e07493e44f8bde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4de2c5abc49708f8cc844b0855547b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f6808be71460f65aeb13281e87687138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8348c345041d993507fb0933666d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855cf5d4d02810e3a570ea7ad77ac2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a6d78a49cd92dfbb70d227e2f76e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef58f44c5a7f90be6a0ca4b980ad48c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94776896c0333ffa73a4a138387737143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3970caa60c0aac1a037f5091979bd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dd91bfbabd012981abaa86d9fca74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e83545c2860e20855df4abeea17a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788927e22464e834ec7e352cb034038147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1b7b58c0359e93f8cb03e7c648e08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc32aff38bf10f4bd444ed72d44089b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63760cdefb4eb15c31e52187a07cb902150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc006855892c8a98481a8428a2911e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa2976e4721389a1d1d5a174d201d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e032b152bcc51fa60d27f66394a1a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e4f08e8edfde01e87b41475418cf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f30d9cac077ae7932e5d9462c61167155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e4fc16fd40a417b01a42ee1f03a9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d863854f42079f3ad60a2a04a414a99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342536b4f1ad2222a7d9ef323a3cb4ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82318416823c3cb07b6716b38f794352159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece3f982bc2c69fe4a49368a2a18c02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430432f962323e33c94602c89d13ea0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b41c5d15574051f427804677bb0b1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac179b828964c8b3ac6d4d7f06ea0d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6c36384a2c3e7270e46d0faca7bf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655cf4fa9024e519d98593da657a908165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a69d068222e9733f865c9effbbc1df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ac55c5e78d0c2f2f0687efc2fc67c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9423092d4de5711bffcfd9bfd3b22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc735b4695394f12d7118cdb4c4ae9a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbe2ec2767170e29bba6d2a54ce477170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3d51e4197af3b71c94a3b41db5684171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946603d9dfee3d29b4b3cb00895b8f61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa8b4aa9331ad29b5f81cc1a2db8b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74b805a11ee1168ebeac511f383365174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7395770df10786f449f0464a08d4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037870323a7cc925efecfe711c8c1c64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c361d3b946b7021a08286a24d0a87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d6a59402cff2e2db195905f073335178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a0178730b763a704a02ac7c3b3cba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010459e1a32cd8018017ddd55018063180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74285434663b4f8f651bab0220f51b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee4e16151345ace6c870b7702e61c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34974e08ca190edaa4ad6d3c107267be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d0eb839a6c10ee9da4985001cc69a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5db79c5b9ffa3231a50e25c4c5a37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c08432de5bacd3743c2481efd04a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f29da7369fb60c9cccbdfb4a6e93c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be677ded46ee98b2eced19a0f8f415188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae48c3c38e13406c07772b957093b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afd4f46e2084dc0a3177c111f1ee35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152a9e5a369808b37dcf26c4896c805191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50a134187212713d7f0316b845f685192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b06507bb8296b6b7044db5922e4ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918233f6f6d08e81cb612c0b12d9cc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baef00bd22383b9a6468c29981d1a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9a357afd0df12219ecd2b0d74db45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab946eacd7ff6fa830907574b6eab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64124604602c02a49ef2060da0e234198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95455996e8b90dcd350f721645b75302199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18936f2252f061a51e63b990f4aabec3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c23c0d2778cb56660626497d4b64fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6469e4ae3d33b862ff99e241d6dc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0221bcd2bf362922b46d19c111edf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018f3828865a53f314e2a67ce7042e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35ac5dbe8d374bb9fcc9271066e6d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ef842630d3f8ddb7064f062bb44f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83c1efad93119ad5bbfe9d46919912207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa3e1e76758826956bebcd6725c7eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9672ced3f98ddb8d7ecfa6298e08910209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810019165b43067d551c8d2185455df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4b7e8074fdb39213c86723a55431d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dec3e31fc96157f7c8cb7bef4b7a9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fda1d5b57bf2d26afe05ba11d8ea7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f43274a58eb2a23002dbfe8b4d7d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3c845a077c1795262657fdc24a9db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d21b65bb5f4d23b3bc5589852d381b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac336b3ccafd8b3955442bd633b892d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373e04877c5710ab7542a5a03b15ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f50e6e868f3efc116dce9e9c85a99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f87e0af7a26691f6824873f12dafa8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8784808d8dac00856d75d31952488221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd41d0b88d5c88b40ae245147f8d56f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df9280ae029f4b5ab9c6e3f339c9c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a66e906ded79b62eed965d735a6ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8de42ea1c2e227a0732871ca976d47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb367ce1fe5a72e6310f70bc064fbad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7d84d6a43518681ba175766ba93f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf638c4109fb577d603a8fe588c5faf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4c0392115ad7c5cc275309aee1ea3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93f7cbc9b93f195af4bb94cc96c04c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbd860c236aa0cee4e960680630772231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c060c0cd284aef1b0a27b8cc9c1ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1874d0e5da13e5ef8c62eefc59be22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaf0a0aad8cae6af7e773c03877b69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a98b3aa89bfa0c7d540e4e84d9a973235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab233171f527675c3e7757679e072c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cadacb6e0229be34e4c07c1006d8fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeae556e6e93d40e4dd04e8f9691ac0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30334a694b7c29272cecbb1810e0a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafc83d0e04cfc509b53b48ef7c7780240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3629f37bd6e4eba8608615b6ec2f39c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04ea396e74f8d99de21d70c1ca6d64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c2c79955b63c37981563d76b416c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752a43284b49acb653b4beb969d9984244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fe8b4beb43f3b957779aebe9d11b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf336a337e05c0ef62ba79f29d18fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178117fd41aa46487e5721ba2662247c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abe0474b742f77a5564f3942e372c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7b95929b8f19a8b7bc7292d7ed192249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38962aa6f8f4d715ccf7fc238ce16b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a6c2f3de255738785973006bf68e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c38c4cfd774af147c9ea52c48e69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4320480f97dbce29c3b5f785dbb54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6f803c46df2fb64ae1e3b5d788474254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f86d4c1d9414a310f79b261716284b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc51c1f1fbda06489f6f85bb83e49da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc4de06e2a7a84c123272f7d121000257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27634c75e618e6af3a5911d6ae7862258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6649f1d08cb12fa9f415fc64211bbbf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed590834cf300cbc02ff642476a4b0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffe9edab1cc01843192302cfbb41bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c858c0b53d725542b05d0a689d411d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4c3f92cc92a5e663dc3e7744549e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce315c12d922f18d2ea5b6a77e4fe4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13df0293098bee30ff53fea62efcf2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b509070b53d4e7c8bc188b9d3176791266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeab746ddc75110a219b11c3af7126267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abe78017d213ca95b339e7ea5f8c24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd42a69cec467f1e9aff6eff23ab5f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5a5b91bd3549dd35c3db06d1b1c4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07864cafa6d2b05d78a256c42b1b247271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41225ffe2f621454dd9badd50831515e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d8637b3896acf0aed69dd3a6b341273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc5ac350ff4d49fa06f45a16c47901274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19131abaf4d7a42a27d949a8a22864275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d564a54dad7b88774fed9b464e457276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da561eb2f8664f8d89b43e0683141e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2c2e04a2da20248229cdd05c5f636278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cace3e1d48f5425db93666b1a773af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb2ee57c24a01055405d79566435f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b6c898926ed5540de5f644836800c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faf2ee8759ecccebdcb84d02898ba6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f186af013fdc85660f8c1435786f04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ff032f2edbaf76b93c4079349539d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf77feec4d9b0605e7a6e26e763eea9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d210931340a68de3695e2a6740171fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467932cfde80d51e9f8d7f2ee118a6bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaa49b82b15bbbd728864524471698288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfddb92fed0560454b1814e1706450289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ac3a4d03284f14bddc39467ea0377290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b12235142b7e417f4a6945f9432daf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667270eaabc91c1389d54963983aeea7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a13124bf6ea6772512d067007c995a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a93a2e2d39252f68d1cd9784a048d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e2b071750945f14a84e53926dc0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d120d2cc621f5e22d347ba975a493296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca90b114d3b8eff93fc1ce1c34cedd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04e950474d892d3b073f8f9aa1c05f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a7c05c78ae0ed80a794db893a28cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5257860d8e42320af22018d7a09ab6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662190959049ef7d4128f13c341d1c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a395c0bc7e92dd24a8b3d807879f405302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dc659268bc936c1f4d0105e29fd20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36682bd98f997023962838b150061c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e080c42d5e19d9e63241ffe17755c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b76df6192a8b29fe5b5292fc34d527306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16472ac5e762a6097d5bcc242095d15a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3029f9d9c5bf4f943cd8fe5833bce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a85c4c3881d2d9900cbe42db1b11ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e205d801088bcd3d80d1b96e2439501310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83431c0b3a815ee7cdc2a71763354b10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298ef94980619c995b48f7fd04328af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9e73a01cc2611aac8d164a55ab50f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac11eae527db98af5b83c58f5e9c5fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dfe3556b7b0b59d4eba5ced700ef8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f909dce2cc42431210be39ba0af331f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0f7debdbc99c0572da3778d19898c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888ef61afbe08c81005b8b63bdb9217318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeac4da6dfc0def796966601b66db69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256358ab81d2b15704633fcc0e3bbe4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0510a16c5bd698099f229b8e3213c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec81db95957a9513538bde039b7be82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52455f1660e2bb853fd8c24682af7776323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839ec2122b05a8bea1fc7d7a5d8a55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3af40e81aa0487da082cea6f56738325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ea191e98200b17d6e194046ce7943326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e415594d3c772964e7b47f3ebfcce4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87521bc9438e0e5b194623b601f3ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d111a5c4008391896c37ac42230c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b735a0e430b0b66fe2b64cbc63e5b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc2ab8cb40ddb425d62bbf92f9532c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f05f67b2ab2b3ee41139cfcce5ba2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd262127f2b7c494e10eb5da12d9efdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774400ba196e57d4f260761bb68abefb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428e39da97f2bccaba321431a92b061335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a4ca2411b87f476b3866c39871a32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08365645701bab9be71bccffcdb0b5da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a473b2903c2b02e67ab134736b05a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb90484ba3267569eb29663c3dbd66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14732932f058c3f3a9a46d34db7f6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1b8fe16256df344df4c9668c315f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1603619f8c7e70558cef1bcad7556342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a5d0ea6dbff7b8394f79ab93e0d54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83bafda0aa2a1bf42be17c0dae503d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcb0f1360cf4c40acdfd696d9ad76c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2f8824a7b184e09fb584ee20a95e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339733595ff3db104e019545df799631347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831e026cd9e737dd7a041354c5b0867348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183a94d113b7817cb28e9877ea1cbda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368acb8adf48ddc9175ac17ad7b1ffde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94a51f41063dd901919ab8fc360aaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfb50713a662de98798769c314ecc1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2828d19bfe00eec325d2b0ad9cf878353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b7a6b486e79d6315947ae3543e03e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37e38558f0e3236de5e2baed9aa2ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3c538196515f4bbabbc6c749a6f35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a83018b3bd06d88b53cdfe94961f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09453ce28cafb62c3e1aeea316c50e4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9af980467b53733847b56fc45675f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e12be6a7cdbc5936ac7bb90868eccd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d9a0b1ebb0b03a8657fbfacd1fc05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afdb624a3a39c3fc4cc9c9dbc194b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04ef19b8677fc36061bed0898918a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16466efc28e180b1abc627f36b39b73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c779eb35ededcfa5899867e5574eb12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ab1ae6955a6db8034ea4834ff7ce2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6dc459aab04195128f7f9301fce02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b97e9b48d3a1415ff7a0337cfb97c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e8b35d902604f0677ced7be829c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ed0e54dcfd26377f825425a2b5dc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e62506708ac6225d4c1fd4c971af0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab903e8f8ddf3e8ba9fd0aff162c99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e8d5e0eb12d754d6c10126b3b10ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b7c21616f515d02ea843508134635374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e8eec859edef80bcfe195d01f2908375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb87a45360691e50655a699cecce29d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd34fd3086d6b04309923840573f0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ad9317a7ce552e7ca989b406ee424378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99e8ee9eb9f1219f554a569b30a11b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031edb3edcc5fbf11708c3e901bffd31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9707ca0a1dde6e1e15758ddadb60e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52132602abdae27f432a7961d1fd7b34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4086c7d0b90ce81a8c696e198f1700b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d61c9b1b369f1d11da5179c67308d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406d89fdc9caeb014297d922e181303385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377121ed9ad2cb2c759b835aa3ac77c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe7a344d99b8fd9b23a53a87255872387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bdd2a811fe498d769b43c77bd4bab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01972ae50557f1b53eb51a35bde61c33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ff3ccd864095765ebeecb547e08cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c2c2d5bb6d862b65d719e67ef289f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35953d53ea79222fa7874a924bbe8190392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46ded29ed05da732f3f23c98cc4fb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175439003357331e92def65a3293ec33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0f9cca42673044699bfb9c4197d6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9facdf5d3c2cbe7ee5ac2071434cef3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53399518565f71a4c16a0c7874cfc8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86ef962f0185c3bff06ca2871a2b06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d380f0127e6e8ea98139b66c0ef270399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe83e52147820cb61714fda7c21569400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5b893cbf42f827e71a5cce95b5e4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4acfc0ed27467fdaa6245e260d5dd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb449422becd2cec0f86e962e88013403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e2203f8e26afd4c0c3cadca358c08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa065d70aba402f0808830191331c76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377a082bfe816b553ab01203fa2c64e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefaad4b112b56b5b6e65b1efa05751407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f276c11d210a98557759616e9235fd7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc333992a9e56c32518922e08db7e0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e048ba834cb5279071e210c314211410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0983f7fa6613d12d070f89d89d555411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d46b18e37923727c858823538fd258412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c5f2d295190e0b8f74ff64a99e3d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2101ab46b3850a0c9c17e6d56a12c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5791107eed73a69ac2b03b8c81a1dc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143411daaf0294abc015f3d473d72bce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3d697156b67391943b440496f20d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce688fa97a26452e460676734b907d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e209e37a07407d348f9ba2f605485419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a694de06c3a9831dcaf29a74215f8a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33b6b844309cbdc77300e37cdb46d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1f93acc05bfbfd034a3721bb5ae50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51363a51d39213ebc11d5d1b125208423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4844951b66af8863d485110c16a17a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e3274acfae4171ca7b8df34fb92a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1197509fa97296368d30d7f44987c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e27ba7e37b1143dd47730dc48183c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce173ec28ccabdfef633c4146c59bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ff07227ae44d607aa7e75c89e4ea3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80024077136c54decdd5b12333495276430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26caf422a389b2e49dd0811784228d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab3324e931dcc33af9ac44d1956f35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39474aa55893c0d3597c4dae75b0a29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868990f38d276e8c6908e9e40fe56644434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac91c692f27f8804ce4e4828dff550435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da1c85b270cc9a3e026e48d91fea3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc426e7c6c7a96f8dded6e28a60d13b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96d8c48bdd935bebc4b4b27e203813438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49342265c2463b0eec2e22a7b5b1da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33447a5874a99c510d17ffa50623d2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73878d7ef067f971811fd1c37f2933f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde842ca46d9225e8c6299e97906b8a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16e47bb0c22ff67e389583c511de31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f0ca8fecb1fcddb54e7b94069f2c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70016daee5f547b439643aa9b1fa8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c275219af246388b13d35ed656ca1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3fb3f6b4c938918656c5a1e06a20d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83075fea0573b9f3683d1f7de69b46eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7792c86d37fea57ffeaf467b15f4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae322abf28eac623a454028051f55460450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83713319a69365f6972e12790db785d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71186d4b625b21866e48073eb56853a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac1a511171e9f24c24d3d320b86ceb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d06f79e62340d31d079cba4435062454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c8277813369f60f0a540e1b1cc51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd5812f8ca8503b6cc467978871c19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0d15b20b15326c7970d9d6eb5bf20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e079b6ba1993cb63be172891a6d6035458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df626357ab26f4fcb71d1e0666b5d98c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f81812ca0659a2e33bc80ec60f9d70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbd9facb6986baf76989026bcb030c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9572369549f940df5ea571d374b93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd073d3c41bac2858e98469e4d0bd83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ef326cea70232b6e6b334300cf629464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d726c70aecbb88862ce557d93aa9916465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d2f86f8fb42722fff33052afb94f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1211a0109a432f2c48875aaa58a323f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e111a0b31e07307c22f323dd258b689468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86630a773660a0ef721004c0571cef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c8e882f1a8d1c5f47c4d26d3688bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37cf8bf2ffa812603994b24852797e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774918e824839f47e45ef5fe04a690c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd9e0b54c333131489118851aa2a4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665e8e3c433b5c6c832b3238a2180aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066571aed1bef6933f5f7daf6203b21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50552f77294186f8131cd9977dd88b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7deca882b3a5e49a7e2fc0d6ce7dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08f633f09ba7b17f267f4b0ee161fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e435b3b590fd19718d81c1c7dcb8317479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf58f10bf00182b5a2580e3b5aa51e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecab8bffca1fed7ff1b562a7e6c073a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386c8e4eefa88ec3e781b9915eeab29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400030382617bfd6c76133e900f3c2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b8308eff8a67cbb9ca4064c7ce515484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac8ef7acbe1792618e42a71a38dfe5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22529d8df579e990b0f2aa9660f543486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1d6e3f6afb85a3bbca4de833ab4b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfaad969c985951ccd54d8a97bfe97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e85f592fee1ff7d4e902465676cbc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330b68597e03461c6f337d43e2684e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324d606313a9b868d7f142ac1a7d6e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2b6e15728320fc1066a0921f3e690492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d12283757191623b6125eac3cb4ac9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e446e4be697b06de59db9086d25184f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3e866866a9c265b783acfe82eb3c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201c1f311fee7d226cd3418fc2f4e96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c6b5614b73f2a514dfadee59236aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b019331617580ed3aef0437b7655b09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a954e603d3d02c2ec826b6abc677d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906c194dc97778c02a5aca0ecc0de90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7c90796a1d4773e33a5c30bd92f0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cfaceed92ac9ae64385b9dd8d7f2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0b1dd5a9ada9e740d687d989d7c1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4365fe99ba4cc44fd4edc4098d077504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700976451b14693f814a6c6e4c92158505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52991adae69221c8d2215d995af7ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccd4f8bd61df1f2279e96b74e41114507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70450b6ad2f2e1e1243267ca74d519de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41c357757b3fe1f6ceee2b95f651cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1a4c9f95b8e0e5d2e8398eca27a31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a79969ea227b108eccdae6dca91898511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca118a4acc6b934ebb5560e47046a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac782941ea88447c4df55093586c50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c28d1d4e3019a44084689539660b56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf623243fcea6b94863c787c16828c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b781b0b628c8ff747bcb3316a526615516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea343c8cfa993e52a1c6022dd2e7639e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf944dd6ea98adebecc8bbdff4248f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7892dce7bb45fbeeea683dc9bf5f1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e7da81fbf127cc18db91020d7ac77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f409782b1b131b6e29802e9f79b750521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6130e964593e92f94b0ee346645ff4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b9e2f550e338044aefbe7c99eb01f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33429c15a18d538d5bda23071ad966a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d27ca852da1c02d321c582c07463a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439b97257f83879bdde5c2fad56ed81526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2757746e5ae556eb3709647c5ae6ba3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636f9c1a1f269a0eefb69ee96bc562c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c545c089d5508e9604b81ef62f4b514529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeed52ca60eba299a41c3910a02e4b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3669572270a7a1b25eb0169cb1b4666531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f964ea7687087fe3fc0cb230212fa0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac44daf8d061852d8518d3e6c69fb0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccc850661c1a50dea42ca24b563ba4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525242cb230190f01a717c316123191535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6d97128cb7b039608df123d25b4b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2f4868dfac4f9df57c6e7d1f4277b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07ea4973b1056661009d23b938fe22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870de1fb452b920551919390478297f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ad1e77c386ebcd4925ceb23c54d3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d52e4579cf41c315ea9e9c4d599e8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9874dcb4c7fe8b5d7eebcd6b8b886c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87f08f9a9a566efa192894d4675127543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c7528093eaf86f62c31f0f06f2f60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbb2b1c2394b2ad56ff05948a7c6b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3567c65632c9bb557fca9760dfa3ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7008ae4137c134f983f539515ce7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ddb63a7f040ed6f14bda7dbae1dd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e918a25f511d95262b5d4f76cd71e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db203720ecac41b9b5db2738ccd53ca1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8c4f57d86f94a16f25f7e2f1bc82a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975c2fb07288b9e98a4634c60ffaca4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5d362e870db7dd87105b03c79de2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77546bc2fa3fd90859d9bcd25dc09070554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c0b66cb0d7265bddd26e1f41dddc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e695b19104bc8cb7d2ae93a27b487a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05becae778eb849fd9ec393795dd3278557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d67c7c1f6420282665b431f14933f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fad787ba0c76532bd1f057b3fbfa2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846d6bab7a91ec3e83453c83d87daa4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51c431aa432769f772a40cc4f35d10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b671e693c1b5a04c0633d18ae9f59c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81468b7263390f9059d6bd049f86ab53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2e429636ceec38d18abaa2d9d103b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd13d7b6d740d34e88ddf517d9a9c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea04f2c02c7c474d2b15d53dfcc9c3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33686582f05ef79706c80a3530490e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ef582567e9b05af01ed7e82a595c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9dcc08cc48af2bd0123924e912026569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67f455a7f13099b3de524ae31c8809570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d5a590fa9085cb1eb77379ec8c761571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e6565cd03745790f48b43f9dcf0df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbc5ab26ea9e7d754c9882f220c502573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af77854c3ac1dab60ebf70de844657574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b6197818e2494f0083f49a27bb87b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dd48f7c79131983c1c529e87333e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8801873b5c7dab80be76a0fa8f90266577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29e08fa08c162af5b24fe5a276a989578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff89ee9a9998193883977c79b06178579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361d386ea2ffe9c26609e8fa0e525a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a13e08852e4017832be8eca3643b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6bba1cee11cf8ae263ec60d92a81b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689a2e98e98c5dda8241528634395c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac09f78187b92132702d74d52349cf3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92260c4942e0fa15082beba98052e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd5b0532b876f786ddfa9101b66b76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046fe296f52c76086f043add62ebc10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd520be059f31ff402642b1c757ad17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056f616566a3b215ecd0cbdf3e3f5a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91cef312a85639ca89adb551579bff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813a60b0ace5494254738cd010a7d58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2417f8390ae45cde2fceec17fef13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2623f0e8bc616e0cc0d99baf316a66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4101d081e6dc3bdf35ea0829c62b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5782326179cb0e7094fddb2ddbf1277595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc570f64da33dbc6c019201000b029596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede07fa30124f6ed37f088b93fbf265e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f5139da9e85a2ca1a6ab535241552598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3660a79cadf48f9967d5a4c4b2078599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315c6cd8953bebb427511c181267345600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ea6e4d8ebca488c0fefe1e1f7d02b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2870870f05bd64dded81447dfbc429602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68621767dfc3cc6c522cbd6cb05168d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac8fccc8b8a6471660fb0a1ed59fe6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380733a068832184be729f1e1da6a0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f28221bb36aeae9c62622fe07170d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96955767bc2349c0f93ca1a687a18731607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8b30dac077cc740e7c2bd2cfff295608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3d88340703be7ad13d7d14f9e3f08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fff1d23891ab39cc1b4b64e8512500610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea482a89b5d12a597f16f25b4d82841611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b393d29e886d10b2b3bdf22951350612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ff9f626039c954811482e1d87526d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26e73b9036537109bbb5f2a46470f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79efde9f157285e56aabad5aea45462615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38102cc5cec3aeba94c7b665899e360616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963121283ecc9c1ecbfc34600c15192617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bd842fd1ae361eba5c885546831bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b054f995e79c8f290771779aa2501619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837992b0d643fac1c4662939d67ae4b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23630631b31123ac586734d16df2bbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e6bcbb84135cf18ffd7175cf2c356622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dc2e96d190cf3a1a801bbd55a2247623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd620fb08432e824dac553abb342705624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfde4b3ca8bb7a8e34f8a85896781b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c93dfd055b4fc144fb648b2a318c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c16145ed9a35e5f0e4a5747aa32196627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385ce0b5a1e0123fcef8042f4989bef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b2f2e61caaedb58c0a3c01565f708629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b684c9520dc04fe174b6256100c32630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673b8721fbb59355dcc15516825a51e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d33db1256ee08f260d1a332dea6bfc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e19a5f44e4faf66f1ef124d8093f68633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83baf0c2a1640969e794dc71180481634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab9d7548ef22323f2148d21d310de0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa710281be1c4f7e457ef24c78e8c1b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f113fc96ec36701e7d86614a4fde3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24f532188ab76893fa831a25607440638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490365a453c6a186c2b6b7f10ba9e8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538b036ab00654efc0078abcd62de41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c28ec298b83b71873293df1c8a1702641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d564745fa619e52c3a60d17819c58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a0c6764463203d449505e6ceb9076643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff89ac143a259bd04e12f5c2d0b3f00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcaecad581d4661d4efc674d090de3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e863e1a551e2e584d64e4867f1cf3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596393a0e490818774b31ac347713ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccad31c930a213c0ca0111378b3c0ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd454da418844446d5f1e4ca1f0a3888649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c21cbb21fa0ddd68a20de9325c648650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37d86e17efd950b47b6cf343dd1437651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7f2b0a10f67aab7dd2f9a5c542647652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af692ea72f279431c95c81d34b23b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024762bf5f10a6bd27f180dff741b3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c7c09706b52861061defc54f4c795655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb59fbe1d4ecc961e3708ba7f05574656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04691c7e1a3b18d2daf4bfba7be44997657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250015105261b89705a9a3742f7739cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305d855dfb3be835e92210a4d7f2744659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcc003a541f2fe415b7c0f70a39cdc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732bc187b6fa51ae0f526350246dfb7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1228352c9c488d98a5b70d40b03876662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37e02c8e81b5692822f13ee1fd6c32663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc765530cf86d4018529213b4ce1e4f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122972d8dbe89377c1ce319840b12ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64669611b1542fb818df064968c40e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842c9ba1bbaf6ef01cf0000c63d1752667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064199a94132ce864a2d082ffab5af2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d127a1e38092e37db18ba8e2a2517f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357ebe9aa2bb91835cbdd990614936d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49120600e2b051a67974ee023ac1df34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b17c7124a061aff4397e144341f57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d4248986233df6e9081793b110c66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd57122546666554ede93fd8cc7b45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cdb3c309074c43e2f30e686f22996675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77f43fe9c710191c69e85e099ff288676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ad35d5bd983b8dcc6799b41276900677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e80f66753efa35ecacd1dad5f05d66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b09b74d986bd5a7b85d9a7f047570b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb6e2b1fdc3bee534a65ef8f2c3dbf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8137ca2522733371d8f8697b9016668681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ab6b311c261b09e2ab14b5857d732682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c9dec3bd7340b61b993c0470d1c39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccd6914a7c73f62b1372d88e2dd520684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec430cf6aa55ae26c96ac0dffa3cd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddfdd6b5e324d95dda8304a3e58ba6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87159ad99b706874ef707890cfb32754687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5ce8253c6660a08baf464cac2b0e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5fe50b466aa94bd7fb558eddac32c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aebea891a2391ada39bd862612d6d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e898c64add6a7496c541ebf0ef4b2b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c570d72d1027612f7d28ede9d0f3907692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93f6ef090cbaafe92ba9b100b58ee2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0f94a0d24ed2e29502e5f94f3c183694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52c1a49a30fe334ec67323c3f39cd7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71c3871c515c33c3e5ca9b20b592d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1de6d96f6e3b16a01e5941e11c4fbc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ec495672bc9253a88d1538244a101698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dc2ee61e53fda3c1a5e9a030d1750699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0538b4959b6c510ba6229a71f42029d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a55d2945b7682e2824ff89a72de45b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268982d7026188f30a14f2ff063da28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed028062e93caa9da5735c097f8e372703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9665ee65feeeea484fd100600facd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43cfa66c9dc7eb9d8a2b1450f53087705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3514e1f3e2ba41ba0e1b18d8e61bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d37b59d4558dfb782f47e1000c930e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3780ab9fcd37b2127671aee580987708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf093f99a5590a3519ecbc2822e155709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25710977b90228a31f7f20fb23eb2bc6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e28c26870f9880dd31752fe92cdfa6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a53c31d762dbae58d1089fb68a8d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaf1309697f245b0327f32ae92dd54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389fffb101987e4a50d0ae5b3fd7b19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623bf5377850b300a92291ac1632481715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba236e61ecc8b204fffef68f4001b8a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd126f43a4afc920e3fe63f84713680717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a018a3bafb030749ac40b159924adf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e05d60528820be9524a0f60ed49bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c307a21f9900e417f0f56c94a80b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f655082a8f1ae2fb51b32ed240841721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87be1cf98b0da3916f5eca64429707722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff566538e80e0417757fe3f69dad82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778fef25efc6195c2aeee23f1b84f71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35785f0c19015a59ea171ea46a6363f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d51fe40c8fc3241b97a347b4aacc0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fa35875d47c128a9ef175e0f46762727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f47443ad7b23403946636812c3244728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20031f2fa1563256d18b2e00ab084507729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce37689e63bc37b6da3586deb16676730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7f67a27ffb10a5a585bdca31d1047731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb794dafbccb68c6455ed274243d459732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2842d12bf5ba1ac92a328a294762e39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4bfbe03acdae07a517a253ace5dcf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973ad6a0c7fdc4bfbb1457e601c7ac4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f4467a8d7ca75965ed6c293c439e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d85a8a2defbde3b4b8560bd4adadd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbd38093821f1b190bbd2c1d51cf9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5d093721b6bcf85f1927ebafc98ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659304296c81641e877dad3beed8293740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831065dd87642817bf22e72c08ae4912741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aa7b38d8292074729d4019bef25ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc4cc00071d2f7d75491201ca628e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44af1d968b19f2053b01152ce2eb442744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35737602853ab28f9dd7771b19b16d6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fcb74e2b5f943d936daa72733df41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f825e66d8fc0e3e1a02a709792b3d73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d4150bfacc9fcafffeba1a1e599bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114372dbe971b5b69b865dc6cd7c05f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912247835f4994a6a5c8ec92ba07b2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cac61a3d40b51f45e89e5ac53a47d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846d34b2610601f49010ab2057b1ae6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620a5a5c90473d1a9cde39b38ecb84e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a9657dcfa58a2234cf6f34bfd2a32754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357cd74b02199ac4745c88d7ff21ee8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70e68cfe7511bab1e340335660cb2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7cf0e965d12eb95c7d9dcc35f17f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f9fd431dd21527e98e2efb9ca09a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a2f8fd5b3cc1bb57556443f13e9a8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2c6e06683190066e9060369055d1e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e656542722228f43127eafeb813a1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b54b91fa83ef67854cdb6205a31b3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d106ed975cd8863f0d7112e4510dbc5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7a6512c4bc07837425a524aa7aeb1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06be21e054680ea5ffc0a564e15113765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db5bde401a614f10d8e254150c000f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107ff2b83160c9347501196e25442fe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616ceef9fc1b4cdd125470bd26927b6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84376608fb94f9d08664bca0b2983b1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d357e7171953967e7040b6d5bd4708770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d6bfb8b29d06e6db51006e5d14d10771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53239c136ecaf4643a409b4b273c2845772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7ef312aa49c83490c1348cd4eccc6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2379d19d090bd9c494c7eea23a8e8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa409f0e8021285a2c23cf4f29219e63775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9449899f0d5612d8ac1302fc16248b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a375b6c299b3707945837affb17573f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779c19c59a1fb391d60e153891fbdca778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5490223c725a2ec794258fa84c08bb5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6444e2261ef740f0e4331a8d4cb9b8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0829e7f86eaf9b09a9f0e234563324d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3a5a480b9672099071b1e42d85528782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fe2a4b5e499ca0dfaa33ccd83d5f0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee50adfa71bcf2c5ba26f1ffcd92388784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23c46542227058427c6e31887a6af6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e84632f3fbd8a7cc48ac2ed78b685d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128724f31a39852becc88e4dda98b718787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4acd7f03ec81817835f0fc471e575a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b726e3e2afd6f758888543827bf14789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db0cde60531c2809f75c7792eee453790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d42c2be9d42aca008d4d8cd8e45254791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f78084cae260fe2ebd6efe7c9728bd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449d0056aa88924cd80d49549ccf2c2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fa5dc420c8c3a38c9a7a33f357f16794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae61c980fafca0be2e60e43fa022148795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75181d68ac52d2eb75c8a606fa158e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf219dda2221fcef8a7ca85e7494884797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a0c699188cf4a7137c0437c45ca6e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449434c10411c20e0e5c0c32188daf7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fb991f88b4fb8876c86b33f086167800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066a9533e58884c7629897d17d2b549801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583945984515d6d3b0ecc4045d17d9b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df957c22259957e03344e0bd4c9b6310803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc382a3d024ef7a6d04444a00dc2f5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5079a752b150fd671d0dd4a5fced92805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02909c702246db4f40d5175ccfe9c4b6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09060dec2c1294096d63532ee3c68fc3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7857eaa62f5385d44d7d1c080e55b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d33a7bf2df4d8fe752fc0d383ae17809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2749fb39656aa68cc5797b4d9bd8d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1e19888dce82e72d580df65898b6f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976134879a6f6a870deaa6be398a371f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3a0d2fd7e86c2dfe86c0a230578c1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc946309ab39d8a899539d9cd77f5893814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c93f23e6da07281de14360c032cd34815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f851b79f49a726ecbf95664b082fe8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a11d3a56a6aa8bd0d6b93ab44e0f0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd64f815aa0c3720b881b19dd0d382818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d34ef25eed140f42a92f30f61bdff1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dcebf9c778663d62ca824f69fced8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d45de64a26b377cb883caeb49a37d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c184f96fef252115e8edabc4d0e01c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa414c429da6cda289a168801d6b940823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bcb060ee8327e2945d3c2e6f9066d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b56f644bec58f2a3ebb25502f29d4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab1be63db02a82c719aee429ecdc39826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77485e0d103b48699bd221ff9608c7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336485742e9a9296be5a54a29b54b9c2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3a9fc5e79306865feaa8dd165d434829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec506be86009c061b541592766607397830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c05a1ed06c7556ab31e7c3c7da1bb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c53f2396eb91b80c98da6dc7113fc6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d6cd70f7e06341bdadf6d4d5799fe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c7c7cb5a7dbe522fbb4cab44f6c64834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffecc06ee9435f47a8745fa14410cda835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cdeafb292f1b5ab33f32984ebf060836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03053c93e4772fd904d2993aff00159a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1c8a078f3a2d3beb3bc1df44f44f6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77fc04204e663941dea2fd053d469c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55296f4e07cc074fe0461a2968fb6a89840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900c2e1c24d2a98ef7a0d29d516ff5e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76770f1837c88b6d75842e90d0070609842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a825a8686983641a7ae90e941d2bd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69facb3da5aab2855d731ee40116316844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e309ac2f12b5b7474a22dcb134838845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a1b1cd11138888650a761d9a6f40e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82bf13c094eb51dc1fabe6f29c1bcf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116dcd0b7c6e24bef2536670e5c9050848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4489975067a94837e6d54ffbd1fb1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895ec5c33853dd6c9fbd0b89114b6f7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b9cdbfa6a95fb9e0336f01b82a1e6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caa2f07394cfb2c8a6b3e79dbf0c5b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654872a345dca0f31f2b47e5d3bbd641853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d991e694edcb873af537784bcdbde51854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031100fe9d35d7169a3ee95b7cf347f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec91d2767a6da57f615d5b32806928e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd25a83c153785aef3272918b5aa9ec857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e8d50a90c4e1b82d479240f6273a7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acda4863854731991602ccceb8ffbe859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a671403091657599260ac45493f8e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae146ecdbfcb46992da04fd8c0bd38c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c246aba1378bdc27e97c6f292eaf595862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c33fe089221ba926af7780e146aaa863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c78ff4885429a5ed011a15472e5a02864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95980a6b6d62c0739579bf2ea73c656c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907757869cc03df9ec425c287a301f30866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eeb032c4e3b6d52583d5af8482029867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc948d194fa198cafba02a84311878868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27c5a53808dc71d19cb6c3083de426869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f689c895122b8958ed5201835c35e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8395f70c512e2f6bd08dc99489c80871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c14f7ad46abcf849c1ee3d28057eb5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d00645c68728bee9baadc9f2ca7014873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321fe5e0bf47f230cbda387f1949b7b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b57697c58e2203bfb6c4d3b523414875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7acc5bcb67a6886adc3a8433a0ca65876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9788fa107c3346aa84cbf3ac4e55c18877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a70a4cc58b5e4b25659edb13f4cfc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a22b146c7e26ce532bd468c7921e5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff77586a021c496f4ed37e51f6811b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e759c8bffac7096ea634db9106826881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cbc0bf80300226f1d634fcbdc1dbe882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c613335a88e8d00a6722f63464b68d1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f90bc56a69bf270888e4fde0c6e7b5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6f03242435d1b916b7935fa94f510885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d785348b21df352635278a36d699b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae067e61f97e6d9e4ec78363371d60887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee61f1ac63f5e5a90ea5ad9f5fd36c6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfa338a1ab3a260d561f75bb227d71889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574dc19c836327111a383431c56c38b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d2421b590aa4f16c00e7248d55c78891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4429a8ae35264175ae3a5bd4013a8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642189fefe1bb744b748ba46d530c2eb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55f8d26cc8bd56180d8305f0d394b0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e764eb8b02ebb5829c42e71b3b620895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4abdb1f61fede7ffa4270ff18bf23896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d8688ab3b3deab9c49cf46b9d97d7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea18c3ddafe5d1cad1698ab14c6b0a6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33dfd076278ca580d7d042b7dc81b2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35407d1c3bac7088ddb7469f117a05ad900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f615b2b8ade1f97724e42be71fefb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a5ac5f701026e3b5b893685e07bd3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0cb0ad234c1886c8b1e7e121edf6a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483f7d5d0bea7f56f7014f9ee66d3ab904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dc2d5005bd223d77a4d7b3b2b60f3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6c8fcd4a752708e99a7da3a89a685906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6013835de2c600c89e147988546e1df907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db35b89df3097e43263c6aecbe24281908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb14247d2360211f39382e97cc4e89909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83043744fd5c552521bdd9a0fa08baa9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e26c76f12c90b6b42db12cd8e1416911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497349933c94ff42fc6937aef88aff82912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d87bbe893587adf3fa73e0030416fc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aefe51e2ac4d758a2c7e90aa4dcf7e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c208c3029d48f27a5193fb8f4bd31a3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63b4f4e717eb2c61cec4377482db81916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab506dae57819464e3b1495f9fe40db917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda44ab74876de463c1e525936ede081918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f09734acf0750c0e622a5cf8c267a3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da8b4fbbb9c8436f3969e53e813171920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89a9de2e2d48ee2b5b7e06a71a6e64921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a078c6edb964821341f7e099d7ef98922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4765ff21ca7e2a3cb94bf9bde1f5d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbb7d899a1052c2112e4626929ce54924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa12a5a976f94ba6ff165bce69b3df925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304252919ca176904a57637ecc8b8c2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c241c97dc139fe928a7a3fb62c508927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e4406680e59116fc9fba2bba548bd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34ec9dd59bb9122bab6ad3cc14a532929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1ced54b3b47da491a436cd925d4ca930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65237901446a49f2f5e6d94173974061931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7e13ce36c89b2f911aa1919d68732932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b88758b896a6a5ac779254756a9bc1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4afb144c9f0722d3bfbc6c5c93672934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5c95133daf591405caea5c0a93e50935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a35dfa2a2a1c3ebbe82754f959a95f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff29616180e17e0b02bc2d70129eae937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72c77b359336fd6b069515005ceb6b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057a1bd09c941cd67bcb55c3df1c497939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b792a05f4c232fe78b10066635f5b58940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2277a6dabc80a452eb921a028a35ec941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71a954c1b8837b2e7085e842f4d254942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36a31b9bb75b5abd243e53704a113c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9164e984b638047bc000db29d190dd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18cba7fd6065fecb05754042f0d552945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb5bb735a0c6fafaaa1dabefa12d6e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a2c47f01a60b9e7fbc3c13a7421b1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78b2beaba7d22e08946b1de0120629948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dfe81913736729a623c502efc316e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675778b70a90fc9fa875b4799f427605950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2b07e69258dfc04c70e25ddc2ea7a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51074961750c982c16fa780cf861a064952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd18a6d9c9ab26a033c6df6efa7e4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8eef6c0b47dadfb92e792b434a592954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123ba70ec2c9e59c0a04f962ebe0a08955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22cb1fbecec7ca0751538819b0b604956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e18528aafcb00a6fcec96fdc14eb4c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66190a8ab1cc7516d977413aa3300af4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e21e9a420d8ca54385c3543a2417af959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618bba44cfd6c1162180d622022a474960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76ddbe56747dcbaad19bc4607099c2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06055d8cf23b2e2d1800d2f377a07b6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32fb8ab4f0d00452c8c6ca0d7444eb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd84efca29f2451c88ef86fc0bfe0e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09a65cf79ad316402cadd23a89c7c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b642c3fef95a53495852cd56155d7b3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd08c41f33c9c69506e13a145b6114c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce83560b84ba3cdd17ba105628855a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1b7f6633079b425b51882495fcece969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2559fad850f767a2f09ec43a1bb626b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443742028b32da6b1356f6dcf3d7c8a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae77f0c0042d81ed96a442e287c088972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7799337be6756cb5081a52ec4d67a4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab74dd31c20fbe59be2092a9c60a022974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125d3931e127396570f6324be9b6ae2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e2851826174935d590d516335fcf0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaa277c8c68329872393759bac7b5e977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72beff5b80f8234fff614bff27c8af01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a3355aa4b029754a4fed1a4e72e842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7dd92b8162e34908e7cfbccc90f713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608d955ab630098373703a732b208534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4295b54c72599df44dd6c15c2164e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1237bc659c280043d5fbcac9c462bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801662cd1c33536b3b74e62715c1fe4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb6d8b9e6becc45af25e306ee9b49e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d59ccea7d6fb52427d46a47c9040699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6fbec90726626ac003027b6c88d4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a9a8c011104b07e6c8f328a5fd21611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5b2e171d3084a4021c13ddf19cc6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92256ca7f04ef0cdefe46877dc5d1d3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f0e125f734625624ed52154522f7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac1f07b9234ed9ce34609fb75bcce615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4470f07c95d40a52d76aee1ee6d5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e78b3660967baafca4c67342efa4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21682e85542e9a5505e02d3bdbddfd6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf20db979e430cfae97bfe12e35f61619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e056a321b8d6e34ea4de7c454077e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b306ca2f24fb32d7a661d32338ae821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bf33794fbfece6cb4888673d673b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e0e18624add9677e4068204d9c01e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978b23fa9fb4ef9e66549f15f8df97924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77f1b6b1dad892733b8e1bd778c61d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418be8bed697f165f9a5d8fa9336465b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9354f92163d9fd77d6c0288cf76dc3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe04dcf997e09c3996d6ec4dddf141728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc64e5ad325d427709c3cf1c114137029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7bc3e06ec988950607b9c2d891a8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399459790f8a79ca27f86e69edb918a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59f11add700cac3be3231c4276640932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfa609d42bd57ad8542d73f5b6e10833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa8c18642933e3bf0fc86c7230b28234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf184a5d709bda816fb4af07f61c241035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f1c171ddd007a54955c55f7af5a9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e9e848db4730f1b9f64705a2315dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba522e6d252111406af1a63a3853e1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb9777303ba335a558f15bd675cf0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96854eb2f6e637b343da8cd779339d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daacec9bccc4c3e5541747082c755a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562ca8a1c8a4bb74523ed1ff88d4ebd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fc44524ad83402579f22dfe828e6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684ef27e6a274231268484bde70200444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da99bf2ce59d4fece5fa0ba1cd07ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508122c5be559d47260c7f39679fc18946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6618e7243c90712ec77b865fd65dfe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9adbdc2a8e133e3746961aa168faa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99659dd6a23fcdd630c0471f7ca6cb0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f0deefab3251152d6f0f3b2a4c01b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cd4586fea9db936877f7fe65d174851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0baf10ece247b58ebde678ba0c8bd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cdb4ec4320d4f5b30ad83c614841453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb08654dfa5573293d5a4f44c11ce754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb70b1bd29d2ec12076d8648148b4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d799d12ed7c0e7fdd4e112cde7f3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd09b3c837edd0689650c6fa2de59457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8221361bd9e264c29ebb7e838698658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bad4840405242f5d466073825324b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506faf61eeca9cd654fe01120323a2bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f30dcd97ba6389feb7ffc54c47c47a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdc547af3203b438cd182d7680eeb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee20bad002b34d7236a7a46c59534ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa7d79e220f6f5b0a1da325cd1f42864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf974fed79594582d7a69f2a52295abb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631d718d87f5aaf49f2ae9719c8622566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876af6588f569a7e56f4f2b6d43bf3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295628debd95048f35cc1a89101075568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1951414551e3aefb73c090bd0711169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ee176659e31376f5810d340588ebe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd04b8b5b4333eae67b65901b006d5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42168566775bfe5df9549c3586285d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2aa9b2e9e1464357ce2cd51b614dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c682c7cfda192bd2f4ee088321d896774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab412f4405a8749d76610093baaba475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc05edb8c2f58f1df1036c65dbad05e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188a083a87d2fe0ed5e492c8317fde277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631858603e682208134d6e624f78d3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbd52592c061c760d5a1de9ef9d09679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bf2b49a4974d488acab33c83e539d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f02eac8d6648afad6c70a34e56bd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6cb82fb43c9d2ba7d6b960813e27482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebf78d2ecd2ffdf9c04cfa2bab488383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682918e27e73e056116c7a4b028295aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7961541587583636c9871f122022a6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7364e17aac16ed88173f228c078484686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56216c64bf05629b031d3eae106d528c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3166ef78daa0ea7f91a9ba0041d8d4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe441086cb13430b87b5a1f0740acc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b7037fcf717112c05938dc8d962d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772414cb31f6bbf1a79c42aecbec4bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a025255a750a21fd03c7f759ed8c6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8bc1a1692be3db32c008c3e72297993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e08b8132f4dfaa228c385e903d581a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f9da900945683340179b357bb67a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ef429af5bebbccd34a7decef03fc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff554e3ebbe3deb7501f9b2e5baf5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45942a3c7f21abcc09d5eaf0b003b5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9f426672d8aed892e304d6da7d7d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d556a9317ac4126b2ce623db1699a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c907802b279caf840522bceaf9a96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a27e4f45e70cab36f21e734d81e17d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae073e754b29f617f0e2c70b61d27838103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf5bc0dd32461c39eba86fd7c7f4df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a56469e81e167895086aa421024aee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449c84957a1006d1369cebb4619805a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd40ef4495bf04e8af84a8a198642b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a15bad7550557744b56262e5b96b02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc188c3fd9ef6d783e88bd5def29b5a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bad53e544aa1948e5daa110f55d1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6b15f37d1d9f16c3ea56ae8828dbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63df9df71a2d255ee48b1419969792b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe509dfcb8e9466bc3abfb05ad7e1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83ff2a3246b0ff276ae65e1cffd795114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307e804f179a87ac426a7983e18b935115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3172d41f043aa2037799c4f1828c14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95dce2a3a166d28ee02363e5707b93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b294c2031355061d8acc55cb541c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8c303152cc2a4edcc3c71c382740e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d3ec3fcd27f1832e8d66ca6b6f688120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb2577465562a9b4a9bf0108b81be2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d49debc52f2ffb9d9c453267ac90c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d854b5de6202145cfecf29a8d75e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a65bdc948729f065143bc0e258625124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529009949e8cdbb77cb6cddfbcc6ea0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadee9734f56d74c264e678aa7d911f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a642739b772f9bb8fbc14231ed2690127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9214ffaaadd5e843e27ded43766e5bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959207e02ad8eaef9f3799063a6b6528129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffcf71f1455f2d4fb6c602c90e9577130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cce3ac01756a9891980d7025ee9f4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70be39dc8550767a2cc8c6633637827132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b053a50a78c3b6aea19f4cbe462c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640493a2a3208d9ff8fd19ff49413bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfe2230d4b6d0196ed623bae5dab8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5339fadba052047caaf5b473d87d888136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9e251d4838af62ce5d4a2e4235687137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c40836c45e1e5e43121b8aefbeac0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a6342f974662ae72b80ebb9b7a91a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6afa7496b88c836eb5a024b384ac7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba38b6ede65ede32e5b534b28dbb49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38dcb12b2bc8c1470fb4761dfb8603142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ded32e9c43552320eba831da8697e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4265df522d02d9d9fd889e7aa2eea4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e171c949da98b501f278dee08a1df0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad37ba5af986962cb63ec12652ac05d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc857a2b16493014b770e110cff4fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8131c6dc1b645c69fde76abcc37111148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508a11ed3559a7d136de4fa80ce9b53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772f893ab1c2f57f09e7c3b75a03670150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f3d879fb57094ebe26a751246b845151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a31173c0c0825f98826576c6ca604152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcbdf5b861c371f5e4eb32c497a590153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241a86dcff74c7d3f9955a5dba04e24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b464a066fe6c16face593ee6130ec7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10301ee971c2f2906d976159857e6507156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c34d61294652a32a3700bcc9fe71b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90668b3a99b69f6a1360b84e1ef37683158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15107a837f9520ba0b7df803456ab0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09dd312f74571019c77314fdca7b20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9286a237ba8f1b43cd97e9765814045161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb9559380c4ab3ac24e53afb9359d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b3ca891f88a6b567c9874074ce979163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d840d3364ec388bbfb9d9b92e185fd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cc4590baa5cba20b321cd5d402cf0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c71639f23c4b832c6b9afd3ebc7cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6516a34170d7f03c4f6f9532c07f93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee1960333c6f2b60e30d905fb000c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d264795c5b06d902914d1d4c5461e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f26bfcd88ee44e460062c48dcfa9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92144d4e86d9b9438bd22ac265dc1e6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c85285f0c723c68b22938db9d3004172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eef9e5774e7d8e822a62f212714c6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f52225873b21fb20c8a53c81a5595174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0782c26ab37371a2cd498e9990d04e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cf4cfed09135a549bf5892eaf96f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcef0aab599852efd0fc8db5f2995f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e2b8abafcea18e7c33b7f001719ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0d27dd92dc9e50f6904cc1b2bee31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb17757ed7ca3da7dae7724523b2f04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0411a54086a8c17376bdc401a8b865e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbfe908e60d45c3d03e8ea92354fa7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdd9b71c964fdbc22e20faf14a1220183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957f4ffce618a1cc345479f5bca6e3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640557e17b963cf612e184b8666be880185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f467a15e7c6af6a6e8c64a11afc57e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7360ddacfc6216537b181e6078067187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61191fd0c066bb7a517b2912c87dfce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c7444002ad94d0e19119fe21b140f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d015bc8e899b95323fa5fe9b17a763190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90545f9499739f3a182bb54d0403281191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2748c56643a15a671cc8394c029dd64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a787393116ef9f665cc2d45037429193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a313a8b9fed4a23707cb58a2db9c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a544cb171cfed6d90ff8d9067cd5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8249ecbe675752701b2accb0768029196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe604fcdbdc1c768387e962e4e0f15e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17abaf17b68e8403cac8d499d1779ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7549f5ebb8b02ddc202fb0c14f1ec79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed31d5a59879346bcdde97252afe7cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af139327f741126ec3860d3121a563201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908da36fba7bbf217f3e6362f848b04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac260da2a176f374e6cde23992ab1e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5632d60646288a94f171679a89a7e92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761b24635329b7d8e4f891ac2f784a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cfbfdb4696d693daca014e1dd2a6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86fa4d69a0134a6cc7c2faa7db85bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde14042527ef54eb06ee79d2583297208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d56962b36a96b1c8b911d9f441e80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded862d8f097601b79d919d37d952704210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed5bd34c85b7d17bb0fdb987ccb412211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa106c83960e62754d198e46f0a3896212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a408c609fcbc9fb6c973c347ea3f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898079a455bd5d05648eabd5eb079db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebdcf06b7545c2f242a33cb9e9fc2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d22b598f2d6b1144042f73a893d53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead09f891d3f2ead52bfba13c0b6ace217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76089b82e3ef6f3ebe5308dc27b1aa75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a66ff6e220dd71b2d6a855565825ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596ebaedd14011eaa5da755926bb383220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323d2cf6ebd8d6c9b5163d01096c41e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40280ec2f576d42399963058c86a5ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4b7ef7d3c02ae8be7791d4e4f4e79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fa975c8ae998f2746b7434d8d6f78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cce42779f27c8c4b54587b61a0098e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955e3a38fb0645966b1622b29e4e878226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a4f6e9f1bf44793106e64a2fda915227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc00b1d21d39918cf1890e8c38f763228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89883db68fb8f3a228007491f18e0d47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e512a0ab6cabbd8e0596d11dc48d88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d3df280634b4bb9145f1dd0d6c0c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa28cb754811ab5c0ddb81da36285232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c3d0092430cf3f0f95c49c18d055233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b541ed789fee4ac863cd15871902191234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04aaa4deb6ae8bef23d5a3460af897235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b063d372a94c53c04be399870b53a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700a8de102007a52be19810ecabf349237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0ef8c0873def108535fa9d56f9f4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23005798517a702abf8ff68029e4b982239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90081e0b21a3fdb2a137acc02b153767240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf5d740216680741d8b20136854af8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef3a2a09a62dd4998bf363498995f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286d425eb22d43c2cb09c916f561280243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb042957319393adedb618a748b6e9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad24794ccb1c5f13db0ba538b3b9238245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf6795d17745a88ea6453dada837f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88d67c6b37442d02313e2e7cd56530247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4bb74f4b225af9ffb4865af349711248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1c4a319391e3a28111e402a8a5604249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5153fd56fdb77d9a0ee3b4f5ac5124250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61d101d013e8c46f475b9dd69b7088251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c043215a9a4cc6018914941d846ecc9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718f36144e14a5f11d3398d7eddfebb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e168a04cf0cc6d18e808763da105167254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c74e16aaa3d29a54d19f39ba7c56a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0935fc9453cfe6b550a33375aa440256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82654f2bb4520523a214c99812ebef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5cf2e4cbc8cf7e019f84d420a73d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3d802ad9783b48031a66cc2b60c26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dff7620e70bb4fa4e0231b827a0e38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c6d73f1c6bc871028cd5cf79f4d0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904cc5f27bf136a138abc74e4fb2eea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b97132f4dfc9e9c4cedb9b73e4a58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb211dcffff0614ac51a2449a027eca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657806bf2bbc61eb36ebf45fba9a9b68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eadf75ca5e0418089f87d2659a18d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665c66bcf84a210e630b685e5b03684267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d6b1643782e5762b7937275a7a38c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0ee4fc8b5bbf708191f82015deb2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4d6473fd5250f43c67d8d62dceb12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd531e1ca85a949e64531c073f6c3902271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8da1372a81eb621c3338275047cce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222ba5253ca10329c9c033579b84334273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b234fc5e670748ae82f2a5c468296b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320c0aea30111c7c3423d6efa4f6568275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac29eecb43da12a84d1fe1d97a97e67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddadfca8507f9f5f63113fd3504140277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d9ed53cdc72c1907b2f7754748125278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e7c7d58139ccb2ba4c43370d1e7d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7537c76afdee3794a24cfb9a68dfe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458790d0e8e9c8791444c9fd42d4d179281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22246ce60b1afe1b889dbac0fa5cbbf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffaa48e2b3449de9e9e8d1fbd4e3bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5256900136930d229f0609b3bdc24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de895a9cd7fe601892d1644325c013c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef1ef0cf16b2f7635b0cbdea233cc8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888755709573a5b630dc81fc908a320287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b91f68876f20ff77643748910c9d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa15512da004e2e68cc474584f2018289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eb8fc80199e125465268b4c3c4f4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7fb115e07e66f4a7e72c796b05dc1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15f13db39d28330c839e75ff794643292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe90e10f057f9ae9bb53636146bcbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f4820b430f341f5b667a3e40a5a37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3feb17959e3f5abd09331ff51ae05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fada2472d1dc4d437bab6ad06606cf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb1be59fa445b9e7863e9646f61deb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d51bb25ebc3f5e77ea6c64e89338d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78369d45d2060706710aaef66d9e1b90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c507035d4304c9a82dc842a6a34369300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302f3241b2b45ea7e7d6e3ce02a07e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b9760ce8c98191d86f2edef4af42c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714926e311d5a902e669975bd60afe9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdc466c7ff6c0dd283f91d9dfa31c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ada3106fee6c7cea2f36fa872eb8f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec86491c1b8ed84d488cab2c7dbf5c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc1a3422af2db0670869fbb270c7f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41384ce70beddddfd0cf1f994117957308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4927758b7f7a0ec396d18faeff14e36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a57ad2d7676c6cf42e43084ab9812310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177a41cb41d39b30881a18baa79ccd1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e168085f5f2579e0b5edbf1233ad2d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a87022ff685eb3144028b55de678b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5873def6df41ead01ad287e9601d84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80b0412bb4f1c3c7afd050e9a0dec4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b1384e676a2dfd5b4dd7cf96595df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa299f29225e6fee6d577d7ef8b9cd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816728667a65620cd8ac126ceaaa531318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfb287ed9b28c3991637f0ddd8c738319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836a4059dc76a8b6f6bd2eb67df80c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3678488f8b41b62e3b5147494c49d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fbbd8416e918f5561bae0135fdd93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf5426a7c70b098bd84bbf195246e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a174f297ed2e9cb9ef98695adbbbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36d832d84d6acce9e006f5ab62635f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7150ce2c2fb223e63f3da47228208326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71021bf2937f68a92c9906db5a7b882327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86138f44771e8eacb239b4469aa9407f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cffd4b784e28743e829e4e63b5f26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0396dcccc796337425f5f57b8172c72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e353adfb31461cd54d59ecac810968331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdc2ceb988dc70a30171fc82f94884332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c35c0eec1c0854e3f7748e759086c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d91bc31219bf92093bc8c29a13567334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7760d14ee59a0ae354823555c6a73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c7aaff352fd03fbed42ba881906aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6f4d17799a047860e850d818401b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f736dd0e1089101c064a1d2642e52e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4ee9a2023fc7c3afc1ad71eb8151a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0487316a22d3d49a54bd58c9651e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2f16e07a7eec020a06d568016f5b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385f4f8f87a6886c87150b5d4d713d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd44813c5308beffcf48e97a60c2c8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe931c78bc2e4a98c00ff9211befc95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd560b8a2accc8fe551ca97fd1901936345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020538aeec70dc8c744a57bad6dab110346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf3be6477a15a327675c8c3423fca1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b7580940f2b148e9739e1e432b53e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7de43cb31cbd8abc7dbbce75b7c3a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3896380f36b02a41d36ccb694c282b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88a35d8113235714d275f17593f860351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae583874a758c8cc0b8be86abaa71dc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549724b52a16cbc24f4148800d8e7ed2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a687fdc2ae53c42dd0c9d77a350aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43ce48db3d0459ac4a94bdc1a4968355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84fa575e236a15cd52acf0bd2d1a2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de120474db0a2f6b1030ae38dec81690357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2262a6279eeb165fb3aee802568f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fe0c4b5d4d7b1b2587863b1310656359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87e7f4fc01f4abe7d19593ed8da6d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d3062dcbbe9c281a3bc896239a87f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e13a494eff0fa4fa851f7bf391f2a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f429ab8457c2be29fcca345e33b3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9846c9f90bbb1a533fdc0649b88b68a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1da18bd698e169df4b2c5d4ed5bba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7eebf1b6654955cc3095e7925c5bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f276b18d372fcf77cf5b15c58d3da57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a196c12a9b53733065a97cf5d7c070368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab068c07b4f79a2a9658824fd9e076369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45760748b8aa9cf52440a66ec1a673370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece201f9b579a73846e72ad0a700f9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de9e19b9060e3847c2af885c76f9ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec88d1689931bf89888ee443fcf451373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b89fffdad90cfd6ca820f94538f5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9c72b6bbc0af87c68f9946a761111375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c6423a37ee836da900e9af1cc47ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74239b4085b42be84fc46de6d0d4ba1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3188660d8ecae83cee98babf348e8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7236ec334b5d43beba0db972f5b1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eb7737e1137ee3ac9bf856a40cc7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56ed1c28738a7477383bd3a0c1e2cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cb624e8686e2893087d3ee9e2bc41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1ddf19690ade844c0b14658ace9b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed5361a9fb9534a5e63257920121cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7610b52dba6700d79ae83e9e55258d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6837ff6fe1f9a35d156e2536f0279386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae55f76feace5ca34a5c87407069a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960c14a2dcceea85076c61b9a6a597b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af9d05581ad0764cd60b6165e829f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42358bceccd74848d7c2f53a1ac8386390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637ee2484220e130b1eb1bdc9156ca7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e2d318126ff090c750cd230749dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633257388408dd16d45d46d286fa5c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc939cde7fb0d077ce10a09978257a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1551a264998d8cc98e7ac9bb1cd9235395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63d29ff713cc6493f4ae51ffbf5bc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2263311c44a4cce6d1b832fddf722a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864d32ab598d68bb7c84f0583e0924a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6fd350d1696c00322f0d53b977520399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f19fbd5f24f393182d67f4618623f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49d5f9ea408e91d1f72bf8e26a5a91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08974bf0cf7ffa32eaf725e0cf65ac16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c1095b04a3ad8b04062001e9ebb2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f41c57f0df02cc33c1ef42a617fe5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c5bd289917a0a9674f9b1ac308deb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd5348c237b4cef880dff4525197f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dabc24bed46c78687ecb053b133afa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554804460e9276b1782f27ed9ab4e88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206706056c947d6b3728463207b3c35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ba1ec7b42e45171fe2aca96f2ee98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78ea0b8bed7f09234e5a39e644ac38411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12879bc508ad75b48e360ca23bd8d2c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45991b7da5c88a376a735ca8471a7dbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1f06b9a4d933d49c4f5229c139957414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041593d788a14b9f6cd4e06159efa271415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51621a202da95bd76690a481668e86f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468685570034e5b4f48ebd7246a3102417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5c2c8c03953edbe50b906c63a28d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8e3b5ce9a1dee9a8041fb58209d8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa742856047004ef33b01b1c5ab28c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce901d520f6306eceafad4371621e54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dd3183e16073215b1e57fbf8c4a7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7cd05739a61fe3e7c00e639f9144d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4300b5de76d75f03aa202f508c497424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b41979fb33cd5d46ac7176a1f9c03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8caf86afe3569538f86199e5c38d4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cc1251275ad1f7143c8996315bb97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52b964ad2368007876e0bf02fd4a29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d3e807ef8b6ab95a1598a17906792429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ab977fc3d831749c60343ebc1a4f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac266880a44f4ce430086ee91b36c49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e3b52b2341e17b88d0ec47e9669fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e48943a99f485331ef7f4a7cb20e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041ceec41e811c6753d97c53bee8f27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ada06cecd251da3fa53ad22e41669435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb0df3afb0d2a74de9ff1200bc9c68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59613cc52cac8aae5e2dff29284813f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deead7591b1945e8d4ae3eddf33a4a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a30ab1993497560638109a0a1a52f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46184515b2033eb1a6308d9a02dc7a50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e590289add315e203fb62217e5e9b09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4f5dcad8eb399449a70fcc937d015442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386c5d59fd974ca962328ec7ac75133443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd750845ce10b6355abe366b53d87d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16694c4c136017db908189c85e8b9c7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d757a2d85ac085b01c1c0dc5dd8295446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ca97bcf8518dd4e5e59eb1fe1cd9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9395f2f7ed916bea14dd3ed96656d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5b5c97794735baa356416389b3ebe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493a70d686bd8f60c00bb1b2ec810a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927ac8642d8eedd1a88cd61c3941eb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d9f4969fcf745efdcf69c3cdc5ade452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfddd16f9869dcaf3eca62fdcbe6fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbb09dba30c64b0d3d7c65106e285e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d390aeababbb57d7ae981261ea6569455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4aa2c2e972b71d79d16ac81b9bd62456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcad06c56e1522d582a842aafefcae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd781aad0d75eaafaadc2a03a0bd05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e4c6ad976399f5929560eaef024ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5cfb7ea97eb2586e62729b2b5f90b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c306dc4d820c9837888c0a3aaf1a496461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ac56ad5e05f24cad7457e11922d5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b47977338a800b33b8a70e719efcdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57412414e8b76bae74b3d8c46803de6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e3952cf6f641ca4a0bfb5617ee13f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fef849230145c0e337d590d801cf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad66ecb8174333a05d16a91dd87c21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a2cd6ef434ea76dc59a63ea5a0907468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac878c63b1cfc24c5b8bc4d3406f2637469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac35b685fceda7ff943d785c6b47e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27d8a4e5d2328094f5999150982316471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342410fc0ec5cf7652f99fb62d2dca8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70041c337b380bef9d5771bc2a5d7f80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fe9f343a498b23d1cf2c4ca108a4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00adeb9ece98f42b57fcb10490fa16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44631e6eef5c1a3e1b8a0527d968c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae73b87e9aaae6514b383e46a3aa93e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9773bf2160717b9077f9ba871056655478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcdf91552f3f693178b1f89ed358e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109df3848cd15ee82092e891f3bf5c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c758871c2e230c3ec933170a4572f59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ae9e1a634ad761ecea594135ba6fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325436e02c1acee450ecc1bd2779a7e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefea5e42c6b2979ace5ba20103d86d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d571f08872dc8f075cc85ac820ff018485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07470c767f215c39388e9a09ab79f0f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17362dd564a9e667441cfda67b16e8ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a91a43a0b090aed27473225d1431b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd777374cb1e697ab886e76a65f47c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38047cf9bf3e251e35221b61f6aeb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2b7a12c48dae755b66dee3d91b2d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09ba3576c721110fdfa1d338970260492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f41074dcb491d662d343e006acce01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12980bb58cd73e45cdc4bab85b3022bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e37b92e54772ac02e119560fb67bb8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e159fdc58d15ea8e0e7f2d617705e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a801da06d926e03d156ce1c64c2dbec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61829cdd1783682c9c0ecb6aa38b46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3194b7b555e54a3812c4bcfeb619d7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a134bfb5cc175c2dd1ff28cd6d9b271500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5d26a83be4792f2645c82a6e821b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46cda880e153a98deec73b0aa3ca22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43682a364b3a804b7cae94dd755743503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bde6e5367085e4a4647d8ca2309de1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580bcf393d5f544a513078c89a2758a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58794c7a8dac3313bf1e6fb47b059d4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17484e2564fe4a1fddaaa4cd2d83d3ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c1b2422147c9a0a8bcb4a4b78f229508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f6d4f2c9e9492225559d7be38aa1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20811a6664dca8cee4336ad21f214fee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821766f5eb884b7c33b48d2ec8fa75b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4cb5f74a55b2a0b63479129af239a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f023ba7624dc2add3bab2bad5fea56a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a50759302666f2ee6ca7cbeaddd97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a3c33b39d3fd6aa597a3932b9a702515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0df066fb886ce086fef01b7d830985516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cc8291d7ab141a22ad60ec451d4d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd89d62a75feb4b2a876b428350df03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e647fc968710c38fe0eb5c70a666957519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e9c06b0b120a2897c272c90bf228a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14431b80c4d1f2eb92d6a9e907ddab71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e4d8cdcc04b551b77bbe2d6644c63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f77a6cae3e74dc19c1a45d823fae64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623eb67ce1411a97500f3da21455e28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef3a3375be8b8c73d18d5abe6343e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ded197a36b3b0c89cd3e892d8bbc4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a274d4502c0570731ee7130489211527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef7d8b5d275177170a8de1b8e9286a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971b8b31ecedde0ca73e5d4b36e9711529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc6d0c5e569361db24bb80317ff8ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8487ff6078aefe0d304fdf1af52335531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad373fd1043a33f299018d7327c96cfb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde507a808dcaf0a2c99924e69611bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5f1276a50d8d37f3fffb3ad05d59e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951b382a2f3ac2673201dda9c4ae6f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9593883e86c8473a133d210aa0a968d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43423ec10f3cad089d3b335a5057f760537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400d6b396cdbcca117fc6bb6906a73e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec3a82243e51eb9456ef581d503c52539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b83a3501d1b62b629216563b4cce6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadbe8fd3ea7e465f871c6dd89aca73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efcfbdc0733f38b6cbc6bcf00683db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4807f8ba3ab164f865fd43d829b825543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cb07d4c1451a1eb8f9f9fd994f49c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4d985d3aab4ff23916ed0d21f1c3d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dfab2936b258f9bdd8a244773762a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ed1f69f050b344ca0bf7bc3707771547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de867e08b3692fb3c78ce30dec7e49a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f21e291de9d779019467a7be35849549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f2d1ddebab117fa5dca34d203a2e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd54a14df2828762f12e347f647451551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4a53c5e372c48afb09136549f311d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434d51a7f750da24e6f27a2752da7cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12bd04b3ef0e99e0a970842ac3fac4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbc1f0a6bfa7912aa1de26c45184df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d209f199ba5318ee23891b0f69b3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc78b1b1d1266c239bab179ef0bfbab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03260b56c83e1ec1c43f3c8d59056a8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f545b25492fa4e041e67da34d5269559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0ee9f489d003578a208d90e9c5919560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9a9f55dfc649bb184393b34b433a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802e883e3075061e37c4dde789e623e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7218785b9e747296d90d336b2a06d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89caaa4192cedff0bf287a7fac43e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bc5428c093ae17b3ff95afad2a653565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac057e8e661c58962446175bc12a4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da887c5a1dca9269cf774f4154b0815567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34504d4744322e7a0b318fced7164269568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa45f73fb7f1896e354d74fa71b8b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4bc09947918b5d84006eff3b0a56d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78812cd299c0c3256904be4d1d9d0a81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f288dc76c448c643dd200dbd489d1ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ff4b60b769599710d6ec4daa9e079573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0239fa9714e3aad7c0941fda451597574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a7b0c2fcb278406f45c9e6c07849e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77663a0e44def65df4ec8ab628b62b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba51b7f82e3db35a4884a23b5f13a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728976c064bff37c037a2b206aa411c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309546893f292f68a0a51bd4ff7bfc4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cc5a9e33d9393cda06d28d1952f35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06155f7cde22c5eadf0f7ca6dd1a541581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a3edadd2e3702c233942307b69c9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394d89a6c0182caef29ba16506d1db3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3904fd6b0f2c249ed45f79f39f07b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a29631746065baccb56c13f4d7bb80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6875b8fd90503ba26adcbf419e53ccf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd6839af5982892d448c81102d8682587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce34803275506462b9642acf2d5ce59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0d07e0f623b8758282da50290804a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91022f1b47cea839cad121098217bc99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b03106db0fdb86ce8ec6492becd76e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cf232318354f238874563231263c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd678c1fdab3534f8cca55bc43dcb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cf931b5eeda7f7c3e0aa1a010cf14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5bbac6b9bb64379aaebd2aa3a787b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07603aa380bad76e79f2dd68a48d93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0943c0a13479451f941466685d9143597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6efbf3b268f082fe5c8cf5efec312f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878d415b17715dcca18c60ae24b3906599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc480faa583acb8b4730d3401a7c7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad175bde86af0cf125cc84727ecb0a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20131a787b629a7a6cecce0d2eb62f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a74e7753e305e86d60dad03895b593603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac3376d241bb9860214bf8d96a34aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c9ab1d2ef8f970ae067596e15f678605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b66309f9c3373985d520b5922946cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b328e5a2b4550ea2120e804877c031b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156102cdce7fe4501564e94386b90d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca271711afe92574105938e49c286ef9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784287bc06143c62d4252824c77fd02b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69dbdd8af589e0a646547188923505611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db387312f6c8f7674e6e206b2d464f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce8b8ef7cf915a1f9b67f05bc3473e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462820af6a4fc3ead7198a3368a3bf3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9e1aaac657ffaa13bffc554e050e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3479d646996cf11d826d71cf29803fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd84fc6fddde0f641ac228dc703e153617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae77cf7d8012467bb6b9e4f2dfa6d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127df170f02caceb40393455577c22d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a9da5d923e684d267771f1fe31b1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea500f37d55b2043f58ed95edf787b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5586c0d915175953dac16aec3ffd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842efbf59707ad04d0599674e3cfec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea78b35cda5ab6a1ce3342dca34fa2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6575a4d8d38fb02a86172041291cfa0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081116f765c83a3ccd57193f7f7d1c18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481b3652cdc2084570b921f5d35c20e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec84e04bbdd3e2b27554df849b29026628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352a7dbdb86b53cd91e96caa6e20bd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9278e1fadb3f92672ca52f8dda4ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0a2a4312215011efb8451e19c4124631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a980bf7a5dbf130f8460d5aeca738632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bca9fc482ee51b14bd1ea6a330bf7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440c84cfd0de5bca5ccb0f54465b942634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340677e366987cdc1d21cf18d9b789f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8f1ab4c5f85a835be5ddce49bc310636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50683be18b94d14377b61faa118b6f3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06636f1c265ef42deccfa08130f678638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946100acce509fd1c021e43c069747e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a40cf98f14b66bae7a01dc59ce9a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316c36e395774d171d41f76449d339c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c31260410feb8130f7e370012106e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448436b061b9846482c69f4ca5c47eba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f063422291101d9a47509641d4090c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bf0d6e39fe38b6fde6f4d452413eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88317f23ab622233bf60af7ebffbc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b2ecf25019481025776cc029c2cf0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7677495d7269809ce78d5d9f230da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1678cf85401a032fd3181dcc2cc0c2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3a235efb76ac9ab69bb8d4faf2811650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15060411da50c27351eb9a512759109651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62166f3810e9f30acddb7a75a100752652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef630d4627d517b0a832b1343635f59653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7c9cb00ee01471e8617eeb409d297654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd4a18a72b6bc77c9f1de0ff10590b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313548649f4e447c81f18086f794fd1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386265f9a5d5dd46b2122e9cefc3c790657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a722462ad661da9c45beeb2b8ebb33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9ef88290e97b9bf56cdbfab93205b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3256018d0099041f1e8d9d52574192660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4940f256865d417617e4c270abd90f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437a44a36bcd641b3065cd4c7678ea1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb691197888edd630eee192dd86f05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9844784ac13be4ca7824960e490dcf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706637c769652d1d2440565d9868feb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1539085e798583fcfd91ff72c8e56fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95df72c182c3fcab7ac638f16cf55e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dbe6c01852c5f83d52754ca7c4dfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566bdf6c59b3bc300cb319fa000336b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe868149870fa77eaad12ac910edbdc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dba851db87d2efa16427aee57f8235671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab9155ccea6ff8644dede41873a2db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3e38d1cf44b100fce186829804735673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b7be7ce4f22e4748a315f15734a07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d510ce78b1f5d7f1228915957d8b6b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb79bbb931b8c4fc5d2f8770e531011676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb1196f2a01e389b29b8f9a34f3a3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acace426783b3f5af1d50cca6d2942678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8be1ddd112253a4c3ea46e4af41225679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff7cdec7bf4a176ba7fe95eaf4b2ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be058cd67f7be4ef798320a275a10a5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532606e29d867acb7a92ffccaf3741c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326259d437221bb973ca03d95210a717683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567feeb9aed2a09c277addb5beadc4ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77068194dd47c42f7b32fd4a6c982969685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dbdb6d3866c1420c0ea0b437d7dd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff043e40021d9e9af08430d779278d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868db7e0d1ce5c2e958b0ef7650d1d4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66067e415ecd3cfdf2036f9b112f83db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be42768a73804826d874a6f1fa2a029690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7820f9dfa6cb5a687cad74538dc2a59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9732657337b83e99ac277e4906e183692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5f69973d7419a12d5fcfa5a3097b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910b83ccfbb8fe1d23388cee2cd8c79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137481a769f323328080dfd84036f01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bd14091185b537a934ea5e4d1c14d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44243cea0e25f938f469458eaa1924e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d9ac2a2593a53e5d939b54e40b41e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18391c73415dddef3bdecf4a2f8958b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6cf48a43f7feab91019e735513466700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238f95ac8ace76f9d54e9c1b6c8ab60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fbf184e401ecf17dc4d8888d993ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062c15920251b8833a5466c103f8ffc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9750579cd637406f76f1e1c668e74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1f8a168e17bf3376d2a0224ea1596705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e681a9dcf18e3132cde0937fd5288706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1ea910c264c2ba715f80da9d04e4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddff2b66a2374e2e3ac51a85a24155708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54237b36fdcdfc471d3d050969b193c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb771deec4aa24e665d973a6b9b83a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a716bc018a52cf32cf0c1fd6a88f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ad05f296951e356a663ddecea98ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b752a075c2513391eaa0e98ed724713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba80010437405947368a3dca86cc613714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6db4ec9219de1b7520a012ae2ba35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1569ed3eb6daef9b2f7503134c18291716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee78cdb7436c82c66698c1350dff233717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7a616ceb30bbdf077e68b366f1c19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeedda12dc0eae187c9884953f2559719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72e08ae62c3d06e5d8aa98f6b51e59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44f3d131b8cd5a6294ed76685fd06b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da06ecdd5a4cb2a4701762f633c5f0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe17cfbe08b8652eb8ddc19c54f418e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73515fde27d2e5f3c651088682ca5444724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc18da6d662b88be8fb931fc90d095a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc25fe4dec6c84cba680bffc0ebc17c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28845b5f603936db59b53b8ec6e35f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3080764162f7b2ca8e2119d04211028728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0319f1b114cc29581b87ba0b402c65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78e666b9f88c64099f135aceea38a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f8be9543abdd89cd7c9aa04d34c5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250662e58e4a66ab92576257ae512fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341e29a9c6b575f3d02921264d1f3a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a97a98b7931eecb26c652a924daee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a37db3dd12910f6918def9009a3d97735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb025361a9680b6740405e9c9abcb9a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde737cecbf5529a87e4472b58e5ee3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf516239d8435ab2afe33e85c4e3fbf2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd73cfdec3fc6aea4bd3bd5e42dec9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4560832ab14a1f7ea2d9f0d2115b4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bdc6ee9850bba8fa40d821e3d1893741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edbc822c482b6ca742d5e96d07568c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a4fbf060277318febb593f94541d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014bf5049ef4cf03b43e87b279f4c2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a49135e1f5cdec3f7517cb1f9ffc5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e7c6b254f491cebc621277ecf5d35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcf9e687c7c7662b948a4f6ebff339747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215f26b07d95c7794bbb46365edcc90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2da244fdce59db115fe78e5cd09a89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbf66b52915cb502a57d79dd5250ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3c6d547f8717d1324ba61df1508b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a917d96d1e67eb8203755d4b0ca44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e09f835daa38e053996040bb82c2b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b798359655da166282ada060083d40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463516fdf8bf72febb59f0bcbb84ad4b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504bef8d74bb0f8b854d51b18acce6b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ff8314fbbff08ae8d7ef0ed4e71db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1fad905d589a57571c19c01d014e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dce93dfb1e6b3bacbebd5c0f76306759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f5d438ff0b5a5b7ff51eee512570e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f699678d80bc683be8f7ce28fbde074761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e7a727f0f636f51b8e69a3b988c79762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeffe2497f717e1884bd20bfdf80643763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f25a25785baa7fd6375a64a7313ef764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ced41107d86e519982f7c4aebb86f8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd015370e7fee4f3f3ca2243332e6b7f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659504e06c29c7be750a76adbcd80e3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09bbb2c741a71f127c0c40efc412d2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce688b0be640df6f47a29fe0eedec5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166221dd7ac367d87e8c88032f49f166770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d169db4f2ba56996cb132242294a39771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702dfdb1323a134bf09b5d3efbbc984772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e366f191928cfbb33562623b6c72127773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8ab4dea5c62ae024d094821361cdc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d48fa7714b3d05e634053f7234b61c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c086dfae014b6995152535b5dde12776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ded9be430f09429b0b5783aa4969c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40313eef7c438371f95c9f96a07f0152778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18452c5b0e6abfc7322fdebe0b8fd53779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e783e15e32c74a42d5e4faa4b994780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85c9903dd8681ca7e73a39c7ea4257781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb6c4c4a6b4621b5bbaef7919e0d1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d41b4a487317af98896f56284c5ca4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb203af275a0b259eca727ac9ccc70784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866decc23e293523c6154d81f2ca9cc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86906132c11ffd890ca60af8da5a20dd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde149eab8966855e296eea245cfcee4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75306a7e08686eec2d84da5fb0e1e3c0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6a7cdb49bf90ba8b5fb7407e6c204789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e26d2da43f59ec2dad63b336d6c08790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a2bee83e07b6c6ce724e2fde90f0d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c62aa632010812972ecb3a02e11bd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7b3eb460ad82045494160c275fba5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c53c2a8ccf9036d0db5e699c2e3948794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b3f5f5d2fcacf7f26cbafc1cca7b5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015f5a3fbdf5e8c693c25ade1ea754e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12431e0a081453563968dee88df7e1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869010f81b7ce6935a30ad68cd3118bf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60111abba0701bcf69f7c59dad76163799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a654dfb5f18f6c848c9684e2c9af07800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c0466fe2e3f1cd51d704a66f1fc1d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7598848cfcec734b4a3283bc0b038802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511372b9033783f38d7a677c18f33b1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc48ab6275441038bfdbe2e91f2b96804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b9bf3b53572176c56e1bf9ff6d70b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6073f8289f9b71ec88b95ddd4efb8f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5513ff871205584ba36712bdcff2cfe807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bd038795a0e2e58a622c89be19444808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ab6cb6e08a8f8a7f220448372b426809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceef486e5150b38dfbf7905cdc50e9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed260bee32180e2b48f88b22f53949811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501334e1d8104e4daf82a21481bcf97812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda32325d5ec514569f129454493b46813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5467cc822a4bad58398bc4ba3f051bf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab33634bd3ba25f9c2cd10061ce0823815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2297c768fbfe61bc215408997f28d8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a49ea2e681d5e8542d0dbc6e6ef7a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39940e149e4f504751aad19c6cce5b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520cf34083f19c2d79ba6802177415c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a21dbd77544438df27de0ae99cb74820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae285ab9bc12533d33d268099d5de6b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098537d53b5fffa73e90db531ef75415822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bc7d129f49cd6da617f99b279e9bf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c35d2ca1f9c5f802c6d936431f4db824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a728c0f53b8c76fed9a600bab6ced6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d09bc21496088bca723115a29e3f9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cb395adfafdec7ee8595eec3cd2a0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa6d3b78dc6631b18bc293dc7257a4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e3213a5010254bf787336a357dae8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2a15b6e942e1af2cb1e1694c3c13f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7443a632247f14c0e3957bb1c0eaf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9273f21caac924b1ed67b39f5237df9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2965c33a8d2175b9855171ef59751833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ba9b1a89d394571b2f6c117cb789834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f6bcc30d0c11a79cff38c3947a4a7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2028c3937fac9873fff6fd8440f1464836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55c0bf5e7eddcf415562146d830e89837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d4abcb304372d32a1bf6a7f58819c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4815f9c9ad0264052a0c7be6b3fc71839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be747ca96de5b38819fe1e2519301c47840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fe274ca45cf9ccc954f4d128a01f1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb65606563afad3480f99baac41669842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaea81b28db20059d0279c90ba7acf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6944201eaefc6c72cf2e0e977717ff844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b44f593507d6c0ca1d63430f893077845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f415e639ce37fe3421483b9ed76fd3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c14dce61f239049f273f58007e005e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efd2505a6404f4ee86b38b82223302848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756e7e5eac177def31ed06f9ebeb3e3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c20a7ed6efeb0c13c5bd41fd30a70c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269676be10bd8fe7835c56cfbe610a43851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdb6ca7c8757fbee2ef5f4ae7dcb54852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90898c358ab5ad00d36b484361e8d973853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776febd0814bcec8539d55c62bae614854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b6fa17c8a0ea4cdacf61d1ddfb624855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf735162f603796543a237b94b77da856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12bd1f58847deb67e2ac356e34d7ac857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c43fc3a42db132730988fb049894cf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a9e38e9a5d8864ab6226b56897df3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978758f5a3a0710e4d145072b589a31860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b38bb1b0282afb2df87d5c7b125abe861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030f844517446a81d3468db9c57c2bd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d30b040618f1818eeb738004e37be2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848752e11f169c9da98ee566292d657864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50c4073ae647e52e5f4e1ae5473ef6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4450b7cad70a176a5b71f8dc872ce2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4472b2975c4e2e325d8936e54574f9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b482db5fd83b9d6ecfffe31b070638868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88fc0d9a5d70e4bd68b9e43af0b4f1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872c951cba96afa607fb197cdd4698c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9c60d300e915d82e665ce30f51c16871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bbd2088a41e4c3746f7b31b101995872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9e555995e24a17cee5d27327a5234873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d983e507042bdd9d46810fdda991de874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4701a6a0dae9942f7d09fb8821b83875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b69b34dd2287fa8f11aee2c04d47b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87350d99c0bbf95d2f30ad60740006877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d64128eff80e925a5946c14d56c72878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337f0e5dbef1e74d5b73c609962124b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930582d9d5f99fadf31eb0687e0c73ad880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5ea4ab4f59c193a68e496152a2e84881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8260a0db3d627b81e42f039dccd93882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f633558439021792bcca0de3b9e857883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da5868dce1d27d98344f534bc5a47a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637134f66fefa6219f12e77ec9cbb374885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c761812ff3bfd437479f827d2955e0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ade2686d15c9f814eaa12b773043b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53a23aea1a2cab7645a6752e9eca54888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e82fb7748d70f880d571b88f9d2232889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ebdfb5f0c05bff78b6ddf88c5b4fa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed499ae533c509c6807cb70136dc217891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96113c98a87e86d548fbdac0a4eed2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e50e530817325fa80903e20e486e6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477154f49df9237650116ce5b9c6211f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20938651849804117de81e1a78e12b7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773b80641b4091e72fb91e9efe4c977896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71ceab6aff52699a3b7a765c3656b7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c434818e6ddc31f0b04bcf0e784c4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a94c9b42c41fcc8bd2c64458e4943899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebca62680cdb5b437efd3169cdc92dd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d86cda7c8ecdedf4b7251f0857925901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef025f51133755b27e7dd80811fd3c42902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfe324c009edfa6c1bb79da52a5851903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af570490c1d66b5b3617441ab08b28904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282315d407bda54ad68a374f2bb0538905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2b17a2b96ef0a74334fd6e7083bf4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeb40a10562aedab59924dd9d1b7ae907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b879210f5236eb80315a3f2d0dfc2b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603f551be67cf78a74aa20c2f9a6e9b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2e57500920b0404ad854b18c9f881910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42be2d82cafc43c822a4e713e23328911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e50114bc07dca61cb199bbe87031912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f9041489934aa310e4fe9210af3fd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faec758e1641f01da86f89dcda7d0bd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254dbe0f75090ec78f53c21fd825918915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5527b6bea464d11d1bd46e32ffa1723916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16ade6c33868aab27b4d01797d01ef917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de123b76e66d4575acd10cc6e714b4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14231857e5c358970c8484a9842b5a4c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00c15020d5d1f51a3132bedaa215fa920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2ad1b1c47e8dc21dac0478062b591921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559845aba95296e471b205ed578b132922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5269cb405d00133c4f009c218f29d1e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f4c2b057009ea8aa135638ecdb4f4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de8b1b7fa53bec2153fdd86291146f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24a8a0a5b482025670262e06de1d16926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404ebce3b471ab00ad86370eb5e752d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdfbbc7fa7418f29e0b650eca85160928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd084c9ab16c692305271a327c351e5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab26630c4d6ea8e9b5950e46d7eb67930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b88437a64918fd4d39f3aa17f518d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042baac4eafe6c300f528f77b637464932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54674127b7e3cf6a4910aa079e21a924933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d01fcc4f83db106e8fde3ed067bcb8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bab29fffe829370ba800a8cc525dd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a44d4d4828caeb19b8aa017ea21b6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a08b2a2a2f551294e3d91bdc478d0d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8cb33b025019901a75ca5d5b83d19938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf53cc83d014458b5bb878dcdd87cd3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f643a0ebb576589ba7cd4a019a8f28940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b578b4c147e1fe7235862413dfcf16b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6b1162a6d889fbdaf6adc3f170879942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806aa87a9ad3b26e7f19a4297434b06943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f48d23014737b2c5ae5be230909468944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d74123bdd801976114429bb9d42b57945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10decef23f38c5649b39eb7a3ed0b018946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fc654a4e250134b4cf9916ce414e9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9fa147c77b816e67e71749e4bd7d9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9e55596f8cc022198b2aa976a3863949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cd965eda12f9a9e52072319c9794f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2349f0f2616115a9d6e17b6346af862951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41407075c4cdf803499d1c044d74a697952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c208aa71a94eae6e6fd532104fd98d5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8020c0c9a19899becf2e48a5ad64d5f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c8633467241e3d257165bab500326955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26d370822471384dbc3fb390097176956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f005ad5f7cec7c88c478155e64161f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0899e3a6b598dd1d8d153216d2f35d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f30e5e71d36dfd3f25e77183a8e8a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c13dc21a74a10b4d896f84598b8079960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be23333d2273593744b2ae620349288961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b0cb1aecf2fc65f1b7fd0068c5c10962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95680f9afe6f85f5bff3a8fb64547b17963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbb3c91aed54ec0ef1ff36816ece82964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a055d81f67920275c06184568ba23965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beada2da48ecb60b887f5ca5ee589f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacd35ad24ed4462abf1a7723ecaecc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef5913dc098e4b20f85ff668e1edbb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613274a7d1b71785e1e45a00ca69d55969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17b4e678699095aba647b7bfdf188b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41428478421a7b7d479b9c8896c2ec8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58b437c0ff3ea4e3449e3a9abbe918972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e6188b2774e3a838216d3c5488696973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41e858cd10886e6353012df451dba8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bf22ae1bf07d6508368ace0451fa7975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>