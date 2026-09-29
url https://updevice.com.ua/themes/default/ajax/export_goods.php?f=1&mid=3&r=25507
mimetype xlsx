--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b227a3a1590657fbd5140ee915e903a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc7744be79b0836cdb8bd5d802ba342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7bee41cb45b1b62c4bca4eac08a783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770e0b29904f804d0cbc04f390a3c464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7bf87dbbd54f86547a81f244103395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fde13a1b1261531f4a867c7f337516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aa9b5378cd1bd990da675c99d2ed87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a623a3ae1ccf57a7adde08d53959198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae414ca4e88a19f1313231893a4c2759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d79f33b9fa95081898854010ab27c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c436581621cd5d9c878b0df9f8dd6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021559f6d295546077f08dc8ca0e87e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b6710ddda4314eed1edbf250b0a1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9abeae8f7c2495d660fff740f685514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ad70b476729020c0bfbfb856e757215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4119b89e57d3ba3cbe0f3a151f120da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d3c6b31a73ebf4535a5609946fc0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282acfb79342a4e800b69d2710ef87718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de077633474d6199165719066cd629619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50628fefa27d7cf33fec8e6465f1fc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74033b796ef61d009dd317b172fd8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77e035ce033e19dc5186b6c16f953d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d81c2685a90c4861dab47595f2f27223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a793efb7671b3f02acda6084c94e76624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a38f3548bd11223394503f0c5fa8b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461dfc4c7bbf554e6bbe52ea7417a6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06d3a2aeb2dfc2eb4b04dcb6247b6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef1dab566cd867ae5f6f3a6e22e06b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdad3f2114d8a99e869700ac60565bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ae11ea4bec5f76754342c2edbec2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad22fd2ac9afb2207ec6ad712daf3f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3b12a1ef584cd2164120805ed6ff632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143a527f6bd1659ce7609454d4b8cfe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce34e78e9241f7797061aedf651d6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c0a4cfff84812f29090c8026d2ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2cd1604a8e79538050484c51417d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc142b852d0dd2c07b9001745b3bcb0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eadee7c1238519320d93c23f3bde838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2ddcc9d71fcda17f455b6d66690a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d78ec1f40faa901f66ed177264c7fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a6801780e122122a71fe25841f90841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b930f1937d465d5fb8bb6aece567a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5b48cc104367db22e73738781d50343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b236e847400bc354389cdb302bb8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79630e4c1d9e78254c7dce94545ea545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf38385a0a75d789f9e9bc6677292c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719654dd6d5b3473cf76577402d4d47a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59311ffccd2657490708a171a5bc889c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ef8e558c54b9ab3d34300c8d875e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604704224fa6d26a5f30ba2c432c4b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327264ff501f22441889b586f57499251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65938ce8e14e2dda4439a048033c12652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0843b6d674d4b51cd0005b8cb3a2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd911974022f59792c7692a7fb57ff7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409de9646e5a5269866d23765760742555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85680ed0e64f88dbe2b763b6cdaf5e5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd0071707b810992abba4ac3b7dcd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b7fba67acda1f832920603ada1fce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9529988d8b32956dccbe1a10864412b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa9be5f54eb7f059aedb67e845469960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49669f8757e48c211c544fb6402eae161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed6eea9c34980d999ce015a5fcd4c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf7985648df8062238bf0b0e08a7c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e4435fb405d926028eb573380d19364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9c696972e69176e202abb38c058b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb422eb156a5d81049938d2cc3527766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2e70180ead244ddc096a12025ebe867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451ed676a6d03bfe25087fd96a2c1c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f35b0acb9dcffd7dd8c93e05348f5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986fef97085a54c9028a5bc63d9b4ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416c572e572076af85623c8af5c1c1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d23ab653fbded8ba76888fd23995d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f1508cbdfde379c3f9a478f7fe80973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcca8e7b0111532ae53136e651e441474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd137310bea684adbfe4e1c543fb5de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c0ff91402f6f6c7201eeee000454e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae322f9b6ba63c6e861ce6be06a4f8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bef904a2c2d0eef133467aabcb53078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2ac39788fa48fdd6db7217b3bf67779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859502d4eeeed6857b146b4f5ad4a2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949e503fc371450c75e2684735df60a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3f0538d222c9e152c18cb8bcbcbce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839321a492d5e0ca32624299fea5f67683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2622175d80834944b0d40261dce4e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4e1778019efe7fb0ae39fe83bdae585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c04ee4d9c06d5ead54a6d57abbea3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664033552027fe1497346305a3b7767487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da72de70ef18f14883c517d645d36f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e669cc9bf44ba33fda66a13d2809e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb143c9a2b0a767bceb4c2fb38b5f7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddb04aeded44bdc159c848fc0abceb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33a674603263edc08ee258d3128bca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eda88aca43122e653ea71dc208c2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efae140e3bb16cddefe7ecb8f277cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9854b70f35ddb48154ee02440613495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59abb47ee31e1b6e488dd80cabd68096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b37f01b93bfa8288938022111a0ccb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464bd2f44d3d545bc46063fe6b4f68e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762be24e9ac3c3a734e2274ee2454d5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c20b4ce742f6c7bf935f7ec43899c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e60255e471e01aa2fd6f5c4318c1b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacc5a9869a39c1ad924bd16da37c44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2b46746bb2b55ea6a78f0602b2612103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23be5b1030f2076490fab8250755461104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632e22c4a329e37f59e4c1f442b4448105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5cb6bc2bb862ad0127e6209e155e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ba2ce18ce08350de830558442c1ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2527ae522176396ac934437781167108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56475c06205f8606325417af57a4310b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7715363c2a01b929a03c0a8a9eefddb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162fddea372fe27881d8e32c08f916e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb23da8c22ba811e03bda81cee16e46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252bb6eb19de38e4b55a2f668cf8231113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49c2e633aa2b889238551917dffa45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9883265957afd1edd6d6877df03d4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dda0e56b7acde0ff5fd727ef8fa67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f83272a6db02941c418cbb8ed75fcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c496d81901aec91cc48dcd3e55b8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c6d772e1ec46e3f15b6152fba52a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df743f88314ce429c600441d955519120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3508ddb2dd91a9060161402c2ca4695121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c441db7e33c6bd418102bbb053ec38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9e62f168121597f86bd58ac7d9e63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfb9ae05a0d9004d9c00951c39a1d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f9fb916bdcc6a222a76ec4ae7031f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3133ba528dae1fc80d69a10b969023126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bac7d8ada57fd777b92f524bd2257127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7951336af4e0db133ee7d279b33a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3172c2820c1afdf5e487282c819811129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5dabdc2b173ddfc0eb85c1175b937130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2ca26ba5750c42be69493b078d6fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f8e7adfd42d873c663ec4157854f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8a5cb4cce9458f0a3b5497d3e764b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9248465024d27e7a11c3df1cef8ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea22449e75e94e0855055f67aa17cf7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3322ca8f11283cc2b95854c9f92a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d136b3c074beaf4596a0e18ff8cc8e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2182d42f62fe5078295cad5c84be7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6ef5dfb029e8a0bdfae3a577cf506139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a3fc1d2a1d88ed5e87f31270ddf07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4ad0b75764f4950ba7072a5afcdbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e01221439512794245f583e8c4dc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db7aedc5843555af16d2de203c0eac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f30e01dc3621058bc9ea5b4fe0906c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf524132a799f6e2185537f74537d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86de09c466199a6e0e14f2564239cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6d3f23e5a3dc0f4340d7d011a4870147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539561f1d5b3c36532115e4a15e90dab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccbb3e3b9ed0e8ebf28403fcf7baf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c5bfbfa63cc9f36d144790afa1b39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3360dc6d809436cc3dc50725e7076151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2835a063d21eb510dec55e74b914d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0c8a7b345a6506509828682453ffa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea8ce0ccf955614ea6f073f081e5bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819bbf573ddcf9bc90316071233044a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d858cfa6326ac4d61a8118b0db88c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a70d6dcc96345274f215adf539a64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49757e649190847d1944d9d05c988c03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71555525dadf2fb37d673dac5201dfa7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b87e3c76b81f7ee6b7b7298466fcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c7e687fdad09480c8bb2510d5df81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e622a83de974fb655b893fc4ccc517162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2d0a6d642b19c609c62aa318f1636163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9b3027e7834f14af87c3c6ed66b78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d073c36e68251291005f8d2e838807165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166a09567767f57883ddcfba8c2b203166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08625b4dae626c21e30673fb44f1a8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce92137856d30706f7e94405dcbf51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f3175f38b24f260809791e573600d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497769f8f6d32e5459d85578fff64f35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b108015f7e8fcff6116202ab6f184171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bee7532c498c8fc5f7122a6577b582172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c7604c47eb0c042dba31048c33908173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1b0cff15991063741090758ac7358174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7d7ed94e5fdce3044ab370d3e01f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c960e8a0744991bb7c9c4fc80e416176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e92cf971b7c419215b201d17ced9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522bf40bc463213c1be579bd7fd2629178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbee0ea395c0eaab5e16b1c071e57b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083877e7b4310acec240f46b820924b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756192bd8c820c0bd2c5cf1647d7bdb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fe8a23bba728377496facc9c8a63d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cd6996b151b5be763b3a5ccf26e95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383e7518f1145928f86455c455cc7e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbcfbd3d72293fc53e296ff0e9cda2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebe5672e23f7fcfe81d01dd9e214d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555ac7fbbcd605f1accd19f6194158a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522261eff013fc8a9d2d4b9bceb57253188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc9fe759ba03d0329b7374d0773e7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c00e3502f909d463e491658070ad3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dbd18b84eceaa741d6f44e5108716191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be10b313bf4635dd4765c0329eea8d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfad591dca3c0fa5884c62d64f43b46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb3c6a3591cbc4c8b97ae10df5fde1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad7006395476421a884c33bfad7feb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e3deed8717363c86b0da20401369b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29801961ca19b2430e90813a3751f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06117d85a1057ac7d88be55d9cfc326198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b9cfe3098edae1261d991a0e762fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf580b32cbeb7700a6c92531f58fdcbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0c9c46731813d7d12b754bb82e54f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d833d919f574c5635537d1ed457e8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3f5b4e447e689baab4513945d0be9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03620d87298b4d19b910d746d14e4d7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f13667587b259120be876d46f5af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1f48b03ac4817ecfd6a4ad2235788206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16956f71c02e169eabe8d3161e7db83f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27492c029304d5c9590436112b71e5eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d29c59b967be2ff11bec8279a7f81d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f341544fc0419206f81c5d16203694a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9074ebc31b7ae37f482096a41caa2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e84e765ce32180c7649afb514a266212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f0359bae6bba46a61fe6a2b5749f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3c03c43e863d9ffdcdc5715b02e1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39832a20b71856378d7a9a384c84562215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584db0ee8c44915e6164d49090b3326216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977ba724d773f3c4b74909e76a1b382217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e69af9eb6c8d3c6939c4c960250b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e07b8c85b11c69c50cb1ed7222f4a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e001d876ba04fe5ed5d08de1fd5d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f8304e07d8aec07b242ed50679717221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede65befbb2457123058dc9d2ca442fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b346db5a3f29f6bc5269abc7262db6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abd1a9f5cd924430bf2c6ea82af8fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa5ca07b4e6cd2dc21b8095b364f36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db446f7257ad6c289ea8a9c018e14a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf139e88170c42d34c5699dde1622f6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91480492d409e0f5b836ad19dd60bae4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8aecb26838b68d889ca7dfa9f6dfc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046f2819f91cb7fb1c66b03e19ff8e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fb5b1d61300be9fc32a93895eb8b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57afc45dff4c007fb712c99ec79845232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935cee7bbfd69b39d51e0a8bc930ac3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fa0b37317772f8fbb987afc3a353c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0785b48a7f4e2696392ac0d353c8e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0902a0dec081fc7d3f095c2a908f38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12166446054f7f8bc6cbdbfd35d837237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26a1636b9c9de80b7e4621caa2717e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db312c7691c31ea64cef4bff96528e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f45ab357e322e50c48d5f06cd3408240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c89557335a230ed5fc8cb3547ecb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6ef486f7cf88d19bbc986a21cb699242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a70fc73aa20a7ee706c3f2a2cfcd7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199ea31a32b11cf98e9d0cc1a8d17cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec3c364b06c7cdedfc8fe179fa9b43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee70f7305afb391091a48e93db74f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f8dd65ac92ef349cddb5121ef8981247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce873a76558788ab096e2de444a724b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336201bfc46bcbcb45b65f8ea0b9e538249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44745dba2fd361e013a950f53eed737d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d3b33d997c52b11c545246de920b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60ad9477a59189405c0c8a9b9c1096252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc80d16bdfb4eacec31120422b9be81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b58d1079b530fb7fb71da33e082413254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3eaec948e4d1c87dd21175b921995255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3af27f5b34ac9e9594a230c1f0fa7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e48cf134b6c2f79cd59539be33a87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef44bdbb4bacde45394a4254737007258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a09000dd67c7bee107d22dc93ae0a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7e1e0f1dd66e18e00cfd1bcd01002260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af854a026ff6349b2a2c3ad2afa55354261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5b49f09a71a3eef879e5344b25fa7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658b33a49ee06b16ec1ee70e577bf34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ee7fed25525054779acd36f6c0026264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d727a7073bdcf13e29d03004e2374f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9c907e02d9851c5eb6cca0890df27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8d01185a7b7dacf93c98c5158c9f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b8ebf66e75ae0bf15b95cd57a5300268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a5ee9ba0967e16842ffa38fa370bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5787bbb5ca264b3f44a95950af23ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86fea5c24278731175aa9cb45b854b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be86e2a9b0926d1d200cd70eac49aba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed61032f3927e940ba6148cf87afa2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba11e64f347c506bc57f319cb8794f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb9e78a29c9ad2f3511696239cb65b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff35d7f559973f5efe2d8d31c57c82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f62c2297f21b5f2cfb0c5d1485519c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8231e7e95fd6b352fadd7210245629278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0091340c20e979d5acb7cf25631ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32421d92d37ec898ba7af2eef8fcab6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4600a94b3114c282bf1324d842beb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8252ad32e6f924fedf8fb24dca786a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfd7330c447575bb0668f1f015c1ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b1e8e7b8157651c2c6eeedfa68b02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0d1a7f47265d106db71b89ad0158d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea453d77024934c937417703e6e31b19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0d78124a021f5e4c1f7cda14ead93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7971da7f034a81d1b81ad4214be3f4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf11b0f012818dcf471b4fac0324dd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdce2169b022a839c2c0c32adee3541290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d452dd5f4c6268b5e3d060548a1752291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2085a6cce31a0f46067c991d9408fd8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d3ff1d8331b3fbacb82e9dabb4eb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58142a2b773a9a85624581fece9a1e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add5c57861444938aa35d5091b96097295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e3114fb6aa6952f4fac04fd618378296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ded76af0a48a18c04bb59f2de1ba6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d7bb5612a73aec166c3cf683a30f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510f08e2030739d75e55e08604b6371299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb1c3421c96e89a914ffe3f65a3a30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d5cd4544468e9b6d8b308d843d78c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acace627495d0fece79182195afb4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48357a2d19cc02d2494bf46fda7e3f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811cb3875ff3e7591e0009f75ae0f0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3d1e7ac63e8961dac4ae415282060305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd218dcea4ab2585f70ab6cb8eb5711b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3431942dc1c6249d810c03e90357fc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c7049345b03af699eda7810b0f16a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b7626b699ea32a9e1efea27a60462309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8a48d5df2767243f1c8d62c5dae4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533f6c1bccc79a48785c9344c09a042311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20885d9ec4f8a392501bd8fcf8c4ba16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b73eaf25c0d9c589c0164c8a012f85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbce3d1dae531bfe4839d0b7d6a389314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bcb109908a8e1d4d9a95a5a34b232315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8547cdeae7daa7fa4e1c60300581d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455214b6a4ea1d05a5a74c5eb21ac4c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104a8ba6f0419d9c6f0a6d6fbd8ccb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106c7459df1c77c030c65232a064ede319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd898ce04f36d7381238475001aa13a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500d49dd3be4fae7bbc1ff5398199ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323cee443b9740aabf7d336b6cef688322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6201298ad2706ef2df55c99f4b0ee4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f71819155a2f474f8e0cea26ae452324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000c585e4aaa90e015a7cc46dfddc42325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7c883ace99f070bfe8a8bcf187698326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b2ead33c58a6bcb818838b4057e02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67858d1490624241a8fbfe1e2dcfd5b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3de1ef0bcd65bd12db1f71db1b10f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424ddcc3a0ce9ed39d035209e154b9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd609ebea839c186178e52075a0d9b57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07d7c6cb6cc5ae5dd7e35ce0755789332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa65eb0304212ceed0de943d1c1299333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa48b2931c8e5c76932bab6277fd50b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e9ff14f3a5492a86367e57d352654335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ccc660a6969e85fc867d96d809a8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f1afe8aecf7ddf8552b3245190697337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c230b9cc88050059a01a06c3229421b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d98204e575e059c4d952fcdf3e048339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa62dae5c03f59a319b50df3393be70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb36e738206e61fbe22ab212a680cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad479795d90f798b3854a88baca8df0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916b4841baf09fd2472d10771d73dfa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8675581fd31f6f2b2a988524564a47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc0e4cadab381cb1e543abc672997d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0498404bb88ee6cdc6875d594008e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac04377348dbb4254ec407c2800a86a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d423f1ec74a1108db73a9339eb3bdd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d33429a0a4ace8b0f80e69081859b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea3d3c6a7d3561d800487133fe23db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e881c3a3361b8a179337c1c36477a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce1edf9994dc28b2544737de193365352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471a5c8a5f6764ea3bcb989cb9d9905353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917c2ad22174621f3faf5bb0ae8fa13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee71f4e22f1d7fcd721ae45292617d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc3251f8c62857ece3b0be5c69c4b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85112265e7a440f3711cedc207ba5b81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd2ee4141beea3ce416b8266b4dc3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd61b6da727695b29fcc2099e62c59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bfed9876b66847985ccb9956d22cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0960b003537e0204136a4288c1543361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438061ba9eff4f7823cf1f50f5a9ba7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d473a1777a1edb294306bfaef2edd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fea7b5e9e35ebcc696e29e83d2ca9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bce78b0fb6dac9160c81a26f5a85e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81597af1c34a66db503daaa91dae00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da746ac8b11519cc93841f5edcc4f4b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51285b9d326d141bdc09e2440bd8aed1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbfc0d7404abcb6bea61d93ac03627369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc05fb575bda7864887ed5b3000a903370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f5559bd554e8227084649112f2994371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30c35c2f8aff37ceac650fd31cf7c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b61182dfdca9b4b49f462e3e23ea7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d396d2cbcbadfc8cf363211894619cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142a9de01516d5ce07f8d8007c1429375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ab36ec9052085af2998f5eb4fc0b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef019a9ec41ab4371349d99e44b793377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0c177f98479bc0053c0953bfa9bcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56a045546c2e704ce52d8aef5a7c49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d114ad1c7413ab00e815d216887f3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b548b6411e02763848af13171b8ed9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df73df6434696cb2b714c6ba96b292382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4656c807b053f5424999942a03b3c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa8e3a85b34686e1ef9296c893f0be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bad10a1b625fd530a58fb51f9fc8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7794e13efd069d194f6362b85f58f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5391380de56dc44c59b7a509fe78e54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb515a5963d831fa63946659f044bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a76c94aa0130bf6fa5a3097ed42ac7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de64b61d49e8c45eba5cedac2ae412390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8676efb3e63367446f7d07690c405e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd529488238b72ff8dc94fb219034b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025c49bcabf7505a468a91b096f3d9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc1131fb3355ec7ec90c18670103c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdb0efeaf658cef752bd1be63712ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504112a6a0db7678191b287f85e68274396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956a413d42de2d99604d7e8bd754603397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e92da975cd0d5c12a0d9254f804ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef576fdc3c6eceab242c824f0e03f49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1c31250af71e60da30f249e29942c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1a0c2e36ea9b717ccf49fb6764e67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34f3b0b9fd06ea28cdef1fc69b1fea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a82364c6d053b4088142d37d191fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fba52165eebf4b61c4de9c6c51467a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3572c9b109e939c28577eb6017169405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf407ffffa9f54e1c17d668b90208f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93a62da228b2775a7247541421b39b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64405a255bbbf4c7da38f192ad0a9dd2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ba3b0b9571cc00e36844f5be2f499409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f5301185cf4fa11c0d462a366bf2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2567ea0dd7c279dec8f81dd2871d2a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51538321d9078067f417f5196ac47486412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22977fa662e26f36e36d3069c41cb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368a0eb95e855aae468909436f60ae7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd43e1505d06f4e4aaa3ba5902b2b3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e400d093910f72aa5b72257fdddd7a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b58ce5c27f711260d2913959e9dd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db263bbd637d72d52df2e265dd365617418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a923a1e992daa28e7a579102fc169d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f05e869b4efb386cff787afed9b29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62be31cc6f8a4cb9af6f63b07086ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce10e663c8c236901464249c2db8512422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b8c557312f20da17fc9f2cf610001423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860156f0e785a813e49d73dc87c9780424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9324ca7972b1c65744386dd4c039e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a86823afc80e694de8b0231b62592b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70291856c44f2eae36f92dc49de304a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9117da12465e10048432934603a355b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1319a83f832de3fc06cd39b1dcdfa30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee111258679cf4623809f04b1e0f1a78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92d59eb9d5c6bfb8dd138b262b860e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdfca3290face440e54e2037d880a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6808bcb327d249c04d96b99e2135f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac6cf18e31497858d0475179d1794a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa805078f4a4312ae4fb35b8c0925409435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955a01277004dfa3dce4374631fc975436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240533e01eafcc5fbf0cbc23fb6acf3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f306344502db962ae87998ff68939438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc8d48f6d05f5f2fa220a9791c8bbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1055551fe0cbe13f63c4abb9968a80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4686dd1f0070bd205b697f7caf93c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083ed3c2158c6b4e2a3c6a1782c713f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3178b7146e5430f92fef320ee24ac3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ce62e763c54f5e69f08b16983b4ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d095f09d5be9595486505125d8797b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294e6fd6cae08be6b14da5b39fe1d25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5057dbe3fca2b5cd42fa04293fbede4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc03e82b33b5758e2021e3f29b97ee9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2a70a424d6e914de375ce783d30d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62872d3c3a3b8964d0315f4355ff8f3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa087e2d0c97b1a1e5176e4c3b6fdf8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96b7ab208525d92bb80b42f46f2d4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636e99e7a762ff520259f7697ad35f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003729bb303509e3022bfbcc3a09f92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c3a19eb26da03d4549b7b65194ce7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21d95943502c06d2ebb40e57ad2b27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60582e430bc0de8967212c571a3ab551457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452075bd314133aec25e21e6cd6642d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be47198a14d1dc4a181ce22cbc2edd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41e159596dd755fd50560312bd9a64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4109d6dd2bd5177cda37348ddc51a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f668a3efd208a3ce5d6cc19376c9191462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff5e32c8f4465e44dc27bc131e6c8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc2e2574ea938031f43cfb259cb1c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ebb201d310f991edb874b1f7fd42d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962b875822706263aaefa422b7c6335466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9ac7bc9f8c749fd90816a2e641906467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846268b75104a8d4db3d1c758b0abd00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597650bcee2af8f8f290f7ee9b444138469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3c2796f8584e39ec4559c73ec948a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1049c64ead3b733fb3755e4331da7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b5941ba0378408c5b1af0b2cebe20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd08912a03ebe09432b0071ca25618e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfba62ee6df9e779ae80e90368a921474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc2958c5cb10c69225e824e61141c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d031f8b3b73351cdaeed0e4f10dd468476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eef3f6fe390da7fba0f510f2df1f44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66829e6b47dd5a6952c8c160a190cb2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3624ffca15c79ed48c7bbd9dfd491479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa576f74d6234fb33159926b120c432480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba47d2ed45652148b23f7809bff9a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b02600254ee3062e690db2bb15a27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ffe325b36890c1a0e2e3fd19f7d04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a609905df47c778520bbc8f378cd78a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dad6a7a12f90b11a3dc0c0f0fcd97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3a648d54fb86e2af01b9370623b89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e31e1b323cb81899c651f9707d8a9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d4e5e4fea44fcaaf23d56f2c298d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02fdc28e910cd131a31633b1418025489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ffdca6e133ebeed12de66ba5c9aab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512465ab38d65ca3f96d2889cb33e6ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eb923d29e6294b07aa9301aa4bbad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5f80f7fa875c9c201277334274590493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59be72f68192cc32d0e8ffab2f8e0ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4da18166dfcb61bd7e29772adb9dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b679172821b09fb3d520e3dddb1a1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891d82931d2fef2ef78955f89b78dac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf249135e6fdb172c8c5d3cbb77e12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835a12c76a1de9070d021f3fe8a6968499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285f060f3c068373dd1bedead3995c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360adda3ada668f6301bd0f1f851feb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783cb6dfc48d7dd4a498de6f043bbb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fada846018b2f766853c3276a45d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c412ba6730b419323c7ce4fc85a010a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4aa3992793a7717ac5fa1876828ba2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d928d0fea74a30cead47e32f768a581506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff22558d237a67269f3f65ebfdefdd5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55e0e05861771564d462734952066b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ff698abe86f1fc5760c4e8b1ceeca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7037114800d526f95b398a9d4b913c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3189b6690fdeaa44717217bff0ca1ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29cfa9f82382257ecabe911d1065e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c395e86777f319232ca7dac4045a3ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58b303cf467d557b5b8dc240e5b10c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6aa3f661e982b77f24c8dc053ccf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ace458e31f4adf3a6815c79b77cbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f53db05ec032a914bf42dd25c5052517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3f4ec5a87e4def27ea22337c2e520518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687c372dc54d85f295aeb27a302d634519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093dae41b17e9908cc8f2e917c86939520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78bded85d5430130e555e0cbcc5c5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcf96c6d22b77b6d2b62d8c4ed309c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea5b225645f3c1d979c5247380fdea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1f1c26ba72f0e487328110dfc3227524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd78da38b0accedecf7977b5e49fac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42999d473eb6f3f00d1e62f75b9061d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d740f5cbfb64c05c8fd5508621da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117921e9f8479d0060193ea1f04c4792528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843393282c54ee3e4dabb0b160b2bd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c2e340a4437504a196b2087c4bf58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0753988b9784f9d82d8643717a1ef0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013277bcdea450835f78d12664d0b046532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824df9aea6f185284de9765b8c053d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467686fd946c5d6ba3c972c1d51ca132534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce2d157ef4afcf5b92ab96c82e1d0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a671aebcea762f72d0755fa021975536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9b57de23ff35101e3136d6799ebdc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c8dc03ac280035f347db836bf719a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657453d1e6f19d5728a034088b0d3f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af37966d8dce3cfff4d9f940dab08ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc668681cabab48f80e123fbfd0cf9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f636e9db6b50f19e3f30e6c012761b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a0b01cad448db7d0b30e68e7adea3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01fabbe823286604f3f7649ceb3b9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dc04450c906511267e7e9839e6b3d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13426e3cb979354738ad12a1d1ebc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dcf17232131d0285c5361e2c15860547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3e2b8fcb6fbef0ac026465ade5940548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632464f2d1343518e55bad0149e0caf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f5e0026b01a9e742f08b716d3ba10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78746b145b70da68db207faeece0ebc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f64191eee700824706a5985048719d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa8b6e3e53d55c085e68c2688609e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36833adf82f7c90dc63898a9694ef1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adc8c8bc963e80453fb130421df191555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa83027165b0b6bea18265895464d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbcf6179c5dc4ce260b048f28fe168557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96eeea1407de4e99e5740e0146c616558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae5d76e37648908c59d23cc7b81ffd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84c80b720d27b0c433faab5ef21786560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06be25f1a67bcdba12b30739e01eda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ac9e67af6ea53ebac8fe5c2587a40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc203ac92f2b3a5c6cd747a41f55af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e703b6b1d9e41012f5bbc357b5709564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8e28027a9d7a90f97f623a4f77192565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c02ef8cab0477122a5ae2339f04119566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881e582b2534eb0d62c1491ecc85900567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6bb4cdbc046687e8e09a1d447b708568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c271d33bd5efefeafc5b924982576569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c041b85639e451dfa43496b8026fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c06b1ec35b48bf1907ff2c244fa3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc2daa28c9b431e0eb40578fd71fa1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606bd8c8cf184c98fafa9d762a8502c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82f29c599ea2fd960c97e7ee07b559574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6f419c15880497e18d9b345d181bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c796c1001a530b5701e18f363161c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9f93769847b90dcbc8a6df94ea88d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae184295684df7d316c5413006189f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac215a0bb234b0219d8f011f6516bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ce7ffb7c3031491c257c3224272b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e2ff5bc8f9147aa4776c048d685be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcae0c160b8286fbc5b0e787b015b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb982f8677f5716ae57ae26a62fdf7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74633612e4dce5c2acd6fb311f9b7857584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405394552ed34d526ba67b55e59c37f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a54b5c53e480d15c11b71f0aec0c89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641f6e4927fc4b3746898555ebfa55a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c3570ab6e16072012557028d18492588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f3296ff0ac3e438c68a58067a0a29589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3def1c094d12a74324bf5aca9af9d3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cc7e53a014ce4637eda9510569ed1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146eede31ca10bed6b47c5202c95728592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3c43d6826935eeb02ffbe09dfba6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe685cd1320045515570f36591438b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c95b00df640e7691b37350518da28f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cf44cbf2f928d016c10eb16a5fa62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc1bdd4515c532cb082dd60b75a205597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf66c36231a638521b4b6776d41888598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a12e9de0e1312bd5e1d53cc7e6a49599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee2dc6eba6f2b8d1a6ad081d6e82ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8800638f88719479b33b67fa4a1cf7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252923fbe796b2c6d3904ad0ff74635b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44f79a121790833927e596877c1f87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541d386ec1b6bb233667d9aceafc6b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba59c14b811c1e7b66e38fd3bbca87e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c0063c17682f6598f6844527e93f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfe17915d1bbba017083c6cc16954d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433693dda6c4ec817bd1cb388f728d28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3854dad6e8719fac8909bc40231afe9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889e4c2daf52478dbf99f451b1abaf9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589291e1aaf20df0f1514f935d33f4ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6ae1961f01b34b44d76b60e876b3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad02e5a6ec5bb6c2bb0ba50ae5a1133613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dbc8f4bf635b9494ba0c702120e3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840cd07ab4b9078290a695fdbe86583615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8f4ae005ebbf1b8a077626ef1fc2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35e7e6278ea40c6ac62cf03252d7fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20875bc014fa23624610c320995aff89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10811ff492be7570da5453662fb55849619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456b630276f124205406168fe49c2d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c361db1de58804e4a42cadcfa2da048621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5395c8feefaab47558123d0eca294622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f52e8dd96b3912afda74668a0dc93f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c4457e5058aa8bd3ee96dcdeb1d17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58c7ab8df9d5f39e65d278dc7610dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef85b0c383dbb9d7c839e43023ddaf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16b48b11c208945eccb6d04164b0b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57465f7f0ae67cf05664219df8987afe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095a137502a4a0fdd4d077a5023339a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d22bfaf3ea5ca982bfe39f862c4da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34e1ba315e2bdbb046e179e5a2eb81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2645a77b15c6321320fb9018b4459b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360df5c06c447f95c8178c0d7d0e4d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feeff4ace723b14fc811aed43f9a93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1d3ace59e89f16ecef30ef64ea587635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72175a9deeb4cb6270d66157f66b67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b13a7c861efa24089745eb3ba29858637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f65e91396eca5f718f55da57637c00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e322fa68436890af8ecb6036fb2e32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60f0d45f87fe512a515751f51b1d3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605e9afce792d80cd2f022732ea4c40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9fe847676140fa571eb89c389a493642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42196271c285378c0e8f13e752238007643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506a42c4a369049da93985ed1e6964b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e05960420590858f655499bdaea3c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f8c3df4e981ca5ea4c07ea43ba0e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa45c6aa7077c9e6f35f1520601e1a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da6fb5d04fff16084f6addb1109383648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dcedda372b58b8c590476bcca995b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92792a063b7de9013b3700ca4dd428fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161b9f57e1755dc9d80d039a412d0a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c43b0d9b9fe6974e62636b9532e22652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f2fb29b796e43df6378844dd2649f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3c1ec82f13d1c94a0cb3a29321917654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569d50c73697479c6ad209efd572664655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81de594dfd6079dcc5b410820f31e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bc5eb04af722b6516ef3d54047a2a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfe25bff2a3a8abc9af20c7e5b1f98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964b5db1762be073c85aca549740816659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e488a950299a19ad78c4f776e2701660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a30cca4e9e993353f2e87c091e238661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0120b8a78d14e8ea07b67526ff2f7ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb26f5daedf0b7c7c9b3101545c2329663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8d9d6c5816c003d7046aa310649d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e36a971e7d7e704b7860d1ad6b072665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c62ebf5951d1c8a314376f3b7ea37d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16943e64ca0d7161abb51b6b5f077233667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f7ce63fa6676e18174bce7dae365d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e3fd6836af06d969aa2e64c613227669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72888c1c429dde6c6b47a0d4f103a216670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a19bf847f44ae3803852986200a82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299cded03c40befc6297a2e4325a0d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4f5405984b249ceaef9fd0e78c0e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1edf784e03ceaae7cd0fdb50709346674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30330f2591a25fa66ec2823786190cf1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295995c3c3d52b78df8d0b76aa2c4b73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db2bbebd9697b1f794635894e35144677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6128667a7936f7183f20476dd2f0292678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec7e4e560e796753ecfbceb0397735679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf6d037fe4d1d889d6122e69451b03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9cc6251f49c84e07615998d677ff6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14305c57966bb1b670e111dcdc0616ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127dca55ce743e67250070955b243fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6c65140a5525c69ed97eae3b51ef9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898734801050777ea54322a597a0ef11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2209b9f1a7346bf4c04cb7e92fe8c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ba8e68bc82e68393da5eb93c92fd8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac83518ec9e79d8a76d62578936ad3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdd783b9def4ae5fee2aacbf69ceed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d299a4a528ec7ea02e40dd19d1072e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4285c03e416b27dc054fd29e867f23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ce18515045fd9ecfca6385c6b512f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f855424d8d5d7c3f53996d359cf41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc726f20f4803c94617750cf7797db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4847b0d85df06a8c7cc3a0dc463d41a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d1bea95ce2096cbc1d7e68eda5ea0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9ca3ef4d5d8249772ae1d862ac6f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700deeff94574dbf2290682d6a9b2b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40558cd067a560a551d2d1e683615a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0981085cd1085d446a8da8d04cdbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2e71a00c353b03508d28679422447701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb372cc4277ca81d9d62f12ef704e2b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bc7401dea6b92b5cfe441df9fa0c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dac3e35092243c3234da033c007385704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0663ed50c9d9f1d4990ca2d1588fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904368ca55572f4a9bd8d8eb81d5f3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39da6aaf7286134f559d8f867544de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbe7da938d16422079ee37f9f96507708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912292a4a2b16724d56b4f230a147b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa76cc2e1fdd1661da02800de321bc3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260ca0ea2919f0fb9bdf3e7443cdfb9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8e75c6fbbc236ae75a7cc926972f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fabc32593b325ecdbdd52fca531df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c47bc1f904aaa18a101c9a887ce900714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1cd43a945be4d06b37c1002a28725715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8befdbfcd7d88c8c0413bf28c9d6f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0000ffed91323d39e0a1c97438439717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2de5b20e0ae94a4c9961e274554a02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94cf71b08d4b22adc67da4dfe005c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf1cf83b9f866a4c29a085e0898a51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027416699182a5ee9a878475e7226f97721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2713f794cd657ec230518835304b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e5997b350e529bf7042b6bda48ece723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40887eb919b7529ed6ae72742bdd9b34724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec5df7b4579b461521ae9d9ff85896725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1a8fb8e87d4a669876bad89efce79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e19aa15fe72ac62c7d3d8a7a17802727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7b688d22f67a4576b87282aa00316728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65746df10d56c8c1797f387f02693ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b21e00a40949edb953db8fca760de6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d515e7a10db1a178c02712860e0643731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cb7a50d2e1ac240ae4a29fe08ebba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b4cf4c17de3a5943c321b0beb6389733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87038ac6e2f808e42c713e4e93e73173734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb882b1389ef076480ee541a0b2180735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2995f38092f0031e6b9f24cdf94e67d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c071e499d540f047b7ade188d1b70ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09136a78e40647c9311dc8b252ba96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848ed05b9116c35eb3a0b961ff98342739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e551f201017ba165b7d451df59dbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fd0eac0d9a8617934c59d755c0cfc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f4726210eb80ac33943c87bb80ad1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72071b368840e10bd908bdd94911fb35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1baf6fb60b45d50a1e84e9419ba9f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8177ebbd185d65d040caa965a60a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece5afe39d7793fa03f916d8c99883c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6026c9dd57572406241bfa65e9fdae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c54a98d7bba5745cc3e00a4abbeba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87264d1a245f2b608deb5c6b909f666d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ddaacca6e354c3bf2a2e0d290eb0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8faac63a7ecd90f384dc6106d4be15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedf28feaccea6370db7c3e9388a7e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d8f37897d9cf832670197824c265e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1b55437b5234f0501d11ab4421886754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865e1082fefcae82b0eb775af377a9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491b14f24419c83a23557ae58217a2a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16c94fff95fb2d3ad1a5b87b4fa435757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513247a2893514b86e9f4c25f9466ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a80dabc4bbff58935ec871677eeeca759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607ed91b3a3b8e65da9af55130b1271760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda86ad9050444e4b32fc60a13e898e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921048fcf5b1ac578081c1801ceab12c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab101bf23b395f9ec72bf7b9ddd4dfb3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0bea87a1466a1fbf06c9f719f599f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70572add7131aa2904e2a85aa9bc55ae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cc88f33c2afffbf53198280d5d0da766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a4fe07a6e9350830de303d5fd6d87767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb87f22f70bc4108d69c5620f337ae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0b720f087fd35e2d37f0ad0cf3620769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb1c3ac1f3100c0359e987a6a41a2d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d39bb553e92ec55f13d7f4b8509ba771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c5eb7e417d5df27331dd320b4ad80772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0ff9f381b8cffaaaec2fab7ed63be773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396916238a80205497e120f8a7ded70774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53539d088005a5cb7b4f70cc778bcfe6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9663ce7f72cf96507581374edab5c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b53c1185e3265c9fd4aac9ee59837777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4984e3426cccec3b76a9a4e83c405778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485db2df6283cc0f0656c0aa0785625779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e61efb41a0a4529e59bd3b248f6e24780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a526dd960f59fabc2df700c03fdbadf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4c62fb92362ef6f5e0d883523d291782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457de12a5278a84175a893925a00f680783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d112eb6deebe137f6a3de767bbbf16784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b74c37b88b2ceb0f3f174a5e9a1254785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbccf6d6b45f90415ee36c4f6f04ce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725729293df62cea458fe3ea4b0b13d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4e0cef9e6e76c90b68e1e1e19eebf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612aac0238a69f68e9de1f5d043a7e6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85a16280898a073e63baffc80f70c6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a506a33658ba6822e32d088baf1940b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e982e03ae61651700ea6b73125e04d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dba38dc37fa811e96290bdc9beed3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c8890b0fe70ee5305d90f46eff3fd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e2db588e5e97de34ac37d0f9415fb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d95c67bcebe9ab05bdb70c247b5f1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea9f83245b19ed73a3fad772ce6ae1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c492ec7d9c71153eb08afb362f34e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0a3c4df0b8159746dc2df7b0b483a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401ba20e6d0880f20f046041dec988f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4153f787b934d26456d2aa7ced2d9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4678507f25fb8a3d181b175990a772802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808d98636a5f24ee55c9e6ec285c47c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be27f5e0716c1a0aac5d188ab90430804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86020306559198ec987967951d02b9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b0fb96d42eb445accd03fb47ae0bc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349fbb7d8bc901d6d661cc807d001ae807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d9ddf299f6942967c12913cb83bd9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20942fec5db0a9b2e43fc2563dac983809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c52823181584ab9c932ff21d4569810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f88cfb0309e6163ee05c5412a8e05811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183fb6b6116e3c3f6f015faff0a6f9a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7e6bc19a051461b312a59a3766493813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3647cc79c9f3fa781674cefe41c59814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81a1af3c6d8ccbd6d2f6eead86cba9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79b7d43ebf2507bb51f443626a5a9b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25bf098ea7baee57ec6a0723054dfc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b40374bdde41834873818aa2141b2c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf42b3bec9bbfc6fd8b8c457d249a1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864150269b59d042ad6ae5a5dc855711820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ddd6abe4666f83c8007c9da81dda0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9f451038903cfc43ffb4983cc0831822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654dbb659cb232a218b5d0b9498efda823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531e23e135ffc45fcafb07aff6ed713824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1759d47307d6de19e60b46dcab1b52e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dcf5d630d6fb41407c3bfe6f4147f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef8a7fd02a6d07c995acee00f82c25827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b9beb9f7bd499ac852b1b14b29504828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56624827e807254b6dc59ee5f2f7e21829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b11f56c17d138fb505b84234bfa1c6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24751c243348bcbeb1aaccb49c6dc757831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea270c8a1007809812668b347c51975832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de589cff2dca7234440030e994d542833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeaed043d28f97a85e93a66f656c06834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7886c11b75270ee5998fc8a11f74b73835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca7e5d0d8201a02dc2738fce17e62a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231c222e1a918a896bb8e5ce6ee9483837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce748ce6878a91f27fd1301f418b515838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ea055e5488e34261383e121525581839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc28f86c0434d12e652d61c9c833c1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eccf155820019173c2cf769204494841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d55b880ab0ff070274339bc2a6ccbc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a042c90ca20f5577c7ae928c22565843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c15af0d4bae9c43b993405bcdc569b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08e44954dfcc9f0d40c78462715f94845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7358c9d1f861f5f434efaf5ceaf55f1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b94cbe9f110c8f742f1aad9ed99f5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edaf3533b95be63a2e633e8a0d87bc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bce59e58ac02c773a92e595a7f61c5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cf782b436163abab4618f1b7aa27b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec812b2fbe5add56a60cde5192b523b0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b40f013417ce9c0b0d0b0e93acdb31852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b8f20727d15df7744ae3cc05ed1bf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192708003af67f1aaa6c236bf9bc0c28854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252eaba996454bd1cf1a131723dbbcc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad44a56818a11ef6243ccd1d55dc9ed856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89625b64d65a0df649df9740577939857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60605cda0368315598d4663a06cd0e7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90e74009c1d4b678bcc6701a4981f6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08682a496473c5d2a8ee367c6ede95ae860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac259cbbe03b8646e8dc43f5286a33861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcbc91e7bbf17c944cd0ebd2b1c6ee862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661828b805dbbea42a1323ada1641906863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec3992e43373db0fa89f3eedce3441864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aed4dedcc253d49f956e63755f8463865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774427020fd160c3b73595d6cb93166866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6e64fac57f0be54960443e3c90c12867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3caaecb5ff0145b041374932da559b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a437c89caee86619d85430acbb2de1e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edde581fab3e03d7b05fbd50d24536870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4a48fc8501ea6e3fa0685f10c6a43871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59090e2e7be6b712c52f455e72e87731872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2acaae1957b845bc29d4086b08804873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a5739e1c7cb8685b0d49fe6c3b72b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c3476f088ae6f9a74bb4fc73dae32875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218e7a80312dc6cf1ad1b1da827173a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5683498b67a32ecf16c3e86f4420d65877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab82908539054003be9fab42e0e12bc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e9c59bf9747f4bae0fd8c17edda03879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dec495972e6a305cafb6c3298df5b3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f200fa92a48687034006ee1066f161881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539c4ec571329e51e7c16424ffef576882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d872eded43941237feb24d27552e83883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1374325459c73ec74d635ea95d8ba09884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3e0fc84d576748f979a1acb471d78885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7f0321f2f6891e431f6dae0a3dade886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baf60f4ec246772c285129e5da0d69887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05758c382f0283eede670525eedf837888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d886465b042afc7b151fb8c6919130a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27818db59ca217020ef0bf064e4d1c6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317fc73c0bc2cf55d98ae3f3d42edb7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624030b4b7973e2b66d8c88efee46f6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea27b05e92cf18396cd408e3a194443893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b59bb6b1a2c20c56480a8c72107f3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe985441fc8da59e1876b2a6ca4d9e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88828d9b1f2e13aa6f3f7b41ba8300896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144794c4249548dec468eb1b821f001897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e7f38094c3c373070296e47b65792898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21eb1b9b192b52ea1286dc6ab160d1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4e7038ff8c897cb99629cab139c51900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ee02c40eeac7d66b857ff081e3e49901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da2d3926811049bb0feb1deb0b222d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074f7e0d8e6dba522ecf17cbe6b74a1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ab753d06b4d1e6ca770ff4747e1f8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9958ca5594ffc3ae579dfced101b7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a114485f3c54ab9687138636be38b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3788f3484f8f6858422d0493223727907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82272b652acd8ab70488292ad9bc2775908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab968b120ea0235b2c4ec18ab53c0d7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5a89ab4006f94a55f23887d54810d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a46adeea09665471c79b7ea1d0e79911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba2ecdba52fa6ae9ad3424e01e80a5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8e24d2149025e8b0f18b3eb0f0e93913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3942e312144b2ddb309b7d6583c36d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2f28caa05d40e6a5bfa08a6e39874915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8976cf0d8a225b530fe9a632ffd85916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53874d0fcfb2bdb66dded58e4a1177917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810041b91966f4bc179235416e2ed149918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41c41ada29577d1aa421795222183e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8452a0322e4d59082e0b4d1b4f53e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dd1891bfaa55b9549d0f6202c0e52921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb7744fc90445665a2c78f5cbf95fd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabb4a897b7f4d6162622f77aaecea9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20708ba4aa28e4eb5f99ceaecaba84d9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51400fcb41c6a6004095f1ab205a3d1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce14d7aebec4f2b42e464cf2431f99926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc800fec480d68b205000797c146c41927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934978381c301c5249b85ad9fcaa5dce928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4106cc4cbed67d5883a0c9ff6cf708929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad9fdec7e860e19c509b303f4ee220930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127a2725eb81fe494616e53e2b9b085931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ff30a7ebfb2bb1349f7c877eb2d00932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36abdb31f22d63f54bbcf7f0d67ac4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91e8dc6746bf0f852126b5f31dacb0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3910f3eb5cd3474788eaef3ec6f6f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcc5ec48c99710f0731444da36e87b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8affa916450b79bd2369f2b7cce220937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4775ddc483d2ac7d80052a8cf9813938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2df7d7a5b23c982b8e922bb4feb92939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca463018fdc7df5fd139edfcffa9c1a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9da75ffee9efd401777ace845fff5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba3cfad1c8a886a156d46504a1bd0e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad111c7d70e6278e69d43f6fa94b71d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb435a4ace9e4b9f49e7532ca4b78b9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63aac853cc4eb7b5d38d593343ca2a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c5f3d5d2a0859080cf5239d2cb535946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376204c90f21280795263dbe39286032947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a06383d541b7b531a0725d617446f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d0c4e3fe28d4023f06469ff9ac544949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706a14502eb0037342a55a388f07fac950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506409982b3d174c7b7339e9c19f366951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcccb01d48d4bb46063e736036806bd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d1e2321632d6d1116c3ac41bc987e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f19eb7d0939c8b15ffd3e31b4930b7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a0b9f821772f7529ff58d5f2a95e9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588c345bac6efc29314d27e8c9ce8df956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356a09f2d71c24d9d234e94066421a3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92424873421b00f706b4f486f780cc6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16beaf16ecb8dc446fcad3ffe305ea6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf853874661db3c81652864900d04b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94e6adfe285281cf6d694f6900b2b7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c9ec60834a9b6a7d71aab8d1bd976962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f4f0cedc919c587f6881aa1a9a1db963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf1ebd173ad3efc16492153ffdae32964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fb31eb7b2147eaf2411570f04a22a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b27747ac124dcc22f33a06b0f5666a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fede3f5c94e3cb305a1363dc1de6b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb458b3f2f916ea389195e1b9d7c047968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed2fea3979904f59c07c18e810197b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca154c1a97af3d2738994931169bbe36970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351faf9e859c66d457cc721ae3f0547971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735a4f6465adaf886acd07d66959e33972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1839080f8b2e6f4e16382e0ab4d79973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991ebcb46533347c5e54d6514d243fd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bb8e8e906063f773c54c5e6c8f091975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc8462b00ffdedce4f1a75a6e65e7e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5546365e490dcdf6566cf91dae943977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9c12f139556cbf344fd3b46da865d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988ce62b5f1a2055f887ac8606478ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fab8429f95d866353ed9c13a88d743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1b406a17ec296ce17056c5ea1b4144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a5d88c9825d2f1c2a00765f5214685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4a9966c4d06b9fa850398d223d3426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e082a377faa330bf389f83e7be5147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50da2ab6211e3258b000c3f36b63b0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cf1c0031c52da918c25396db3ee509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e07bfb9cb1236ec8e9d0472c8b38510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c41e292cfd59a248655b3ae955b88c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b13c1e061621bcc4289465ed4cf6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bfc50bf20f4fd86a478b9565f0e0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02de01d7b0c57bd3e748ef44ff5d7e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442f8c3e5fe959a67630bc372e2765f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a42dc10045ceed25afd228bfef08716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19669f6bd511a782c4d7ffdb0ad1948b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3decd6da93c4a149b0a276a68eaeb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d46c8c60df7332af2372717d4de3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2bf0d3e020d8c228f406d90719ddf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec35dd4bb0513df1ff59fb3728484ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b942fefa5388cdeee22e9a63a69fe722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e77d54f8f58e5ef5a6d472c76dbc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959edca5e9512f89175c761dd29e8a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aa7dd7427396424f444afc4fbb6e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e817e3c6f5cfa9d19195144a4abf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17709c835fe473664f9247beaa26991027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157fdd60475fcbe90d2c6acebe9544428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0a96214c1e9266f30252aa69d45ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284a4009c201de29a67777a322918f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca588207389d3170470246b6b29db8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d625000c7a5839de03c8322332f5f2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65c9e79ec4d6036500a851fb431ed633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52311ff83e447dab4e1d0105a9b7d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e9a442b5efeddb3af03e283a4f48835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efb7e0a1084297887665c1917ea11436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2afef922e6f98c78df2621680ea1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690696150cc58a39ea2796283a242f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d199dbe59cf452087f2b80390fbc339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b150f6860ee80f80e6c839072556b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422e2e24ba0abadb5f20d5de26e7ef241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562b582f193ff1f0681288bf530c42542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221446fce931daf1566297bd1c93fe543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8ed9d161920ec08b3fd28018d7da644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80f8940aa2861f0bb4bcab2010b12245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e363329eb6203c2d2d1eaa0d974bb1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067f9aef3a94a529cbd4873774c3c4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b42bf0c41ac313a1c884de21cb098148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64de07f51f52b42111a5a056a2e067e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce972d3044935bc6056d0f709079431450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a913d78884e99bd3db76c3adb593a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6d271ff8cd0dfa0495aef4b1874cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832652509a0c935ae955a912425a3bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c9859737e466b52666d73e95ae97554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76f99cf115cdf05b2c89e3764672a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60a109ad737710bf6bbd6ec380b6cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1447f7ef84964e11d43f3b3797ab757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649ad14ee2f2671fe7095adeae178f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936536aa098ef3e5d6f75315a65922159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ef3715c6dcdb51fd72987a58fafbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e715a8df1bf516451b50e2c98804abe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127e8cffabacfeda605b8f7984d403562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d817135a27601cc426e97c1d46aa7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba555175359b125ddcdec01d4483b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fea4daa8f7c6314f3709fca2a2bb4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a753d8a3aace8b52d02a28080205d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f960639fcf12461d49090413f2a4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f27d6be1a50068ad28c66a6d81abc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935bfbb5c98e80ef33ed67714e162a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3d55903b3e96f6971c5c65f2abf4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2052324189ebda23c0a1db49fb5b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ab85601960c936a810cdbdc66764972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc98de3d5c334577479333a89d465e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580de929fe9a0a778a18197bd6239a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6b233b139d89f8cb1e2a32c86a20975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e2bba3968e3854e330ac416cf5f1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c09794e044ede741bac1fc20ffd48a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1e6112775a05be50e6617b6df1d8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de489b82efe5437fa741c3b36e2672279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866987a2c082b7c27f84aa11dcb164b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd2b46bed75ab9b27a499163d226ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050e5c789c1beb2a1d827be58980fb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d63afa3675af7257c367c4cc53970c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcd6736309269d4d34b4dd642e485484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a26297c238f637599dcb0a0a97f3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa38bcef3e92a766506ecc8cdc689a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26812dc63719863d8018fcf534141a5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8f925182518ecf1059e4cdb77ba7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9cfb8ff1b5335cf9be007f61c88fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63797d7573a4cf1eada3b026df6905f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f66df9b8f9ca12f3d4d66c978391e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0265f4b9653bfcb5c8ba1263e909892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a15133e8c81550dc104b06cb0a99d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0c22f3f55d6bae6afd5a60f40386a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70058f2814c3d71a0d0c02a34735bb5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59df12d843f43423050997d491994b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25549e6c95d7ebdc43b6aaeed6226597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ba45377cf617ce062fd0fc479749698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b2d1112076bb69e3bf58a52c15b5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61684b128e1480fc3ee562696a558443100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76708fb3bb351ca61646d7a060a0d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047479a1f593ba56588dcd9d40856f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b83d185241c42752efc6e8e2fa676103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49326317c7ad2718000942b3fda51a6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345038cc3e5c4be89cb2f6e6c59a21c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e7cee73a10b95bf39ebfec8b23f14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf9af741134ed4c66ca7b8b4341e30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ee273533be7c6b512b438c6cf8ebd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b6e20aeaf4f819d32a0aec570f673109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bf9ba88841fe6d88cdd4cc22ec943110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32cdcbeeef88dd5e075b2d8ab3b974111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260c5d2d4a3b80ab3ebda3f6c25d5c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d203f9f6a1abcd1697d688cd37ed9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381a4007efe9532bd909f0610ef1ef7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa32c76403cfa6f0a059dbfaf11ae6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4c4cee8ddb36f221b1d228496bbaf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0ed320eda2467d2af9e5aabfcd5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb319274fcecbb3bfedc247d557ee15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfad7d3558b1d7b61b2dc79358884c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111444321767a263c80f540c6800af9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc52a0d7087b7a8525c0ee73e9e7aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478214baba9fc41bf1a04a925a271585122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef878aa028ec5787156a3eecd9ac70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d148447b6e1590679cdf471e099f369124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f4bd6cb6e4d9b4edbea1bb98c6ee5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017d85cbea769c9ba1c57776d90c0a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694f1bd843788b298aa79d55644a1e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7735916ee4dea2dc3828985648890128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46eb3bc887def98a17877928e50beb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda6d577b908e0584729a55c3688e46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687094717ceb5dec0cfbb641feae92cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0899648c41fe8178e332cc5f82ffa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017f32bdf6088500c4187628b82fcde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a53a15e0603638798d327ea1b95f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c0d74f61fda9f1ad2ff8adfcd4be3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe9029f878d20d5bdf86f2ca8a6784136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95f5b840fa3051637978005b10a7fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc473e0fe56f67c5125229a86cf0dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b9b8271f7364f7bfae60d7b823ab2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9d9a599262ef3fa7f4ea2d76f9995140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3147924d7c7b0d8bafe6e588999ab8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f38350e2081fbf672944cefe41dc8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b3a02639cc962459f19693f999e69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586b608f2c4f3f637e48490d1e178e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e976509b8c8badefd56e72aa2e861145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a632bb1415db0eee22ac881235cf1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f9b1a4debaeb7ea069ad16ed03d29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea21c71700ee8acf4cfaef222019e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af496cb2d369777fc73adea5348f7f34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e41b485bede2ec83ab88c517a62b2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be67ad77d58f302b53f9024dbdc5127151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0900bf487a17bc7f597e0af02a7dca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3220d40fd4b47cb279c9d1688cfcfd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd782d97d1fb725e1038fd979303b4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531894a14e74993ec0cfee3e515bc6f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8ab2b86f94d2907418a94d6d3db25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90252a32f284da76c17b896d69f4d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e34fb8d7894529668e4bae4bb8ba7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5cd746629b2810177dc515c3bd778159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769ccf052633a405c71f372f8031ca2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f109755559bfaa4f503565e167c6454161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4ba512d9282453675a342a4a877ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685f3865a4265e1c3cd8762c4d79893163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9c30401527b2b53361befb7daa450164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0446c260b89a8ede17bde609e776f08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993c59b0e1b5c9decfb164a774d4458166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb31e23f6fbd5a39c00e3eb11bd4d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce11f4d04798718092034d59c9df076168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87795421cb8461c0e0109aefb86fd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13450239c32694f27069f6f97cebe1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a326e81e2aa453a17b4e4298f5137e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55facb1b98237b19c498a9b304e586172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ffa67d2f59c83becc1ae2a65a8924173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3388909218831e5a11cc0cf70f037f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b4ed8c6564cd42da768d8a66dd618175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e109f6e1fa356c0313c5604dba42a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf46db74f4a1aaeec7414737b0dcb81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad19dcecca29d116d24a77b8ab68fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7df18a623ce45ecfe8b571f4f3f30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75df12ed62fb89c5c1a9d0801da3c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5d70efdf64cb6d04df6cc8620dab9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363c3c71dad99c96942bf54a6a944bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679762dd78c3cb65f4b008e8a2fda075183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef2e301947dffac5b57309caca7819184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd9c0c69493af3b5d2d9a301bced8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642efcd74ca2019edade044db9446006186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d67a8abd6f48b8636ef89c5c3a1a1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2f7e6cd681ea9916df2f6966712d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227b03eb088c82dd57f0bae22f86c34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b7db6e8f945e3441b52b512a629ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623d1a1da4641ff31386d5ce13bf7d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdc3f6ec2f56cf6706ab876f87e36d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac3c0758544974fcc9060e093d6918193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a656b3ec44143f4d67d010c426099ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13284cdc761b3d3a28a9999273392d5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c45544c28ae568d19bb0cecf741106196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0aa63268d80aff516d8bfec825056197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eeb9d56b9c166f65b69e0e0448d06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f8d04d80f9d455e6277650f1e8d1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356e9d8d9d61dcbb3703ed12c25176b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b68ca81116cd4ecc32b36a78e60b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a0500c82c8d20ff24465b291b8fe6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e122bd3ddaf674b44faa7aad0cfd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539b6694547f064ca672bb7fa6e0f6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54031c5e7b657d5c2d394376b4e249205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4691ae1b8310e7da07d1cf182d71780206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d289df300ffa28092e0c4cfa9ff4470207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57f0a2b380cace1b4bf50e7b9a4d82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f9d9762c3891fee2901764891d6ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44294e5839ad907352038794071980e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4499acfec013ee9d24eb8a65a87191211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f16b4dff79b08ae314ae9f2c5bf9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820c243fb03d128d91b917ca0db7cf7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b306934b02025463e3232d8e05249214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc286855e823786bbea057ffb23d43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371af61f2c9660b887ff9489092cc98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683993ffd9d67578caba2d4cf4ac5c21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6febd02a1a1d6a6640fd16dac5cb1b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47edfac6b6e1449103080fde78a574219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afda64aebba37a0b7a6ec6a7835b74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a454c850a9ed374b9c2c1323c78c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b74228bbf177a2c6b7645c488d1acf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4092d6756bd33d26d88059a155d17cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4938ce8bf495b0bb7c87d7909e8d620224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adfa527a47035578a33928b7d1ac9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f77b2cc20543510136d3f4b7f97b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91398d994679766d39c136cbb6dc4eec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a2828c0e3a6908742ba1bf6b3b660228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc4ccd04f5b3cff9f5584795c0a146229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e800495a1578c1c33d78378ce474d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13375bde570be461adae5b7d349587231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd82b80e20c939cc3a6d89de1655fdc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c8861945d6499ddbbe6909c6809e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476a4e7680aeb7f6e01f974f29b6136234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8fb1206c29232d89f68efd01eadc0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0331a846ab95c18e0d8a1519ee137236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64bd52803dacfc6409dc5b0fefb336237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b92d7825869664baf2a26029e44349238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843c0602331153fbc9ee058c76f7a2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4a3d6fed56f3d8fed514e3af3255c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155751ec9fd5243d17bee16339811d5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa604164a92158b0d54132aa7cf0a1b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71958e8787c68bd89adca1a71c1d1544243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5195a853ce4ef023d58dbbe88727b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1a54dbc94c364322f326599f1427a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84772ee44a692bb5843560319cb5427246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852c8b9fc2a2ebca9c437cda2f52c12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212f7666000cb86d750b86518a350d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a2e9d6ef5077d98c705d3c577fa2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bf44c2db3dac2b1cf73c8ee602c7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47003815dd2fc158020729a21ff86df6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f81e74117fc221f274806a0619d09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae15adb27f566c27daad850d508f2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5387b1c59a6c03d9f6219cd2b429cb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620f1ba61c68c4e7766de71e9f052fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b886ffd856aa246f9f0906b89b8f7b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e688ba768b452879605ced1a26806c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baf4fc551662b81eeb5bd5a953e762258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026376eb8841d85349ee8476690c261259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823710417bbea89546cd53a564927bc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eb990ed8f48efba3de46b9b23caff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d5467338f0096c0b4c5de4838011b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42821760279f0ba51283eec3ff4dab29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc395206dbbcf9dfbaa71d3da40b63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7c74475625de5bb86a8dbc329679b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310069714112ca91de36243efdd9abd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265d83c132934f068d7c8f7311acac3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bbf1a303bec06d619b96aaa02b89f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65174e151484f33167ab15f273d79630269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2ef941536a833dabb473839c9ea02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fff733b0e7db956b26071d77b55d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e2957238f7fa3492c6d158f5f36cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c26a11fcace4084bb7bcc0466ffcb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23b7064f980d934fdf15b9e95ea80a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e9751b0ecd47583fd103852a1bc6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7349720bdc437f9c454f7e7b6fca0f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39c71226a32614d2098166aa1c7b69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c34049a483039900db4f9cd4dc9acd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352b0884a1656e76ae664064252c4b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580886fa560a9e4061afc2ae4350fb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af2a2e8027d88a5c00eec3626588fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5eb430f7085853dec56b6869a2d28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87458f6810ac8bd5f0647739a788727d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a788f4fcb1ca79a547d0cf2dc94e7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3983cda7615858d643eb360be36053285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eac08c8ef5d5e9e1139724fcc0c84d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771ec6b19ad42c82366fef703447b66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8ff905c26c9190a1cdf187f885a60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dab8fc30fe7737b154c9db26287be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fb72319e7bf8bc2bfb99945b80d71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd905bccda9a2673a49ae40bbf161786291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc402cad170ea2c2cdce349082784a0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36875cc70d9308802dda6efd85ad7c89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb5cbb7e913d2020c72ae4094fbd0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ad905bcaef91d3bb0754eab5e2d5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3927b6a22a748f47fc0a34b53e76fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b251bff05b37cc848073597c482d19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970bbdcd0f9d71980dccb62c377def4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a223a2e8ab7094794cebcb1e7c5dec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f88aabc26bad9786ac2842ef11a93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990de9d606c9cdf8ebd2dbfa2cc1e88b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169d69167d75fb90a938e7e2bbd7ce3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f709574467ec3a75f134a2ba01024de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17520e0f192f91282a4526a831304e48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d11415173dcdbf8bbfc7407686738305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee676d14507956f1d50a8da54ac9e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f52cef7b6940221d1575a15229a2e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ee904392c451eb1f83902eac842a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8e6ed99ecde769eb7cac7e9c5221c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c692240c0b863ed4dc0759ca48d5692310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeae9042ac1ac30fa543f9485f0f00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579b3af7dfaed215fac570f56635429312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875e35f4bbaec6fe24516dfd96b757b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc1ee86f6889a8bb2c102c7b1bbd91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111c8c1e5419acc8c76c3f94820e59b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce96bcd9a3772acc65aed1f3bf49bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6625ea09569dfed7baa3cf60cae5e3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a73785f28a6f99d9bb9352e284c388318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838abed864a81b0d00ffe26f91ae0e45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c62558de42582db93dea6b1ff7236e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff788dd9264187b3e57fc39397fcc8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b59f525d9ab7742ee9ba18a6307990322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90493209be6ac957885b54c494be4832323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c29f2727755b0b2e542585d30bd1b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e2060f56683b20e3f5cf7247b87c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6090345d289c19b4de4b93b0d5ccc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b92b7d7530683f61190bec7d264691327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63849e3539eea6b92647047ef82675328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca5fb128dfce0e4461d4b669e6d451329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9b3ac705a1a659d384315452ad5d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea006ef629abf01303666091ffc8e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587e3fdc89551bc247ca60e43eda0ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e94afe2ea8b70192f484b1cafe87a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2907c6b1eab29b8c0bcf1f46944ae91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea864c85e49bec4b2c0659f4e772e11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e39e53e41d127aa7c37cfd85c231d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939edfe7966184513a0f8f8cd637e698337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd44db9b0f97c6c260eb7d44244c1e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb436b51aa100899b42862c960d458339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a6e2a12d8da105877ce767a84ba1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f7421604cd0a53fc83e0e37f20d7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152db43972248caf0a6cbbdb003a3d55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017f3dfa43ad8f4610c38e0e0d7cf43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16638152816e68f5dd0312518cdc32bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf592772a86ee59cd3b35abfe0eb8f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc96ef4802c20a23c37e40c4ab2650346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451c745b7625ecb8eb2b478d1fc6ac4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ed70e23d371fd4d43753c42f2a4c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9044926576d9dca66abf296209969349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217a4ff21a2cff927db98cccf91c3e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d078b701e6503828c95aac8811a214c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c5303418d1c4edeedf81bc5f073ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c5c22e20e5a43be434c0e2dd8e461353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e35ce216a1dd7c509767756ffb8ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da131ce1efc885845e8f93009767d42f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81163c969faccc496110608dd6a4f6d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05df08be0646856ef49c01a849bd66d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fe40c3b960385c722b508a7d8fcb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccec972c86d668e8bdb99d6e6416dae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439b77e95b50676d643b59657ffb7cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe028e49d0c86e26ede93007a092b19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb9e6c19a4e640c77f1d223b152190362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa855e53ccc3fef3c913878056e24591363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886c724159fc26381145e22bd227d09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650bbc2e7c725ba85f4f3e1359faa81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacec4e52e1ae4a3c437e1f850924467366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9d2f1f39d0ae0781ec63fcdc1b35f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5cd3f55fe6555f9398132889c6902368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba55dd72b80b6481668cf9dd44dee9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47b715928f1c1d1636d73b804bb2e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011167a474c5c1e177f821a8a5f2c5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39882eb065bac6aef7ae5c586448a155372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdc050c26b531d1f62a46c3a8b56ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00353f9618330f70208903bf38ab94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f0ab4f153384c31fe461c6923ec8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cd4afe77328bc54ffdc7c947a2be6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7382836915fa79988aa06c1617a0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872026ae707ee40c7eb926ea4183fd64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed4bb484875ee1d0186d8fb545cbf6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782966209f45ac29088eab2f297640b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3996d321ed502bf6cf26343c91a7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab74e413311c8c846f2cfb99e6261a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3e571c093d392d6e61f596e1ee1ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4019eedbd37b095a0b3960af9aa9467384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12556b1c3bde7edad052a550235ab970385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95b415b48af6dc36c9a03d0ddfd5dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95b8ad93a5a39382bad80002c19f95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9237fb01e19de850044344f7205489388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a59f283685f5913759e7d9b4d008a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501e2cbc7907f51f85921b7594078f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee98d9b38731f69bdbde2084e7461b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25d0de4be8cb99922edfb41c200181392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceca02c572aaf1b5f0964a85e4a2db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d2b66b07388c8fea68bf92a36a346394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcc485e78e5f19070eb06cff9dbc58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa996908f5badeaae1d0f2a7a6842306396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fa93e6fe48ff6456bd048aeb8d12c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd26a15fa1d7f4b163cb3ef282f44de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2774c367fc2fe5e60086f81c92b90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c7ea9a7a101fa76dea60994161cdf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f502e52e9225fb5f877de5a22101cd4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dc04fb53b54a9ae2fd39812bdee52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4efd9a5211ca490bad3c3630e67bb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e43c3f0c331fbec7eb7930845ffaf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7c8beeed35ad24ccc34f548585cfb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d0c84b5379f62cdab4c176979d4b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cffac78ebb6f2f8c7c8aa3fc22ad1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d391aee02e14be5e4a32fc6c91316408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d475b729c74fe0b73dd5d8746f4f6c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe524b5d17d3f717ba7127a82e89bac2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9b5e1f3455e5d68ae01f106b18ce5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6118b5fa830e71cca79b631dd92d3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54564b31fcd757143815d3ea53347d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece1c5d869af2e8e4ff8a4833447722414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad31791bf868d091812ba53a576b24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5cc23c4266e307c2af83f4ae7a34e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea47caaf73e958b316479e3451ba3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ee01e96ad3e7ab246e6d1fd5e35a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921363c3eb4f320bfb6b48edb1d6aeb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfa525daf00c44832b1fd06efbd0d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127badc6abfee360b5056ebaf5fa8c6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f685ace4d6af60515364ff789f6b6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fcf45a126f3487998961521869291423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea4a52a3ae5482a32ed6c7081de5c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91714d05ed6719c7e88315f6f3b333425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fbe8eaf9fe656e0e850603fc385fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29337b4f708813553829a719ccb339427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fff5555169b721c9ba307efe595c1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a133ff42d945c0a7c84944d424d630429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a644841dfe9213444a6ae9fbc9333ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b63080ad743576059374952e964828431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85b9eab785ad565b0011359cabcfea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebb8fb34a51b03908300ca5077a5d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4e99f30248b3a128b60fff2bf0178434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe04539a3362c5cf13a6ed9e43f5a1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8238fd7520ee207cf3d72236e7304436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276922da99c7ba6d44c1ebffb6d1eee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb846bd38d1291687973b6e8530e623438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ecd7c42fe5db22f7954e0e08d2554439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4be70fad247c1e912f1d1021aa7a62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbd8ac92c98a515486394028fae400441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b272a9990d15d9b100cc03bdc5f732442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109bb2d42101a124457e8141b503038443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cb15b96ac082a8f30496ce88dd8e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197e93ad575e82281f1cc414cdc6bf4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c57e15c3c0e146e26c4e98784d489446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195b3f19e5e79bed358492ba644a0ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57838da12a386951e062fe5fbe2be4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0380a41a40997d17d88f138053855bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ca0072206bb5322d3d3391796f0c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e344fa88d76bb423e3c92e7a3a7caa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99a69595486862ff1597ec9e8175ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bc92eb268b48e1a09419515df2c3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e6dfac2d4688fcdde5015eb63208a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455e1d690ba4f9418483780a934b381455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbeefb26fd945537e3f76d72eca79f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cb40e247db48537c76b12dd92f562457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8edf882a9ba2c61aeda40fce854df1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7879a1655e4c0262fbb804524bf3724459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f15f0fdc6933bc2d2f9d344b2002e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870cec3dae1b0b7fa6c498f3755a7d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6a6a0829e3204b57692eeab408ff7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5d313c772d491f446b7241b524c29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8fb40d7921c861b65d9fe3f9066bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a11f4f3bb85471f1154d4ef574bfc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec7a9b9cdb5d3d1bfce28e2a47ea01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc48cbb783f1dbf3e2f7a5d75aee925467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aeeb95c0d3cb19d60b2fa279fa719468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25210fdf76bb6be298c3aac67f0e4d29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629609f05d55558724dd1c6601775eb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ebecac1285576d73f712d9271a084471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e29386f2cab5f6ce33e1857e8ef0d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1e5c9140c76106dba433f7d5d32fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5ed797a95202f2f5866537d08946d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba93ac04e5b537243f0200d4e4943eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10b71d4a995aae62171bf00a2b95e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d769f0a342598c5979d2846138e7f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e612884b0a3ed5946086e58e7c06a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cd13273c8549ff1d4bf235760ad91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d3662bf6ca88286a465240e43819b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f7d9a5bac1fdc441c87ea5518e6b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f568746e168e99ec3c8fe415725aec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270807d32aeb426feec731c2f243d3db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b9f533cae578ce883ff60d1ae314f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834461210796ecd7e27ee13b9473fd9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27866f2dd1062044c44bf688356d5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b9b68de740f21766da9d0cf4c225f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f87045ab0af1f13479efc4da88b3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6eff946cd47f7455f3076ee1fb40e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899381a094377d7adc5f446cbf87d0d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc42108673b36e828c38ec07ac0f7ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f76db91b662be443f0641466e3ffbd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5e3b4693050b283691a58e6c46d32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef5fa101805358f9791aee19953e41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c2afd8266aa3396297aa1cad7afe0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5d80493b66a8aecf11c33a902cc4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649fab04674a195584d6b608654851e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5937d3c3b901051dd0a761602aac1f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34785e64d316dfb333409fdb229e250e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40223b3bed9c2738d7486893b28ca0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0ead9eac0dd6a58769a3215d5423d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1e97f61b7f1e99429fb682a1ca6a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72359ad10fc4a539301adc77a8993c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bc16cd18ef78a958f42a08c91013b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e787279484e9437a5d233b5b796726f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be8fb97da2b781e696c5ec0529aa10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecf0852253bd0acb6f271cbfd86276507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f410508bd947577c6731850552db04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d202787c100e7841b951e46de8e7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297e33de600bc6f82c9dee042edae60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca614bff60f18d160291e916ce1c7797511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bfdfe7d72023b0f7fa36982d137b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d7d08b24476ce2aadfca429becea2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8202a7b20604ade27705e58c88b3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18458293ee2dfaa3284c7cd39b8e6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb86bab3ecefb6ff53310df46f9339e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c52a86bacb49ce669ee275fda2d1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0422cc02c35199f76589076c7f3ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f0aee054bcbefe87ab55480141390519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2bab5bbcc5a70eb561456f41300de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a87db32c43ce39ba2b053cd5151d59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce8da7332eb188194f271da98256ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b35600e3401bb24aaac963e2d99825523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28813a97e7d2a994d6ed622ffd652110524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c0ba39c28e2ac26d58534f50d20e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bc0746166e0123da7dd69198822d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9901b7d8eefa5980127956f7e233b26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d64c9a22cf53a20c114bbfd4161e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045b7006ad86090fadfd63173698a9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c313c909f19517edc67dfbc477fd77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff4cea66201cc0695ccd1fd87d852d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee76f19941245c59ed7171cb53dd42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cc98d7e8c338ef48454dbd4fd8313533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be37c5a78b4aa681059d6772b927d70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed5f64b4706cf3b91f564eabd5d642535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120ab615e4fb9a66bfd2b203d5ca7b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82320f29ccacac155f17a236cfed4800537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43583dfa523e1c2176cec36a88cd99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be4a314b43d97886d284e4bcb3aa76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c665e80166bbdb0396c069a8b7bbe40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277f15c188b37765fcf11e63d66a02c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e85128af25ec50c780e0c895e4a6ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339be37949809671f4f970c0b355ceb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75568cf1cef2b2cb37796ea38f332260544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e08692443a99eac2dbf1e390e38da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22651c0e964a6e94c81f0ee709179ae1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc487d5b14dbac76f185aa3e6887c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2d087459dba898ab89b3d51a6d21d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21b401061d19373514208db4e28893549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4455eaee552cfa2984c279727d9de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746442aa277b7344ed8db2cd7afa9237551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5532d07f5838681291dc0347268b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8644dd9a3051c0ed692d39c825b58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541c5141fff257b55622601926494d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca980639c0397d054334877493ec95af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf86479a6b984381d40cea11129743e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec9d07718bb149cae2b31fd2c82e1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3f16cfc37c45215d000e57defa984558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100a327b6b448503937cf5dd1d62839559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a152c0f3d00391a7009deba6c08d597560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc86a00f2eefd1882bafb4653af6a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944b3cfa0064c5a24b38afbf12a0186562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c2b5d1b67a17fe260b06ed6517f44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98858267b41b6d8ea092457536dcfc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef4d52b1a42ffa10e239f5921e5625565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83716df97f8e68dbbcc55eb8c9ac34566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d925323765f0e657d2505c9fd12af6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dcf1d363495bc3065544de74fe05c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd7b78e800f2d52c072aca871cee0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bfdf4ea9bc741a1b74b907cf669ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e53b419113e0466d8d392a3946df5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694699b46646663982fbffb07698509572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345cca9fc7c7681b1754f37be40a5e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83729f550dad4425aa30936dc99eb8f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95666580cacc2e38fd5381cf7f123eb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cb955ab235366b7d93ed0a9bea886576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780aee5606598262aedb73340dd8334577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4014a4eca1d51b53df894c32b8b05f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4143ce93124901aa4bbd337e34fa99f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fe102a8c0576621f5e17c2a6cf232580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee97087530a158fa21c5c827566d73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50807072fdea4f506dee9e18d62acc40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb23bbf055ec1d5276b4fe525bb11b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9dfc4afdd40f8b1e4bdb6d430e376584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debf3a55ad3f93df190c32d10c27132585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e214fa454a64c8fd32594c56b496760586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2f9ced0b2a308833995cadcd18edd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcbc218e438aa0c0279678698e215a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb103231f3bc07aa04f559d3abc02ba0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176342f26729e402d5d77d4fa64e1842590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfc2a2fba6d17121850dca2b0e3492591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a292e87a215cda045536cb2606187592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a851f8d48e930547375fff886ff378593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e29c14b395e15be65640762ed99de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d7a0274e61450685006c81674ea05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516315405cb9bbf813b4298846263dc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f97ea5d098e4b41c927bf533753a23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27882fa2de9d51d619761b16e4e136598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8b02d65b15006ed2807aa7619bf4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2e819064ab93d0aa70ec407c8dbdb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb80148df976660694d48d4f7b9fbc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3785310f1a5a70600fa208d37587021602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57531f1b32d156bf783cbef36ca4b2eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b57a37c44737a39096e07e4501f32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85e017fdd76c90c22711b7bc694a92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd7f8650ed484d4cc0e4089c346a32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5ede26f726c01a1e016420110829e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96d87db12d0075e14be7fce5adad5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705ac9fa480e41a7b1eb5082ad8b5e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ba750f294085df1522fc09847aabf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b18b932b2915747a5c8bf60ebde84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786663d5a9ea9c9bfc95c0c14860bf7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac859828cd117e152c8d96e42b282613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0cdbf0aa0fe3dd087ea4992ef49c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdab9e575e55024f2cd2296b2b68de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd2df7d2c05aab75db098a66433d86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95df66b70a30b6b6a4df1080fd9201617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c38be15acc9fe0c8547bfe08c08a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5915f18c075604483e0328f80b91b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781a59c8ae41def5af3e3a28c1a7b2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70473bda2033cf35038531fcf054db94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98286dcd2b5d82af4029f2a9bf7cf5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5f05ed1d124ad2b36dc3ccacb3f7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c707df9d36163c711a5aacab55654ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec86e6f3d98d13d99e8b17786a38fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ba4867c67575cdf3eda104adf3bd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485114d1ad7584897fdbe239be67d1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cddd2c026b4d908db8086774bb8201628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361c556337afe55bd060b765506753f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd056b07efad82005003d1e6470721630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230bf8471d1915c4e53ef5b67819e1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60b2b235cf822551a5b1aab300486a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9985e7beaca54e9a50365cef6884d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e58feefed51a30ccb3f735cb2608e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65382123972974fefcbebd5f451429fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de954997fcfab6681f54e1cca9da87fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35892befe894cb0ab40e6bafec18bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666690a02b67e6a0905a6c1db5ec8b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a55a83298d1f8074034cc8e193f9c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59000e317edfdf62d4d1b40c6b51cf94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e520fda8c8707e725f3b823920c7d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0a5d100a452332aecdf3342548d9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eba525dbf51fb34b4c37718065d73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1df87d1bfe10201d7e56600c9119bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad113148778e567f662fd1c10c85b40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb8322050bab628a186ded5fcbdfb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aec864ac848431b9c36aa56446cd4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beb8e54d7c9dbadfe16688bbd9a035648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61965433f936ae6a6405079883d2959b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c879d956e467f1cbeb582fe65c594650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5687579f2f8195f9422e284147decad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2b6624dd9d86fa2e952f21b6894f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b860001dccbcf2f9478f7f270b2b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb148ad368adb7dcb5797d92f5b926a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d53f11099e285c067f5287bf59fb9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90006d8f1610ba6862fdc7b2ee1964f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d75eb997672aa7386e5f23a9fde36c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69b1ffd62c357f05d04ac38d1684db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88058b58d87ae0f8feabc2722ffe39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21467d6fe9f2a3f874693f2ed880099660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aefdf1d8a2edb948d4f8d00f7799d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7074c695ee5a7b7979d3fad34da01662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035beb29f2332d373c77b54d99c8164663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5d6d196a7e8d10d97000544e79bd6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb13c50dbfa24364baa6e7bc9f0cd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bf23c2422292dd210613a5a524b92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10a8c3c259b26b8c7f4179464ea3cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c829767511e3149a8b637972a123adc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2109eb289bbc30624a951189b8ceef2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b00ed670696a9f10940fc2514416d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1a5edfa0ac458f24c530ae16a1753671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca643a2c04ace5fef0e34e8faf7cf43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5a0e173eb0a7162cf2ba3c0766248673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784af0eb921b1aa90dec118cfe5bf12b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348f43a6a71833320f5fb502e216185675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a66e4467b0a3072b9b81f609684e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87239c803fa5f021628533954d171a73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0206a90959e5cdb458c061f62fe5bfc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91270edde6a7c78e1a00d68881039fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526c7c41d5f854f7ded8b616ba9a427680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c75c0c2dfce40475f056a5f5ef9a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d3b52d5f999c5bb4ea232b43c9adf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6fa03e8c5753cb644286898620725683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58544fc18aff0dd2d9e7ee720d173aeb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843641d7aad6775807549eab1cd9395685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69362063006e9c2da8cb3328f8905da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ca95e1cb7afd3bfb80fdc1956a82a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d9fb63a41e5a1be09590f9671a53d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cbfc7474e8f665df86bc725834931689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43753d600687b4300e68f92c27f396b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720277df32e32c4d627ec4e625a2b852691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eee9203df15b51ff695e4e88527249692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc60b7a98402e8e1713b0029cdb611693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c39e6378a29b54ff1cb152e0147c81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192aa7e6d526cdbb3b2138b9c277e9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c55a5fcfc407355c182e1fd82a2a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9437dea2bd147ae56f6ebe88a9978697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4aace0cb246211d735ce26d2f44ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aa92f34061a73b90844a9620fc51a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22da580ac2293b78d9679444320b373700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc592f3ca6e603d9742afc403faf2752701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da141f31c3856249ce2ceea373a8c153702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836839cd06c435be3465140908f88fe7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b4f3ac6bcee7c0d14c0be676c7b2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a72c95024210e052dd4e43abe6310705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a9268cd1199930009124f50fd41b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b400c0a203334276726bf4a1cdbe30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d253538fbf0daa719ba89822db3583708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bd90db98b5fedf21520010957d8d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d8fe25771fd7dc0cd42f0e980e643710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d2c183a81315c7681a5f6dae16f5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27376102f96767fe29fa64fe1430ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe370dbac1bc3c13ec3e77714b211713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08c038aef9df31e33f000c19adc5fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84812b4d48e0ce73bb75d51447225665715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f4f386a256511b97280f5d96fabb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3aaf062ced8a80882a5add1bab0f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569b26762125776ba69da491fb67a2b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a32f811bb3e3b1f1faf92774d9ff2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017f63edfc8b6658dc70f32559cca43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a7774cc43f6b81890924bf1ea68e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7f8f34b4d02e7ca703d184155b222722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b87330a4a5c57e0cd675959105b96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53038bb8e00278f9fa0ab9055faf736724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0637a18adc6a6abbf72abfd73e86270725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a949324b6e1950c08911f00905ce8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd058fab453c012b39fd337b205a6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057a41326203a23e0e9b4a2635fb5c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfd57ce14e0a22586aa2adf81fcc96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eca19b97c818c992f8ae49d830cf3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ba1684669831148710a76eafcb386731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af33d5201e35771acdca343741ce550732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273e7d203e299611ab015e95672c0b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d663b310ee5fa1307369c77e5770eea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ca2f9db56dd684977d832b5d10710735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81d32d8ea84028188590f8e53d7e9a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5750401ed3c0c5a50a5304d906203737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece36ffea379c3443f01161fb4a17c36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b3922fd780a0c31095dfffd3d07c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f6f957faa1a9aa71d8e826c823516740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0766208fc47c79bd7cc21f4ba09530741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdd25d81e1bb36b8869f0ab86429a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6f4f9b4f0994b6f6a0951e8829025743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9f3add551624d2c7b1c74badecc6e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861a007f841edc00ab79af56a106d88745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df1e2d68ae9b885400a6f42a0ea4b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8667def78437914d7d7a82ddf112eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90906ec270327fc838de19fa632bfaf4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37714148b16de4d943dd2d6203f5d17f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79f0c572416d6efc408b009528fa10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9540f1a9214ae269f5a5afb593c5718751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1d8ac205644f25c0e84b25e92b865752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a295edaf83d508d191cd6735f3972753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60666181a42140c4e844756ca63b23e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fa800471e9bafe8a785aa8a0e5246755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9dcc64abbc161b575d3bfb50e75da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989807874f87096862a80e8629492ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e887866e4c55fbd64b82089a2c566758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735e023184cb30934f3f23121abb3a0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf200eb47a78462dcc4ee4d8006056b2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1def76d067ae1e61d533a098b2774761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a33364cc1c2960de08b9a765f9512762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a5b82a7954d2c1ed87a688c2a371c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2021592a182f86352bd72357607c9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8691199655a054b6c1179dbc244f9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e35ec2dbadbe81004a70b4f1e7ab62766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bbddb0cddc01a0a21cbb3ea6625a2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225267b2114372fe0bb80aef69d90d1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a3d7a1d447ef6868efaf4c5ef125a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6981fe074b547b28ab30279459217f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bc952c783da425d9d1861c37103ab771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbedc35b4eb1363d86a8054b78fdd4b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a22892a42054fb5714e3acb83d1c2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48a10992f5dfe379d21ffe9e958e17774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3c178d3ad7e93d25770aa64be25ee775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f10991c72d32361f2553f16376de3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed79ef85aa96d774c6203457cb01d0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda4ddbcede0181f04e701283abef1b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e70988de529471432a16a0717f09c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41346f3e64ef680f8f26c989038f41780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89f332ef7af27ca3c525f56786e0ac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e57176887deb042bd937d6f806b97782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e32465d0ef98cf5689c4fd3af44433783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948ecea316e83a9cc6b3ff4970ecec7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be1c3da16fac4b27a77f67e00889fa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aeeb2c26d2060d1d397aba247ee7e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1686ea5db56695c8ed9da03cbb8825787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66aa03a3ad4d2cd78c3b631f6a666d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1233287fe5053c3d4ad8f7a166501789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7431a7e7d501447c7ff96835a0493be790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9e6b9bca5248707735003e645def2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baa45b07aa018a2acc51d9e1d9e5a7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc6306c65b86c3580c76ce741a2613793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f88f3ce960a8803aeb9cd140e017d2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a738e11f2f832f5299ecb6f985790d1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1808c192eec9c06f275be7497ee17d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f7a2041f693bbd2aa0f6e31033d3b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0b2eec6a7da7ae7532b027ae2a7d6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e568e604c04f322adeb8aa93a4159ce799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e02690f569e2ed02f46ae35c903d8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8eb5f91286ac885a9e244c0bee676801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d400860c08a3b190eb70e25fee64cb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f585cca1ebc085c7fc0588ebc25b7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9ea5b52fd7092e036015e30396e11804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad41a8f68d3249109bfcdf498a22e57805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75e7bb80daaf8641db3a197314e07a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8561199168165639a3feea52f02d20807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485f3bdc3b16a826eab4777cfe3feb7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13792c8c10c60951e2574240fa11d774809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bee591c3e7f64146b73543ef950666810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a23ae16bb146969a0680937cd71dbb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb1949e3dd3d7325929195725e91d7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bf036d984da1b3b973b6325569f78813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b8b2fc0d214994c338cda88dd0820814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9a7695848b7362a24f9854b8eb2c0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1999e0af7c9f87e2b761d06047c95816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582cda31d757a4c17d24cb75adc446b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d2aed526d44c2274aa87758e06477818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e39ab470306e353814d16a8e454c06819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f00f622cd9305b860fbda61231f325820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323eedd1cb7ff92b2ac5b95fb3ec9b8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e513f1925c8afcab375939b29d04cc0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f761fedd6395a8aa9ab9bd9eb5631e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9b51bedd7b98055f37699c72f7558824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7232dd08622d146382dbb79c07a048825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41b6ff20c37c3e15b918a066b8ef79826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad1cd29c82b030f7db11b19dedba65827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a13aa1eb2514d2b5db975068293f8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c409b13b904955638ae155181cbac2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8515c33be5bfcb3da411f2d74c2562830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3232f0aac94fb02a1ea0eba40e8233831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314eda92471e2f91598864fdc188e73832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a9cbc5fa7842319d237cad9ecb1eb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e4f54ff5fefb6da5d11bfec4c3cd3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0bb43c0b8c0bc92ed34f2e62be4ae835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceb75a38bbc3f0876cba6c22437f4d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699349bedd30d9c191b4cdfe2688355837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b324c2d721ef4220ff43a6d69e5db16838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903bb7d427e86401f126417505fe905839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a75e6d1361de9f72d4046d25e2ce07840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249feac5010d8d10e10ce809f5daf3d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953569f6fd5f4f5a6d5990653aa5a2f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21138f53e9820c6eb3b1776b672dca92843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1134cf92ce3e54d04c37e4a641e60844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f415d683d1f4dfd739e64ebcc2c3efe845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386452e97925d85b9c464b4dbb8b72a9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c88911bc0281e9c746c433b9e27561847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862665c798cd4d64eb5a1751404efff848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e309366c512d563a4af83c539bb3f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0b0e9748bc715160d9901bf7a11af850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab21a754e94e9d622b798fa4e5ba454851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc315ba1f917de190abdd7fd7a555b8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc72209d3b02fe03cd19077fb39342853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf15a8ff7297dac38da4829ba31613854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc823f461be497d94384df43843e3f7c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b622732b5ede6cf139cb760cb378d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c5fe58e75debb8a5ca95501a14625857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948eba9b8ca315b1b389af790e92929858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007662ddb2248022b0ca02d46b24a52859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d4fb1da684c28e25701e7809107e2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e45ab2f36fc5072557807a2c56f2c7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a909134431b8e309b070630768de268862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fe2cc101d74a15ea49cff04093141863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b0cdc48f052fe79ad3a72a55937ed864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faf0a6be673ce962a2b785aadf49ed865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce79135fa8a8abc91cdef848e83962866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bb97c91af18383e896c2f9e8e3f76867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018a4f765a3bf5c20a584eca347d2c5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106880a2da9fa91de70e4db28d29b294869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c1c31fe34f72a0d1d05c874732133870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f701400617873cdeeb4936af95a1b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f692da32ba6bb6c77acf973e85b71872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff4294f4f8f5a2348566da02558a92873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc7dd6740b449012f681750eeebfec874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9a3c54f8db87733b95a2f4fc0e7b8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264446196eb9078402c4fc58afa7f3a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b78df54897bb3f2f776245824a75bb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a477a5afb5b3ff3a866a6f7f7dd63878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392f4c53b4e21205f2a24dc909bcd1e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10a76e8593a2b0dcbd5d7d58c748f3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd163448d2371d8f7b228035d52e5c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10b5a3fae5483ef1bfdf52fe485506882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3079ebca58a87d0768268c124f8ede2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522beaec84a7cf1f61b507d61ab94f68884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f083ddc9a3bb01764153916c72fb0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e85d4b36bef54c141e3bfd9499bcb6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b562536b1b994e2553029135ba09260887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77e743b3f4f28df3b72673ec7c8963888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0f37cb8124e7c4534577931ff51c1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed76a41dcaed5952b9c0314da6e3ce890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cdd6aeb0e278d69ec9c0f1e53bb5f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9580a9aca408fe11db6f38a9e911da892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0c288347a28d0e074f70e4edd52b5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d5b6453dcb0e2365afe0768f7eebd894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15776fa94eb6943bdebcbe8d2407fa9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded29e029345e030693e571e0f45cb8d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30208439fa7133c535b4dcfc9349e585897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991f5cd9f85111f2af2e6fb795e47d2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e57a9ddeafe4279f5ca0f79abafb89899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509b4e245ea8d5d1d1f43cd1c7ab37c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a3e97a1c17d9aee0154a29c45ce96901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960240b3679492593fa90d67630e0539902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d8f71dfd8994dd36b9c9d9e71e967903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c21de6b1bfa9ad739733e6d30965b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d8de2f1a0918d17650702fe598bfd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab6d1e26f8be9e49c53889c9a3edd5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc6ffa8302e44865290c3be479af78907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815349a0a98fa82ae79faee7457f2164908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3330ffa61294d52dd05fab5f1b03e0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc9cb00db7716e7cdb2555060324fe910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ec3eda02571c43e51eae9f445fc16911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102f2fccb51cc741259eece2e598987912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd340e1e1a495e69ee4b6a2455e52a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6529dd6d2cee288b24d52d8d90fdf2d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901e48e9eb680c776670ef45e86170a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6f6bbf5a6c9fa0d0813273ca797aa916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65437576903a7f278b77e21df9242f6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95ee15a49e792b12a572d9fa638a08918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c43d2316729822fbcb1ebdf7b8e48b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be882cce391690341dfc4348931b17920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea6e27827dcb98ae1fad52c650f60b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a045c39c21543e814691ae66c5b614922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b09a10b27f47d52122863cef791fdf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b210348415a21232a005e414a5a263924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed31a83dbe641d07ab955c5c9c349b7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b662fef25780f59689f50abf2abda926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1cd47b71d242f02f9963171111d93927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01264cee41bde96b10a42a1ca4e14118928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a808289721d4f6b34cf315ddc57beb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66b7257852997ce76d6af810e2b8cb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d24f5ae052ca3b38bdbadf11dcf8c4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46f633cae6fa0f9b1a16f7c81d529d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c9cc00aef91321dac1542bf1c90d8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0938f1b3600e9764434b00b871b74934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667cbd11b6522cce2339ec0b4feb83f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969c3b46417f0da6952bb5d4670268f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07e885e1ad8108aea172cd1e55c8df937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621ed428989deb5ef85fda14810117a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a1c1e82739753d007fbf7c9d2ab86939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba4b3ee2f8c92370650a909e64420d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9314d4bcf386d57212193aab9dd6e7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f451ea8457b6cfb379a0168d815973a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdff411a9df216ac162e4bb2d0d1210943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3fec8e07baa41a359ff733b83d9de944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87519df6cdd851502dd5763d2bcb0c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ea36e491a92d7f6e02222527449c3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8716b5b580f81cf367fb8c8dd2d41b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08331caf513276f6f85f438982fc74ca948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00163b62261bcccbe6fe9d86c15d7ac949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e4f4dd5279d42d1dc008c935cd08c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8a1d343987717001cb749c4eda95b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88af2101aae55a3893ede6d159b6ce952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957fc517b396e173309d55a5903f2d3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54989133738f196bbd48383d4f4578f1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa030eafa5b44799df1dc02b10fb9b5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6037ebf3cd1a8ff63daa8b4113168956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72094ff463268be2caf6d3ce60ad6baa957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52e80f53cf6843eabde070c615d4b2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652694fd5e2613d5061001e542fe5c6c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a034d77766295904d5ca2e0cfed82960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34955611d920ce5c0a2598618488b710961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3b001aea6399308ac58684746c1ca962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c75096d549967ad905c1df92164a9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e193f65c6b32795451d34f61ed8e72d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec54a6ca001401bdc3b6ef79216deaa965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc4c804616dceaf4f5ddb92da9afcb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590834350470e64eb97ef1ff417f8cf967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8335cb53b49c1eb84618222d934f5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ae85e3082332453f11ecbcc28c52b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e3e94a4385f9ed881d502c05aa47f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c43939395762bfe291a49e05d1f8bd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d131eb847f68e87566ac0d74521024e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f47d81e5e1632d381d25c8ed38782973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee5b6233eb0d16efd03fe2adcd0945974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2ce35e74f10562badca2276984a23975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>