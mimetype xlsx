--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea4ed7ccc16f5f5ba860d3553bdced1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fb5f835a343665ec0e82adb0e536b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f2a7208bc3078876c6d9323f517663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2465c0293e60486e2e4f70bce30fd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9704689dac9aff98a992cd3da0668b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a7723277fae2e4b093fdeed8255fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dea447f03e36c0ee8ebbae80187667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d500f8529049120d74ae3be9e59db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298e133c901f913051c906ec488d83a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b1b17bc2a9e73e414b14c9198d24010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a79db7792f088eabcc6dca96fa13e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19f15a96e4161d7a27226b0a2a1c3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8635ad884b3e7dcea30e106e0bd61213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5301619beccf0ecc0044291e5affd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829a307b784a8532cd8fafab65bfafe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa8d0d801be5f7c3452b1e2aa60a0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb00e1603aaed49ce7c4be09870dfe317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b045e3a5009709951d177876b198318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d886dd494bf949425a8ef73d66ea819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435683b099f5a3be7ba1016274722f6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba85bc85fef0f363bf6f7684c6379ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa6ec989d5eb28b467fbc3943dcf5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7689dcc6b24d5d4335c6003346bb0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104c4f7669d4cb6dad84116ab5dbe8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ae9e5ce28bfb38f17160a6d02250f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196facbb9f505c9bf7d5548104606dbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e538c3b077f14039d3f133f819a92e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41548725f598de98060c6542301c91bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77740c4331912560b40f7e45be3004229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb5933018d9721d16e9a8c8cc9b9da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00423f0082ccc9410d7588dcc45f78331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d03a664946fab94920cb57db97e82632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305ebc01cc113c97708b5cdb0b1042933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafd8b3023f3ad144d785dbf4dac18234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43845a55a203187e2cc25d8a6873c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c310fb111b53547b1b6cb352c2f12336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1d26177139da32332668d5c3d853037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e4c01d766e56a7b6df61e7681bf8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a799d6e9ef507448a80283cd9915e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd178097bde85578d8eef470012808ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2c8a48b5a92fda543231aeab398d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679a48ee8460224a78d43d6625615c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3de7967103e97403500a35716fd80143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5c18759d052c3cd21d23c958fe57944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf54c44ee3bbee1f99c4f6a37713c9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc72831336f78d940be42ea7bfba7c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b968adaec2ed71248a6df4b8c44675b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe7c73ea15e80ff137b9fe2351f7a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235b9cf0a73dfa4162c4f2249cc188349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49f4214c471ba8834d82f2c0e55f9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2375f1d9586532f9073108e9f2169c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478b290937f67c5e62115c8f9e68b0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9baba802f68f94971a9a63da65fc3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc9c03031531f3de14c9a71c2d7f0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1480d232ef0a0c3fb30406ba2de7ebd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedced165a6f1cc2c3f7511067bf9d1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ef572983e828f8f43ca0829349eff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb924718ef9485292bc7e8ef81971f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b01c02c68a0edb93f6dbcbf435bfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eaad101103a9930917e9d1c78d9a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f94cf83e18427e6632b6e265cae2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b02a019b276e33741bad124e05c9c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320c8fee24d04b63a4e649f53c8c04d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c5ef644fc13b98b2484c08ce98a9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a21d6ec532ae80697038def9680d9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a3a96b8e492fb97c3c2edbf4422c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110c1d4036fdad181dee84bfd6c4a1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296621a87b88c28db30049129d7a43c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcd1fbf50cbe70dc34aee7a0d6d8bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac38c3f07f323b8cc3b24f0e764811570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d7e780ee757f1f025e674440a436e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53a105553a3aed47d39a802a450ee672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9204b109722f061f0c22e754d9cbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee053ccb8e03e4f9817d5c036b6112174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6970d4c74e7bf5fbe76f47fbe569c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cd00077d07e3063a91d47cc300f0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ed5a9f9fe4d335728e213f257c48677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6524c4dc8f3bf6c159c121e027e7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742a60e9193155dc0653f1d439396ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079604459166de4801f5de36544f57d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15864cb770d20be440efdadb739176181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ae775ceccf04aa9c9113611e680c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3805f595b06ed8e8acf0d83a1b840b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893a6798cac4c07be2ac96ffcdf775f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfdbc001f6cbc28fc5c766f45bc5d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b8831ed702660237d0a5c35b2b0e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e2ccb85dfba3ce7af740c262ca28287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29dd72a653da6d31a4d320ce817be688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdf5f8b18ae7738822c319a7d733b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2414433ad09d61589a67462616a7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce30c678ffc35e1752c8fa4c119cf2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883612ee79c5376b7cc84593e881eb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cc098a7e3fc3cfee438664cc3cb7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5864a308e550b6b5671584f2a84a45594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b4f2310c92616edb6bea47bca0ebf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105c37129e2b1e8d0f6b98db8a62afc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3721623db11ebdce3be1120c7549d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fe5ef6c3db34d07dd731a17615b5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2fd9cf0fc1df80d0312b3b50c7f8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f31d5b5c9053c92a4cfe3b81d27e94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6aa2cbfa3a4f1ca96dceb3e876be2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f77889fea76c5ce3b15d38e1e361a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c081535ce7df1b642efae4c58ee2e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a00fc6665ef00cc82e9a04ddbcf115104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f05a07ed327a1498a23e1e73a0c4df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae888205494f5eb2213112415f2b2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1d57b539a3dd75d5eb296dd74ec58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7d8faa83ad2988d5b147178dd5b85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651b409cf58fb37caf2bcabd04e3005109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11790ae3c2e39fe80b2b7ea62f43d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c93d1f1f7e5f592896d575e56aea2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f200a1944f770f1aadf3a5adb2b7ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58312de1e42d05b4b5dd6e9f99a53198113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ee1fcdfcd4d49f0d598c0ac5f6bce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16c79d85ea4a775b598a12afc24d0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648a0da655a82d9cc9288fa7a73ac02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6f577cbc9ecf85d30e67ef2eaca18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d87f5025c3cc6a29ba54392f3f5e1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c2d74520fada3844d87e574dcf9ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2484fa38327f9419581e428d10f7d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ffc4160fb0ace8e1533e573a92544121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e38d629e5e08ee583d9710584cd3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014be3258d5ee310e31b0915fcccb8f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bf1f1b830684c87b79be00712788f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9726c668f6f0c1fa11d3e90bd18f7c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44f7791e3da37046f0323f0be64229126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55550bdeacda3677f4b68baa30525092127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e167a30efc52abac43b50c4c34e6c55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81cd356a6ac64fd7e6b6b16a67eb98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa822746e19de7892e872a3922062b3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ad8a70cf71120c10d5348e64a8b31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543cbbf490fc1b8cb0bc92c6e5e4183132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabfd8a1cfb576bbfbdab67afba7c78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98227208be0d670b132a195822992dac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9184c2276c7aa34ad411269e54fb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439a3ba2d09cb557cb0d5e56bb7e896136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016b0065659dbdc0d80b8241d67f5a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6a74e899cf4d0fca895f95f7083cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe90ccd0dfc7d3221c71571cdbbb2ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bf0437d45c6cbdec1119c65fedc93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bca7229de5d74b2491d14a4ab29eed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314574d1cb1b882488299632acaccbb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f07469d225e73eabc8db927596e7f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef9ba091c89d5e9b41698fe6334f64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a910858cf21f6bcff69a16b373d47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e128d50c6d7853a88117c4a608f4565146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6851f11b55b9ab3eb70305f7b6c245147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec56802a6be357d4e609360a2a25323148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2a3075c393fc3ae78b7da0acb6816149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e5827380c4ce5ea069e15fd40c3ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3e00a08579ce35a452f346c69aadc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae43fe130b6d703f726f0c5ed5319f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa216c25b4c5859c9fa22775457cb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc397d9b85fe83d94eabfd2d524a7e1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff52632820fb58ab4428bfb88245212155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774fa1a04ef61181280efda8e67704d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9350e3f3cf8654b4fb5228cb5bdfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e738321c1c2a3dca048e3a6c4103d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95575d2891180ac6ada5f9432b3ce9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03622404e7fb553fb3436fb3fd6c07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415546cfd2294ceffc94fdb8ea769a2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea3c8e5f627fb544e8bb710c69258c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb197df4e0c50fd14b168cad0ca19e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eab7f97864163838c764d64196d718164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b61b67ae62f57eab2e2bed6982d0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baeb683e0325c304d0ccd63c978367166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874941d17173f39d180d7357a0d59a31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c031efe4a4b42ee04495583099f3d0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d246c4566b90009970050ed905efc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710237c6cf34d0781c6771cecb6c4e7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6f44148bb9227c7722b8a369949af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58fbf11449d62054b5bfc9bc3e0f40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9b42bb237ac724feea18c9032bd98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcda0e0e903e94c870e37470b5fcee6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dfbcb9296a299acd7b787f4ebf346175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c0bd7d1060e7b484db99115cc88ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44a0b2f7da6a5ea4de22378f423c45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a016d8e2d7a0ea03f98e520493fe2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56058d86b0f6649909764aba370055179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee1346f665d7d9aa7766c015a2714180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de587cded702732c34efd5f2058bafd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c93f90124ec2bb7d489aa24d515cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a84455ada14405b260e4ede8a1a02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84fa2a77476ce232c34cb8d81db09f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54007ae77a8cca8bf4dd427aa04766d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5732ba563599c2d87a9390bca16627186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f1e441136b1425ad8d5f19f76048e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4995ea76179ce39c6730816ab75e5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453a08757f734574f110eb0b78da39a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a19a2d76acca26465edcdc6bdd9e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85af7c35738ccbc1cf210cfca80cad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bb6dbc38e3f005c3b7d0419ed12bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f915ccf2f422a1d3c33eb454fc11a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55ec0eb823aaf9897d74277c1edfe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2448ee8a29992e40560011a2b198f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046cb3e5e39bced5efac22b638f6747196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3353c610a0ed7aaecc97d0ddc4541197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bc0055d42e121df9550e8e9eab635198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4512c69a07a423eebf6270227f86fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c1c6048ab589e16920be4f65bc4ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754ba806bb06478d97748dd43331480201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456c2f920e14d6c3dcd973753220bd5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc4ec90fccab7129faeae940bc3545203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90b5b01e05985114c3395a77c58f0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655915192f513c9e51bc9427b1ef12d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf15e309f605eb94ed1f3e9809e70e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096fa80a001ce41e493f09cab26b094207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8cc53e2f09aded47339b2586c4002208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d908cf5a2fd40145917363cd826b7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f5ac692768a590a6770f8de470d1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28a74dbc17b3cfe4b6de9159a7e3e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6f7b081a34680fc9028e19b662537212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71669b6a7017075c331858aad418e6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498b673857f778855660d195095ea34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742da7cc0127d03316cd1e04bd3d859d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b3e55ea5f0b631565c0c34229d5d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d26b77feb807e6efc4f03ab0f30cb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f45fbd81680d5f1f27ca8f7c00a691218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4fab96e28e593c329b241843e723c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6753e2a285f8d1eb76937f8f53eda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b914145b5d59b31a43d4b143081af24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5390aa5624603c43094b038a390ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df6d48fd972350abb0cc42268bbcb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03124a01ebb823e4fd5ea1e06a81a10e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a74eaf8c6358333b9de50eb48f7663225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32150b9bd445928141ef244558d125eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a7f98f850c62fb8e78633305118dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8a0f20bfc1a6e5e5320ede185f0b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43bfaf806990e8b1bec3e74c7bb479229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560906c47fa237b1ba54f039b1110b64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae60b6cb6fa48a0ce955bb21144444231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678bcb32fed932615d40c17638fef3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdacaa23290bd7f14730af5ecead71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7366efae30ed808106a9a07bc4f6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c175a2ec7d0756a2b5986e254e0e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512f9f2c2bd90944142730cc1929c8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337c5c7187f6aaea779005517d14507237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f804ec26bcea323fc4f0056c97250238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175d40e243c81fedfed3d2664adf884239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01676c04ddaf0434958fd3b930825432240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88656bc21fcb0f75662027e27065c95a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443a1e67b9276f03454300e924270f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4c1cbeea89671adccb7d05804cc7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e4143268daac402968852e8e32b16244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0243467281b6d5a060793a6c0ee9616245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468b57577b875630373190910685824246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b74d3d18b3e34c376cb4cfe68e6970247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fa39a9f780375af3eca989481bb7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fabd4da546ac0fd5815814a18c3f7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168757fe113e1127067c48ec61ec893250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92554961e94870f519fdf1963998459251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac191427116cd9c892c17f5694650826252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86cfee7d1ab9badf9d3a041514227a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa27f99d86b7f1b01ed1477328ab611254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8efe48055852358aac5354910c271b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb6924ef0915beeec17c780d72676e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a2ab0a8b73b3bf49766ff2891b10c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721bc88a30820948c4e72f3c5221532258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4c493ada7612ec77d8ea1198d60c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4a844e305e881eb46bd4407903d6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f1e738066d358e7608eafa721df32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c465911a060d6f8f7e690265d8a1a14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47af0c8954dd4a148a643d8cddf590263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3e43f891be724868e2afe8abe0e72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e5aa055d27cd78e73cd01fc8c2005265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27678fdd4fb8970ed39de709042c131c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f4b0dbe82b55e75d9a00dedaf8acc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad964915495b49b0744c9318ec5c54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fb3028e8523675c3aec43f1dd300a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b5c6722cad7101321d21edfc6b94c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3f6559bbcbd7ddbc2e2c32b207b3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c088a99c682b94961b3f65e0c48152b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a9fa074170ba257e84fa72152d9b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f9ef287ed6edc7e90fc57f679955e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36dd57c133253087be8821e7925367275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad60a3c94e26e5713236f6d0d9284276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc1f2d8a50ce72fce7e03223e6c0e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e79ef8b7ba92a38d80c83e506f5b0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce678774316d4507c8714a68216bcee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d27d61c659207051bb666eaa4e19a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38878f7d1d35fa06c660e0730a9ee613281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a44ba126edc3bcd84c9210887ad434282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12d97960e8e0b9d466049dbafacf3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c8b2d97e5f1e4fe810b5f619125cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c90c6e14ffd6372670bcf4568890b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1883316bb1715fde62c484d10236a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e42c3ae02aa4ab58680f81a5de8420287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211ecfd47d42f4b73873d41dc6db5d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18df320d162222664ca2d9e68c1cc55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6efd9477234941245068f87f94b791290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d2884d8f265be20e516e6a64afcec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78516abdfa1b3162d354caa924f0e8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c890500622d0f7cb6011e2ad241de70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3235b15e886d3bf40f2f25ce51293294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49e542bdd04935f184257038240112295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dad1ab543c147f8ba037686b8f405296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6d11851caf9b65ff725752f834498297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21e9706a3a14996cc4aa51772c6824298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2e23ae2c2a21c15208e4e048ef17e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ead5e2b052061e3318c0be0319f389300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333341afb5aaeeea00ca76a2c9d0feb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa036fe9204456127bb9be195ebfed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920953ea3c70e42a7b169e34e83d8fd4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bcb6110d199e7651dcab401ca38ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208614eebf73aa04019e98638a66b2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfdee850bd96e0f7b53b9b46e082b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486f872e521a5b7d82464dae5002ff2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35799fc15e0c0b4ebd5b025543e82344308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcfca38be738fb676fc7b7df562b0c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacf4112a5635db2073d7b0fdd4e94b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b22cbe45c4b58408323c7b7a979b44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a8f82fcf0ffb35e923f7ab6107f13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32c0be2bf55ed4dcd1244353e520cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66101247ba029d6181d121f1c448399b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b3c50529a509dd54c33dadcd645d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7a03ecc8d97fc78f0101dc1f10278316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dd7baca14bbc2716151a9c4884bbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb52b9ff9488aefffad393b991bfd14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455d9dabcb168eac48f35f579c3872a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9bd0a4f7446e66f04b89e67af8cc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250757d75903b264c184022613838635321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b52c9dfbb5d9c0b8addf49725b413322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a88b395083eee3a1373b2d405fe55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd75b937fe1070f6072e698cdb4d3c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90325770463e311ddf21cb3b3b3679bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceecbf1015f95c887e946e83613f7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ed31b5b23557485921661836c09b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f5b328ac59443f1b50b52fbbc67b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcccf5dd1cd23208c5734154aebc53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a72878bb9580d98ce3daedd8c2d562330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66831698c0a6c3112e5ad59d11b5536331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c27c26f03af12fa418ef6f4af0979332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609985eca3516b01363fe089b330f761333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1731fc57f13761587a6c128b20dcf7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ebe2e3668563108d50b4fcaabc67d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a183202038c464f76aabd62909b1c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41772551c2e18c73c35b0ad0b5ac922337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25089735b4fddccfa9aa81bfa834a02e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533eaee789bc2c2e688d6875793899a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58061c84da0e1865c28cdb841b40df49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e25fe9271162824039b3a67d06b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726159fbc09b19ba220b92fb6404aa41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd2e42d69471b93dc44a0f57a65300343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f29638c75a80fb763e34c5599f0f9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2571b6949ba4432c95c73e9aaa7d163345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d8830244c1de1f2f5253136ba49e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d932c27d2b30d08cf8a1d8a6686f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6647bd0c461e153035c39e4a1376b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa40e3d5313aa152274e3a8faf4610d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0c56d0f3e7bd16eb483533f6087e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae1e11e599c8fdfa32ef5af812b66a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a40e54e5664fc49a11bb2ed3930f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d77edcdc739ff1d1ad1f5c19de6a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bed5ca3e4e06559e2d462f9df5c53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df09d056ebc05de327eacc28b2db39d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f7e94c532c666afacbfcaa3e365fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4313fa879f405f4f5e3b369ad833f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f121738f213ebb482246d447448c3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9878e59f28dc490310cbcca3aa1af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4879903bc77ca2e62418fa2fcaa01b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd3a90bc54bfa59e729dba8db3fda5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91290739ccbb28c8a80d6796a9bc1e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05d5b36d051a263f9f738b0c74536b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be19225abbc58834dafb02883cbacc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37ad419cb7048d27c67bc5335baa6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59087d5d3e64b8048956ccd3bb1d54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93c26e57ed6ebee9d812be217e73f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594aa4b37e93b26341e70ca8f006a5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9cfe8a7b63bfddba9fc008e43a3e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db03efaef91aef4f0bd4b9e1b0d4cf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6ae0c11917fa246f708aba7b31593371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd62bd4d153177b90f51cb753c0a92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd686f112043df683c26023519e7a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053bf8a47652b8251dcc317006d0418374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc14982ed35dde79787777753be2ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209c1b1648523edd6737fe6c701e977376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e163cf2b24fed08cdce9cd3ed59e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c7a9ec79d4731589664e52e8c6709378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e666c01d165c43870b9b52302173568379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317ac3b07d08a0d9ad7f8662f246aac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce98710f25cbc0982dffef89c2d90e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b746afd49d431d9dcfd3fa7b1c530fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9830bdd6131014c45ec8b614628ebc4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7e2bb48d835037c1555f19d7ace12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fa939f71469bac6397a343ddf5db1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fff174987c502b6a693a8545780de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac1ddca9ad820bd7416aaad388fb0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d57be6e2b33d8afb3d11b3ee57bfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095bd20fec34ee0fba335a5fd5be53e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cc0a2adde435f64004a0051fe44f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecbe7725c60769cba96c087993ebdf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bd9ab1c013aaee4780f6382e0914a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b49651819e5933b938e608f29b69e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f430201c37a05f39a1ee42877c393394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32a5999cc1351799666db9347a512e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651167eb12709284ec528fb5f999543396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06095734df84a2418b924f23fa70cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c037a3f3591ca882b202009b47f343398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed687b2444a3e179a80f578cce148b63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f1caf72fce171009853d7395de3fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa0ed7d97ebfef8a7ba885025785f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd6a482197ad2b7cbfab88c7657f22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee25faae6aec7b46ddbc5b4ff6ce42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f4915a7ff756c14dc5ade783b81af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faf3064fb251eb60719027a822ef19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca6962edeb06ed56cef8c1a1a25009406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c789ec477378ba839892a0f29d60f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859b5d8fe9ef053216ab83a0c14765a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2ec245c7b65b65d2543d46e0446ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ee42adccd0d4930b7d8772b5abbe6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84778ca111b131a1696ffa9b0fab06ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8813502a854b03b0d7228539c4337d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8c8371504803900d09a9c6057dcb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135aef769f8a973626c8cdb0cd8be0f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a2a1a85ce1b23db9ddaec2f4e7deb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74bbb04307c4ee9d6f1729a4cd50bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eaa49598ea0b69d3a2de232cbf5eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6926e00781dbccd0a10f0de080a2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47443fa74366e90fc71398ad676aa0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fc482b04b00ff58eb487a363ecfc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf677671ca37f31b1dd0e30ddb92172421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7a1e527d69bd676b5a5e1fc7bf29e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195902d7fc28d7bdf23eddb879c81e41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914b6409da805c479d64ea6acd49e71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b022e497d7e6aaa0fb0f5aa6bf904425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cdd289e7fe7a2ab89d3e93d132616426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7688c77e2538835a5f149289eea1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa9cf8960f1383cebc90cc70c503a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de768f483e1c1b4e4a2819acca34cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31f5e38cde283d0dd9fa4278251608430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135940bf2764c93a3d97f7d89478dcb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cc10e511c7df677e213e77af72bd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e9ce66769f392ef299ea7fec78910433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f2c58dd52838fced6966daa6d93fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9feb2aefd5e5f2a9eba5d99e44bbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20583f190fecc0cc2b91fe70701d43b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cb326dde4822e8b33170b98762474437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85a6031ca6d7a3dd78175f6d9948aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19f7af20410d72ef18f7ed88586825439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883763f2d809ef4c5b0bb380d6fce99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed38860c5d7818feef60dc3eddbf44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f981cb44dcc0e0a45440804a960512442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2db4f9e28752f4412444746e1502f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db1f24c29a305c957de9ced3a9adc6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f95394a76a1a37b403fa3c769e5a72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419e74396b28cb75568cbf83795d5d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50251c40559fc2144eeaae723350e081447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0c455dc975b7e02e6a14c31de6fd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca672a5a8a67e75159fd36a669105f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1b10cbea3562d11254decca503766450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0db6ad5faf9132d0de144e1086823451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc31bbb3edb275f803e3971a3b541c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0765b30e09c0375aa87e9382202abb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38eebdbdc1a5b17b3d366fe1b31dd7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409a85303075904a3b5bd11034c32c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49370fe9bd0994866c6d2f004b992e5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d917310290bfedc1b6a476e1fb913f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8281f881ea78456f01c75b35a6e7ab3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2212b6276e80c39d74613a50000df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6db2ffdd4e78898484b532d51a436460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6bf6db4adc6c99b721f9b031d7e12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80db4393257a29a9c2cf283a7840137462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e97371c2364d52f43200a382796295463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ece1ddfb04dfc8a9a7eaaf5555193464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7570ab268ebeacfd8cdfc8b8dc7d49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0ab6635b9bf268afd03d3aa2fe062466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe832f63dfb49d4225745a465c7717467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8e8b88fd87be35e3cb5227853e4bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48b1eefcda32ac0a57be64e953682c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd82f7b221c27a92c0c184427fd19d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56575a3224ec264b88ddebb482bad78b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a7f08a44c97b86d1c045cb96d7ba6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b04e0a62f92c38bb814cf23ba02be1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254af2064577502c216c52a875a0abf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aad981ddbf904d86f5969848a4dd50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b933fa8a02d0cf23ab7607a8d9fdb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9cee0c7e62f7274e0e53ac8f3db8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6665a930cae0d9313096fb2ade0d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f18ac59b9c01038c1feb631474b23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944ef95cd8129ce870fbfcd1379cc9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4151403c6500f78f799858bc7640ae9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3d32861f2b2b93e78e39a48a0a8f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835f07e4443ffbe3a8f72b787a0cc67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65787f1e2b353e8c8784b309c15b40e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e1ae3e0a8f53d9cf5a8ff16a44210485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177f1fa04bdf91f4fea879bb271ed8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3eb653a9e61c916ffedde443e5cf7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc946e1e182402e77eec29a60f9f13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4eaef684fe69dcf9bddb84e2903af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3dabd6e7cc7fadf4662b838b3974d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4319ae1d920ff2ad08aef47380b197f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1bda122d8070c180e050cc30663cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c310f857286a827f943076ff944ab8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a24fd0de129a0a0e5b8f8f864e9c99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8928aadc01fd9bd27901e8d4fd7e8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708283da10799da8f6a4e3780e40bfb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14feffee6a97b311dfacdd08774953497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dcff11ab334b32407f740629d6b81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6e405cd8c28e0fef0f331c20b2265499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2881132e74a47f35d60e20453d951bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af71a3b7a6efe33652ff4bbaaf3274501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11817ddf0f6c8dbeef7f7cd8efdaa525502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9082a7593ec3d48da92240dfda2fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043dc9eff2179c1fe871764ca4130c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e31585759a838580865dc980046b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c634f0f94e433f655b106550903687506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ae39a9e8650d46046c3ed9db309d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca6de64d3a79e2e26a06cfb58e86c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879ab7d7656e417193fc301ebb3d9ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752afe88228ebb862cf6917b408e6a12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399234220226eb346924182750108881511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc58103245a8f0b6a5e9ea74a6c29d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35414e0a75d153b5ebbe9a5dc8a40f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5671ab8e6ba4881f9a152633bd6c74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88461cf10e1f8a377c38df0c5694516a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58a6fa28ee8580ad59be5ddcdce687516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9c3e305f1f909c7f36b8cd9cc2bf8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece5236d1df5041ede93f064b9d7e8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4819e2f591561196eadd39d55374d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e373423205396f05f9825e909d2d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619eab228691db0a585010d050fa354521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04137b328f38c00fe49d9d6e38b656e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac8737aab490badd2941214be9a6a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58c4ae92bf93bc7e707cb8fddbb835524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f8c7e6957449f56ecb8dadc596c36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565c83f3534579abd56fb680d7f2833526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f688e49b18fea1f94c0e43caec7a166527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d02c00388d17169fa3c221afe480528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d183baf9c81522baf8ea79c6ea150ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeea4574365649c48523509a75c550530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bf912595951b2d4698c1d542118b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d14f650d95ab8307e621aa2f8d6f23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ec6df360623aef05beae2d9db5946533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf18fe149f69041dee992c74d5a8ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92db1aed64271c065cdb11890a5ffa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245329e6b7a9b87b242ef217a9666ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f936740169fcee64cb5c819e107925537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b8cda91a61335859975f2aada316b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebbb9bac82a72e4c5ec22cc282f073539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e771297f2825e8bf4120a73949d684540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627655999858beafe0c83a15f951fa0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001381088df70ae6ca462a0a67c8259f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57059c7ee5f684953f5eaa38850d57df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8c22ae875d452d6377a9004901fd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ad3588c34d4b2edd11d9c5f69f4ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa13522923ee0d3482cbe232f12422546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947b913e7917e663b9f85cef6111635547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a816047aff42011ca2bf43376e2bf90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239ca7f20c67cfa3d8ea3be9ddf6efe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eac325230fd645cd83f0c98e9deb4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaa0e820b2a9af845508bbd06fcaf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542debe429da281f8105314edf9baec7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee540e4ddcf90f439c954e930e475218553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078169f28db032bbfef8fea7aef35ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50c2a3a5563182b29f7631cc706dcc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a29401d1f5dcf88696a929afaa920556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faf0ea9acfc855236ff91274924671557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0cd2ea4f471d37541f0ee0448c5b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313966680731b2b89fa50231c27c65ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11eb640e4be90219cc2e0ed8858a4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb20c1089fe279ba1f8ec8ebb246cdb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684b6b1f5832e96413bde781233698c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b301dd0bf3c4e699e22eff7e13289e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a064ec93913cd5f44155f1fe634975564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53472b20001f432f8a91a0995764ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9b18cd070b40dadb71db228e64a4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282b8d90047d567cd4eb8811bb476c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b1deeebffc19c7815669a7b476f50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929df501858820138994ab6f6bff2bbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94fc336dd0181bf74b548f27dc88bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70a591990a857e0fdbd514becb3692571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce055659ccccc80e1e7028b80caf13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5a1afefe757fe1b0db9d33dc60156573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9244ac5aa96a6f6d2cd41fcb56060574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25aaae9ac9bec7104d085aa33b724b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886bf1cf48ae6c1b2dc9601555b3b68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893dabd22cd956b37b4fd0565e6fa43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffd06b48741b88c8c9837c3a6d3bb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f34540b8a2335613133781e6f8892579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e11807a08c8b9add50c1cf0ff0d75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235bd8fec19bb236eb5164faa2d0166581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fcecce0c8340677939e082f1003a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff406ba06dc91b75093fce157dad4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910962f7194f8b5cbd26236729edbc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd19376bf6e954135616b4a8b6226e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b241515b811a6254321add4cc36ad0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49280019ffe684e5874d549c8839643587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a01c8110456be9b15b860889cda5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06abd68a6109cce3483e825a092737589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd83fa7e23d322a21859be37ad6f182590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1301812e7a1d555f56d698aab3bdfba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a4820df9aa526e0ec428d4bea8574592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c70ca3a33d97472d5f974ce6dc1d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582d62df6ac69784ff1824a580367fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9cf2692dad3b1544fb653fa31ff2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0e6c7da502cc1d24d968cd52f631b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9191320f583441aa2bec3ab57bc239597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6042984329437d674b55173b3a033598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80afd7efc3ceb845c2c4a58570cd144599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d43ae134880caaabe368110975564600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf69fbbacb70b8b24966d5e272637e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ba9ae119f4cb7edfafea14c46315e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221a205f3b3bdee5132a405e84ed6c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0f5b7eca0002cbfd5ddf22c581411604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be12e8aef8ee77a0bba16ddf8f3934e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde694aa4eda93d4688053afb2549bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b964b14ca5ad09eca94a5780c0f9f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad2487c3652ab0726698dd4a080419608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e7f1b11428a9232961bfcfa671029609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c296c166bc85ecc255e253123bee7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf0a542398036be3b212bac6cbc75f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d04683937fdedfe95e6ece23eacfe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925558e197b8c2aa7141ebe07965c7ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4963d533f1426e37f7b01f89d02a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2ea31a8d6b790145b3012c53e7c2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe9d0adf6d1566d643137f21e31835616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b92213de40fe308dbc4297316dac6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364995d9a65dfcad5d45e9429b960f44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd0b18cc9287f41da28a6a3101b5e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5e882239764c36711872f902f184e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4cc4c3812035c191e50417da10b47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52a754eb3cd6f18942662d9819d03c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d508478c181b23890b5f902ba8124c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea7cc5b0778ee89d44938b100c8349624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b64bbad3732adc41d25f29ab85b3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbbe19e90c23eab9facb87d9eb9aad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b430213c5ac9af6cf24899b0ea0cff6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e84ab30c3c5ca6fdad51b565153d73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8047b045574f7413b7c3b077d30019e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dd55dcc4f478eca65b8853b7812a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad9b30d3c40e342d52a726347b7bda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e3e7b65e6f46bf02f920faf213f16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751304434f289fb7d86c907b36fc8455633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752615cfdc56a654a21db992802bb3f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c0751f8b793b54297c25125653bbd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94ac382d6a6fd2983dcf29a406ac9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfab94f9300408f3c77cbafab22c87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745f4679200eec4bb0b553012ad4f29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de46679b8841ae41962e8fcc7a92a8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932bb6f9e17a5badec24182caaf1ed0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b799b97ebe5d696721a94881bfe852b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76292c83fb5ff6e18c636714639bf8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502e7071b495b71c46beb0a13c5914a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8e4a9b2287de8e09074adc0c4ab24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d39d4829cae42052b7e616893c3345645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb663f4e324b180daa004f1eceeb45da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156abee1325339b3e6f0dcf4240744e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235bbcd04aee488f25a8f48aaa92fd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852c875a26c5314bf711b993c756854649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2571a0c46197fb4f7efdd6f4330e3d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf1e8b5447d44c08e0e719ccf4dffd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a4aa6286fd56baeee9a634d643d28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d80bed5f9973deb76b7f36ce8306a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74868dbcc22ab759fa63905b03e3e316654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f0ef587d7f30b12e78d12a2d77c5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192f654e1ea1b86eb82f6653c47d89e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a2043ed109b821a1403fad4c402fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc656b274f640470ac815adf07135249658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc578ea5f87eb6ae275da8f53c2a2f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4031225ccfbf7f30d8134f4169b8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6ac1131c28aaa6cf6cc5e4f6da30a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f3ab5d2a8846be62f535ed0c2e68f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3174ec90aa862b6772645b2ed81301663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19e379858c529d02bb273e206e171b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3ed1ad5bcd5f87a385e375d80eea3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222f0b815341fb6f74cb42d5ded3f43666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7c3011d555f3276229e268b14e73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e58f036522ac9e84c3bf9b13ff6478668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6d180659591523a7f88d797790dfd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39529ec0027ac37aa9998b4fd9becb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e7e9aa830d6cc53ba253cc8728010671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ed5445dfcc2ead413760c5c81077f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bda320a7fc1c0019492783aeceb073673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8ac959f91d8f4e395d99b1260e952674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75d6a0ad59120b6bb6b4b389ad6cd0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528f3237b2105b4ec1a6982811cefbb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c18109e467f30ca66748f433265f3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35d9dd5877be744a7fc047248e2e6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5430a2610dd875c859f34ab6a0ef6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d418b6286cdef03610e4afbc104fd5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c78e92a70183d09c450fb5e365d9d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06a076962f9055a757e424014db96a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50b6c5adc0cbd99a61bdf682acf415683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636814e6f5845c5963b47090b19f39a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f400186f1de7d991d3641a891003f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ed6f8ae77045f3ce99249f837b17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0504cca4a956a5f09cfe61e0e2cbfb9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a106e26f3b2b125bca601a9a0b012fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff19317e14fcf7aea881885f584568689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91217aceb5adb14941686be2bb14d3c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c393555544324c4afe18fcf9a8f2678691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b736bc6a02718a1301bfe6ad0691fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6855a014c03c2854fb1ee289eac17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe175c09294d8bef4e3016a7a18c92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d33e8b8cc1a2839104daeb30d5402695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d75dc6c64d104b1efd6e76bff74b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fd94040332e64aad1f8c232b490c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69775bf3cc29d1a99e48279ba99bcdd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26def12f5a5b8cd3fca5193c24fa7e5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd29182e40bed5a22795ff7e8f1f4e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf48bd67adab76a71beb8abf356ac9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ecc5f8f524528e4c8483ec2ab95e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f75814b74d2a2dbb4a80f204d1885703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c4cd85d0881cafeb54b88860c21e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183987f674dd819a62fc26b806101edf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ac203ef9b21009e92cd0f233bd5b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b56a77680708b9da363e6f8c7ad02707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc88ed91ababcac3326ac748bbbc96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9214fef92ee6a9302f8c8042b85213709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738324eba95652254b463ed2f9a0759710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943d8db8893b4befcec8731f6a8758d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfa83f8956b8ad34f49e38851ebd77712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c70b053bf4271a3ec36b011f79a22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63a05a7fafe39e0cdda3a9541fab93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794964a4bdda0bb3dc6e1d2405e337b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170045219ea484cc677b9a5400d7716c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d95a1dd9dbe202948958137abbb50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcd48a22e49fda7d19655576d4c122718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9f9a6e0eae5c37522ec95f2f4e4f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43603cbc5a4f1521b0bd0dcba2459fdb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d602d8798047d0c611680c8dbf689b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eb4de34a4e2952f2c5a3cd88200ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5b90c3b3ef5a37a55ce03e2d4f9dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303658cf2b6b9b6b4f741bece683ba33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1a2bae4605e51d175925d02539064725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617d14c941e5e05a963a6df56091be2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a243e5b866d9bc6e125645e60c4f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4ffd594c1e0a5a85e50907bcd1066728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa5adff3fecb6e68c6f9e7907cecb3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5daf304a7e7f95a3481f96ec33fe8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35809da9843f4940efc9ee96fcad61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3e62e2deef0011cd6043b125ffc19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfbb4f25e02f02fa6210efc055b56b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fc8c1aaed4f1dba8f7d2b61d7f0ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dae785eb0e61bf52ebbd9ed0a8534735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a24d8f8b974b04accc4b91cf15faa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedb4f452c3098ad79796e9e81101d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e53040820067914f6e89a06847c5f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a85b346d67cd8d8cfa7fe56447d06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab86f8e68a6f9d04e969eb9db93401e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2b6887442bee28b1e6ee7095cab34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f169a6c4d122d01386463e556cf2f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c81a041658498e2a59290509bc859743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32b5f46903a8b4ecbe4c763103cc51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b6e52a311f65300793900b4323e33745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c551618b80a5066cb700fefb3c0757b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156c23ac7afbc5b9a26a7da567a6191747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ee22682f59cf4f292bcbd778b85cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff27df35a5eaaef2f0e10b514b45baa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1516de1303f8ae9dbfef34489957d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede731a0019eb8b5133605788c4ba1f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b5114ba8a41c8c7b185c7c06d04cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f373a640ddee03f1da83411f58bdb37753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b344fa4df8fa17fd8e4f141c356872754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd3b1fb9d266b176b2a148dc680920755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b39a48ce2ed02827b02e7aad06cc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67d701f8bf2d0446e39ccb1d21b3c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5277dc5f7e522ab87924974c0bf607758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1eedc78fb780b8c61e81113d81447759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6a3a3034a0f9dbfcff45813800b7f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ac5a8a53025309b2183e317d0e6d1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24cf0be883a4936c8ea56fc185bcd7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a733e843f2a043ee57a364853041763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237727df95c786efbe3f29db6fed42a1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3689917b22be4d81ee467266a465ee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c55336cd65c0f57963617a2aed46d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369140a6cf7c0767f31e2f035da7f71767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35402802c321f4c9b99d774ce0e2d7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba9d4d5eebbf7217bb9fa976c50678769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a7c7045437ac7bccc564504a21d7e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07297e545171d356420ddc1ee90934771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb972f8b791d2a844fc8c4cc52a351aa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2090e717845191336162b55fc3f76773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362742e1c82716dc12e7d73eec509090774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1ad65d1fcb07ee8c6b160bcd951f6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8daabc19dee4a2627fb2c68936f488776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c7eb72cc2a467e666c6dc72cdcb31777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe47064bfde3348d416e26560b78e3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bc69fc650017ee736cffcd6545af4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336340ef696813415b931c121219879780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc108591dc466e1be571b8ccd929f139781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cbb5f8d2f217a2a65e966f24fe487782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb285786b83bfe58145eff1a34d0d38783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0467de7ab8a781da3fe6cb78a24056784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecdba62f42704bcf13d6d3d5252217785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca06c4032fa37536f74cbf3edb2b9a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c242666782a184e4df3fafc3cce1cb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e8aa6187256b62fee0186ad3640bb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2cdd712fb409c533ac23330c27fc5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a9cd79ebb681e45c3a8a0622f9255790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d8224e346fe2b4ba80b7557f2689b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40484fa2888e05aba5b3b21b9ce5e21b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba2f608ec34e6db7fd2dcd61d9740f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1941f7977a9cb6b6096b2401f1049794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8f4f0eaa62372e664c159b9709029795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d8458aeb6b33d95fd8fcfa7926410796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353874f4496b47730f7bf39244f3ece797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f153c7001fa9dedc8ca05a71033a5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520ee5a164221c09ff02dd326f1716c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8371c0a76a84eb380073ffb926d266800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ead500d6f782abbe7313dcc014556801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bf13f6c87a629c9d70bfdf76bd63c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8a8de3f91ca12f48d056775ca4404803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acea8da87d5cfada39557dc631854c7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796da5cf9ede517694ccc14b3b52ddba805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0443efed2c488975f50064b7479a4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be7dc7a97ef06fa4efa8cb43e57965807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06e40674359c35ba27c83434c11d9c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04a4d3cfbd71576056befbf8b14be1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9214ee76505d1b4a0c4ddf40e7aeb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d08aa692d56632e7da96458c0c0a37811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1d578043a736ab248bc52bd374c15812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cd5306fee4027bb50e9d1ce27dc01813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18023f5c5e70d9dff01f7c284d09de8e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c63871e9e3fad3ebaf4dd69fcf22a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f06788ae37d85890a16c915cb1d89816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bed70448a3f4a3c7b52cb5387bd017817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9aaa96694f22a1c598c1a44c1d2f47818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938df8121b160091be7888bd023c2f32819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6f84910ca757e6e74d57e55a22bd3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb1a06ec245284f610dc1735e3160b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add19f3b873053f72caba1fa55720033822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbaaf80af985e6ead1313fbc3b760d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243388b4baf0fc45bbdc991d0b90927824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a48b8420971dc4a662af0a4108c4c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c44a6a379121f3873b323c791d75ec826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc4e90680ad46676e18e3890536475827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013e816ebc725466b135d9805c0d0ec828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdacd4525b147da29d64cf3988e3a2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e83a6f7a0448e88bafdf99eae698f2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd49640e5e3c0991e41e781ff53f7c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b1ccf99b571fe9767e9bfdec7a90b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158d41d9d7da158c8f302d142b6e8a5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b19be123ba9372a941e61d5554e7e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a5bf96da52f511f2a288eec60e274835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bc85af6ccec3b457d388159d6a665836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e29167627737613bd33b3bf93146f0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1835234d399f3fc9cde9463dfe8245838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945a90b135b69f11ea6fce0ac5523dc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1d377638649fb62c893979f574821840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b008aa08739fe7eb013d79e855649bf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f8e13de1d3fd01119f209f88a78f1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a5005aecb340adc614fec89133faa843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f39bfb07605b68c5331009343f7ec6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faebcb9465899b92ec24f28afdce547845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b41d14800be370e04033beb0059f1b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80303ae65fb08cfea2a874101471e4bc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bdf83bc7a45802456d7cde08a4055848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4855117fdf5b421cd7cd8d8b7c6fad6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec74ea631cd2d93f976d84115ea469850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf063dcdc581b3ddb57222da663bdac851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced7394b76fda308b9e1e5d10908df1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ac91acb85f0b60b5f14d77c9fc7de853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd75f4abab79ad9388cb853c01dfa0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c4866a09b482fadd1c590b0c865f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ad0f15ef321d67146aaa421f2d677856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332239d2a2a43d6a3e8598b36c474f75857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d8cebce5984b4f6cd4b2ba602039a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e4925723a90d578cdfb3528d5f37f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f53c41b26f9327701e1485cde3773860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed215cb5eb9a60cc75bc13476f8623f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a7924255f477078f78947c427f236862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aad8160edf36c8d6e0460df90c516863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ac9f9a10d1f0c31715ff6720c7354864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37276c412d4673906b493d4531c718e5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c026b7a3795a14e99401ed284c90d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418687c8937caa0d5375ccbc9ce3aeb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f922dfcee363cb20e1ed3d5e904a40868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1a397e1f4ab23d7327d5a514c8d57869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4809d206eefcbaf2a2b141362013a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2b3390d3f6f3d1d6323f96d1c9184871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99e1f86a3f1689da2ce008646b5829872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1ad183c238eff91ac74d2dc4db4f4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83935f840db1e45869b6e54bc42337874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8321ac8bc3fd6fdb6e9e2cd16e190875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdb8529be6941dbbd34dd42d735d83876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bf9991f9449832a23cb5e5e25a1b3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9178e2981f2efea347b7169acb1243f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb67b37653ead4ed67bd6b7db1f8928879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdbc5cacf5d3526c7cbf1b4776762c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7f528aa450e6463c8220bbf8f6ea2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc24c22d47b04c75007b1012d5a587882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04308e0f6cdfd7606965e4b133167874883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc672cd6643955885ae525fcf005d381884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8599586c777c78ab7c0b41f5cbb37885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234a169600ed3511f899a9b0060631e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bf96d68d7364928026ab9c479d0b1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0c5d39fab2ee23239f42b6f92b100888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31d94ff5d7a7c3a90ae3fe6c11ef41889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d520573631790b921db8febd4a45b32890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cb343500da9a3e7e4795493327f35891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35f8dd664fe6aa6f7be03368d2fcca892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317ac691f55a657ac8a1914775b1b41893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a728d033b96f2f3d3a59a7bf522523894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045bacad8ca3d8cf286c2dc215c8eec895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c576327815eef6448470960934285896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afae00a0bf54d565de7c2898ee7aa5e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a46119c06b3857ec1fdf286a94473898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e6cf36e24e742c8841d0891c8eec5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad9cc07b11c4b1a9a4efbcb3f9efc7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76616623f5856ab3ad73881f8d99dbb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9a436070060ffe609ef9a19e208df902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48438242f4756cb5dd85d6db588b0ccd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e302156c8bdc2cc140bc03dea6d32904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ac4ff7b8bb248e9b3c24f2f641658905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8864b39acf97419c2ea85a9385bfda2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84029c649743ac6d0934dc5b2ce9eb5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f967299c1b744b564b13da29e83ae908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10941e559f1d6c067c5111ce2c04ab6c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06d778293bde32e8e5bbbc86b28a47910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259935385ea26fe7d3037606bd8df18911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3681b4bf02c0500d15da2433b45794912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400a8c4e18c986517266eac829a12b8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6839336a24693ba8487f67b9ad60a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adfee63e6c029643940bb6c514e221915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc743c11d56e8327bb5edccdb79244916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60dddb7fd0c47e45c58440e1ec24f5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e322d0f2600a7bc2d3471cc0d7f53918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b2702709bc3e6ed05a0155f9afe63919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cd88144cdce50360e42f4de29609d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9b6c1441dd58835b29ffecad19202921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd64e4fba608507d36a52799426a08922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a50b9b57e2edbb76c803a4316ba1d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56312c0c25ae39c402c7e56ec06ecef1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497ab24f02485820086568d1a11a3cf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca6a7d10fda9f988db86c7c98fed8c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674519b65ea164d1d609e0704f61ebde927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290274d9fcb94ea52cc6cd1dee3db3f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540cad7da1fcc524e91e6b54be44407929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c14ccdc35ca917473dbe6f3a1d078930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75bde7cfc76ece327d1c3cdc6983a6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da9c782b729652d4872bdfa69640cd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65b1bb9799093351e61ac83578b137933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f5e17082a0f3ae5526dcde73f0326934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269566aa5c5fb76a549de1a81724dfb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adb30faf87f72175a122db7b960ee9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fd979042930c892c51696c070a642937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e058f91cee3a36f2867ecdfde971e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643253d6069f96075e7a91f8981b677939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f2d5ff566bddfacd1b5435279d8f1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06293ffc155ae07cde745775714d5dac941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec01a15ddbef6837f7a99815a27bdf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82eed3977d729e8a86fe2ebbf1d7c2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72f7f69d646c13a764de741b96bd2f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4884f7aec06aa02b1a762766ab7c7a7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7128d73df871b89cd26bd2d8dd840f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1612eb65105a36e2ff1036ad4d644a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f1940ec735dbe71b9bb49236d8c95948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00156c89e9f42a19693744fec4cdef6c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a7863a1dd9489c78165686455e5e0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8951a844cbf4f69a134e9a7ff910de0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb161aa9b83160dfa9644b7bda43d9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f18e09a4d5e714d69d47d0076de9e9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635e9b6a14f68afe481a4b1bfa05c48954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4959b47d2aef523b1ecb7b08e0f2f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcdac9a4d741c71d194e5c5d2a08df956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47497a4423e0c065f72d54de991662957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6a860bfe51adcbb15034816adab35958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34939fef6556d12baca98a5b11390c9d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc42f30119b79ddd56a51b2c7c6540960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b621ee4aa8e98c2c91b845f5ccf26c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004fec984ab6d0888697b25a679fccb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd890acf66360b4c790a588f857624f3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411f7c8dceeffdae147840e01b79002964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb64f704607cac615e026185f7bf210965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a10c25dbcb51cdee7b54a3f4a570e3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d94767cbf6e092d4d8e3192113861967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6d41fccd29ccc8d8f69215da95703968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902fe119feea559eb2ce2eca40cbb25969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3430c43fcc18ca327e07432a8e839970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3db5ca3c86c822386ac8580bae233971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d16d9ade1c3e29e3ad4dcd7bf481dc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af122dfb35d055957ef9b173781f6b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00915ebaac013cb3394ca445bea5dfbd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84dfc5bb7821f9196ea29385f208f0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0e73543f12d1fbd68e477d0bdd31c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8501fa0cedd592dee585fbfba2459977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae52f340711805e0c7ad1a3206a7bce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563be1b4f24a99beabe763efd3f240c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117c68af348b6cd198693f3bf698e993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f629de74da4b5e56e807fe1429a8aa54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f36e29f260969c5c20f2896264d135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc0a4ee1fd9e786343a80204911f176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c5256432d9eac34b8f1669ca5e67b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822f0a7b1e6ed37e61daffdc7cd11d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f818696819740e71aa8e60c50fcc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff17d5ca9b227e72dff0927db261db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882062635d8d83eae3e83fc45fef8de211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a166fb472c02da3605d1cc0776855512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb037d1ae680b4165c649aa053f2b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b5827f78a3ddf3965aeaefa36a70914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3f8fdc063cf10b5a4807ba69a9e9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfd670b24bd582e8e04947a546f7a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704e2890f17ecb47c9292176c79bf2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d8aa4e8235528b53a6c53be55166118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb500aee346a539df8ab84350c07c7fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9850eaace8b7380500a604c00262db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba620ef4dea38eb2fc64590cfe34d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4d8909c1b6db4b8da75df19699ae522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323228f8295356d1cc115ccc6a28a0b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049792a50275eac268d296e545a135924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea226bd8e6451d93bdcab43abb5cbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d37c5aed46f6f25ab221aa916854526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c33fcb80719b3971c58a54fbfe48027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447ce643d473f94d381ef34580e75f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77706a035eb06fab35c4163f2300d9bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fa25dbd4542f923c7b284e419b24430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b9597c70135c18fa14171d4d37c4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e2f676e5700304e64497c40dd790e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e921c5fa94634e865c190d038a3aaf833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed84ca1e9acd1402949ca3c9705e2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad83149144a6b37ab0ec21848ce6cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d007c7c1f4f94f3799a4dc3b2dcab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b609927e9305d24672ecd9b0eba0d9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e298fa7f89c017c6ad416e86211a2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a478fb38fe7eaffe9670306fc72b7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be64d8960dfdefed0636a346ba3aa440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd12e1e94591914ddfa0c5f09054ed641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b971028b9d7e13cdf7db9096c50420342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b7efca9e64c2eb4c8b4bec468975c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e885e72fb114e8fcfb8d6ff42537244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac627d06f74c55c8ed955c7fbc254445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b483aef4ba88d92c26b3057d49b0d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b3d9f85c8673cdd8eda05b31b97af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4171f973c5be849d976d15cf131b9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779482241cf859fbd2800b48d72d81849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae41846040c3900d51ac67752d5d79a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556766a015c7a44b05bcf4008f6f85f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f05820ea8ab6cdd4297a14de7b26852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2159278c20b65c03cf2746a37dc96b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfb980cc1dcc4049595a2631076a2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd4234ee77c6733de5251f80d1132e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69875f628071844123b463ef71e2baf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba6408c5cc49e98f2399bfdfda93e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4262674815e2f4d16af43b582237a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd13311ba620859592a653d5a515fd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4fb70ca956dc05079f487a8d7303d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba790fe5a341ad3651dd8c04a04f206e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d19347c6466d0d9a91e02f25ae80062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0340f9db0357061e041e6bdf1fccc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcdc164e10f09173e8a00d67f4368364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07dacf6af0014b60d84209f45a007e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921a79ad7d798ece0dc8858b91f9d1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95511c34bd7df4aa35c5c69f4705d9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed2ccb1d852ab3cfe8a52256ae8efd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192982002628c1f54123dd258385d2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365f12c153b30e4a4141ba3231b3d9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d7ac664996758efba8d7a5715b39971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55366954cd8261f725b202ef80ea83272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7a8381c131af6f7156d3ef3a8bb4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eb7ab57c70fe999e4e7b5b124ce2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5c3976074c2e31cf2b520cee4a32975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddfc88784cbd308a1951a69d5175e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946e6c431a8123e11838f62078f971f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272516d54bc98b097fb6cfebc1afcaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a009c5abe8122f4ca5eb32dc1256979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fde39fdf8d1cdba814a1c9691583d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27752cf329af7ae01426ea6f0e5bb49781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56462b42055c2863ab83630c49542af182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfe08e322f3c9a637e737746f149b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94bb19d3079283603724331f6b590c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd360d4866f7f6f48086748f37b23e5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827662406656dbc2d45263608b80c8bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716991b4976b02d7a2574c75580e13a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40c38f1de651b7932593a675746e6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884b2fdff573bc423998202e86c60e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb6203d61e12231ce1d2da27a9e67290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0db5747c503a9d7d59fde05f87cb9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46dee9604eba62ca02c4852e1d78d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50d22a9bce82b4aa27679c0ea1d47293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad013b4d76414938eeace3bc6ed59cac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4de6cbd42583edf1041cdda1e717195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b2b98dc7461271ea693b79433a36196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba3683d8d759722f51ed33cd6c4ce097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295ce838c11e0bb89d390da1a6b47c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bae119024bc6b2872787276cd90ab999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04518c6223f6d0f8dc08c187330f42d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf9f3aa620a2ca6be55e8578971939101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c040eec3082bfb4f225bc4f117acf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5f7b846bb77fe8c6083463bf04c4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba86a41b65f78feb88b1f6a871c26ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f593b3c97c0f7ad8227e3ff589259105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168712168cbdb06cb22508c6163d8973106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5afc22e710d41667e7a864272eb125107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4f6ebc782fdefb510933e455bfb3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84660e4eadf02f6e569ff1248b65802f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440f30d27a34d72f3ec5cab9e3ce611110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faa0a2d229c1b53cf80093197c8a2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162d050ccde48d386dfc312b65d2fbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a2312d5afeb3b038bd525484b45ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1438bf91c38317daa22c3cc2d4605fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241b4a1544e0d2c7ba832ea29e3befd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c29c22f87c12c1913976368fdf0530116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b52c28f5264d8aa707954279b48bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bce4877a76541dc5c88ecd77dcc66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27ce5e0aa6d218d10214363628814e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e9084b257945d5b47eb281b422697120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8de55b13677a5478f7e8847b7a3ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba1894cc4e7ad49b8f1e6f4c87c4f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113a76a75dae9814dbb831c88ef83c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e95688e884719f160ef86d542094c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019ac34cc9515c2f81dbe9b5ad4c934125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9faa68cd9be03810b4af3d8857a88d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b17ee9f81df6fe7672747ffbe35e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94624180a21766756baa49c4c17907c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aad570802e52872ac2ad15cb7e389129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b580490d1ebb1e3f31b857809a49835130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011558cabff3d773bef39ac1ab938d25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa177f921bd8cb995deba864a01015f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e825c3be10a99d6a901eb0fd4e0db1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8273c990f0ef3dde08a4b264bab49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a200ec28edb57b2452baf6b10b3c0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ed2fcae97223cae14707844080c04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485d0534033587b1024c7980317a8c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04896094591d843c74c885c455b513138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e496518f3b1a4cf4aa888905fb6cfe8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936424eadd5ad442871e91f22959e1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89ecea3a9a3d96cf57733dc97ee395141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bdcf8dea58189c4e38657a877501a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02afe2faaa73c98256bdcad887032f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a15e8a229c0b30317875beb554eff5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9ca5521bea8194a0158cdc6177c03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037ec6634b56a8d9f2170c56f8018c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7456748b3e7c5e08ff23b89d0ef57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b30bf61e076517743faa24ca3e4ca2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498c14b6b862cbb51e43885b87c6c4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17e67f1cf3b4d0e927b81c52db95c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a2891b4480f0bc7db90f251ee1815151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff819489149c59827b4af5a064a5c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2a8e5816c2720b430089c45db1593153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a36f44f66212b41ae68c0b6139c9ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04de815d2fa9e37a909b01c7d12467d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed7e6798d05e63b0b5b8799cf9fd6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9df319a1151f390697c13f408156b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397a5cb226257daf8356173d5549ae3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d82bda178c5e2a30be5d2b36ff3e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b1b273c2dad799aa7ee3b75403323160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde112f508762dedfd73c4ee52fff014161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbf47f9c324d97eedc0181116d898b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba7788e509b1f5324c168f8e6bfac7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30136721e62030ffc06a54b8f2d710164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244f02010fc6286afe4b231d30dc0df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14aa558ee7a35698df5630da38f5da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73de000a3fc81bb8d60b1b93bab17f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b12551d1d50c62dda2f8318fb2cde1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cfa8ee33a182bca9c736843fdb26e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daee593e9d249b1f58fdbb38f13930170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6b2c50900316cff6e2d3161dd8edf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68289cce3a4f5258fd2664d5e747d7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a11853c7451233c0f81c1fb3f29bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48af1515de7f2ae35fcd9d327e3b2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303a69881e68a6f860413005ca85eb4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943da7caaebd8936f5483dd6e9eebf89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8381ca2d7b0553af9a15694775b00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be22dce1891dea534fd3d5637f23a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89906d92bc56cd16a8078f5be9a31c6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076978f5c1522238e0f7da3f492baba9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328162aa21f88b2fc8488ec23a1a65b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87180bca25c303e911ecef480cd67f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58f3ddd18edd4ca5749821c09d81b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91c1d6051b3c7cb391f5c35a7cd49c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed791e9e6bd1458a271c4ee85fe340ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf194ad0e1e172ac4e4b22829f767ed2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4dcf1416f8a2acab8210634088e9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c27b7a21579a3034aebd6f601bbad4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76524ee006ad171d72f1fd4d695d3214189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349bdc4049ecc687f56179e7f7aefab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6ba54b17c6c07c9f96609ba780b98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a104a97a82b5a2bb9d8f165aeafef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5c38351ff5f6bfd6b6eba507eb135193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2726183a4b43257147337f18536e89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc09ef964294bb6430e45aead54248195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c9817fc25f3d21df64e4f5eec068e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f405da2ab2e12e0c349e459e099a18e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5691f8b1a0485486018f3cdd84d982a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56773bcde8a80bcd278857c4cee30de2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64614ed9bd8f3f9c4336dd7a436066200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b470f83746347afb40f52b4aff11731201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bc76983e4c8ef595075623089db20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0e3c73f89595d0ecfeb8304cc7580203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335eb6b8ca29674ee99c78dbb162c74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351d38fcc5284b21c38adb76a0cd9db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d12ef6576dedb96ee8fea3113323f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8575a6bbbd0c9abb49ad4caf35872207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90962bde0ac608b5a57246114ff5667208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8623befa7202b838b7f9442bf2cafe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6fed90394ae77002c9a6eeaca54c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebee6fee54f36613e10b42661ca3aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8be6107ca083708395977dc3c28096212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55a506a8a598f63a83dbc5912f2677213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495822803cab5d2552f3f5ca90b9463c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faf8949228ad77b9516e93c6f51f44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec682b56e51b832c9c6c13f70f51e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c23d4746db27e5377728112a634b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb986863477105b9b786ec947050300218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ce120acc35aa751cbf05c6125b095219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907b9de3df7dc0bd53cc4ae6a3836fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209d0ad3f79ef8177b4b7e240ce435d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7d1f6cf9ed5b2f34d38d82f18d818222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9ae01f86553a9dd6aceb52798e053223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a071973e6323c58450047de75dbbff6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc15a6695bc05b3306f78b49a4ee8f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db85e184714e234685186981e3884c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d567b9bde1b96665d74e3a48781b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56266feece53fa0aa6c62a67e3f968ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61a30a323ebdde457398703cc54431229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20b9a62521dbf468781c3bc26b41c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427e5a2616f1f0dcefacb83aedae264231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a315d727799e293ccf89c5fb0549d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d308b7a2ccd380a8ebd7e0c4ef41fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d62cbe89993f9bb4352fc313035b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4671d9890fe43d8cc6bfae6f9fc05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5956e9a47f1c0883847bde2d1a3f40c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ae8a7946b8ba53757cb4c544fc835237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db2deedd9a989910d95e2c993f0d59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870090d6dc299f5afe8c97e2ae047f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76f4d7ea37dd72573d4a83f211bcae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620d300530db33f349e5048fe9a33cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf994b2d85925562d5a6060b84b0bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cfe0c91a73855788c1bd4bc279046243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4307ec2725a8bb2472f921bcc456be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966d08218c1bdee31c25423321ec7e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88789d64930b98f9ec9336401ff7bc9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486a8e681db71ca69c5e578390763de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182495eb5542d92317cbf10c58d3083d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eab976b27df209d851daccd39257b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac132fc441e281c26ecdb068fbb9cde6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4474d441d4858fd15fe0e8a0d35fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394433467cb40fbf90057df123fdff85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7c14dcfeccca7cf631b101bc059d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffaf3bcfd19497bdea877389381782254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff39f97bdca58c930fb4ce4da9dfa3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501cd6865e41081ce0857f4b0ecaa3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded1790cea1ef3b9a5e8c9e7d6b32db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1403f9b2ee7e9c74fb21793a4255fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190ad715bb969828f52c04fa7807eaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ff5134966d5c8c139904934ab87e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b847a19bdc537737edef20cee83f60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b6e7c1d1f4aa51af2a31ea6a1c968262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641b89c8878e4bc12c50cf70ca64bba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e427a05a896df8c525687bd11cdcb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16785f3bca62c8cad6d69d4f3fa3c8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320d81cc4ca718ff02ea9fa4f890c3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0edeaf1f0ec73adae7f584e4417a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf537d72ca62f1b8e730952da3fae7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6722afe9740637c4dbae052a7d94e1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b5816af749b555676959ef5e40da2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15e1cb983efd58defc679ee5756270271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcf3eace80c6ccb6cb9b31af8bdd84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c683232b1d1adedba95dc188fff016c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d585e2c191347467ff00a3cead3f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b5cf96385198bd90aff5a3f146537275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf49e68be41fbc39e25cbf82423889276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfe8eae59fdcd90db92a6d5c5986c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebedc537dc3f1bd7b028c84db2037ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb65809b8d1277ff358c17795000874279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c46d4f878eb8d920c1c98e7191a1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8088247da1525064b7966c10167fac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83442e37ffc7cb45a2a5a8eb73fb3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc8a7bba92d092a9d4c035b4e05857283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0458a860c688916c8e243798d646b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432d59c9e7690e5c01b325a781bc5bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d03e0bdc67077152fa5d816264e368286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a813d27ae4f750216b98ec3d23eb10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaba09840d39cb25fd37f6916744f00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907a208d0c2d0f1f0e82d0b1f01ea7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2fc28967eab5b84acf9f13269fda9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66affe72a18cfe0e0721ceaaf89af4ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7d9e21e1045207982aff67d20ffbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f9cc34b186d0956f491d3d576c4bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b4038f0328f0da9591c56c6804067294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e88e8b8b033ab68f36d20433d2dbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b5ff454815dca6c136f08814da7c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b03e425a30bd5746f97637b29e0b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14291d0916486c7c0c7720c2f0cb2d5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d563c6dbd76bcdaff2f95be86ef207299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daf83e3aa3377bc7fe1b88ba48e6e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96259900e0493563ffdf8fe8e8ff6885301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43055c4eeb1bf91a3db87e9f2c644093302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9c8d5e34fb75e5ea953ab2479c823303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0a0638eabb2426ddb492c0403c5bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61aca257d4bd9cad3c58019cfb3dce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7069f519fb136daf2c2f9e7e8776e08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f075bd70eaf221cacae4b155a327f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e058b63f05de55180aead684813c61e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b340ac000739c97e6cc911466a843309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d047614ceb0e0e10d73190daa14bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d5ccd8e25147e2d19c619a91c9065311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60582c5f343ab2162ce3ea372efbb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b96a0975ff61b27ecfdf3ce74b846b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00b85fd24f7f91a855437c3ed1e422314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96b1776e2a1204f8f6435734cd6563315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8563cc270b3f24778a1d59b1be791bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be87754336899eb5731bacdaad348e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ad6c8a3b2dc61e5574a7a336144d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632960149ef5ba833f04bc1a3428b92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31f1f0d091fa4ce2d99aac25526827320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859412f58bab4a72080808a582691f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc6d63e6116ab144ac71b32b2c2e8a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa84072df43d84f5d2ba0203f741d36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f731943780276ddd7a340db84b063c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdeb50cb573e997ebdb5df0232d16a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6734929821a8718e2c2996802a4155326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c393005b0601c9e880b946c1989ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f372fc64fbe2bca81083cdb2d85e790328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09b72a4231ffc2892aee2fb811a1ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe698a27780e9077ab054ccacef13c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97914f742ef3f5045b14f1d1dba8ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71ecec39a0628ebd4bb4245f18fac7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2d0ffd3492bbeb2408cf13c93defe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7398726d5fc73c6378f42c582a874334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e80ea1274b9f2176e0c8f4219c65de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a034502a1c96556ebc618aa5edeb3e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c4ce9121a2903211bde469a403f74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f9b17d72e00d9c1f779134256a741338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f406a0f7f8df0edebb7f234ca67706339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69ba5da52d0d568004b8b89fbca801340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9cb5d7d338220faff5b3628c249b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c8903c8241a03e38e565abc191942342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d51cc4b20b0f5191c8c84454dec142343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f416f71d13eff320df6bd72c30b1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f5ecbd3e3fcf54873b384c66ce1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e362e05ec59b84367b7a1262cca03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaac3748023c2a29629eeae959e8e2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd713546d508c9af70bb78f8aa191ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb3c224027afdbfcb0a1a6f35795bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9565a12f6cb8f795cf4b20343e1a4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c391420e93b0b20610009efc9312c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2d804a2b490b328196c111fe89c5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e742089093d7ec84e9b2a904ef169f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c5d5f7567a63b59297ac54d958de3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012112b74fe0558ca6121f5005aa109355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddb69ee0546ad7dec566065f7b1dc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92880045aea65c56733788ac5e659c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c760dcc3f4bf3649bae644c710ef2a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb777f8cbaeb4d188508e1e35ec8b6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd5bfca422a15b03dd514838d8547a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6543ad5212b7148981f8caaa6ecb27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62efef77a9f693f80c27810e1e7a5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe129c811c5653341b816e2d8eb84fa7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fac4499d23de87b68b8028dddbbcc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4283398899e5c6ff14db4b26a894f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbf1173e1b56fd938de76240270945366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f25cb48e2728ee204313c4b432c0f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4338358fea78861c32dacde4ca606368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9c00932f229b319bfe0788f70661a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bd659b1dda634c56f8839c67f7ec3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995707e13e939befc77378d2e8570f1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fe9ddaef07efef38f5617f189afa4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1463cbe5c5bd4b2042b04f0c3335175373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a63022e874068e8ef4180dbf5f486374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983624470bd419dfc004800d1ddc398a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7770e80607715308d5413818654d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c23f23be4d1f8bffa2ae101184619377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dc638c499b157fd12ee875692abaa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926b2e11481ad3118124e55e5f2e379379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d1ed4d72f3d1fb7a41ef96e57c6a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf30f71b3f53ad4e0dea7fc4e8636dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d23dc846e92077d53c8c76d5bb41b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a542aec272c4ed178d45e280e38ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5bd0e498eb97643ad0b28b672733c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dadf84439033f6ad3dc1da1b7911f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c92fc3757fddc13131c076c4c10b02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a55223b1ca9916ad730fdb8c93b60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce233d16902b509e9af1159707f6872388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c587ba45779dc9698def5f23b1232c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b388bfe34be42568daee9f33fda4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4564a0c1eb3749087dc175051badbf1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278abd86a494a1841c1e1b8a7b69945392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded50d984f8cd0012c993b8a814d534a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de068247e6bf22733f38a53b1aaa463394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1701c0970384f10aa450d24480ab8cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c974219f469ce19cf54edab6aa83a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e1f0ba1d9a576380842a82d997952397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45e17d6d3afd4b485b7e400b75794d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c4a76f835ff8f792866512d389995399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e186f674469a7d251f5abe4197419a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecae1871df87bcbfad2519c94e25d89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ef1a3b1345c602a909ae86435a54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aed00976e1aff7aab0bf3ea3b89a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc9d97afc274ad406ed79823afd9ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d268c89081d3992a33774f903b5e0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02303e043bf8461ce34147ae0f36a12e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd063713de1aecb4532af21f529a40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e2db312aef700018cf259f5afb98e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db48ec7e2e4cdbe93ae86d556585d10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa0d9fb070006ef2d1533a59f567ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530dc7dc6d4d99ea8632094e4a30739411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcad1f04d2e39977d9a5503774c9a87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dae9eda19041c4c8e3dcba71b4f19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fec8d45361f20d82dc5d70986f039a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5763404fb69718be85945d1190a61fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623c8b0d1092fd0172894b863ec8edb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dae1162c1d3d48b09e00d8feed07f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875649900dda29532901a0c8232cb7c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb4160225dd27e8a8695e4b65a3660419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab5b9c830f8b80b29b2b03ff7da452420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea894b9739b9b310782ba87ad74e65d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66322c783709dcee7bd0c9be1030a13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf9ad31f417b5d4c8ad903bef5d1a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535fa3be2985a26b265cd4ef4f53c22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac2dee25ccb22199688bc2b081a632425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dd7d865991da70f0657ec1df60970426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d4d444bbead69a4489851fb6f77ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e3271ba4ac517e50c5ad67b4a86a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f21e1e4e002d46e32b739ca388e2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79be52e9f7658022c9fb1f8f63fb42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a6f0880a79fd908938c3230c21fbb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ea2bc26fccbc6dfde1b45e8f08cae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3d9d22a71d21645195565dd40a404433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e891f6e10a1beb4dcbfcd144f831d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9e01b3109b78029603bf4fa645868435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d12fea9ec25704315063a7f388fb80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541df9273caf0446a22a13018f0d105437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d784cab6ec0d9b7db859620f657ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532ec7406868bb994e4015b4d2b2e37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9b9dd98de3e927ba1919c27602f76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893e948c7d376ca14bfcd4ed7baf560441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7b7e8313c536dbafa0226fef0851e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c0b338b384d3f561a96d4f5bc16d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082163336e7ffea3ba480bcbb6899c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c80006269ed18b4eae19abed68459445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b007afe416688510b9646e12feabde446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad23f8b1d1040b532f69b1765dbc6ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a3f80609773b6411a18a8dc0e11d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ba272cf6e433aed70c21e88c7834c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff00a90b8b47efda6f609f32df114a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c68abf10af5e990ec49c950dc840d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d791c3d6a2638f737a34dbaab7d7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f4cdb01d4cb2e99b57428c1441924453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7648f2885a5cd444077792bebf5e94a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd67ee1d256b9b9c07d134cfb11f2ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507aefecd94061d1392e64fd06725d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb2b16986b14c9e44e079c2a75d154457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241c7d49fa8eeb3712d9ee810e006e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925ba2c42a8508702d02b686af2f3a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928722fd964090f7b58c295c1ab320a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71b4719a9817d6db6874a930939f7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc112ee777d2c0c522510ae035d3b40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d328581e975d6d41bbff89328ad21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3e331039d4ee87bb0b4f42fe22b5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3b9a4f5b115faaba6882d54272469465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713766e1ea69bba3f7c977a3f2e8ea9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4dfaade4b900edc6b06667286599b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d156922045a1534bf0272ae750ccc90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef113221b2f4e6c9a2d706535f234cf6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7108cda6b251afbc31163627d32b5c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a502d745c129dfda276b0a6e2e6c7e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf7728abc8b8398c1cf3950619291c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9a61490a988fb03abf5efa98ea66f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21ac311c02121628fb782ee3fe4382474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf727dcd53c26e47fedfa35524b0c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80fa5466b917b370dcda05fc027745476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cac7ee7a6a9fe5f7249992dde6965477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d6687dfb2477d59f39babf2ec59b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104544e6bacfa513c9ad4a2466bbb98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02c8727697f46892e9288a61c07391480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa997f596c4ddac4a743893c90c2d504481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d89770c537faadb60b87f5a52ff73a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7375fd81cd56e6297d67c2c6f04d6a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973003d26f5aea4528eab7e0ed27ecb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3bf6498c0e8a081d7a45f9b9c947a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c99c65de601ca9d900802c0553b621486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0517975feca45c94b1e7bcfd7c097487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51d236a721939e402e590b3fc166a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdaf1363c6b4e31d4e509dbeba916a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82893485e0605bf1092248f390e086a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd287ca6e0ebc8c673fa07fab476648491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834158d21cfdeb65cc211af8da80133492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf475ff48b2f894e4ae24cbf2b3f802493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736a89c11e7b25dbcc3b02b565f788f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa4d094f086d57e7e018ba5ca57faf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe4a838bdbb91481a3bc5ae144b2a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8865a0164fe8dad76d933126e9f95bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038cd970396290735f87c5bdbb07da9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66117df5a98aca78f998689584376d44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815ac9107b832f8c3a68e9cd40fe40b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00421e704f0992d39b74da8b3f1c5e3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ab1b946e88129b42c0a16df14a5d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b083605440753aef14c4226e102e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0161dc9231c1143f284fbe44239e8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8527dd3970ba6cb78935a99316c2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da8300cadf9a1ecf53c1176b82069c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecc87f80ef36e811be7268048d91ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae923cb4e9910b0b2b002cd0ff523dfb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71120024b27455bf5199da33dbb26f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755e7138b0ec8b90f67584154d11e8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b4efee3a7d1ed6278d82cb378f9ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afaa64f026801366c13bfdea516a2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e21efd21487661234da5c2d5eef3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d565a54c7af58111daf860019d51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b44a5bfe1efd6cdf3b34221da7160515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7808fb2e2177e6f5fd62e56a2e326d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad86df5a80b65ad4113cd60c38e15e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ea8ed7b474493011f5fdfc5e9d31e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f576068de03333f6434d50ffc4679a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8b9bc1618df41252ae0ea878d5e82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d586e468325f08d5e40c3523b4b4b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384c1dab40b48696f2c4e64cd52870f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97304872475f6e49e9f46a15d47c57a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d46917727232242b6f888f24aed1c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc1b01cb98fa9d8dca2625a350de3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847679453f5138eb728fe9b87eb53a21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f19c5b6202dd158a5661635f47d5d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53d100d291e58740d104b84ac322b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069ea273bd7b49c09f737220117d68c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0354e4983895cbcfc314892c9106c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbdc88e72fb0797ff17f7dcd0758bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf3a7c91d3f4a6a2b57d2256ff0cdf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d2c75377485514245126d9482f3a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eab9ee150b6edae8c663c2700f198534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38549e49fab6487a8fb9d2a5bc2829ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a978a44c58536cb5c926a71a28acba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea8d58701db24c05fee898e978aea0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89f910b6759018e89cb3b6b5007a4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab37e409b068c8de12943ee0ce58861539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae4ec58c7f548d5278335a2d0911a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49927dcaf12b876efadb2678fef85df7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b54b349cdfd0836a8d21b098cf835b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6934b9b24b751e88f5c8ae794c559c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0efd1eb19966e2ba3fa34539b744f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e4bf48d4eb4c3eab3978684f30639545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767d5606796774c43676307a5c1aab2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d9371e4cad9ce9717e27e26aff38a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4fbf321efd1b4b3395920f4f88676548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c588140b71580b2a9ae5f1396c929a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06105f74b27b1896129c648a7f5131a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272be2c65043f351d37e862feb11cf7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574caa0675085753a1e08d44245bca5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd958792a34e88882c1e90487911ca77553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26a24b2d7183a080edbcc4addd8c0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3d72d013cc4e3c8ef38309ea4b56f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5f2b98973043adb4dba8a01925d81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5a28bbc449e3cb92dd5f9bb0c2687557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b896473f7e5584e98eb3d1b9bcb633558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25be28f9871b11852a7f11d2f3abfd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703aa1c0e4a40ae4c13861fbc0344ed3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188a1a0904bfa31afda0fde536d3772561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2004563af0c51bbf2a1a37acc0c64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c3dc8a73f9c68562154320d9a171d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6275218f8d5cff5dc95b98164c8c96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba3751b6368fad450472d50d1a7568565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04724401e68e314f1d159ecbfe99bef1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a8d9308c7b56e142f3da7b487af59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1f07144fc7040f1b10fae6f61295f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ba593c56c89c25ceae82029894e5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2f6a94add498bedb2afc29aaadcea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd9fe21c2248e50cd450cf09aafd1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea581c276b15b05a6d5fc0e103e896e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb59abd37ecf6e9bb89b3f2223afbd1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea50c37ec2b5b8d59d2ef7a78bc4095574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e747dd04503163ca6caea982e5df9d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22f83cce1be24fc466533fe83605a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04407fbe4930f4bc17e147991bc2c49d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174420014739bc7793a35d815eec723578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023c5a714a6065222151963c5c8f7a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e26f32c7cf22720b4a22ef74a6825580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602991255eaf64ce02a311919dfde517581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9f893818f152084682cbbbe90b2f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c526009f81c4d128a046a2d30a0af3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff90be820cdb8b459e4e8ca0a5124c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d4502a91f99057d3510588eac1d34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba7598ca64fcbd394c2bb936f24bb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82941c727bc96f9402fccc6d91ff2757587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081099fcb089b6f6519be0cc489a5ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc1c47d326dccff11193fe8e7e67a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96807b99dce0e04156903c9660893c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b7399d040f9e41f2decb36020d8aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06fcece007924cf5375e3d25503321592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e968f5188d1c66c64a5223b257bb4c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c489f736de301fede443c84e7ebb95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117c8cf4bb240d5a3873a2eec55dfa2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf175279be6bbb924ccc335ad3f978596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75027ad883ba8bfe95c73ead52ec36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791e063850abf2b03f833654df2ce32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4544dc05f94397981d348f1eb2be8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a52143fa408af73a8d0f795a60872600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55a41048aecb9c9afb5437b961c2eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1dcb08d67f77f12974bdd03d00dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeaf8eb0293f7665aa702412871cb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c25232ca305d7aa78b7e736aa4a0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e29cda1869e306be65b1d5c082aefd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a835f7ac7178fb505569bc743ad6a4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978477cff678f7261ea8fc5e9f3a1b6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6801221fa4fe2c18f2ae8d2bea02ae7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e530be4e24172b71d146dcb7eb1b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5b96eed35f1c58b716574c6baacb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc46d222307580f04297e051218447611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d626294c847d03a3caedcb2788c302d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343007f44202bf173f1d5b87e4453dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea7740efb2bfe8e8ae42a6fd74882e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d43dbc34d4866098693020de56d86e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff5a0120e658cced3f2ee26f6f52fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e286d1a1516d91e9c6a0b3df0b721c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aeaf008beed20f9c1daf0aa2e66e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb735e98d8c2627a7afbeb308de797f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01381894e1e25b6e5adc4d129141e230620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a38b3a49b0df754b51786a56ede7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818877a15c7d16f7f05ef2dc8ff78d07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716b9698aca05d27b72d8c5cacab27c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399780c04e5ab96412c1b9d88721e60b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7baaaf08d5eef05c351f5b11bc004625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bd30db762228e3bab4398c517a034626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cb5aeb423dbffe3ef2d14bd0e2123627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b57ee68577e32f7cb7a59f36957740628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434715896ecb450d89cc411d3bac2641629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39552e358d8b4a94b4505e1ee171bd8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223ba50c8cba5ffd49de4936dd4dcf4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b3c6d6d61ce3c49493b7a9e40f797632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064bc4927ef4328629ac41e49b5c1ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2655eb1a178476e3982f4d3ff44a5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0d2f28fcdff002ac7d0f3e67d456e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99382e9794485ca92d28807acf9c32f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be61b78dea03eeb7689b0c8a642682637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfa0a91041043e01270a921e30de3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd81fa92d8480d39509babcd8eefee6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739455e0119cd7ff1760243cc1e0db10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccf22115c3c8e3bb1b390c0f85358f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2f596c8061ff257fd20eca9dd4046642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fed6be059af6835ef3638573eb1e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6456c90abb8bb6aab03ff7ee16c7e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a3fc22c14cfbbcdb731af567905af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1234296f410f626cdd349da4b9897646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14b8d819117b6dbb38b475b347175b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5912c435cc27cc28628b8f64f2d5726648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd62c2528ef25224795bf532e8d358649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500514f530d52f5361a294e85e6decff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf794be378b53ab70e1fb68cf9d60bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b212ff18443a531183aef34956a0b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070027d47ce7779788ec2418a346c6dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15c1cf25fdf8c5dbe7b895ad4bd8df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf481df1794477107006b66e5d85e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65774460ecde274d417b555d726745ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c70fc4951ea43ce8f8d01508a1d65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664e22a9c16e9c41db05ed30c52da16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490af1bd5da5a0c88492c55b2d7f5eca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88eaeb2140340b638193d57093855e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136ac565dfc0bf1d93fa1d2ed83ded4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aa0944b5b7c607ef884447a88a444662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ed4ca666d941b8275c2e313183950663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbf97c6b7983c205bbccdce1c25695664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fc12d5877d8d8afd6e69347e58e71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f497903fc54db79ffa6037579d99a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f484ceb2917e14e57d874cb26cab1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a2d77d67f0be3d019adb9ab2bb7ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c2cfbaaac499c84dda07ff80f0fe1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa023afd94198cf2725c2fde35db9c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4cc6d9622206650d3429e2a478f18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd422265066339858a6adcd1245982d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8b462c2ffedc1bba7efe789e92556673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aad688bdfb3a3529823b2230faeb06674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967bccf0be7b82e09510025bec7d824675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea263818e491fbcbfa3a4642826e29a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56493cd109add2c1832840ccfa2724d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1aada5830802c7343183f926baf86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0663c68c2ffbdedd4fc462172de98b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432569bdb9ae21e1d88150d91b3fc68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9237315e8a7e343d4463517d95b01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392520e770d30248194978b8a40079e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd132443391747060680b4183a8127e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704076f396171bdc64c7bf8c5172c415684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b108efe4a07eabc7e07d56db3ae28b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8325ef84f6e65d82f2e8aec2526557686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33aae9e9b62226bf9d1ad084f3485a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf980d030b33b4662e0e361d8e55aca7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1cf0992ce2c4cac9b3829ebb8a6f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887923f281594b9197dfde9f9dc1b79a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4df976dd5c9046df88c7066656dfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544a50f62ebe507f7c2956e89a811ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3d9ee6df809904e10ee360d02a714693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab663574f2bbf6038a31b621cbdda6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddc6e326b53e8b050b40fb950f4223695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb7885236e8a801a55f259c569764c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64686e51cf6b57dedef16dfd97e37c31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d28d08bc8a983489832bd835a072a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b2310bffc734ba5f6f3f9cce75308699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5d97ec071e758cb65cc59a4733ac8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd52122ab646eb75b9c60709e0f0455701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce4e76b58d1718e6af2dd1e65cddc3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1eed7702100bc911176a52e65e5ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d406daa9dc28a835d2d88b4135052ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27879f1f96e950c5897576d6dd47ab85705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccd75f32830b7bd54b9af06e4964de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f978b6bff6188fccbed17f463461eeb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756508c11826941b881df9e454b6310708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d219fff4f226013af602ca732b9af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13b6fe82ab5a014a3b3ee5078e2b96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1f7702466c4d615090eb1020d14e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5165f972137e95bd59e1c3353c7ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de499d6b19a12a54ef8446daab78767713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652317a33bc0a0c56f5e8c039f20a61f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b70c04c15ff526ee1485db0349696d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d877d335950787dd12b295f1bcef8aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db47ecde758340c3bba309ccaa7bf4d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffbaa6b13dd02536949d12cb9a1faa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3c97fc96466cb7e3c6cdc2430f24f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb897f6985974ce27e2cfc2d818c17bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb78674ac07acef8bbdbf6d75272db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6dfe23ae0a598ebb85eb16e6108cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21de65f2b9dfbddbf12c23f817a4a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf98e4851fa01c29b111d9d4e452eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b107a2bd1ef5738d25299973bf9fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ce36f42ef6d5b7fcf2083aa49824726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957bd9b1416d1f5cd9a19b50765bfa5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c94dc341e456ce51cb398c1822f525728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7618aa8e1c7b347d0ffba5608b0d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218ab1d7a5ff04f2931ace3310a3428730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12665ddf5d168e9f1ba49eb2bab05f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc331c3111ef28618970e5b28eef2b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a9f60ebfa61f61e2965161f169f35733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40879dd8e0178ab915bb6fcc62f49203734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8921f9f20049076d20432eb6f9de2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5845364d1f607f0e1c4f12ee5c23208736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9b00b274dfb2f3cad4b49cc63b30f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeddcd55cbdd947ff6b51c9c08ca6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441e17397b26258c8589d7e3ac9baca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b1362559c7cd603deafcefb6f3909740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d512f38199d9fc58a0d3130769772b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e14ae8974e9720eb6a9fac333c0f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5209220f8bd73865b2a554972adbd4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85214f18dc2c2f0ec816bbefd7c729744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee01b3e5b7cfe647b1d5f61753955b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06b1c4836fe300471dbbad57f78e80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a481eef6e3ae0218532019eb5a54e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e44754c3e6507acf62bcfa255be7d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946fc706b15d102f9b0a4a21638c950749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea180e6c4583d7153d8c0ae1e2dd7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9e8532130f77193aa8fab01207149751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97859c546c45c592e485491e880c0767752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47469115b52e51f7c5c2f2f809fad99c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9655e031ea562d878fc4feba792a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702300df505b68a8c4975e6d6d2f1ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f54386b9ee406fe76f940b3c3674f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44a0d73dda0551997b355cbb1dfe70757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d202db423e0e0dc4d3f3591ea30e78758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44650eb0b7f9c805fd8e55f2f1df70759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f746a9bc528861450718e800bfcf6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d2d07a278e66fc596a92c849d8c91761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd26f88b613224e5979a4d9ceb74e0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd619cc1290199ea40e8073dabf9ea763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c84c3c271a1ef3de3beea83a194e7b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d731215c899d0e18d3b0b4da0fa0ec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e7602b7597bf0433b1a5cff0fdaed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba0508ac8f53caf7a139232f7875c7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddce4ccaa008cbf6f3fd0f35c497fb0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe8de5e7a9da309dab0d07a170d5fb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191d057c1114d792e2e2d09e342f9d3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf0c1e6cd9bfc3575cc59b1cbccf58771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb285cc7a2fabfd47a0337f088cd6d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0b8ba28db069b622e8c39b0757e86773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28e58f319597058411102d534c4712774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88d84f2eb494aa5bc418231708dbb1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c778f8a08c09ebf9e1ceb232ad9afde776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511cfb6aa056012fc3991d26ffe8647777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d40881400a944cc36f21d1ecbf467778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d296b5dde0d9f23675b630406688d4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64779e6252b241b6b91e2216e5e8e860780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608f6a24a92c93bfc0507f98a67e1e7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f62facd4f986675e29ff95c09ba36c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53892ac6460ee0746bb6d9036946c6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb6455ffeda7889270273701c09dcb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef1b487542112bf24bf9515bb51f1b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0c2461e3e951fd97694a8eb5113e0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a3887bb55ee8857fb08a753984be4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3da713991a1315aa42fbd5e51498a6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2a6afe302b2cdb5c0234b16a3a072789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6858119d7985773d02857370f90164f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6a39d6fdbb33efd020f08509ffe96791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a4fed2a401d8400554e0263af5a5a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb8353e0ea9344e20dc5de71de0318793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b9822ff0e85733274d75e74ba47e7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645e1261e1610a2082d8f8e369c79df795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b68e03c3b6504aa692b7b357b16e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ab670fc478710c1a7f97b82269b5f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b782d9cabb41eda0caaa03777260512798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a04547c59d39d876ffce335da173b7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78c23870deaac7b5e677bd5ce93075800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80f97abb28f3a6054a45181d2d6cff801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91c7f009c8ca78fc203040bee428f0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7f1edf7f227ee5c3b9009355dae50803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a07b192765a4eacb58883181938f83804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f898addff1b3bbd2589417ff39c2c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265db41aa6f02e535d2ea47c9daa0dcc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4cdb25c1f9cf0d6956b4ddb28077c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f5a6f6ad642adeb96d9dc8aa224e2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06e0149adf84cdc2bd6a65c3426d19809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01327917be0402707df625baca979139810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce14a5033ed7f9a9c2f43bfe42ad9cd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ec22d960a5600f5902cfa66d4bde9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdd3a724e010a22d46dcd81068f2f2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70cbc3528c467a6d14daf6d41cc840814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4922ff0f0494516b48d26bb95a155a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234240775e87ebcf1f29dcd0743fa5d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492531c087a0897266f17d712b1fff7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3732ba95872a0a60671a1e50018a2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbe09fb2cb8e5b9545572ef29f0654819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14ccab9dae1630756513dad820f0a3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136ea4f74ca757752cd2f9bc46748de821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab430a418744591dc77dfed9a4f755e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28460c6298a18f9970e561b0690fa8d6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c56d1a6230ca74565e09682f83be3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa81ac5228ffb752411ecc9c32d5501825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b19bc161a14418634c8349bf4260d3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ea9dc87f59b6a9f973e95172939b4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83487064dd73668ae453d2603760f2f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a2426576bebcc32c370fc2cad9b85829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc58ad80bd499084c588a32ccffc1a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eab2f37c170c9f9483aa62ef9e708c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0be3e902bca92a57c04fa73349fb3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93375c63e085f895a1a728c3cd6885f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102d16b826664a681127e48d6edab62834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244be3b05a18e9b30cfdff5f25d023f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b21d16f56627a3131eca92800ce477836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba91b56264ff07434e7b30330218778837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f37c7d06240df3d609339abd7686e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f719dfc9cf6b47f46cf94484bb3a6c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142701468d0671d52df5c8d9b5f1993840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b486eb5eb846ee62cbcf8954f7eac71841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be5bbcf910a525e428a8d8455428b6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e883efdfaaa1506490b38a208f709a4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601f7f69770013aa48f926ed4d7e2e6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd514b3714c3c46d38780caa531fab845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1852eb127bb8f53901330f87477c5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46048252a6b06f03201f0f5a89a678b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa753bf5aa2d0b5442de3df5b301238e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912aa5195159a211556267b4a50e08d9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c0032fdb39c693cfd0fe535e4404d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87c53ef193314c26657b56f17ff356851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f273a5e4433da72c4ee4c64a477d8d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d6749581d1e5f68329f0356891a0f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477a2b5ba636f662aa7eb6defa6376a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb13b1d18bd58dc33264dfd7b4fea0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c1b72850df1ca2474d3805cf848a1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba37db16b76ae621c1e4cf90adc08c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43f074280720b595597182e785cdb8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418f526083398d204de6e00b29dcf3e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cff9720bb772e217b60198e3e431f7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe325458e8ac7fa8465a8515faec84861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b418176e2924a234652682d3831a37862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf64f331f9f09c52e565e286c25074863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b165cccf35e3a40067f55cf7aa71b4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13831a9d8e2fbd3b5d694c64ae5b66865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfff631dbb985725212b84c29946c17866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca780f623b0430feda97c5a46be769867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1fa27d5b74e8607706e559084d947868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cae38db1cec15c89ca7afe2c19c1b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c5da1fcb59449de0eaff1f16e1881870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8a3e6a21d78bb7bdd2f6fca3d5b51871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04335af24023d21d7e4db0825dac8736872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5abd828b3313e84e083b1cd94278d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9e1e7793aad66bcffa3749c1e88db874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c244bb91c051f07c9447eec56255a7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8e1cfc767ad34c19de32b493fb8c1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4f246407cfdafb43515fdb5691d2c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ab4acb263eaf64c76bb06d945a4c3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22c22c04e02f4603382374d5480972879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834cda8d543c788b34b17f365b3bb64880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276c0b9f5b537336f9d1be15bccc3ac881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf527faf7d6b49211dc956c7dc1c042882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013855c8feeb03c724dc01937a003b6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47441d4e0abe8b77d86e00c9c4f11e4e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c077009f07ba7fc808486d2a02b1a0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05336dd86405b23e6b4fcd468f6db64886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a84d8ccf61192df77e9dde05da5959887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00a43bd6d00109d3178a6ad9ac35a9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92595199cf894ff744335d53f952f08f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f8d60dc5bb47fd19285d8673ceac0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869e26ebf42b9c536e967a2f9749028891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0e3b56e09e9c652ba65e9b141b58a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ca6d85421df2ea5ab4b515bc6adf9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc48d8e2f5eaa3c2174f067ab37bcf894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73257cd61e4a5b9bcea0292ed0b52009895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5051d8adfccb1d0a9fd23d18c78ee896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a519011bd96690d77c78646c30c53ae897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32a35dfe3ed7dad5210ef0b166183e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02ecc0bdebddc2e7d6d81b5d721ef3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e9d01304a5949e6a879c908270e8d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777c695a94365d44a92d3784dcfd581901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93255ea67e2ab834226ba7f3f7ada6b3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d25fdeffebd301a0fe104f88a31b7b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4add1ccbb260c591938d1c02defac1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481f18631db4e7bfb6ac916491f07a2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cea09e614fb1da316f23c0aafdd6b0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a359beb82edea5c625f7b89c945da20907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6508bb27b5e714952066ac678b2150908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7503465961bb3c182557d69668ea57f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1f3e77cb95339e96ba1cc0cdafe47910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae870c31213c4f7feaf875fa223c1c4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c625f60acc885ae265a218edc7fe42912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee25af5af8b61dd748a59a177acb8b5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409d36edecb3f3e141efa792f3fc6ea914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f69545b1f2a9b096a5f16163cdd9c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22af19d30f97ff85fbbd2a936d6c594916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04586fdd72981ead5bd72c6b17e6bf7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222f02b7f39bab13c1921d2a39111a4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d308e5f4c0dff496ba1aedfeff158c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a7f1bfb1c80e7590299257f2e5c16920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00334ff849c9baf90f2199daeea02c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc855c5fb6c3f9708cdb17318dcb50922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941b38935d5b2a5a7675e29806b724b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb699c61315e651ad4907408228a47b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2d4c33d1e0ae8e04eb23c5a79d8d1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bdbd5a229ee2a5cd5895ec2b59229926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaafcde3aecc630cec239be24d96e77927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c7a44b3a44a4000f30abfaf7ce93c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcda8a7a26df1fdf1038a4f90daf53a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33858691bc4530a9b2b42da5c39ff814930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e48c96cbda834cf726245da1f47219931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3976ae30453ec87f0e3cb8dd630066e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727aee696fb42922dbdb07b6eaec549933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e7f9262cde790b6525d1b6352c0f2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dbd8c6be5ed6f8e33b615fd8d9be2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a65ff5f0ab247c45dfe0470611001c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d31f6325202d227a2b62937b3c461c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf823f7f6dc612346c9546e06526768938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac8417bb13746190bc92a010f71389939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e8f35661f96dd260f6eb978f03888940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aaafa8376f104780438e4b6264ee6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2537c27e771e032887ace93f3c6f75f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b69abf98f1047db9acf9053b2c9e51943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3bc80c9821f37897efc91ae7841fd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fde7d195c84af60fe0f0374bb674de945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6c34642585302089d418d171a7fb8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff18398ca5fc110d7e1a395fc52cf9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724bb75e19166c06cfef90d847606f3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d5f6b861ebdfdf3c2db12be806e13949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee553e90917babc9ee250f7f9084863950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7d5c9d16cc8435a75a1f27a2295f0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bc41a8bd73f34dd3bf9a61a39f113952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9036ea8f3bbc8e5eb87c7ec1aa88cca953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c863b62835d11167ffc7d7b29b6ef9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00facefe0301785bff5847ba1be37f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca39718e5dec5bcfd0b44828cf954b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7391494fa7d41a736b4a88ed836ea957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fe46109196423b5b5a86b4eb91d22958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6ca5b4629e60ed978499fcaa33806959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b20acd95f4528bf4dbd3e6eb3bf06960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105138a0fdc528cf8d12fb0396b8ef6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11ddd0e1c6cbb81419b0714c846ff3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef345c68621376d5955893ddd42bee963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b867b72e9b5194400dcd0a39ec2ce964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a192c06895a46f5c53758243f7441ac965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c38784cd48d24cac487af19d65e13d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47b14c8478d5e96fa811847ad8aea3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbd155e28215f1098dc2f4a7f23e90968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ed707ff091c689564b404741d0cd4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034ed1c0a942c5744ef66599faf1473970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f6ad3accb8b38532d274dbbcf7956971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d84ebb16e7cdb0cc56708ad5e0e792972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bd382c6738cb912ffd6611a8f3612973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd717be7461db1a80e175ec3347d5670974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b955105c044930f2f6d363d5c41a5ff975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>