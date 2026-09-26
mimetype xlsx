--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd35a18850fb8641797e407f610a131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807ab05a6faaf3faf4ae8bf92e470cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce3b463231c9a5535b53d978a6352f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c99aa1bdb539c9dafe15ad7feba0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435b8f0cc2c050a83e0a58eb3fbe4725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc29682be66afa5c35f42c6d63e9246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e447294f2add925ac42dd6999677b317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7ca3ff402791a007fc798f7c1de2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca4f97d751684b52581c7da217b63d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033ec38e458bc5a44163fa5519d479410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab7a70adda6aaec60d8f1cfc688ce811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef486d1e0389c4f73b07c9e513eecd9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a487b54a430a5e3d1a8992173193313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aebb32a51dfd3d10a356eebf71ad314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10d8a12f8cf8763b93ab2433aaa1b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bf2f599d090665cfbc6e8c362086716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fa955ed25836fc8811e3a5ca6caaf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceaada42a101887b693d68a05d628218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a471528f00148df69b42ec21b98de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbfd0225e092f572f1ec3c48adbd1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36139eb48e64a56dc9ef8c52b8e4990a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d01c7cc4471b3f5ba5a8a9cb19e7dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb041e97a62f0d6afd53602b1f2c74423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb82c79c2ae941a6e02d72adee0244b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fad21ae2197faf6d77c0a1eb1deb2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcb23b09346b4cc71655214eb418d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41de52a933f288efc78d6742a9d481627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28a508fbbdfaabc3784bac36b9474928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec050a5c5824315ad68a1b24cb0d57729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32af71dced2bd41653854ef9599135530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7c2a912345e99940ede48c3a548e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10425c4815cb0dd0c15c2d31c38679032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22050c84e8df826750b1d844f73a642933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b5ec1662de869e6dcb8c0dd2a55f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc92e85e94738f12aa200dd9007173335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c754e97ca515b44ff48ad55c4e345e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210a4bce72377d30401a65c7f8d10cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a3ea347de901ec8fa9383efda60d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fff0a0651d8da4f649addd1218a6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0951271fd5c31ba5e821a385bff1fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94a40db9cc84411b022933dd29330141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2002f6b2677103437dabd03cbdd8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fcf2b0c48f327fd243a44845018a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849f0f444b9966b83048ee2c396da2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fca4fb9d210dee748feacb76c2e1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fd818d4d8e7fd89b02445ae1d39e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36a9b36aeace7b94ef36e61567de0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbc20c9dc0568352114d6e0023df2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f918111a1b4e616d6730810241c50c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82728cf9882cc05d7bea732c9ddcb3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a4e5631b451a62b279593823dac8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc84b8b97ffe6d41fe9ceebbfefcbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e0adf0c152f8ace76e7a196771c7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1689797c6736234eb1b0606df78f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a15a8a1421d53e6bcebe988fcb97de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cf47739af7579111e4474a7e05a8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000d25cb5ef4efbb7a7681c6f7104b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be429dacfa85ca54987a017fd0ca1c8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e23ba3001c83a5500dccf73f7b96159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560f9eca649a5b786a26bf7a04f85d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cb0fb3796b529ab507eaa640167ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e63c339057b70ad1e95a42ec2ad2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3460901251312c9271e727033a26f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96824279fcc0cad5d06262defb73cbad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e5d92175c2f0aa86afced0ed7c0a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ce8f53ac36a97575c4e51da81caa566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eff350ae71b5042b395ac7e477c7ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f89479ea6ea9ea182eb6093ea6aa4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd0b7f3c0daa2530a18223880f95ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c2e473ffb5171265daf39291f3b6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324850f99aaa068f0a74e715c2338be371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75801ee4475a8f44851b19944a04a6f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729e6e08ccb4c6f9de1809621aa2d6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12953964bfef6084ec6aecb275711974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe277af33e7e11cd0a78b8a7696c3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a889f8ec5eaa01efc08e9497b0d53a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc50cc64216bef15c7c32947916ecde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12183187c648697ca34ee2bb19a998c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e3510f14cc03eec2206be3b684bb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a5d706275d8e04834c01b9bdf46f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f00312994f2aca8381c61e9f08646481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb6a87d40a06fffdb6664556df082682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418bec9487309b12ad57ad9827ac58083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04459ca852e6f8c887392e7e7a23bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f744e0eee0c8373272bd9338137a3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d804224c9d2248570d329e4884f1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5d713edef1956bfa5eef0ee570d2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce886dd5dda838c4b210306cbbf97fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f81f6ac9567db0ae6717667050b75289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dae6aa2aa5db6966f3f7a0a32973390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36823619b96fe2248d7a1c018170621a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560c9fb4b578a4356d8a0c2433acb6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2296d1b08c15b0f7d55ebef412982c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb2140ce827955b6d33fddaae78ea094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec9f0c8f94d777776f566b458de5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2379e0410b9e6aea049dcbcfd5b8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cb4c3ca857d95373d096866ecc5f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4af2165ddc604247179130ae11f8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a432c4e4b81465bae424b1e40aa9aba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88126339fb1eb95f71676da0638b0de9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a32b9f174d51cf4a3aeb779901d5ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eeabb65a4e722626d0173698fc691102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d232f475e5c3bd36a8253b68a165f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020dd088427e88e594c974abdddabdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce9b246e5d291b4514d65c62f1d8a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b1ac5644eb3ff936e67fa0903fdcf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf018f2904cdd9314a705d4a8ba2cae3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d70e398a0fe828f6b40705325cb7d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73d1f631c5a24af7b7953264669c4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e097d2fd3485384565aed68e89a32c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c32eeea6aba9a7817aa54af946166e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf3b5185437d14bba96502723a1fad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ab19487508a43fdaa97baf0aec2bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5824c0ba05a0baa149afc75635099f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b36dbcbf86f980737c418f1fcc82c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa897a026046546cc82a8dc8c2fa2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec81e6e2d7355b3bbd1e587208dd556117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed52eca622d800583bc217e80ce7b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b93a370203d40e04a8c2e6b457837119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe25644c5d65e38b4f8927d6502ff1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15238b830774365e37c4c85c1ac855dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539feed0bb80383d4eae1c0a97f6cbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814ff96718f7845bf979ae5c1fad344123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d0d35ebcf8fd5bbf45cff2255f4ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b408df401895faf7b80203cddd27c2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237628a6c41623ccb31fb8c04b407f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4baf0ba42930931b5b8643ad90601127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ba01cb3b525dfee2805866fc8a607128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a03ae5cb793b0ce8436ba5f87a3b00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8678dc735600ce8be2f862da57dea6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47612a3848520b492d78c88ab1921858131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e1bc94cdd918a35499a4bb6f5efa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533abdaaedde21c617c35bce1d825a9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc551a084767921908a29e5c2dd42a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355f1f69ee957ee65350bf36b0602b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b886f0022bc51879910eb979159029136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02ef0a27eba0142c3d2028904ab762137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6019d7673cf094e60c2bc515082c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b913e9b66ad47c1be72fa090275cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3e38d86b28a42f73f976b62810273140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607317c7c27122fbc909eac18061a2eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558791c5490a85c89a32c048efb20e3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f7dfff7806573b4b50a175420331d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb51c1823ae8f329e8819f4298c02e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6df9d99a7cdfe50116c8a7ea807276145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4b238dce34c7c84e8354e43b84147146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6e9d1a90b7bbf0b894bcb35d385eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58035c30b10982f3f66bbc5d82545a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db194c54565d71163fb9ab6e4d71f114149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66561324f4b234cb728fc28031c4af4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401558c73c43c3d4e39c1d5a373034a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a7b803e6901175beb30d12783eb90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18072a4bb2885146bc85ab467c61aefe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbabf9705522b478c9eb18b35d4808154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d5e592f515b64d30b7062f611b561155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b6102f166b2da27a14373523dfb0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3755b39cddc3d58c0c8fba3109e9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89580a4a26c39f166983564c535b8cd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab67d49d0cee12582053e0b99bc1614159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dfd47226f25634b2d9698cc38ea54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48e55f874fd2e73ac4fe39e5a8f1ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f978e2f4b49e66a1177dcfd3364d3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56166385f84c85484c6a07d13b85bf39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f01acecdfeff7cba1498c940e5443164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0aee44ae49f59dc5b0c89563c613c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a49c273287a0a56fcbeba995800c9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8ce3d56ba30a16e17890e1bdc5e39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c8ca8a2495222dca00b96ea700387168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec521a43121e0a72a170304152e5f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cead79ae7fc4a3d4e33f1cad058337b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e5ada1372da50d8adf64befbd96a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab584c1974ccef310d9907e032efd83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c86de15728cdf30a47230217931b26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daac43b8b166a53aa72df35625d1024174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5711424b1f7ae977f7fd47e8778820175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68536553e43b6fa91dc59e30e8f0d2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126b796c6ba90ecfb66b294c2db7b70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0c4a1c024be9f21995424ebca7ac6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b28ca97090b0d8afb6ab9d8dc49abe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becf64af975a00ba169fa477d96cc65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746cc0360cf76d716824ec64d02e9d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210607c2bfc16f9a6c51f5e5b288230182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c59802b02e17f92e0c5eae75ee124183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cf1cea9267893075fe1d847b09942184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4f35d93424970a13f56df9cc96595185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c7190e033f6f2efd40b48d9f21d70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05844f9598baef7206d24b0da59d8096187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829fb68a028b6e308d2fbb6ed96b799188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e2a03aa7e180aea83a83e2822b42b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ee1543d688da07e392a36afc477ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b40a73314fd4094678e83be109d253191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cd0f01972440ac52d4b5115048b3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778db541c2cdb870ee09df328c81f06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d6a1fb75ad6ef0047e04c05ec0ea0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e5e150274aa58bbb8ab95e86ca701195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb3258d22269efab79ad5c14f368ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b533a69c86108fd4326d822e828c9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f9f49501695f00e1b98aeead55856198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf374d1461de37ec418adb6058e269199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b6de01d2164a031554629291f698f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13a33b6aa190553b288945d1b7514d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904271e21cd2852c734b4b5d10b04baf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c849314dca0dd55bb9d469336eec3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d650edfc161867bc1f825dea8193ce1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321731e31cc5bd6882589ec037a0ce2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b5ca2192d8616618ededa2cd7bbe5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74ee266d8fab07e7907bc7964d52ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7559127f1a686e771c5a3f9429d6f24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9369c720c967359a32293553167f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fd47cff88ec9b8c51590a2684c7ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7ab49d55d7402206b574a4f7677d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f119950b04416255f47b68d446c100212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d92a139212346555f23374841b1a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ac3431c3f77602c3631171b252c3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853010ff127f92e44afc5161aa63d62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e14f1f2e72a1c1794a8c16751c9f49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcea186a83297bec7d4b9b3650c8940217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff99aeb95fcd98692eb3652eceb9b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9887f4cf422cfb6abf36c86fd8e7b56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea523e688dd2375e87c20fede717e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627307a1a791659f9bcc04c687ba55dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5185b02424236cb7ac1881ecbb10a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf573c3ecaada1a8a793b3d53732421223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd67152daaa21425506e571d0d26fce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6fd383d8e6ac65fd01692656b1ab2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b9946872f955de9cc8f5d6b135016226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230e6783e8693cd9c9caf9ed725727e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9254a7b7d92004b6d134eb8e3955343228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99498c4ec1044eb61fcec8ce0891bc5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9f4b138263beb098906c6abfb12b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7a93080d5315b0bab240a9009549b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e8cf8d3369d85c3bbb98336381a38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de334a2d6ee574c5bf61a019356c24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea9785c930072f0da407e238801d35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9f5b3974e99a9ac55bc435e137049235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fcbecc47f55ea5b87d3808200b3d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79852179207b012cafc84c7e0296e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e98822b087e8317aef00e01bb5094238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af893c62602104c2b3eb09f28706ba56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e64661fcd55b89ddcbf23061f3243240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167708056a7fdcd0aeeca833e918b647241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10230d1ef2f4f01e940f5cb37a0e23e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90f9c222ad7828afe863c329f8b404243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70368c954959cbe3d68453d1bfcac6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f0ac6b8cb97582e4beddf861e6897245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3e169181b5c6b31ed8da51f0dd2d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0947aff690bd7456b58f83ea8329a09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829cf74957ea8b07efc66e4cfcd544b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c6b6f4b32eca8b0625d5c6c6aeb23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb279d5a26cfac18cdfb4da7deefe9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb4f2eb2ddc4c45a4febd132bd0f03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50efa9935949b67b1ea4c415df21412252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e61b2f758f6521f88d1e8bccb0aa8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1adde80e004e6b6ca1222b264b35c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f581eefa78f104a948600940297c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac07f948e22b007c0e23e6dc1d96682256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca780f0a1166ef878742fae7255a819257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391c9106ab0506351b98927510e09ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da063d38761c6890def7d5e8291e25a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ebacc353c93cc60f5d088e3dfc74c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbff35952f2d6897ba3f431ef72eec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfe05b92792d5ecbd0396340345ee6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b33b8c6a8f7fd7bf7d29bb620f0fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd3ead8cd59af6ee2435451d741a7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149acea84e13e772ed00ecdd9978f9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3494b350e7fae476d53efd0a9241b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208a53f78cca70b8754ace8e4beb692267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3076ecaed875b2150799e62b6e2c751268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02087fd018de10750dc2f0ac99562c2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe0d7240c9bc45abbd322129a997b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b18dc2792608eac75e641ab2aa158271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83685c93acc21f0c8f071b93dc3f37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe0bf0a8109eb0f8bf4d80d2b143a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a342eda35a7668aa5b5ed283d14dee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc29c28db4fafbe7bb66042c002856275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934afa88e4a34e86022a9db6b4769e85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc08c3f47f20dc7d7e58fcf52ae8498277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b6a2452a0db97d925dfc4d94dee5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c666a7a364d88ee71a7398056d6f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf026b42b17d350034947be4107c2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd153100921ab5649e1da755eb7440281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5855e05eeda320602e7ed25205097a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce09b24940c8fa89cfbb873efb33b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de895e666e568c943e861aa62b444d0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb174bb391982391454c4a0463bbd4a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472d5c35d98d25e898696601b0e4ce6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b46d484f6a93a2aeb5fc2b4563e618287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3c8eb75b3b461fde8f5460e42a481288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f6509e5765fd8d58128d424dae48c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45400e7dc9d7706062546b66606b68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e56a1de55368d311c4b0693b2c43b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae8223f0d29b948bab24c0ce66b5ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069337bc08fceedfdc9aa72c6703e6bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2af38ff6b1072b4b4528604184bb69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570706cb32747fab097a30458076be1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978b99e942a025af3273927b805c9b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54314c073df5eeefc26e817205b6b4d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b826fab27438328a7043f36b7604f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533e5ce55d9157b196ef62242a54e37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e16618e972a86e4f6bb3a4ca8bcfe4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3fd2d4935456e6047f266cfa911a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ac74a342308e64ed2c8c0799ec7bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350d00dbb9cd40025714930dffee001303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ff612f409784037804b9df9eae3de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54d5993f9a03c1be24285e6c49a59f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfc17cda8b471da5dd03813b3c8d7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c5a2b95ddaa69614f7d1c23f96026307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7065dccdca79b44e8db246d46c4c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b561bee4f3e68a7bbb2691c0b5bbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e60ce71de0e0c931c519d9725f159310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bd8a8d467e1a51aba4d41fab9f96d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a683ec8e96aa9d499f643ed725c470312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800338ec7911f971f96768ee0492871313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df7d32a2c7446dfce7b075ef50b7dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b754101a6d309c7db05dc67f8b38bbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4236a2d11fa284157af8ce0b6e52d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c654cd1b9645c715111ea5de0c77c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbc768f25109dd8ea43157b860e6f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186d121f45310dbaa6126d05cfc97ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d944e2140a2cda03b9ce523033b0d60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c7cd1114b0358d19d8f9f6311156321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fd6b571e60b9b154cedd5b5e95be2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c9bd01ac29d63050017b97daf6ed1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3223247f8e4fe5066d0e3a7c59166f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ebaa7ffff42e9195f595060243bf0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f24946391c75157ccd48aad21694f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cf7f538cd950edc005d1680812bb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68449a5e8de0704e36487c26f9eb424b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55809682a00358fb322eb74b16b8a1a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d5d9ba3f84973d9cd3153b77c6b4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43198c4aeb0cbbd9c9f5d505f06fd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b115f5cc0fae79f4247632e9dd404332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba303b4e727bd5676b5f90353973cf5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62adf6e3058ee510279c3615de95cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169ae4798b3671a7db8c88277337bda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a94752588d3b8eef71880aed7668ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab49108e6c7ea50bf61425ac11be24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de48283778cb72f52ae32b22a6d6d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cd634e7eb2e0030fb87df559ae090339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ff9126c78a7e24f3675776c671059340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51a6a111b136743c3130c02aa31b40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a6b0d4d54c5cb187f727e9c4efb54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c4cf594dcdc220525b48d1dd2d252343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ff61788d8379bbe83c7128031380c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976fbe607ef5d86f816653eaea10096345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2d6721759d1e184b3ef77d3cbcc7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258270282a289f4918fef392df45002347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03b1281be3bf10d1f65bb830a50286348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0812589c18493037ab465340e61cb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eae0e58119133fe31fe5df1f47cc0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368060e0d7684832576641dfffc860cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6e2ce840e6cbed1ade4cb6b185646352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548796a18ba0174e08a99b05a53734a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25c013cb1582f47145c20c61e90cda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcc4678b4a12a8d024b91c88a5972c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d311d6b34cea6636a9dbbd063122d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84115fd3bbe21cb67544c6e80b6745b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1793fd1d3c136e8c38ef34f0dac461a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0c4b0ce28e85463a3188be6268f6c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a566fbdf6a9a86b81be6454d540f80b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079015e0879f7a5ce07f049f15f580f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fddd1cfa293fda0aa1857a80658660362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529af135c962fd614107ca73f289f2a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d99e6e39ac1f274d39614e7674cbd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a37972ceab68b4c16d867b86b84751365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7a4075cf8c775a031e568418762b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6badb7facd4b0e4ab8fa751a137bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b741534fe1dddc46abe1ffeb807f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8625296cff92d817cd1b747f9b214f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad652001b78f88744547a1ad955ab83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b44f47d5b2c07f1eb2f46cfd15f32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a878f349d43eea5fa53d1440419b48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e9c9d032c7870a5c3147a7e41c19d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da78c2fed2cdb29a01f5b6e99a62985374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7893e79f2169368dc5d53ffb8a4a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c4fd9fbdaee6e9f6092e06d041c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3ea70d4f77d9e389fb8bfb47d4e36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855ad9637785e58be782aafbf854fa8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19ee3aa2b4ba0f1a208898e06b1361379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a141ece2fd8f17bd326fa88d611342d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eb9e13b5c62c340bf3e3651a8bfbd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cf761ce9320b946cfe4e824bce292382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58838b8cf65ebc87645391e82e5941a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9d6de15da02c2f9f6a090bbedfe1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cc8f359ec89a5ae8a0f445e0c3141385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aad9a1544ef83c74d756b2ef0171a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46021292a6d61f11550e89fbc7bb0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39447d6e4a44e6a57522bce9b285bb1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca667062e5d9b0494a4c4be2c261f98b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349975ce3063bf8e02f1f53befa7866390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43e8e1ca9d0b309b9f59098e2fc3e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c22999382173d37037951565b3c2c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965455f6b1b1ca4cd7931e7ef792a54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296403958e5ff6ed0a30049084e99c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c627498194865980fe49263ff584b44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321da48d2d5ffeabffa40fdef351f3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60d17e79228e1b066ef82b1a7b3b8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161633c6d9e34fc49298f00d11630f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92136737d211cb1fad015654d9bd5959399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbd4da877ec53352d3d0d750652d93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80680777681014cdb9e944f30c9fb6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc2decd786d1f19e5e7ffbe948beb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1c8b116f068fa5eddd9fb1dcc54d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ad73660273577c40ad43f3d490889404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbded40f0ebf80859d9974602223ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258cd4a1ebda03ff11ab824964eef85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbede0ff181fd99743bc0b5680062d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7451be0180bd868c98d8cc293f723b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b401b17e7aa00c9c83a657e770744e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b01f9790ec2eeee671f22b20fff434410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408baa5779913453d55eebab117a830c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced329836224aa75615e5dc1f7cff2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6619a34fe66fd445f77c35650cc42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ba853498d4360de07f5d69a38b721414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49929de7e9e94c53907bbb5b6f779f98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24187e23f4098c94cca64258e876ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d5b32ad883d5548599dca49495f4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7fdf68e6842ca8fcb1b4cd6adcec3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fcbf126e58152859e7fe3bced4c58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecd12adcf7f9cabc02dc4262ce8d48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4501fd8ca44895f7b86eb11130bd18f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c1ff10935c78ad512087e4afa9fce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dba35fcd51ba48c0f94a8a36136472423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3edbd2175f5335d74a6c72ad18803424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1af0f36c69ec831140109fe65fbdba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288540eb31151e5739fc4baf19b613a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb2934fc9fcc054d994948d373108f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45595f9d895ca8209e31fc2fd53c13cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5026d863de79dec958d621aaa280d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dadf17a8075a488074aa1e0c356ffe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f318f09f890f51d5a425902f9fbf06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf619a1acd43ef8a0983ff7c690ba976432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020cc84f9e5a4575ba938f19f3a19b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966861b9df9bd3d1e5400a8c4ca7269434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b02296e7dbc6f0a7f79cca1e1bd48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7c2c042f2eaf0788ec4ef8dff097c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6824616d1ce5ff5839424d66c9ef217437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0108dd2f9b628047cb34b5b1377cf31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37753f71288c560fef02854ba8fd1390439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b0c1a00e772be6507f43d4a30003d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616e234f8f000eaf9d84fdf40acd21a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc5818c19005ba4ee44a46247ebcb1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e988a7638dc65f57e1899b314fc07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd97fa937567aef03709ade63d539b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57cf3285ed58be1957ee1c266c3ada445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127db4ec670737d20fd870a775f83126446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a983cad8fec1f79d42a755c9ba18cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76443ba4ff670e214e79cb76729481ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d307edbd83671575136f0f4a8942e17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e365c4daaef5b3178868797253dd9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8b7ad2360632dc1bcde62348bda75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f3d6f3a7f970300e20d1e66a99e98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841c3f52c1c482a3bc04374b1280f0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37ddcc93a946aa6d983e8589e0bf8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12b8d9b31b4815ad2b20c38fd15cbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236af8603791dcd411b442dd325fc03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094750e143b4c19c875fa448bea41421457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02392ed2b952d6fec7c88b57cd10c35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37861792d00a3fed43dbd0dd34fa4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89421d0e9d896f899d12e7ce3837f261460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805ca13ca9daafa0384b7eae627a809461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834752e5a26323b6a7bc35109cf5f18e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13accdf3ec304eb3745d47c468502822463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671e51e04ae3e11081f5372f45db5e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734ffc34b20291ee1e2ca1fc1c1a879465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8210985f7775215ba66dd7b468267b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8537b2b292b827a9237d99493f26e45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2b0a64b63c67f139f76ba0bb5fbe4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1325149eeb7fda02a13e9f7966b5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5376ac02faaa69b03bc1c873e575de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98c54f5edb142fe0542dad468b0d3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4336208cc4287c7bf7127ece465bfc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7996ba515634899c8b351e379941e70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877a7ade7216c8dea8f88d162ea3fac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bb3721d63c24d4478bd93789ea6b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84b6d7701374b912df07280230d223476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b60e2fc08a8b7a462d26079c333d20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585c8890ce4a3bcf57ebeb1660e2086478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cabcdfc31b4d9e10a556ca3f1b299479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c871af613ebdb8d45cb373e2be534480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fe3552edeaa3351182cbf7f52e063481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd47abd6f626433a3543544c7273aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c1a801bcba554acb268d0c479ae9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0ede860b4f9fe8e3f95af29da8c77484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc3407d4a6975070c290e72b3290eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c492a2ec5919add86d6de0f515484fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebbd319bd05d1e72d9f7c3132a80e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbd40756a2c4574ddcf67f274436d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1ae513f4a518cc58ad3f69b5b650d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb3d173e1e3bb008cac5e5561b8021490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6ddf5d366604ef50d344328c08d6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f5a5724a2842aa913a3db3062b7a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb040c4e298bf83ead2d873db121680493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7fe1de924089ffd865d0eb303980e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb296f3a83ce4a9f7b29538f18cd4ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808923b2f1a3cec36d50ca7263e799ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a46068bbbec595d712d5c23be47739497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4623f77d38655ec8292eb9523d859498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5134c86a5eecabad7131909f2c5a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c78962f4de8becab1d73d7771029e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e8fedfc59544607467dc3494e7213501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0ff9beba51f04b2839aa9d833d5aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062e811399481b67c1a90705ca89dbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8ce9dce29a03c13b7ccca93a1a9df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668d22e4ac924f220b915b7148fa9a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9ea2aee63a5e27049f3dd7e95f6c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc7ddd38b8c6d9bb0d4970deb434d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bed79400df0df2adc7dfbce6c0a07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb70ecd12e8a2929105ff0a0d55981509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c07a6e892c323c11e5cbf83a81cb5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472798e29fb866dea84b9c72175bed1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b11b02e3d674b55b73f353881541a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ce7715645941d1c3b469750fc6c06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db6af94e1053cfd783c4e399dc6e07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86797483f872fb984b34ff8cb060eaeb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b25b17e8acf6523e215e83936414f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ca46267d73b563b63651af2da2e6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91a8d27de1e783693912b0dba9bcf7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de3bfbb029b7f6cf69402f91fb521e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19b7fab054a160694e18cc371c3b68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a7dbe18355422a9ea65f10b777647521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151958bcc6cda4e03c2a70e21e8bb4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac45033ef28a95fedfb748e665cd562523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff33a1b086d359cbd3365340d171d48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819911a13adba73901711f377ddbc78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f33311ac1bec9a8c408684ab9c0cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5f60a9d8bbc432b15fa5440660a58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f842336c5162f73b52dc35d234033c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf87ddcd1114b8954ed8bd2695673cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5e7d80b997589811a57375e59e8fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d72f1fca2b4dd9f7ba56b03bc47c1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc838b0c2e09e350ac7b768309d2286532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfb26445c8c8cda2a2a7b67a4dc4b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7fae91337ee28ade6c78e8d9fe443534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956f40ead57ddebee358ff9a6941ac2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cec440648dbdffe6a17d26e6a0c6c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba043be5050c92a97645d6e23aa1a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d8abb08f17b7be51f451a97075b34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0fd7bf1a9c6a4a32636540da92a2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a98db98ca9c8b0de70a8f4ab340a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78710aee9b05b2c86f18386a96b8edc9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114633fb6f10857e8f732932c35a851542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2212ca42779c8cc72e7df590e4cd7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ee70b592aaf34f95c7d4adb776a03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6d9a918d15c615e10fb5cf4d90b67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23ca07aafef942dca73efe4f5d96b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0123d579cdca1569d82105ea873e45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbf10efb27f7089a9e8c235374e204548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf60e6c334ead7c1d81f51ef222b5db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80b6e5d58f7948f91cd02321cc6088550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b93da671681829f1a692562eff3ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42ced0f53e6aa98aa903c964a568a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce1c1f3264c28bd1fad092bc7a3685553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c94bbb96d35b24c7e317f4876e648554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c1531438112e65dd6a787dfc5895f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d737bc7228ed5eb4badef600b42dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cda5c146078eaf6663bce88e06732c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bb71a1a9e82540b4957e662cc0f21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48317b44f809c911353f32c25749bf6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eb7ae1b79826e117f58cfca30eb4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dfe45288b961b3e854933d3cc5a10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a37749e6fa31b35a436164b3f43f78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006b044cf8a0a370f3ca6e8faaef074563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e36d7a12e4796de6143d18abeea19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56361bf68857fc5c9ffae80fc98a945565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d9dcad6737b91a0ab0e75b860b8d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd5bce3c2f944b59349ec8da9aaf7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb171098f9abf45585d9168c7a56c342568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784f7c6738f38ea14b3c89682ee5db9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebd180fa6aecbbe4867cae6d8576ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b41ba84640e3be8313e5d56f24ff1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83bbf8f54988018b47b1ae3fbe325c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a3f8587e473c3e13b6f828d800e39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803805663cb8e4ff884afcea1a3dd5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe43a6cb448a14611e6ce5cceba746f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcbab389c71cc646bdc9fc06e5d211576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26445ca924404b27d1bccaff422a5a3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae4acc6501dca67522f55b619b3128578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beca10b8c65f9c4600d9870a04a360579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751266d26d2320f366db70adfbc4b49f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac478940defc7c9d8b55c029867897581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa702f7042dfd3f213d7bc1b9629f7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f067937d2f86c429b70efbffbad3ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3b6b36fa8d12e68be0284b4d94fd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c456361df7d139f19f7e26968b20f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f1aa745590c008f1854cc749310cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4c66dbcfe6045e78d6424aee3c161587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c83e5584aacadef16d6707f4f919e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a288fe3127763204059e4f61c2343589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e009c87d7b4bfdbc93dae0be79ca17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c61cd71e6b200ca5263b45fdd0e99b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f069ff485ad1c4317e0c4021793fc8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6efc301df09db5312980ce98fb123b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c73b4732ca49a0590159c1f315ac66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951622557a15fb1dac92468f64e760c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37fe68f2024564c07787ed2d5bfef0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eb734e7d774b2ff3242c2aa266112597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35a5e3645b699e86e35bc605a04096598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a95ae57c03bb92371df743a1a8e58a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52732b5c527020fdbf966530a14613f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326a0171ca9a351d570da80eb83ab49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59366d3d93e096bd963bd8d1c9d8295602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353442a07fc1fa2e6ee489ed52fccc05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7008253c376a62bcc8a68846a8dee1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffe79e84a8028adbc87e025fb8500d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720b1e9ce12967c5b513ec812677156606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ac006105e1282995c3254f48414f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9329b7e2a582628cea5de0b663dfd35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6b150f75ccf1e18e3f93ab35314b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cd799401cd40a582b3f0b78a3b88f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d9637011744b4e7c8e834ca891f9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed604a76ffdc8cef8950f1decaffc6b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca52239202eb8ea65d504455449bd06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18abe53f52ebaead951a41dc614aa43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ae6a24726e02092c9fc2b01de9a2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ebd54dca6087327c4d693c8103f7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3562144d77d1d90f883f15a72219a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee9a2683bac8264e1700c545104c8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837748e5ddb128df9cde67651487b22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b52d5fbf2e2d4c77f86c573338862620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30dbacf0d802c661105c5d593c98a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198733ae90278f05fa4ee7753c8385a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297cf0b97510f07ef0bd785d40ae446623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fbed5748ef3b721ca73f3f3b4e90d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc2a2cbb54e540aa83c611a0b5250e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65fb31c051af0169f99b5981ab9449626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982094e8d5a6a94d4f6762134bc9caf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf841aec9524bf7825c47bcbf867494628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4ad166fac5763948c7b0053094ddd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a622436483f651261004ff4ed33e14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e8dff487c7f1d316089c2b3aea28f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5af7f7f3df759b61c56840ec180f71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4374271e2ba3468091e8ca0a1783a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7481dc9d2202874f4e839a6b5e43ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881528082e893161b889fd08f36a56ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f537ac882667598640009175e695b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa367fa2beb5596b4b873d2fff01d46f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de747350cfb77ea8cb5245566a8d22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a1ac466180e566e43067380187a04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe70284cb14955767953a3327e03566640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f5830ba8ab78f6478ec2516f673a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaf0d0f9863959de90dcaa5854c29c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57bfd9204d83c0fc7722f4f836d608643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f289fe24bffd5e35c63fa243b3757644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92749a15cd989952587ad9352be4f9b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a898f231b559bdeffadb03ab71ab6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2f13d32cd1c82b42031b01b28182f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f764f6d6628d489419f9843ad1a8de9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf829312f7043e8b9896c4470c10e0c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2c5754509b304939c15fcb314fb1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa51c68c7ac42ae60ca90c9fad844f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd0c9aae1931e633b9865353c550b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fc4a0debc45b2508141f283745860653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168067204abbc51d3bf386d20f99e03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc396350390279f5e6986dba590c7169655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7ca5fae9383c46a07fa8fc5ab4f74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67387585f85d048fb0ab1a7ae56a4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e661e3b7dbed279ee0b7881b2413c8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4674e549b5718fbed6b8cebcc3591c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e845de780e18c61825ca9247fc51ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80073412ef37df50921731ad31b387661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a765b72f7caebf86345f98701b46b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c463c1daa224d8ca7de50dbf068c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8021e73b20a4d5c19689c48dbb99c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fad0d7c891655b040ae8398c11d5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869cd46f372fcc9146378b71c89dec9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2a1dbb5edac84b48666609b4b61cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dc68100b406235b9f1a785ab87a03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a754bb87b3e901de17f6ba82396c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b92732e83a0b69aae7f3c53eed570670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70119cb8cf342e7f9db369e1439727a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3c4c9e23dcfb18a52e4ffb642060a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dbe1bd93fa76497b9b86cc5ad90a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5020fae9602dad1c32c006a00318b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35442969d247b5701ce14bf69427dfd5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7984da27a252ab911f21715cc9a6ece676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0aa5317deb264b5bffd88c8375caaa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d43af9c50b26f17371c661afaa448d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295e112cdb674497fe3251d2debd307679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfa69782ec7bc025eaca37536a5c9b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5498cd108165f16c1b1cfc04550f5c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b2b09bd7d91f0cf04678b30b9118f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a64a740d274c185dac3b82fc2ed0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe270ae6d95417352ae4612f78c9686684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799927b06801fcc0de11fe2da52372b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b9a1c1a109dcdd7aa9f65364db0d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f870735a859ad5e326948657f2b909687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92b16b63dadd0fdef3edfb0b30faf0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e064c0a30fbad711df10a3ac3fa39f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36643d026af5c3cbd622570b3aa966f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704b1710597b1b3c83e8f3fb3b83792691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead9bf1948cc5e3e86c958de6192a2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa92f3fa75042b242094f3f510111d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e97728893aab60dd83c615e1cbe3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4f95d88459ecd4a6bbd1acf7a8ea8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb450423ac79f7ff6a881be36d0d203c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3915968392f82e3d916a1a37554a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2077f7b0f0e2d85f719eb72858bd1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd680abf4e434f868425df830ea5d01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf32f792e235d89c8e5b59668e33d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57c16daddfb64291ac49252f1ef0fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42e1502f12a92402bf296ec95b20ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59048b744f905e9f631425811954500e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a6bbb5e1bad5152bd0f56d248316a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919852896604132f2fdeabaeef3ff67a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb4e50c40520cccca26000bde9fa38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f31a208a52b1b8d218d1b401ce07af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d6a72e32d33bbdd4d4cd40713fda7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1f3746630bd5f7b155b39e2af5558709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8b406624625ef0922a9d135f10500710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39be0605652ab9e4f0f826c6d84e739711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09710f53c0e4e492ad18a2f0827f755712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90e2ba58f23c8d66eafc316ba4f32f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41cdfa28819c4ca162791b7df7e1b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9df0a44309f6aa58ef5d373c9d53a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ca7334bfbc9081a7d8a5c2c5429c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a65931286d8520ee358d111c272511717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79728295791e8d4de62408f190da67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbb37662b5f51125f93087c0624137719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4753bc7949ef4cc11e1426862eab8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a93a37263c5a581d5b091ea2427a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bc04cd7cee9baa2b2ea206371d039722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe425ca6e16e46c982f5be303e5a70b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145efe6d0863ffe9f1d5727a678e1f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf0b15c4f89bc9fca162c2a13ec8f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad2286da2b75d0800cdc7823c19670726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0512ecbc133032b958aca520a718917727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c40bf3518796235fdea70b50171c20728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f3a439ee912f63fe01374999b74be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31f7cdbecf6a94128f07a5046aec26730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12ba01e0f73e69dfa27e2331e0326d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1ec35964e6f81aabc646bffa23215732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ead91e3868c4f008c479fda80d2f78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8eab9f35f41d4c6fcaf5c880d44e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f45c98f588c5be5768ccba6f83372735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27bd02b6dae7d0e4efe0172cd37244736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa899684872fd628cc01c7d479b7bddb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033068e7757217973e71d2357313d8b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbee7cb76763fe635d55ec93fb9b6d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b7bc1a77bff2b4e4c99b405fdd9c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313445d47fceeea03a1542a890766ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde648e780d362c5f0ec5645ec8cd2d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7188cff239fcb6373763503769e3062743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2ff1f26b02171e5abf9e708718c9f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611a538925a588cfdaf65efd3411a62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55f60acb039e676f92943d5362cf54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c618dc313f4a30c726edfe1d4cafcc3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766877419503e28c85fb6dcdbcfbc2d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28ceb4dbdf719b8166f33529bf8a4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82231f689d030dda06474358d23c41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0699e47cae53e7334e5a8dc40adf38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b235bda4587e1b975beca036e7eba8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf17ad5d65e8f4005486b723b60423753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6c7587121d39bf7815b08a3b3d383754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a9e39c5ffd71279ca3106008aa4a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdb4933a8a0873cd755936153799ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75a83d8a7186bac4f74d74091e47f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5acf8611518fe5c7964fa85f84284758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b66ce1766857b78af85782d75e213759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd315a62ae2d80fa2ccd37517e1728760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05981f51a61d25d5c4a0b1e0d060a1db761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd04b66078e3f97703e1885b1bb5cef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100fdeb620393e5f130c92afb5447c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01b86b6755a4bd420733b91add662b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12805eea7faf19a87a4218e7fc836d1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74567f235b9a7e3e0600eeb0b5c1d3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c58057435228c2f3e45b410658d227767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc97be1fd50081a8d326e69b79d962768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0df5a45ca212ed1fd06e65e77b413769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745fdb80802294dba4bfac142f0fb42770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5493b8f73fc3cf34911d49cacbb5d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd03618d6f0dbf67ab557f379b128b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206e16cef7c5f4462fb444f655e6a4a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d362920e2f14e438dfa3dead7741d3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce334bbaf23c8af302aaca0afea9bac1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66748f9f35e0025fd904963a2ec1372776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8c03f5d91d1ae0a70e9f3a82de8a2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea39acba138daf527b634c29e0c3c2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b456f1f8021d4723657bf6f776b1a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad44ce090fae671210b29b11f557d9f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cce85c26fe9f8e2feee9cbd648877781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3631a4eb7d0a72dcb70ccfc5e9f29b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c53f129f732cad4d8f8204b849f3d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed406d5d4f4accbae76f4104019cf50784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f26bac75bfe49b4c2d5edd38ac345785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76f9ad7294d6702ad0fff000198a03786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a524de760004bf61f3c5358b3077d40787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23589381b26348c3109c9018737f91f9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1449e2d96fab61544907c2aab616b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672dcb6eea12ff0b26cf0cfd935d253790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6e8557bbd12f5ba217f7d6bd3c127791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170ad6ac8ebd6b6dbbbee8c8932af54792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30cd422ae609a72e90d36064115029793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26cb9fd933967a09615700b85a0b2f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c89c43334e219f0ab449d980804ca3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13f94bdaccbe1c8b82c17de5122c00796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb4ea1fb3abad3e4c649a2eb6d76ca797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7a852de75a915a838092441ce0187798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb66587ed705e52c1d2ad8f0a2183c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ed66381e8b154a53bdcae6ee908f8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb19d2339c5a2cc123cd91b01b4042801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e7c33ba31fc6c24effb20afbfe5b3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcafde6ad2956ebbbb133f07433fbf0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0a7e2160d630f5e944969d619875e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7a83649638ae75cd2d753677a6ca5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cdba1697b9f627cd212b8b218cef2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b804637928413e1601f5b1bd91adfd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaa34070982e37b4d9488c93697726808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9352c2661f137b9358a1d0326abc00d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d064664c6a5386552cf948e2d2e7e7c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfafa33044b7576f17baaeac152414811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365034c174594091b9683e3b065f505812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfedb9aa223ff0d9b4c181e20969f9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5395717708631ebb2a143bf9c0dc6e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662cb62dae236bbeeaef3794cc09382815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615626e9f8a287783aa43f060b6bdeb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0eb74a025938194b2480b3ee7da7d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b290af78b5fe0737e527bce6fc8a2b5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7757c3cc9db8343883c2e189cfd5e7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53078b101aafc7a8788ec0338d9eee16820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053b2b8ad2bd0c5f38cfa41bc51bb0d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29822fdbf48dfdbf6adda086a4ea2a9e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a38d69689b34bbe5739e0df6b1558823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6da85f4410ac22bb80ddcf94c1e8cb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffbdf6833ce0e68ec764c4f89b5cb3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f5d7c64a544bbae24025e06a9ffee826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca608d99beba3da93adf7ddfd864363827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88491d356aa0c0d746ecbd3b1b14cea0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c23a778a9f1e4916bab8b420dea6d6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01844c70690f298f874ee5279fcb67be830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ba8c81def88fec98cab68c533544d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ccb5bc7f3de659fe21cb37f5f2228832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d592824a9d4e1a0226278051de7a971833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c7515b7ed583211b77d2f3295820d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd126f734bb11904c9ff40ebeeaa404d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451a53932fddf4ef71ddef104e595cf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa262dab17429f0f85a465b014bd879837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c94f085448ae04e83f9ef12ceaaa0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b154e4cb38556a28c11cf5a1b0eaa839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a415ff8a963493bd8f99b663825ec840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845553f8b214afe5969c25ae2067f2e8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f36e8138a20250b9e1439f33da269842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a550f16441429a02b3a2a72839893f3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a04cc83b7d8156f9c119edbe4c538844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43574c09b50794a6b8481573106a16f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6537d11a1e0fc288940bdb46e65456a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f001901d53afa7106a03705b61914847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e498900d4ddd8a8a2b13d427d1c389f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97513f386df3fa361e1d49e93e70412849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f220ce5e6ca35c5daeff27e5a1284850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8f0a7d2da58fe2821afd14eef9c5b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173b89d57cb906cff8aef60803544d9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1dcffeeb73cbdb0ca75f31245a7a1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61a0c881b983b2c794f5547e197395854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f87e8f74292958de922b9562813e6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2a3c57b13e5462850c71d40fb06dc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea190a4f034dd39703226ff1e344411857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937601b75fce8c77eb9753d6a109b2d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fc225c156102c895978b57e56051d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8d1ecd3cadd65f9b6c8f6ca243fa2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37652f768f526cdbcd0abfa790bdca861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f59a6f5704fdb43b7594c584742d3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eec5094ebad6f0b44dd8aeb13de3c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4099247a8f6cc9a048585b2dd7e1b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa2bbb734924e37b55879c1998b563865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931332b7f677ee72b03c74d5c9f7fd8c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304fcbacc5e18e28e25c7d3c09c0224867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30aa0479e3a48e4fa6e3aa74c5de9e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dd74270aefe2e2c4e3442484649fa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a228b98b42343513217e5a99a1ecea6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243a3b3442a788b9a28904e6cbeb1ef871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0564945458ad6a6d4aa12b37e74d6b5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a92ec7f7ba0d9c00f95928ba21886873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19309df50dc6019c64b7f73b52be0e4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4173c84711f61a5371ff34612b9c26b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a46a9612c14eaf5eaea1bcfd2ba53f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc21f11cae91a5adcef0c46b4d865fc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c514ff877f86f5dc82268fe6438e62878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c249ebc79bf9bae86591666ea2141b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aa9285ff49da51799e16076b3291a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4ed4cf2e468e4f159d31adc6a7e2d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4540fed965d37b3484c056fd7eb8ec8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad98131a6e4a4164918f303979f773883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f331c96c5fb13e6bd1145fbe86ea68884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0eaacf400f0c328f6fdfe822c9978885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba316240b120cab1b5ea6ee77c5a82f9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326ddce59f574898567d9bc8d6ab1fd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846efc5ae3771fbc12fc743dc0a387c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae7039fc9dc9d2aefc9c59d0ed3891889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7ce832e9c3c037a940f2522be1347890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbda927986e78f33b5eb7480d13d3f8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a9630d21ccd202cddce0b22e8ec9c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe53e245eba48dbd06af961a6742740893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce71ab9d6ef9b9a5c72ee9ce676ee61894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dac2f33f04d226373da1da54bbf802895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2d3238fa3dfec1277ff41540bec43896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18876d19e0fc1017b6ccb5d94c3e822897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7c6d5c33e52f06c20b05e8ceb4e5a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fcaa8c1f8bbc830194133d8366d34899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d14deae3688dd06ca8253661db1e58900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21785ea9fd16aaafe14fa6a574cb1e93901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d402137fc2b901f0fe6062505e4284902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25988f23d58fc00830574ae8ca5ceab0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733c88633320d819a4fe94e20c9b1c7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e55633f549d83f9d6135fd4200b599905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62ef5a2618974780fc813da7ceb483906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4631b73274b9ccd0b7de3fcf9c5d4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323527358f955796c243edf9498d9c8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22206a2fb554f698231c279cb108108909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c6a86e1dc7c3e8b0f28676d2f9d42910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f369cc387f4e8d6e0191b7fbfa541911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ff86f2a109fc2dea2b9f5210d3eb3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962031a23db75b89b327e4b2896b748913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef7ea7d4b5c3fdcb740b5352ea00be914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1569b64518b09d1f0856579734a0d22915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1edfbf5ee70b2e2dcbc2718a5dbe61916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd5cd02755241f863d4e5452bbc8eb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601a4e1d4b25e3271870bfb015083f6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181beecbb34ec6c2fc589c4920c5f0a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c69abaaf8044b5c65e05106cae85f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fed99b28685a11f9e367b002cc969921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c075e6866654fc63ae0afc5a6898ccf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54975e6e13c2a6a0761d262e913e3d13923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fe5b6368b5302ee93f83bf5d5299b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b319954b29bc28d56534116af209119925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e7f52ca91a40d0c5fd16bbff35ecf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb04601156a07bc6b5d34a79c68a35b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40309e11caf738e140666b646e07431d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c20ee11d0863044cba6668c994c73929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ee171547355bd521e8cf40e59411930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc21cad65c22c9a0199097e4ceb487c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270d67f08ba705fe3251a2047dd3905932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60347a5249b1f99f8856d82fad45b786933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cb6890349e2c688b75f13b1ded885934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93435cd6e17187c0a7cdffd16a35d8f2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e3d70e949664067a8ec99971967cd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee05a9fdb9aed30183e751a67486461937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34fcc2db09b25c5e8fd88832f4a69e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e45496199172ab7beea5d8386fa3b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721856a581fc7ba2a2e0410931bdc2f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0b967025d190e0c9490a4087a169a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332375f2aeb0aa929ff962d4a1d57bf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9d97aafb3a24a51574910199379c9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bf9bb1b443f356c55cfff19227662944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d846136ca3d1831436be35ec3b994f5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7c014f93e3a5e36bb63243392ce39946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794e26fe9e3339d58a40510a41afaa5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45272035a44bbc066789aca169514e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4143253573c238f48a280abb43672d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b3b5557b24bb99daf8adda6bb5268950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ecbc2ac5c05af377c902fb94e7c17951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affe5841823640997ec552519f36b63952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352aa360061a1a2f8d34afe0a1bbd7c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd786731333ff12866e9b74f29914f8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1748371c3503375751fbbee30cab7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6f6d03f102c9e73824048dc910dd0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2850a8f3a7208c8e0f9530337d4f18957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e6bb173f9fd42d4084da0ea8748dd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4695d58d5df1099b04d703c7285077b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af6a2ff1e63ff858eb2d3acf5041fd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0927124bdb54f727212fc05951758961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1504e2bcd11d2b02f2a674e01d38ffc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8a71784f0abfdb6b4d94fee792806963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab471dc7ffb15682f93f880151eb8f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73449e5b6ac3f49abb037d5c25bc261965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f1f23f81553e6cfbb93695b214da0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f1a276c0644d79c5da358b1899b9c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137af75f24e252672cefd252f396e2f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c4fec1582f74342d382b2a7a79526969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab22c269d7541a8968f9ec70446816f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8cdb50bfb90cf0d67d7071e8b0881971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ce99bd9abef6b9525c05763a62d30972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30fa60fdc4e8cba24d578599e0e0fd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98326e17f985a946f851aa2d74ea0f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cb733f245f71b77ca4c1448d368c2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac7aab6e97e89193bea498d7837bbb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f8dd878d58703c068c969eb4ff89d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469329b37802f2b92ae3023f82830f001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32823801d203946de310601ba3a0ce2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679ea67d6a52eec4292867652919ec53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f11e2d26013101467d791211d216134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adc13810df38d2a8dc38b1540b6c165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a125e169796437d7aa1d26841f59a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357022b7b45f8e16f609939fe14d7ad37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081b77f84df0289fe59f4eb8feb19848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6afe9ebccf2ed78b293001aab6c3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c70b6c110dae863dd662bb6dd3afe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7271e325a7d5065b3c49a2c87d62f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b81ca68e57f94b8ebc042d300da0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32467d9013096711cad4e21f111c11d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e333dfd1f1f5e8db6be7d797ee413b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c83ad640ebfb88a14cb41770aaa79415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194a37215a51d65112a4c4c97ab2e6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770719afc6e3385da39377311fa949d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437a68ca2418240c758668fd09fd65718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ddb2a6e98f4a430c0a3b54ada983619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac999946b68068ef7815360b27e45820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32e4c8d5ae469e2fc8fa4d2254d16221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b25e3355613390329312018f3261b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83a30f5c881b63afdea2dd2b5ee8e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51202a81da735eb56c8b78ed2d287c7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33309905d8968344e1621b752e3c00d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31764a7567e9fbbce88de965a60a7bea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96953cc66a7cf0e22e7fda03a02941627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe3ca771a5620f8980927e979504ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e892910ac20a075261c9f4fff5b486229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff106d5526719b9378ac7a2a6169d1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf90117e14bbf06018ed53fc0f1359731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a368355af1b3d8d0e42f4ac54bb57c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad737fdc16ce68063aa3ac8a6b2b00aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cbcb62a149bfbc7ed77bb2e8e6b5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c7620ea9a547d9898604d04a7d8b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f4bab6e89b66874d340a26315aa2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaf26c5fc1ecb49c7a9b75d99c856037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce3dbd92f162721a1fba52fde0cf2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6c2f7b610b155e68ddef150dd0f9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb1d7c6f87e3e328733ca1a96d3bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e858c293c70fe664d11c1e77cf40ffe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1368b7eb20433f961c80d9a85d7bbcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81a59db68f3ca540a7bde81d41a3cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c78c2764a8211650db9696f1aeff6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e8713b3c2ca81d9c0ad7735f5f4fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ed4397b170ba544b2877e23c68ddb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a55a437ba3f2e9d1f6b3f6ebdb10d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb9d6387e95569bec3b48ecdb97fa148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff60851c19e5b47011e3881815f299c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60168946f4fc03ef12194df00996bfb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c53570d0fd3a9e70bd1889e3a1d25251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d44ab6411494ac39190dfe970da81b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36251268964cd6c3fde5e8080a22cb3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384bcf752f6693b9468aeb9cf171f1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccbcc206fe4dcb2f2a2272d479418f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7304fee027e51f57f71e1526844fffa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafc2f6df920983e8bc44008371767857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded8e03211a6d51ad6af49f133d370758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a730295a61b122e7bc1a62601c18b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2916fe02dae98ad9615a0257c0af97960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aaab491a9e2f0ff2015838032a13b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50202c87627d3d5be8c669d23c31d2d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45fbd1d5a492f59b894cf42919334663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db207e9199b53660fc9c0c6d2444ed7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e5633392e154bd86134cc2f6a541865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b0d92c8d18c68b3217d2ae5e55efa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540d646a50f21e83c8afe37842ae13867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb335d79fcd978b1bd7447565f862768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75007af7e54bdcb1b612259bae3a8d6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c449062cd7cc1722543fe6f5a858970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0a0e88157401961f8b82fefc3670471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcdfa28d2938b15ca6c62655c99c0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae469475ad6295ecdf680ae819bff673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f27f032dd3960e7c4c9e79487a219974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec992908e1f8c3e4d0d7b30aff0dcd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21134531570747c40e37e6ac8ec51d8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722b4ea74d851d9af8c04d2264bdbbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1a7f4ab6185174cdb3d12349c1df278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb49617ccdd1fa843b4ea46d9b8551779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec051fe91dffbf3a9b1bb530816f11b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc98de03619fd5d75fbb3c7f0db8bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369744d8c696fe875909bec62a6d319882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46860b8e86e654a27b16cdd3c6e1201683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9666cc6d4969eee7b6d9bcc84f653584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290fe146c3c73067c80a61bfd28e7b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af77b8684b247bc6240d1cdc79691486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b91af755dafc434d79c2ddf189c7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bffbf83776795692fed73510237e8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b6c811ff71df007026f349670da0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f824b9ff9596da6eb1b83e150de26a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a933b63b766fb74da9154fc3f639491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715d6130b0d88a4c762f746b8094cd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6e5993c7e7c412517a2b77f65219693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcc7a97bfb06c35dbac10d81c5f18c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f666e4ef250ef02ff965a0722f9e79695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea378b5a770ad514127545258981efe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f698a454a58248e315649bb7d49430297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83175789c6547cd660ad17f5ece4d61b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90debd603cb773f8cd257255c4d84199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13765d8f4bac986ea0355c0e6d476c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae75c9c63517137f3c46719ed1fb9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5c5ca1d0912a42b94351d4e34c658102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eabf8a8a531e7ef8392cc7ab599c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe117d9b861dd7340ee4e72a35e56c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e26a363acf7efe5666b17df512fe6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06e860ba66204f81a344bbf25c827b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56b552a1e916d82ac12f39cbccb45a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062928db14dd2b3dfa9c141b38164b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47c04eb176ebded37978cdf6341a78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d26ef3321b4e8269d35a65b7977bc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd6c31b172c5d965d9e192cd761e61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3659784e0b7fb2740bd4e60f00275c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79494890b235d7c8ee1204fed687cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cec186c4ea76664a7af87eb3f3124114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e786f2d3ea91d7baa564e750a4a23b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ea3c10d227f081464f4df2bdd5398116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075211fba8baa0a23de481a29860543117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cec28122fb5ec04f8ab986ed921a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cf634c9f9d84cda429710fa75e76e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bcd8350443ba1d008d9454de69503120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f39b1f1e0ce8969effa5d4eeb79242121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef202e02ea9e1582c56f8085cddba9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee19300dea3cebc7053d949f634995d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6f5103b97dd26171ded6d7d1cde3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ee207e5f342aa9440288cf6b72e32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e19a1eb3dbd711fa5189a301d779ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79429a64537d1d16d5e0188e3a1a2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d381c0e86387c0ba6b56b7b608f3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01241b8010a66dadb2dcc9312ec1bd28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f522f410a24c07b917af74972a19b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840f7a49b926e41c3076eb446ed3ce1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737392be405f0c5b0fd661b455f07b36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a5625c39ee0563b77c69bfb67f072133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98343aebb6ca5d82e3f47105da53aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda59bc88804d52bce4d95c820581705135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4288ba88fca467d8cdcc5b73c7ebde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977843580656bcb18912f65864cacb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea2b856aa4c437d53786bd45cef0e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98c6d438f9c41fbc47ec5212117699139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c7c0db79c0476ded5f9fee73b6269140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d46569f57b3c33ddee99b0e425622d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff2b9f5bfae8cca7279af97496542a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210668038262fba387a41420f2f904c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b01309d8a2cd8f335cf52324b0d92d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e9c02360938248bc50b1347289ce3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e57f93905738933e75c68ca3a7be5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e302ac3d233ebd495266bd1e952ce04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55bed48cc22be8c5a408daf5e368d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53977099da78dfdb8c4ef1b5e8976e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b2378649889840adf18c08e9af9f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40750e7866677f699f385bc225717003151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddd5664cb6d34db0fc676b35618a8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b5e70333370c0660763ab88e98e5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c16b4b0f1501f4719fdbd5a5cf4ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ddaa5101c697bf7f4aef1e1faf16c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edc97afb589f4c8eba674c8db7619e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb262a301426ff4b2a4b58532e7e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eb20fbc800dfaa0190b4000bea2a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96e41096518ba6e3d7dc410089ee86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19f6d6bd80d0dfc72e720d760e1e97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa479e7302e4f083e0c2287d9a44aaf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abffd6853f2d45c587241211c2f6086162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b33c2222522d41fd940370f2b7d89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd929a38c60ec796049ff8699841002164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b560e26523beadff4c0bfad7ef9f66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b9dec8337fcf7330915e47e50ac78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39214400f932e060147c715edcc454167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97019705108179eb231283e4262976168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfd89110c218581031e4111680a4f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1a5cc97c6d70a0b63195bd1ca2c3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4492b1573841ad6324efc12b942e76a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4c6931026318ad53f8b0f604cfd68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1cc9a9a4f9262a434a68be0db6140173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddabef6233bbc8071ed10b58fa9e4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cb0cd0be001d5f2a576e9c4f6ae06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8068df4f57206d17eeee928b97e6428176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b35ecac741b045a20c0872c0d63d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836eaf28450a57bd12a74d74667d67d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d0d4d283b9e25a81d56a211fe1492179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350c18b9193ca001c4b8b8fd73be15b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91104eaa6b6acc8aae1af5d6f8c9bb59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cf8973d6a4bfe80b94cbe33b96b44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d2e4eab2ccb9b3155f64f42ba4623183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217fe527694ec65f495278705f2618c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ba6ab2a7bd97c0b845c14a4c8621e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79e933e7f76f9dfc4d19a9362fc6b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aec1c526ed6593a0d9088e7759924187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca517646e3ce7ac252887c9577da507a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a7a4bf009f7da5f2ce57bdc886ebc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4c2e9649e4bdb6cc94922b18fc85d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcd3ac06002bc0a7ab50f7abab8e8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750b7d930fe90709ef709cedae924be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fafbb8fa1cf9572d4890a6b21838cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051da24d5749e3f3dd2d8896c8c95a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb0b3bbf1a9f65bfcd1f8bde672b14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa396ff3e8639965b68f5cff33736c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65989c9fdb78830ca27496b9e42c7f4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f2a4807a4bca35c7965f179032ee0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f585d5befed4feaf80007e72599a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d30de9259b9101488c0913b8fba1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac393f33e7a8ca24737e9b4b7814b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ff6067254d15f6da4884db4d63f7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390253ae8048ee98ab5c31ebe268473203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307ae1b642ea69c706daf5503ee7d32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f1cac23a06d62705714f13cf937cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adbb5ce38aecd427e8ccc78e776f95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962b56bb90908eceb0638ddb595b44a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331e077147281fafcb31d47638807dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9bb0e4bc99835b2809debc8e85740209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42201969fc8d1f73cf74025867bc8d41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71265016cf2714433ca6adbc2ab8cb0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd7b3af58d9c49febfff6da06edb64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10a107c86e6abca4932a1596ad04e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42183f0a9271868b43bf053cf6dbdf25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792c13a0eac9946d50227f3a831b01f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf6bde2f093a1b62f5a824825e8008216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdca4d525e2bbe2c355245c51e9f8c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66090b7a7e05f916de7215df6be7ab6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f9bd789331e497e03500d018dc15b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efba1bc505860a4cfc0587404d776ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7be362ab193df5f4930c0f50f499eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae139edf4738526d987e6c2222cb4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea337947edb4f3b8a6bba6c1414f92f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80a4301d34f9fd7ec5997e3629d84a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba659720157307a6685568b323a0a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80077822d00a56198432685bdfa550de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ede23bcbf5d43029b3ca45d8b9d3e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf2e5311b41c88ce70a5fecba508d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e45e73332bc3aa5e61b9c22904b0c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fa464718a3ed37f8f1e414cc758f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f053af1fee3566980a158eb12a346e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95069796d1244b2fe30dc0ed5669e6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d171bfa2dfb98a31cdb7c12f5ee70fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548de509d7e62c9f732466899cde9aee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b3d711f15381364bf0c61dacc2796235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdb8187811634835fdb1bfbbee41aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc25811ef918b3ffcb0d96b90ca210237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06d109c949d354aee6c7fea2b54d13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc0ab0fc834259924ce1ad4d64ebba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194028d27fd871cb426a734426e54ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8924165a276d6aeffa78abb026e252b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d033ccf27a32207668796f9569b7966242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfff16e9c84d2b74681bf8e396a3ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a98af8da845a0fde09a986e5373ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e656b65243ede2a6dfa4959ad42f8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c68328844a76b1d8b79dae30180eea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b48fa763374123285a94b43bbc9edb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cfc8c24847f17f078558132d8d619248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311dce52364739ebad4e3d06b0f429b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff085511448f2fc910701b579d17e0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52980cc9119806aca6a63a69766655ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86290fe8039f5a802c679ec0fc1c3b49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8555366c107484eb77caea932a1c8a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccb0ec624262d3d0ce5d3f51357677254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea877e0bd4513f67b37b61822101fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008595efc07ecc436bcaa3d808b5969256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f98ce9fc94c274869225232c56ce1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd2ee53b9b97dd036e7e06a314d531258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28622015a96ccdc05e70678824706582259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949d8c8f78f5e860ddc3ffb81a7fdca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb32f73752728eb032b98e1487ad0bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdde231e10a2611efc96ed2c571247262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb193c763051f531b3fb06ba418c430d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1421997968e5bd8691354ed2156a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0af932979cbca70cc96e4d50276c03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89f682ead3c0cbeb0be24d7949f525266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6e3b62ff5b99d2044e4fdc87c1169267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d178b09d69831c59927658299d8001268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f02c05aa3923f04c52abd74ef9fc53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b0cb9e77f5e1254fd6dfb6a8bfc67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e903c474afa18b0d3b435e2eae124a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaeeb59a5c7074a7199c262412601eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d24b31ca53bc7cce0eb4ee79b6612273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767b13e974ff445648eba5a2261f8cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76172b57df568e831ba77d0f0b928df3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733d86fee38b61cbb4eb091455a3a72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83f9ec6018ffa3fa3799d816c9a646277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a4401a29b1f2bcc2c7dbb9794e883278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b14991c3665c60ca18b4c9fb8ef66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620b886d424b306837c30ccec5c8d80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b170e4a80ed0b678df6c67eb2258f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3a882d43fde60e861f7f8f43be998282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa56b058ec27e08f7afd37d710d6db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001d7d80da5b567b8a99a238417bf1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fc2ee41f26fff44ffb84d8104dea5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bad2969443c1c85508e6e59605d7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e3066379a448785b7158905327185287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff92a38848d25a01297e778f7ab66c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c47ed674947da649e0e4c04d4dab2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1ca52d22c2cd5c305a47c5171dc50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e7226b2e6acd9dd93b4e145ca09e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a2b37c476e5f26d9a4b99b5fe1788292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52b359ef5a4c9b3199f454725f140a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578231ffe22baae70bc5551d2b1e315294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79305709c58e3c0e9da5872c44492fe8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75adfdcd2a8ef6176ee89aaa4b4e4bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd685368b328ec52cdcd41d26e102c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0f54f435e62c5e608d337f5da337b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ecee4c691596823d0a14dc6118672299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5de4bf77ab7a544d0f61b4f5ff853300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e9d5a87689c93be4850916dab17cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accb0228544616e670e538163eaac67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68607b8067ee1b1d5ad8ff7455f61b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31159181c8c41f47a62db142529e92d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca7d70516323f2914e7d0b43612761305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb77fb24fb59621b8bef3034d8c8c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e3ddad93ad7325693d0f533088295307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e84feed7cbae499a2eac7bf727a469308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed182f34f094d8c6da76c063c04e5d4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45899e5364628f2ff9361043345961310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dccfb11274dd8358c55c45bb47236e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb419b88c1087c8e5bd14fe5190185a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40672894302c1fb29039e2b451affa0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b418b629e2047a3694762de0c87b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88638cf46d9c67b183e35c1ac7813dde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7201d9dd9984078fd3f08cfb855c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acd839cb611de05fb4bf1abe908b07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027d8abbec78550bf281ff54780ffea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc818c75a94ae6e550c203d85b4ac624319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befe53dc298db93549f7088a516d43e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c41d45b5d9315f86b8e38cf72b2d07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd90603792afee83cf4cab461b97361322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb4e00edde479396cbd763cea59607323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ca6261851f70852f702509d60b9d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f542a025f03e3c2df548882e18a24b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64164ea85d62cc5da45cb1762e0bbb71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0709389b1f7e800bdae7b866fa0aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b04b3044c00efa52f969451234902328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc6ca2b7e3c3632f9b55889858c250329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954497633e94741fefa7a2f228676e95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd90587dea02af41c88bff674d0c729331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276d0c4551e65f059ea640d54e06c93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8ac48388252c23cd7de1124a055b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf22b67c3382d3aefa4b507288ad3d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4135787466f44eccd1ba1eab5680ef2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbe0e250492c60f15a0f269ab16885336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf06dc35a6a7b881d556e578f7a72d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cad0c27d4c45cc22db41bec57cc0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5c51df8b8b52df4fc0d7b58f8fc2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078788b6ef627517d8ab5b3a4a17316340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e820950fa3e1697f48fac091bad23b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822de072def494553d93d60e259486c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90111c55566e2475d5b447d3fa6d03b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8fca858ea2e96fb4f5b5648c6f348344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308175acf16ca43deff23c3573c0bb76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8e0e7ab885677839c4436c8be2145346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96db45de6c16822391d5d70e9a62a54347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb6bcf2a1da89d0232db0697f0ba18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067a3f324642175c5cc1bcfba9c082e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1839442b54d81209a4cc8fd7a4efa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28539e391a63713e1513bc00595db80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553e81fde30a9af2805d86fb493d07f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0659fa44cb8d63df8435adebc9394e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351c2a84af0db183302f885c9f3f10d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17ed30ba24670e238e92730098ec8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fb1f476f3e97f6b963f97126dc11d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa411a1e1ea9e23558133baa6fe989357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8f0f314d7ed1177f618104b305036358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b8372a83369acd5496a71475c8c50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd22b39c51dbac46519e83d3973137c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a4bea066b4464b518b34ce2fa5f32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbf4a84da4648ed33eed7723fb2649362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d1affe72d653bd95215a8f69a5d39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6414548bb44cfc8e368ae0eb72e86a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fe0260fbec8002c440058f1704a92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320c82ad53bb8de2eb2066f68ed3488366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02dcdb19ced570be21dfbfba08bb55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06357dc0fcfec0af37105ba94e63c3a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8c4f9c086fc5449ad7f586b6e154c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a472ec8d7261aec57e74bd9ebe6a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef1515643eca353f0a2d889d24d575371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae005860dc1f066994361efcb1503f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f017cb718c987e495be3f389b8abef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607033cda038f1c5e146fdb5d2a6d920374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ff4f0fc0746af8a8aafc94e523a38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468b83033557e0dbefa685fb4590383376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77183e9b81ad858eb6b0874e9a27c39e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eab9be3d9a55666e8249322b8980b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7630c139171d613cf940bf7fa674da8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96a3222ff00a8406ee04b792894378380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caf22de9f2c99403aadb33442f62c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588c19c4f78f483f03520a3144b15a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb9caae3f0327e68fbe0115a5a12b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a53541c60126213c748b3a75706e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615711657d92e7c5246bfa3ad8c6f6bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b706689284689b3ef586999493a8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7f191ac0c19fcc39f8cd8c4f4dcd5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf913cf2a7a7735e7bb3bb003b28fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea307ea29e73e2901dbf8ec7d50c0c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0751bd46ae7cb02215ed6cd9572ffd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35208bf417f8e2e503e9c5caecdde02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d8f85d93bc212d99698704fb09f16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa0135ea5feafb8778750eee06d4fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7ab2c66fda83d406f5d537ca19f97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28c4143081fdd5814bc390ad6c2f35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e653c502414ea8b92fb1f9f9ef891e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d9b68992d2fbc077abbb9f00e0846397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb40cbaace11933bc3041f52aafef6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eed0b518848d4a7bcac484c301e54c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d720d229ca657aa0c18eecc938dadd5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc12358c4e2fe265e6bb84b50c912f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fb5df3959906767dd31cd8f1867b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a43578058bf1c3b7b605b8c6af1767403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7032a68416654941ee225b3829056404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a7b9b0d8d8f58fa6bbdc56226770b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3afaa04981105c22603e483081877406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d5e441a65a7c1b4d7edba79d9accc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefbb0ef227f57ae15d3fe100cb7dfd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b710f6a2e56c717076cd0f7ca754a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f4fb3d2759ce924279b78158fdc8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af23b4d0bc89bfea3ff77102e2ebe72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc728fe9ebc7342e9e03fc0927909a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a5812df0b5deee8ec72086f088f3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0070680a7851e7c179dc392d16cce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83146573140e01c86486517daa0272415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab053168140a8731e6471b69b2f11d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d53bc5724bbf0e5681abec1f28a8fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224551c6ba8010a52b01e3486f4ed33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5ad17ce1379bc657566c758fad9a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02985e98a8d4a79f9e5700934aef5f0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd01923df3f476afb6cacae80b1213a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d015b57d9b1b3b45ac04d27685c464a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1779b24abea8f83ad865fdf74b12a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc102b1b510c3de947f4b4acd44dddc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a67d646dcd53c46798cff3b13aa5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab3b622fd19b965b796789f20b30b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce1b5add99a7ebccf8453c74303719427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf54a24e407b01ce90db35a283c56d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bc20f6e8f2761d3a6defaca93ff4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5224e89442e304414a80bfa99356b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d506fb8651d1e46e721191f3a49e135431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e540a61c2be0e3449edbbf84264ffb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af21539297b7132d705a3290476df1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a434eec32d1f173e67e935d63067a81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096f19965385814bdfaaea4fb190477435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55366826a8d6adaef3bc9b54e208ffb8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405abdc5aeb91513342e178dd0c3603e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fafb16076294691d3f87bd859942cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987e79cb9357a336ffb653ef7180e2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d035b45c64220de677844d9465712e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae5b11011109a1f73c5946fe4e5ef7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61865bf1cd5fcc142165d5ed2edc55e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b95134092cd633bde50ef2b581e422443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706399f9a2318b31fef472680d78096444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde6c62555ea5864feab8408f011e1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41577f56b08be36e3d280983736be6d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ddaa7cd5e4d1d80fae4b65fb6fed7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5e80a2ddfeffe7c91d4b4ffc941e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868e6b986f5eb21ac399708269be430449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443c61337fc77598644fab4d442046d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5894df9fe8e9b328fc2dcbee97dea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e35060bbb27674988dc5e0fa289d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b069168eece7a90e3dd27b969988b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8578e887ab302c4988681567c899d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63681162d44adf7ec6af32fd7f9b8d7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e3bf86bdc82012ad625ea8b4e4f58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56ddc9f4a54e83038fd02055e063ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68325ad988d0b38fe7230b80c5503a9b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa330b3cca987697c8234c935990ae63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1faefc3fe15981854bf36312b399d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a91ec57caa8cfcef8245ed4d16404d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba7663ee9efb67543acbd48771362a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13854868d4c3de06ad9cf0afe9ed17f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70239c336544c204b2c0c4826947df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ddf3849193481d9fe87cdfc6e654a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531726782fe9718032be67365a67e69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdedde80f8ecab02e8076766e5bb8c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885eab7ccf4195e60046d1be1007caf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ec2015b6b0091d55e8b78f6489b5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df608e6cad689c5448c1ffac45f0ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a801c4272706818fa7e63a2a1f4b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2af429439443caae75f35e987c1430472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a17fd6234b2a772eae8d32bc297bce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0523b1e33205a850bd686833e01b4d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703dcbfd3b5381703fcc09b3f8165d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d51e7541357ad66b318fdc89914a0f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992cd00d5e3218db20a57bd0a9872e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572235c85e96e1579fddf0ae6341c9ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78549fc41decf9dd46e58d31f6ae8c0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eae116f195f78d3006cb56e9bffa20480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839c36e42c59fbc4f9a9502223e6664481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54284e2d07407c3b44e853a5169296f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067365859d86928a2fd070185a6693b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae990fe1719d837e99e3b17f10549c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096332a6e6fd8a414d21fc46e05c2302485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97e867521787f609f3c91ecbb95629486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdfbed4756dbd94c4bab106e46623a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca39f6358a706a3a066fc54096099b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da26196e59ad76370fb274c4a8ffe8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ae6c0cad187c04e27b52065f5dd67490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f97fcabc4bc8a45f320350a985ea34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5876130c687b3eb95ee975da26cdcc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11896912819200b055c353ab9870033493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acf6aa18fefa027314009265695c24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca457bc9a452577debfc82ad52794b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580139aa3f2a0c71d3af91cdbb3b9d31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4f634dcc28290adf1470659a3710a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770930261e6bdbc46657e8ac14efca9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49121551ac3f0038438eb80e071d3f34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9e68cd8a23f6c5e56f08ddcaa6797500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec2f8f8edf99fa2df18d9f6575f986501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcc6ab874758233bbb3abc1c51daa8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9450a98dcb7ed0391dc3fa96df912503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbd470d70c6aa2acc1571c51cfc603504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ca0a35db2fb3a2c2d8d9f0b72b59f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b80d373c0f3a30e29886ce8cff582d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07c5b7951224d9713323286b15fc7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660e1563f44b093fab4406619a72656508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe599b1014fa38816167e663acc43f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2a2ef7090fdcf5486cf21cfd211ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36ef050e9604228188fb2e7ec7275a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a120a56146b53d55c88f4601116f92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c212530d5cc2583e8bc58fe88829d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c9e9c0fd2a452a83ab5e37e118bca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a3037f31466b7c89adc50499948a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2162e949d4d7dde19caf0cd7e389f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc4e9c4f09dece364be8feb1102b6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b428620b539feebfa0e4fb378123b42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f904149f5543185d118b22472a222a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd069e7ead911c86a69efc237367525c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b066d4a03844c577e225797b1a304521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddd4f08760791a97463e8fed4b8521522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13c563b0442ababcbe5295aaa5112d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87961ecc7ca177b553411b9e474ac388524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a89a20a5da3cdfabce8289b8d65e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f8b1b83ed3641b3bd721b99095d3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085eefc62bd9662b21617b43c12b629527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b246088029549ddfe9387f242fa12d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f674ae3aa7642211b78861ab965b7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3355a70d05a5e8cd74026ad13370bef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346fe6d71a35ef619fe3603fc6573cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec989ad61da8643d6734506f66f7fee7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a734b85776d87e4b21b64459f8a72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b7e22c99934eb7b2f5751f775b2be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27c3561eb5b458256eec5f6053f52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f8c5c6dc22ad569cb0e47af7ee1bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef79bdc92cefd7c7d0fd03d7246b32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91d4c854f3f7347fa3738afeea98c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cfe9d6d9e984909970cdb511b857a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bd8810e143456702527fc5b6c94ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e74dbcfc0c0e4991aaea22083756f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76a8cd41ccdeedaa9450d5e3c450b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d188dc62214b81d0ca63fe91c5312af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94fe4b83f3f3499619676aed1e0a47544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122ed00d4d248a984d0be4983c57b49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545ffa2ad9125873a22d954a2b914bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289415aafb255011dc9b41afabf6779547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919b9b312af6e05b5e65cbc129a254d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3ad80a1e06b4a3cdc44fd4dd33f70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f18c4f7bd1918e4c73616236a22dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6149388ab2615a8f6d1b41d2dc4612d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51d7367179f083d740f9470d00d965552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44535d6d3bd543d877cbe40dd2abf286553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32f86c3ce572ad95cc333f8db0b1ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a6bd3d90a508d77fa26f51bd12a3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf17b08be51925e265d269544ac393556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb224b013e950f8e9f34c61ec846053b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938ecbbb821b4a52ee2ddb366dae9b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e57204609e0d01f9528453a01f6967559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc9bf1ff287d2a1b856e64f0694a26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e54f466e3141fe73abd046314cf787561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70f156373e51bc761db5a86189520d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330cf9ed0e6e52a6bfdf4b5d222a896563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35d523df029eeeab583f3101c02666564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996a1145654e2ba1fc508942771e430565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1df741523c157378271a78bb7d86b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f8416e93f5502c797772ab4beb22f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed62fba92c93b8e2db1c3c2a2556df2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82269446331bdbbf9de3bd5a1fe4253569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12355410adb6a9cf061e8adaff9347e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59e648c235c4ebfd694b0388140887571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a766d74bdfcf4b848a2d8aa14923a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c64b6ad310c97fe1b774f05a957ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8fdc0a8eec7f85b96ec6f49684485574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aa5ea5cb8fff551f26a13fd21708c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aafa191104953d4c11afb4f0716c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6e294e48a8b619973f3f43ef734f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e08241736eaeeeffee87925c1cb4e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ac38d4a47c1de0e6ceef0e3fd24be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ae2d219769653b31612a96911f1a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b80fb121cd01c9fd10db227c1eb0ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7fb258a294794db91e5d88906db96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd13af28f15ab2cc1eb3bd4b13b4b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668405d4c13cd5eb14da5e11703e5255584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e3b968fe34ab130a4cf02630d256f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f59cc61b9dedc561215d4dd78016d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7c8285a4bc279a075e955a04364fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce15924dcc9b477bb8612e9790a6d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eac253040f1041b94c8b24fd52f1c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b20677ea68ff6877325b2b81149cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80997dd266cb2db17659645e64a29ddc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e9a9baf9ed44e5e81c58cf960f678592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5976220154add3b73571b67ec557ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25b1606d9bcf432adf72d7f3d36228594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f3dd4f3e1464bc04b794779222cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d55df155decd1932d5ea92e22da688596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f099dacd7cb66e093a8797085f813b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6c19f3d81cdc8a532c4ffd4a8c9aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69309f70dc303f44d43a596f8330fd48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312ad66474cae9bf5d8d5a3a28fa340600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f209f1ef9a08e8e0b06bc467519bec7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868b4212363082aba16bbf02236487f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094efe38f54337e9a19c07525914adf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699dffeb7eaf814a314dcd7bd050945604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937fce04dfbb89bd6db2d8ec05a3a2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1d05c9640b7de4e8e9cb1f1ea0a7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a3d759273eb6b4c81e57a00fbb84f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb12708498e6cbf5d6465d15f096f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a1b3b02ed37e3eb473ad8eaae7f9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674520770b0c3554114d4c9c8dd6ea5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446121c60ed90f724507aa24007ad2a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce0676a614946e1f204187fefadb4c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce1db498de6448d5f44fd57c959413613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c03882c4df4f5470c17dc5178f0f72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf26a555fe5d6301a824aa40181cf3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb28f7c053da072694b4b87e751b9a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4158a0b3504cefe3fc9044342e119617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b0df5b8ec30d40af136c49db7885e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a964a4a050b7d2818aecafc09a813619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aabaac44fbb0a987fe2b86804e1b7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9e8e60491090d7499d27f9b035b49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d49dd5dd4d732df13ad5f80d12c095622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db89c085988c63f75400bf0b0c2269d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921bc38a68d76b11d0a42b5c0a63f22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a64869461125cbad836cdea1bc70c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca69754db1520705f660af46fcbb96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912808df4717f9d7f4818ff9338873d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b502b6a5f7d9f1fec6e0aefb7e89916628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dd21c3c9cd4b090aab08db519f2c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f1a32789b2058bb6657b3ac65694c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7154c2aab40f35b9f1cf3942e7836631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f828e60f81b2d7b953e3b8acca5dfc6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab9bf3cd5529edef0255d56565d8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14d2455bf3ef25121c79d279005e10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94b437d08febd15d2a6d36aa7b87f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aea5bff8e3fd190e5e52d5ecdf809c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422202ea710faebfa5642b45518e832c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fbc4a9d58c78f3fa5dab8cb3bb3a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c5b9126d75da1296b7d12cf1e6d85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973265f679d31100aab56e90546761d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f853db1799dd9b6b2730db6c76d0df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513527b27e010a4328e8bcf49540fbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdaf88909c9153aa10056e7a00b5dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ed664c1a30797d07e735bd3313813644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d93be0741ba4a43e9d52651b86f097645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f4d5ad856340f2503416d39b98bd7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e327e9133245a886cf2104130f90ecf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0fd48355febbfbf3e6a7d083f30d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73d6ca22db52a5517bf9894054d7c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d505a15e5dfa81a9b549017d3daa8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eebedefaf4c60f4db39384566a7bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec96e47ff11e027d4be922be11c9fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a8ab64c684ece51fb90e777a1ed9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e160ebff6b0907041e5f99e21b5280654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f3bc6f6575db80d8f989d0e19b8dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c7347b516e7d8e4a1bafb088fb7a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082c579bae2e0f0439a2c60c1cf95b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56915b04b6d3f6749062b1627da80371658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bbf830267626cf8f1c0fe4deea535659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddde1168c38ee3810065bdf03b469be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e7717753dd802695d2129caf8538a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b63727cfb289c42fb4c4aa34073e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765c72768d5301abf16f4868456abf6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6506eb2f748181cae005f40bf1dada9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb52dea4653cc497a841ab3dc70c10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e64e85f7032fd6db4055971440505666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42b31f1774dd3dbc9a6e08b6eae43d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fed05fb865c336bf79b9148df9090668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279b981a4ce8ad7998091f5e67d9969669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae72701b4e51f1ea2a91dff30045de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3132dc851e7afef32ced263ac0133ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4823f0804541cd4b5104d8456eadd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fb72655c701b6a49defa6d6573877673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9307c8fa6d89dcd0de94146c1c3ad2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5d7b2b36acd4e89d50c7131c1b45c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac12b684bfa766a09279c708a2719c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4646f55e974554e01ef89830379bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d8efaa0b11a9b349010d922fac024678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df4d31536eebb310e68145c4f35ec1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dd46af6aae72c44677d68fcd78299680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca28dc3dacc9fac99bc8e8921496ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d9020c7268ebbd5b97316adbcb488682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749b3e761eea146f75bac4df2a9b63e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41edf4c4b6a159905f250e80913024e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c864f2e3990fd9b2699d4f8085fde15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b0b86040a6d7199ebeacec83a3493686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bd30e3bf8793139f87698535c1813687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123096e9ba57e4c3ee03a9c1ba3709b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af6f4d3fa8e294065466bcce1c7e70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec42a6b7a7a29e44d46fb069d183ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57e0bf6db11055319f24cd0e3bb279691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e531ec55cdd645fe259a45d150c193692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eade571abacdce3e27a9a9aed8b559693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2ad08e3b4a6d76d6e88a166abad70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32a3835c0667b697f9af8866ed6ea9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a956f4c0bbf9b8928f5110e14713c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05f8b2396fe7aaaba934e37ec6dc17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940b67445e455efdf574b27571bf102698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c556810a28ede66dc5bf1838298797699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17881a87a92f26eab9f6f9cb0ed81b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775e7cd8fa639bf31a6f60d9a8f1271701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d0a6b08296d9de0e471abf6868ec6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfdf50a195577d502fafe8e631389f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098a6905c647ab1b22da80e9abf824d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529de61381eacdf1dd502c48beb21eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3159b1266ceb086533a5d774d4a851706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d974537587c3fc1c76bce62568830707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fb04c7c10641d51384db5da554880708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d987c60b792e1e394935f8752f9684709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76390d35a577bbbaeffe725fd6d6ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f982c44a0d5b3890a0793a7611ab5c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e3ff57c1f9a7df19fa8dd866ba553712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecb064e2a700b46a8351adac72e9de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df9a8e8da2cd62fc0457861a58f228714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040aaaf3d919f07bf03b610927bdae9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1002509ac896ed922cae91fd98517716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b1aed769adedccda4b63ce13ac7f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a93111a5f908f1628a352c26683ebb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26876ccb98ab950d2cf4c359341682719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1105db02419204d1e3fe21086d38f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c728f469e73fdfc0122adec0f724ae8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8986bf0a741ae499c55c0646fd92a45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958f6cec13d450775587b106045a8cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529febab9c7534fe5fcf5a26a73dd1bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40909d02a6193576bf39086015e3571c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1405f921ffc03239375b5ba8ddf02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7edf0b0b250bb706674807c129bcd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faa9f1e77e9203e9a865ac2822207d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473c0ba06b8d644308ac6894fdbf424729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7517b83ff559f3f0aadc7cb996c414730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a830b054806dd3e4501f41458ac52a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877cd1405006ca0d72bdd5ddb10499d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41137f6baf465a4203d1b246f793af8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dda937294c86592ececd733d63ac3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70335d19b6292f82fb8086f6a360663e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a27a6633b9c89386be96a135036d10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1671001bf73a5944ce0e98469271e58737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d18876a44c904002d5bc0d2ea8c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31630bed3f10eb2c804a2cf80f4bf6fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74881072b435204e74d17cc19f5f9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916da496cde0110038c46ad63636f44741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efccd45f08cd202b7ba4e1828332ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361476d76b5110a52a84322165e08a35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456d0c52d9703c2b02dbc0fec6fc7f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772681d139a44465a4ca1888efe204f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1f1117ef59d597e8d5ece17f3ed3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478f8bb1635d63e0ed2ec8a4e650021747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac7328cc8f54833458887af99438ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d7f249ac06ea6b39213739a5c8aef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e58fd8cf87a80e5d9989fe166d88c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360637aa64f57cf48294e927fe0723ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b948e5ffbdae390ff009a0d1e201d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaf5c85bf18342a3e1cd52f6b0cc51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3583934830c6307fe646dd5cc7c02e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d128e296362a03b2345324524a4aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67fed98744d230c5e925ef81ab5941756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbff620d116543f59570ebdc150397757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2502e5aa0b0b896f5ca1f9d5a6f598758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577ec861fe905348f26733d425a6296759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63448d9a3b9e026e4554d53a33b32318760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41502109a64fe69368da36dd78b4070d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e72a63a60b52ae015b457a1fc248762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52061194814b94f89032284f9fa32481763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2488602a5aedc173d59fdfce44f000764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715ee6e6cbb54c52c7962cd1a1750c6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd982f429044685eab302e4df78753766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca964ed537466efa321ec2204de99e59767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09a7e5dfcdaa04d843c692a85f1a7a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d076bfcce120effa97587be023a214769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fa8c602d09d136bcf3961b8684d19770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcc7e40d00ba7b473a0470b7ca8f73771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56429d9c99f1afb01e076e9eec786a5c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f48f8067cb41bc95c0be2cf12e100f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370172ef84dad5a7e464b4d8fa4b356d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe4e7458fe593adb67f611d2a58c33775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc545cf1699fb5a01a395249e923d8a8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804d7f855e4ca5af472c857c68d1c97777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21682f31faf25e69aefa614e0b62193778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91920972260b745d392dca2c5a4e59e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a4225b3482f41d17199ac3e6a9dec780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dcc3d864a9f2211fdf6a98373294a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999db5e38938f5650639dfbbcfaa386782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3679269f249e9192283bf47249271783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747bd43138b19daa652a4a264e528d7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bca7fd32db26186a8e01b19f1d0de2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5aa3655b4a8e462d83260c953fb791786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65444f10309384fc169cbc99aa6cb764787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b35241be81c9cbb1c4a029da19b9c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b10e7597db3abf35f1a4c09b707e2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdfb4679d40f07d61e78ae78062a3c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313dd968af13ed0886ebb3717aaa434791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd9c41f51550ef3dc7e6b66c0057c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21b72bd073a85dcae0b57cb23ad7e9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6febb3b748a5d0a80b92c71cb857a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0d31d0b7e91f2364901c43338560e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62596629dad06d4c0e469a63fedc9d00796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc8a2dcef7734c3450667f732dc5d0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c543bbc600b115a2e4df156225c1f9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13893cc66c5e1a13eabf9c4612691a5d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07693dea834a0d6c4335eaeb03a734dc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b426935bffa3fc377b1f21686754928801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecd816f25e2ea7aacf4233550ebef5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446ef324216d78bf52f4876befdc51e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bb09e2705ad7bf54dbf5d07fb9de1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a791093b119234f4cf66bcdd260872805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce16d7e2b66125684b765d20b2a36cc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af7de28f08f1b7d1b62aa1f439df5f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70a50ebf359b7ec3ee47a74b9a9f3f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b04207fb1bb210fa9c0b45b8d0030809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589e3a5e61f7961eae02d888bd00b5f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fb36b89f50287875e4ba272569e30811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ddfa00d086ed593b37dbfb858522a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc174a8ac2c1209a5a3b9579cd716e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525b801fb51c728e1fcc283ebf06650814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e9daa826729501479a0642724a112815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac363daaa3c08a1ac08af7ab1f6f27c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3767f60f90795f5e705336bccb1cc08817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea784bad438907c58387a7739ac07e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16841f62b8c8d32e49624885122bb26819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7b6f7a322a78e42a902d2939a141f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff6a0e1ba19f3957c0f4225343aa92821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eeb10e6c02d072cc604cbef8c633d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe4da8a309f4d316660510bd7e54b2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aad2cd16b315701b585b929c0a72b1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e63c20ea77bf134a1d23df252c1a3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df8831c41b7b4d7bfd7fb0f3d955a1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5a222456f35e94eef2b7ce319985c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fd51cdfd746b55f8e6ca8a1c2d206828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99b7851e839deda5c660d13424aa97829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ba970f783dfc9272c14b42c667246830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca90745c36cbbb4af972f27fc1189c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32480f038ee43ed652cd7515097ddd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b794137c493b33b6e71099601bcafc1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7069131cf3db598432f96dafd95d10834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f65a8491aaec66fa6c78d61ae1b21835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ffe92a8743c9e698740b7db545b8d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bbbacf711fc2883f01212a0a4a74d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e885b615a497260957b8e40d5344ee838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159db07fa2bbfc1c35c4ff5310f5294839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbab61bfbfc211e25dc037ed126a07840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52590492c9ea68976e50da28cefe6809841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a9b4073c327895c0bcc4f4b5bd4c1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c75384a1f970deebe5150bfded331843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e2a711be41eb816c9bd06ee8a117c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69390aa395641b14c745e0f17b600a24845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfc7a2df879f29be19cbd1a2d018a1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11326a679151e8345de639995edfc089847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba97750d9ee9372e72f37ba266e11cb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c9e454c3a315d5999509622be4e0d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0831ec92c7b69a43d3a495ce685251850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa6e48eeb3060fafef91827d1b92b9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd9573b4d097d6062ac79046fd8142852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6120a47b6ceea93e53770776702ecc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cc899afed54dc20232960fed45ca3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a19dc9acbc6fc6adf3f232c2e5c82855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7421d988532e0806a16337e565101856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b2d3d044f40e305629f710783455e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16493980aa39c78fd0de4ea56f77be15858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e6d50ddc4c9d820c91716f707ef08859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01220be1e8039866ba00c216563e47c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2093fa5dd164fe5bbde0b023a2c7e75861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cce08af33c59da8638bd5a17f9c346862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12a3d7b3e5fdb7892764a2d417dc6a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd81882efd32605bbfcec1cfd6ecfd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cbbc5214c2a63ccb8de7b7eadf5ef865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3606ee6802e41cadeb37059f79a53866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefabf058be10858af7aa6d5d8839a69867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7307dbda033735e135aea911224fe9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fb5a8f897974c6ea485f6a30ee019869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f0e9d170d2f8e4354c75d18226228870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41a08a2bdf4e8b42b957eacc21dbda871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a792009b276262715aa1a7818d9da872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94987b0127c856c04e7a41f998f1b60e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33f06dff26b0c2bac24162baadc6ba874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32548ff5c0710c7d706b11edd9cb2bd6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d794b4a5078e0b30bd16c8233bc51d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2bb0865ae8a6fed99928560ace866877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bd510a5116bd96ba00a6fc3e4fb90878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5189f0354353da73a64a7f2ba51c24879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8703d994ed4548ac7d12d0e70f0ca2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3a7fb08ed99ab191a62e2203d9841881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f575a731fdc1fdf14206847bfd802ec882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a192b62ffb175ebcf5f5147af5312883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afe7fb6c34a634f17da90198178423884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80601c61efacc8cd847654aa58b54d2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7adf057351c91e3744c946e07e555886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b273ff673fd5136cc65199538dfc23887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce54a1551c690043cb3568eebfbb6f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e1dfbab8d5400f92bada18392173d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146d376dd5a390c64e21dd976a05324890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162771eaa305b382d081e6879616fcf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28923f3cb9f1ac7def8c13e8e050211b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b4cc3deea08cd6eea04d3f13e70eb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16269bc574bfe396fa30441fb3bd0c3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07042e5e9164a4f7ff1e18dbfb88d64895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da69f6aba2e9fbcdd9634ea0f097a61896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c780ea093e3cb2c22e573102f5d732d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fd60ecef460c9bd91d6ab2c6109d0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60780b68088416061fd59d765c9ac5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc26265aefd8b25253e00bf602f8e77900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed798674e43f423858ad57443496c302901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef480cb6e622c38db6ddb7ed621bdb56902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a80ffe3cd13317f126fd4b46f06d46903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985f97b52ce38275379af8c3e85fa87904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68704c714b038662ea3c8e997606a2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fbfc68c525d2033ee342355b7a704906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c213f5e7f5b1fbf0f136ae9dfa631ae907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb2e8c599c5106865d57dd18b67e3e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657405fb53ce123f4e42f50a5849df35909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58886d323d92dbe28e4a8b99387017910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade7c31d9e13c555bd7b723abd42350911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3376b78d4b354194394fab23462b5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff3348e340148c13169e64e5c6d37913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982131dbff21cbc09ed61d9cabb58489914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da6cb408d97cfa50425ea4846af8ca915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed167403d961fd45c9b11e4bb189315916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3bf2da337befe68b28f4e65b537b9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71737dcb527ddfc0faf6953b03ecaa918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f612b288dbd77cdb88e48a6b429cd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de5b10315b7c8b2124e43a51172107920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac1e169959c81e6ae0465160296c87921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7249dcbd01d307131c6a266880663922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf8ac9d22133fc38be6596b2c29066923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f31864a86d78f966c65a970890e6c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395cd6bda500a85aeac8fe34a36a890925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1280043f7290eb54418ab0bf03728926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78739c1454f7bc98605ff8d7063975927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73e5141fea7c45ea0f3c1f64f17eb9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a83cadf1ad1e1c1b86bbe8d3c8b5d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fc37f2376906444106d0e479565e1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56a0e08c2d064748b6abafddb62a4f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf50b3c1cbdaec7235225716c3b783932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21a6b69fd92511be8b1d92ac0cbb81933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44103140c69bcf9b61fa1de8b5f6ca70934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fe483aaf2af3cda58a9b5a737a82c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53d5e1da0f73f8ba43d5a2e46ff38f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fbcc2bbd462cc90674a8910081171937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6515ef9cf0f6dfcceaa592508ff7f0d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f6cc91cf269df3172f32c9caa1336939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ff670202e64905bc0f6360054aba6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6393f98d1e675d84f16fe43a5f111941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72550e83f8e2999c416dd99f01d8fd1f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7e78f341bb36657e19470b931caab943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fac34a47dee54e5b652b5f95265338944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72845e56bbcbbd8a3231ce2627db0672945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d261e1b906408d4c66f172ba6c46d7e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c37cbcef49b1c47c58054dd4eea8e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc81f1ae5eec04340afa140d2904ca0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ce573296e9a00224d4aad5663c891949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6814c51831b633a09e7293f73ec1a9f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efbd7ab4c6d707b308008c972bcd08951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e8f3f0f23dc2b61fb406b7985fa28952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f26701016c7af1eec2216639390962953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21861316871ff610734d3f7196ba6413954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485f93d3c744444a08b9ed082dbaea8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cd54660c01f998b6bab05bf0adf09956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609881abe6b433c52939829a7a2a1c5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a81d8c5c35bb42a791b3291d7c7ed958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59291cc700f019e522313b2a1267b89b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99485ca7100c70ad598e54a11a1a6021960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3179457cacb88547d4d821fd0aa4d30961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbbed183429a60c1ebaed19ad4801f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded81a0e74e1837ff502e2460f9c65a1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921f3c8031e8566055c612792751114964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079e84ec3c293d438a9b2501f797551965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f1d52e8ca1579515a2059a076fa09966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26123e068a422f30d9c530aa16dcb13c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f30c27a3f3adf9b61fde5d7e54cf9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6744a9deb8cee19be9dc6467437e0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8137702bc753f4937b4fc4a83988250970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047de2fe4fa82104b9f81820487c41b7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2672d2ade3b560ac4715b8c16fe2f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11971c7c2a3ed9e3cd3988779f7f9085973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888eb47f79dd702811bd84c21efd237974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36513c75259883348f31b71c98907142975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94e5375b80839349acf0d0e117c23d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048a7bd93026c5ceecd581d7187456d977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>