--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3280,51 +3280,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305561c6a60b299175bd135384ea7491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872ce03fa5627f6bbe3645df2e82d922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937c6ff34307c16011334b1a1b3ab493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1babbb3e19593536d7c7a4200b90b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faa123d343c88df5180d1455fdb29c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa659b317db42eb6a88897edfce7fe16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6fd9b3ebf1a6a08f08d5f89cf68a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c22d62fe09977161af512a349f7d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abb08eb94a8231fa664677545fb2259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3816bfa65fe9cf29a9dcb168f88c4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3094070c6c154f91165a6ef0fc5135f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bbcebba65b4fb8aafff717e82329212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fb640d6b411fa36872ca724dc59ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f25eeebee5ad975da1fa1ceb9822914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67721843adc7b1f74b7e5ade382c81015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeab794f920ef6fffefa7c81b5de1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2a69c5ba1f1a901c3b3fcb7b9134617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436d437120f497647f236ed5e26e99f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1f38df59ad1e11ffaac2829152edb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab564202c89dc0984b10e6d54ee87220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd6bf3821763b5c0859c75be8ef99221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bffb40eb9ce8c28629ec63b047422c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b851355445052196e1d2314c006f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bda42d9700afe42105f4467b8084d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4c67b203bb6bed9e45bac8dee4a6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24791cce17de19c62463f25aba4da9f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1da55b6f24b3fafcf1974d4dafb5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4341ded8ed24dc7d9f3407cb1e8b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1618a63a23ca1a0436e68ee90ec495f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80c3ad29692dd02462661648c0c69f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c432f505f7df0e7e898999655e9de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a1f75b83ea48c8d471ccc40d0c60532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be5d5403f5766e0a593c32d586c90e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd2e51f76cd35575b572da1e7d8d5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2091f6fc57f07b95c50581e17062435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02324cb65d2c1f26036c39960158b8ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6ae4f8252c3863b3721f73df949e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441928924b3b4eb9b61919c0dce98c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754b29085aefba280899692851f30e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c1856636df7aa0e89faf4ae66873a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207cf66467be2cf41e712c49d3a975e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac312211530dedceceb61fb6d8026b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78c37e26a439c1d3867d330eefaebb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7d7ba218c9c49dc9e669574de464344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeac2afecfcab4de72b81fcd99a6fb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbcff4a0d93bdcacd2462dd6e6011246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49eba6a4cb94b199462983c6b2b01f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619614fea3f45b2b6953b8df76cb66148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c435568d3a849bf1b31060c14861349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862617b4249ab8824a2a84c7fdfdaed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca300a6077276a441b76282bc2c228d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c131d6f72b24805d6bcba242488f4a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570f77ffe77aa06c6e77a04cc9ca68553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2d19f3dd61b2a7f724bab1b64dd0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773d86de24fd41c200c069d601414d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a506479f4f3ff22712069519af00256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c66c38dda6a5bb7bec485bfc036a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a12c13c465ef17b0ed5731c797a9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df72d25f6e108422d20ebdfea6f08959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddafb7b3428a66cf4d0224163d5d2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033213b3bc01d1211344dd15685b442661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7559b7f1cb6adfea72880a6dd9d7ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a7a18b6d90c29689aea22b37d365e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d89e065051e9b90b713d08b05b9b7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc30e22c6ac35973d52f25aa4789d2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a016f40351bc803c044b71d57a4d83b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee968d90f0c26563e94b38c813cca267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24e34ad4a7081e9b5342bdf8bf444c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648da3de3b599f447d4ede3d765bd0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f386335b87ae52ac78e762e3a462270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b61fda9c48474b514d4df830dea6f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa75ff12a7916d71bcee9c1f171518a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121c825aacad00fe67cefdb4f5732b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab096359901f05e7ebd6b43ca9d4ebe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e87bf9cb4d4f527626b622a6df7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b593575999195339ed32ed48712bc5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f636ad00b53f836d7edca3119eeac177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d752ad796a4f82c85e98f77e75ed978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a04e6d8190e59b66c715270ea3f0d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842e9bad8f89b1c2a482fd7025b94a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0720e22b149978990fcd87df90fc3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b37a91f5b13946af1d397ab555acec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a77ae8da297909197829da0ab433783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c6c0b918615971659f1f8dd8c2e8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673110575fac31a9ca70c549ba371aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af42f76bdb3def5cd415778ec1639086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eaf4c60666fcdd5d7aeeca1cc6ba787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285c1762a27dcd2fb25bfc74dd80f6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96fd96e7a5aff66647c97ef43bc71389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60d45949a0d43f776fb65fdadd017f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc94409e949b254d897c3cf10b9fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec4c68ace3ca25036e196bf406196292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc18edb86a7e4c849ebb2e1fd253b5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae849be7cd38988a636b2ae74752f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680b3565052f9479ec6faf600f605895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e319cec4ac9efb104385a77a98555496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f2de539a77522acb67b145c7f3a5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124587528ab1b19566e0f9d73e5d044198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a65d051b9754747ddf0fe15f2adf1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f4c3871b2db9798c6a28bb369a664100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd3cb15bab81cde4ebfed0675ae8ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe7deee2657e739ec94a106efc1e27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e16947994d75ea8a600e7511d57ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8096f998f2dbc2d8a3f35c8dd6c9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3327992345d60eb98d43a51596a3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bb39128f55aa84acb839304e2ff2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ad1cd4ebbd436be5f2af60bc7b053107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39683a63abb16daef55b59e1fdde89a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322d34a8ea807e2cd0be636e8d3261f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27ff3c636064f4bf7480639f0aa5fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a025a3c16a19d68b6c3625bd9256b00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad0e7101606a788c22b14063cab7a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a3f6cc7c3323a6da1b25f409994c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf4b1e11997ace7379e19ee7bf5959114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921968ab011a6718056cc97ccefa27be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005b3953b7a6d56397306dbc3d0a38c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199adb0a94a9049dc02390c5c73f463117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaff0bd75856ba65cea025ed1415554118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f434a1ce2a6303069cd200ffa55798119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069643cf6307488d717a7053a08256d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a70fcc76f39b11e41f530d1aab464121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b2f0e473efeb6f3c5e9bbe953d688122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1c25a993cf511ba2e7cfa5d745571123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7ae8548e9b37c7c6b119c29ee24d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba063d9df574caa9eea26cd94bf2042d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce558da8bd699f28eb0c7580218259d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19e4223b960162a48331051e2ee893127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a945c82a550b3f965ca7dce3939c1c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f84d9d3cc99582e0499eff895409f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aaca7e3da116bfb4a88ef45957245130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15619c3eed160e913aa804e24db7760131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c0ecd58b416b0cdded98c30a8db2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285042635d51b2ddd8f53586d8de6d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a239866d9e8244120a15c87ddbd57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab08dbf18f754b6d8dbeaecdf4d3596135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6a6a8cc457b465fc035bf80ff68e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f7e55028be24189abbbebea6bbb3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7460e341b281b8942f4db0c8a5463138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4e5da691f6b6570dd711db0d23202139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf1d1a04c333789d993be6c21126c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413ea9aea0e44d372a954f189d5919141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f627dc1d90d591c93d52295d0d018142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4aa1950c5abc267bd67b9a8429ccb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387f9d05bfa11f5f65ade8acb371ca0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8296484f295b2b448617bfba4fa0eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a9122571bf88bcd3ef809ab00885b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e652c056f1fd03dde4e8d37adf573147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcb9b940ea2991751b5b590097aa3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ece5a2d20c423efe34b1c218ff38c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68be9c4d5868ac2c0c31e99d3cbdded150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc84ba7e1f25e28c358c3856b70ea9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f4b093e633a1406654ebd7ad99f1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa84a468a7390adb7256d7d1a10b2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a189373b81671202ace3edef0f8362b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7515b09ae01d741e2cf0e7b5ba841f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef065d1dec1e496a05f083c79f95ca6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5cdeb812f7c50e93b65a5c7eae95c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0196d8ebec28c162f0e56f8cbb16fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187721894b9e740926bab3e785500d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e00b2ec1cec5bd5d34cae92c2813c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889cb28c2332fb73cd09fef1f72babf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67739abe40a0ca29cd5ab6b77ac2e05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f206331937c2ffe50c3a3063fd7b13e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4ba981549cf519778daf4196cca48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c8cd495556db14b3fc4a44a8aa1cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9a2c896f94441e7a2f097b6d7011e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256252325be811f85938027df5d95c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba189d7ee7875674e489850db8dd119168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748aa8836a3824b32e5f9e744805872169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f4be93ae00b262f834f0c3fb34e7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f2af64a01b8ec1559a69e1595762b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f56916593b37a1e509911dab2019d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99df7168ef2fa752be26d6e5967109173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23d9cfc42a89538048cbeb1437d55c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e1cbe252fc7ebd849b1ed57fa2050175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da18b89a750fc325c4cc35cef55449176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd284620d1c1196d64a4c475929f52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881abaf591d51bf9a8f5c46c6e0ad5b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07db2c9ae472adbb1796c57629e3296179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6de6d29ac9af649e41ff1ce53bd039180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaff59e7ccfa584461da2409c84f37f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc721ef48c57fe17d7b02e89296d20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6254c82faa27061d97e1d6444b32c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d54e7a3c9123ff2dde66f9e2291e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442497326ecfee9822395bb825923d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571ac8c2a5ae6fa7d17a33b476107fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923faa5b0d9f09f2c3de4485d35b9003187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cf99fc9ab601ab5f9f063af83fdb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b1a7b6d7cd2b4f9b85295ff2695b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fa35b1f257109d74e0ff034ff692a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e79f2cc4579a31d91ed29c35da9b68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424d09979e35328608d955f351e0469192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4275c8a0bbe6873878dc3025e2bd411193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03704e6fdb47a36db89ea2c9abfa3aac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fd508f0567769071dd53725eb0fc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056044a4965ca789e3ecace2e5b33493196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ea7758d642c54c94e7c9e53fe7b04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7dac67ab0c0acfb3820610af577bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a2bfc14eba9a9bf89c2135cce3c09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6652296e2e414de3821346cc8e48d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be244c6408710e769d600d6c80a4f649201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a590a3aa670e6088f1c4c02c540525202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e621f86c7e47c42c68ed3104e7ca1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa99f026a39eea3c1319716fec3f02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ef47b6799bf8ed622dfc57fa67f92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8a05c1ce5daecd6c2f5f8600eebc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc700142c582e24bfebfca11f32aae6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58e861c0d9a7e21c5209281ff003bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958097bde1de30e9a56c54329cfd185209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f011191980dc055cdfcb497e2b0939210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29980f269012e51e8835b7d0d55be1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e82ca7a4707ec6e2dd5035f7b7e41a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c75be7eb5aa452f4f6a147a0236769213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7c0b4debafd5a62fb23eac2d986e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67648cd2987e64457f09adfec151d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364cd00ca2ed7daa2b1c49adaefec5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533ce4dbed7d1be535b902d37b937e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9391c3da03691be732acb703184aa3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ef63dd084999ec33c149bb7f01878219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627913741c7715d0cabdb5e5d8728cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92501d2181ff5907240dd4b4cd28001b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b232493b8ce659fe9aa19224737c02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcbee19cc32033006cbad3648dc10f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6388a4cc5ac7ddfd89e3871361ef90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa5f0d83aabf052148a1745a9a9293225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972357836d18478539d8cf271af6478226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762aebec3e88825a90a231a2ce0d876227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff636afd364cc8758d2aaf36f14f24f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75035bc7d5051c8ec3b28b7a3b957d2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f72ab4da425899658f530348f99b9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bae094b018a564c59208975bfd5a85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b842d45630b83af9f72055211dec3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa8359f31d0d7f4ab5deb747ac6e49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2969c8939250bc236b20281d9fffd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7bfbdb18dd41f69f6e9e513e978df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c70dbff166754b3dd1adba47a11d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a442d967b2c94a32dbfccf772413497237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce814af7b29318cfac25d128dec2d2ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a35aa08d629d00cea565ee1f24fd26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125dc3e252d453e79e0b2b647dfe9da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fc4b02c353405cd3325fd95a0a5c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132231ffcd64077ea14d747d7edfd494242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888238a6afa880f35fcf03514c3f672243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705033d763f9fd0e9e4136e4c6b33d45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cb3919bb21e81737a3cf3ab43e618245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a4e99ae5d2287b44e908592b6237a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973baf5b94bffef051fdcbc84567394247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963f529778235974c0ab17abebc0c2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56600eacb0c01e5e2ba25095e2238100249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516b3142b3ae58eb7786bc5d58ca6b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41ccf090407c6b8c3664c34e8e31c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09157965fd005228757439c70561740252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad5f45e01dd95abe0706042d8e69c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6b805dd4b17329e29a6c16ae7b279254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74873ac73b978f83a3ee5d1b1b234c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aaf41eafc55c277b70975b49f63f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c712327af6eacf387bc408a3391793257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954ce200a3303efaca7ddc81954fdb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba57016c83a8af66c20fcac55f7ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bf0e255e7d46ef6de0026d23ff486260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f158762f8b2237bd88c1741c72a0f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741720e4eecc6ee5ef62d385d84edda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836125964e18b4c3237e75c6b8e939ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8da1b6e312f9bd0710c8876b3bbe9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a56b14b4cd7a038a0c4f0a33177661265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d75ae5ec3cb13ecd387b7ed7ae102266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8ecfa5359d49ef6b24a75612e6d12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578637822ef54ec6ed925f40a24d8fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84faea0c28b389049f79ac2165658ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c67dc384041b913a6a15c74663934270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44264b2105f2fa6f50f55e4ddf83073f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a65263de95a1ea0545fd1ffd92e6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54980986688facccb0cb568a4086a5ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd3b1b8d09fdd8fc01f828434eeed8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caa2c3210e947944e3d6adcc24d903275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdf7a01131fb34ee6915cec44a4861276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8e2b5b23a57525de5a0c59cc9002b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3945506dbce2ab6bba56330455347e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4c5d81d4a02699604110ba31be973279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28c14838903321f4a56895f315e965280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252879e7cf262f4f49463cdfe863ade281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1432dc7ef090d9502ebb19df32dac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ada2d79633ca697280ab03d6a12d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20291e1d8400652b038132d267cff2da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286ee1b14b73de0eb864a151fa01c9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949edd6a9eab441aae4898b12968b022286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6081f7de638c1cee264e06bf11b26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d184d91778ec3b0c4154c37da44a390288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b56f25853d30312eb30ef284382cde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b077f6e13859d95d3fc7175667467290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b8ec67709f4737a884855077234c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e3b7a332310199da6ee2fd6de197f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83983e52092631f85e4ff1e32e320bba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2763be52d05732dc42551bac15ed96b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644994394f8d2a7f0fdcec544279704a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9944f5c60fd585e503603818a6aaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786f98a68acf93afc0b6915befbeea9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bbfb3517143b2938793000a6dfd44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3e213f662c97056871794cc3433a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e339ecd7694f04066c1a521fae1cec6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa880f9d4e3c4d44ce3613df31d1a6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97165cfb4def6b3af70bfe47088272302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ce8be95678c1301233e4e8869e3bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b18901f527d8fe382b91f21f3e6e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697d62370396d189145134f019d2aeb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644ef66672151d1208ac72274e4e59d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c8940263af503f9d24f5776516fe6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cfd00a341d06f230b0367b684de53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac250a50265b0ffb73f8732548ad8b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254387b24eb56df276ac779f7cbe2b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e72a8d94096fe48abbcb96a083338311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30353f3269182d575db28096b75199312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2ec8ab56dc3c5dca0e8c3af26bee4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95db52b9c2b2f1a16451a9289f74bdc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00ef72830468c921c104f5f36bacc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21724598e6cd07b0899c1fd052de7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b092a281b265ecf4c28140b5b339783317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5fcf4f56d8e35d8caabc7ba0ef183318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f97e04f8402c8171ef992ad60ba3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0512e55cd9c81c69f905c7e57441255320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f1d02ebe57c7b28ef4e70bdc836a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a95995848c90ca8adb9c4bf30f1201322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc63610411b7d86df45cb995894882323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b712af0ec3ed0d1b4c76823233626d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93a30278638b6ec156a4ce917f38e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f4232895c251079fdfa6caff59745326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925c35e5633b0b5d6376db34f1eea16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eec46ba87f12451c4c611c20c4fdb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a96ab9c19f4a53813f958d94fc4388329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08fe7ddc75c91b21ab69430721403e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2d701659516ab18f9f25af0e44590331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b997e867457d64b8abeccd94e52a0e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6ef2b1552b0866cb2aa8912f4d327333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4fcbc329da48920ff0afde996f9d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aa07a740f38b7d1e3420b474c4d63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1892dfd129a05bea5d22c7216929e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcb2c4ac7055ab153f188498e1b51c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079d356a9ca0561a2a4038ac8ec9c20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c300630b379c73bd1fd7eb0ede3903339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9a75c1bd91bb46b787b37468907ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529e394ae596f464ec70bad00f9b38d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b9cad8baeb7882725aed76894b57e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e6dd3621dddc07890fd26baa8dd18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ce8d6ce63b3577e60822c4e2ff0ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab406cc23506acce338351a2177de9ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaa76e1242b5a79b459cfee76fcbe6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218412f2fccd8dcd9179aff290c9de9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772412093fa7debb72f0a603b3b088e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e545843c1584fe8261dbc578593312a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa49b12895790b56cdf432f2910941350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d2318cc74546c30314b430372e360351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bafb0a517cd7cb80231a8c18aa10f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba735d650154d15e89a00b5a9ea0c0f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcefe23113b7754a4160b796a1f1351354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ac557890ff6c9c21e8bc46cbfaa05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c038a2191fcb14f16e5217fcd9aa4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d70649441032631f8fa87ba1918480357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43a17e1cae435226667af206dbdd4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aa3a55b7fdbebf78e9382359a7c35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df691e15a1dc54fa37275ed003251197360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5019f00ac9291ba74714978d126928361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803fb74f555660f303be42f71d75d86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4a1895391d17b999f8b2e5ab1063f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c82bb3616028e0656f004aae63212364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52120ab5b0403c4091729cdcda4d975365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c76f6e2e0c5a9e5c81595d4319dcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62df6c66ae62e5730eb8b0f9ebcbe4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00863f683dbf7533091d1ab07bb81457368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38791ab1a7582f7f22c40dff88c9f86c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7de3eaff1a01a1dad520a73e15f37c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ff3b81ed98f7b3c8cef341011931b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774acfdda3b77fa4b10156b995928ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b433900333ac1c127e7b3a4730c36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1851ca0791b7089437d54731be52559374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5b789e6bb3ed0b39a93287ae5baf7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1fa159cee72a162976d24e88380a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d4475bc7f6a75713127dd57213b7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fbd3b5cde4b283069196fdb3650c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f500557cd752ea87c2b6206aa5e0e91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1b0893e6623d1f6fb9db566e08de0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987426dfeabd8b5d13dcd4499a9dd87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108640906c40a1ccc9fd22f2a7a62fe6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da03aa6302352c1d289f863cfbe76eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058242030be65171ed6b753474776512384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d66691ec5327c3e72c9765dbdcb3af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ca882a3de8a8e19bdc71f54a0c96c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce777dab6682b8faaa4935b3bfc687387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33c1d717bb18ae76c088c58187db32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81c40c103f2bfc75a0e65a30003db5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f826dfdf2bab4dc8f130dffbc52a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a88a7a4dc4d1a47b1747880f6ce50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d52603ec4ec286291957374bfe730a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3e3054b4f2d2b1a0ea037b86543a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fde1e7095387d609c841f2b1fc734c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688a0c126e6e0376de3a793051628f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc058ca73a5865f1667a549ab1a227396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2f8bbb247f096b6ac011698ba1f2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c431bb6af1866549a2163a69d9c745398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13445a3fa7171a26e4682e9d16064d77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c550331751b0d045f15bb9f9536f44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cc8ef58bae78eb64701d2c467e70f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce7a1a40ec44fe0fce53cddc5478df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9365ba1e5ad2f3d79b356499acabd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b229b72d2c5548463676d6369ebef6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46118e24d1fd5830825522ce0e00fb70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26003110761863044a8f27c4df5071d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e62f48d93adbf97cb6bd28a3039ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375b39fa25ca49139cb64b6506f1521408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e824bd2acfea5d59b7600a37899fdd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c36124c5334c75027b23e0203816c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edf0be028a7c5e8a53168182b59138411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b55d21a0c2ba08b931a1c43706d85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff16ceefd66f626958d94d2f1fd331413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd61797a7c753f4e603cbf02800fdc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e57e8112247de18d5af23da4e040d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06563103602c20edfbcb8af04661c203416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31203f62640c04d4daa36a3e9bbab9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69471771c36357644d8599fb8521085f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9da8a2ae272e0e4b9363b43932470419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90932b1c904e9e5fea431adccbfbb87f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33afb179ada23dd643ed9881c062fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e4ffb6c7fc476ad04433a71227fdf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e406884765a79ed619e6785e68f58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad11c5307ff3b9262873fd3a2971036424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67731fd5df40318f98eac890fdc36435425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31385377e08628235056cd7230d3405426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2de32d7f24f57d2657a55b1c502e83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74078362a7c9f3fb8341a42f142bb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03677dd896ef1bba93b37aedb4af5ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684496d4cfddf6013c65761c02478da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c23487c37a904fbc63624e9a37813431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15518b22cf95516c4ce322160d7da55d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d9693fd608149c6089a4da7d539b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90876838589ee0c8fd02c9db7f863b22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f8152a9e9a99c0bdb920a47a1b8f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851b91001c73f0b49a26c2fe6de6eef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6bd5add99ba9cbd4069a7120bc978437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff40b6144ef0ea6a6893b487c8711c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec325b9e512c0e742e400261683058c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64367bea506a7d06f4ac6c453c0d0bf3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752d5f7215115886348e7ac5cdd70ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acfb05b447a60a0dda4918b080cbe5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecc18660744f2169df7e2be4c479b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0c961702460ef9e399a739d383f53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c588d91412b58740a058d802f0509d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dcb566e22c2686e2c04aedeb5bba2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916464a0ff9474e8785330d5342e99b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cd7fea1d312b5db83b7a6d4d01ffa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168254d49c8bd1dfcb07f0f5b361e357449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2248e1f4c60bee655d2df87bd72857450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d48de619766a4a3b7a6a95685cf58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeaa3f5a2ad039e71e25bc06238bb3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb9ea1fadcfb2576cd7979f08c0f2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b6969fe2a1bddd64887aa19d76b42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cd66f724576a9595c938a2f83463a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9ad6775d92b694637d38f32bbc680456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcd07ef07b1a4edc18e6368a7d0ada457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d9bad32d13c98bd1414e6666f8bbd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2c4f2c9091937b0669facd30c281b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad129e29c3ea9a0819f8c787efc0bfc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957bb8d8096a0793fcd0b2bcc1b4674461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f34aa95ebb5ea1e91ba9115a67d49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cce776de43e8d2535f827e0c09273463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4304d0601b5611670f73333594c559f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cecbdb6d578c792db0641b79f7b10c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9194177285c41d96b7e2ff21a155f2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b021d26f8c1bbf13183565bb50d130467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc267b62817929845e16216ca243c328468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74af87b3b2ebc86037e1fc4cd686f14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbbd5b9e15a848ea1277171b2904a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c1d0adf5701c058e7b80bcef2565c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653de2a8ec66ba7e6dee33b0bd187a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cbb9e2254ff7e05782772d9818274473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed4ff34dc51b3e54a94501c2968783474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6261413e2ca6738d896fac8f90db9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df80b16a40eb1aace8c350481487a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b5c74ced2a19632eda9d8045db1ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07ab716b81c2b75da2a5405385b29b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5567b1e3cf658f06897897ec2bbb8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312f2829893babafc60cb0408b7fbac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7e86bcb9ae277dca39bdaea00a411481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444941369880bfc8237eb68bc0aa53c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d099b7abdbac52297579fee95c5c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f5f3f66d68116663348ff5866465f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22550f76933283d5e5bbe56606c60cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09699e531a24e5bed8df0a01d1fa15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067ae890ee27dbab9cf4378601ec490487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae98d51e26e760695ee58fe5a19ca44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f8025d734ad05a253f7433c414ae7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2779631f99b96212f42e8b57f3e5257490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74929c4cb5f5e72a84ade3fe4ea2c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f7d830174714b6f1cb5205ff16664492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70937b3db7cea72c5808637a0dd7a21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafd415ee2e9dc71e5b2f6762efc51b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379f97609718c1505aa231b5cf2e630495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ef46ef8e76b60f2e78bf3add234b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b71f57533a6369a75b5ec2023a56ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471deacfef51734f24e34a7490e755a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0316054f9e5f8c8620fe9db0f39dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361281d1eb5f352e97b3e602596ca413500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1212fcd127a59edbde366386f84770501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d7536448d6383474e20b0eed0a654502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bf817303d5ace2ee1dcd790c105cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ae73bc5754987678685e896b536b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8ee8d500cb62c3a2072c7366bc83f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ad509c6225390982836c126eea055506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fa5bb535d68bd8f6344effe3f1aa0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9c7c28421dfba34bb377c9848f15d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a3cb48449bb5f21de650d4f9136a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85049fee8e23031c36a9b3995d81013d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776dcff5ec3e4d79d8764f8a2f01fc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56471a5944991cfeef2dc622199052512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2110a093f8851423efaa8999686bcc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247689af14729871dc67320613fc1398514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92351a76baa3751c7055863e7c1833ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e370ac96aa3423bf9a0af2111a86108516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac9a162d0c4a59ad17bae951a8a814517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa58616888f83e6553165b12e20384518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f835d9f5474eeab4118f5395afa0c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fab4dc186b7475fba2faa9e78fd7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51f2772d71152cddcc74f6af741962521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f97ad4a0bf49b9920e77507dfd37f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee3b7183255ae48d5a79a0fe064e31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d811b56b1ad8e5e362a03a50c4b9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24b1145defe383583721445add85e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5a0df87871996796bc998768a6a41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475c7848b66f9417012b22f04b71222527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9c854646a77be1c878bdf7b3176b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd37b3b9f5e3ff16ef76921f885f562529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a98d81a9687409e696aac8a65cb5df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55dfadc1815aa5a304ff55303484d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cc129a70312988c716ed33d49b690532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a48592e653ecf94e768ee403ac990533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff328f9082ba4ae0feaa3e66a6be2a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d503297f961de0b13e3f846d32cb0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b9601d7169d7b11cc3d4896d036b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb979d92c210261a81a525e88ba2e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff00b13a7c90f7314da8405f2286d45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eace5becb4312862c3dde6e0be90c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a19ea6b3b263295b57d39f7c8d238540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829b92f1b69fdf0f833663afb92c12b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b47c4d3ad59b4b2f0a65ce1197fa3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2d2f998789030f2a71b6ea0e175f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfab9597272d3c95a2d1a06e00c307544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e500788527fb79bcbb8f728e1539e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dfc430f0eaa1c646021b6df020a1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675116216f172bc07d03aec8d84d4fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ebc51f5adc7050e2c30798f1c67f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8455297d8172b675820fcae17400e2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8480b3babf504fe93e072a4ce8782c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f32b82721892b8e2afd65796fb7bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922258410634958615638c7c004b6ed9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a924c0adc1843fe6e7a7f761017332e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b2c82c898c124a537219c85628dfb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5959a4b8d78a8adf323dcbf52c91b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b2041e66cc1055ef7727ecd3cb989556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0930750bc6a70eb57e16a8ab3d1ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e81a74e8316e7627ab843b1fd7be2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f943a38b5ebbc8b676316b32b816910559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17eacb993ecd3945e4d8d867aa740d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeae1e8d1b579bd3a0f6b2b42d84a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363607e1881ffad6f08524e1193aa45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c91fd6f7d6c2b34ce84d8e0a7fedc7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8ce558b2b8eeb61a0576c970f13e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168b0aa9cc335763bdf96027b6b6cb9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfaa67720e7d6a43e021363b5bae02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158341461bdd1ecd02f1542ac754c20a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4ca0394ed52c0bfcf32470853cde9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c843b76255360ca7c54dae78f637e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cfcaf7d793b076d34e71d0c21ff9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3052bf2276ab51a7da2ad3dee7e3829571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf598456d54940137e7b7449aef5dbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e578e93934f002e1d55eaff5cd7c7d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b105889176e3fb504913fad12d4fbd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469937eb55a89e4b0a75cee5be9ab00f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbfc557583d75b6eb64e8b91279adb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d451accdfc9f46d93d789701f33e120577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef19f9d8fc145116d3493946ee393d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba9def7627defea4042e93a0514127579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620fb8716296cfa3dcc2e291d3879ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe0a856d5d1ee86c82ca622b1124f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b6f07d2c9985328db59de05c56b9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef700e03e4c5b56e34f38e44aaf3831583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4c7a45af4351902c3fb52eba4295c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbef1e3e7de9ef28bbfd1860940694585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f13f542df8caced546a7240a24858586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f7ce360fb82ad031d0ad87a9c5a97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4794917245a306f3ca818e17f58079588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44b1a6d52190609fa9ed285749316a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95fef55295466122eca870105ff9e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacab6e5ca05f86b8199fc067b78fe5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa05848e491d3ef7c4633fc61379da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6121b33c6eefde11639db63c65fe7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdad1bcbfd1ee112ed5922a3a862360594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809cb0dfb43b14dc29411f49ddafcd7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a17c6784f6ea046bf693961cd2ac4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fede5a9ee89e681efe429a8b21554b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda963e8af326c0779d18fb4acac685e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efa1244d3190ebf6aa741be24ca43b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5a3739cc816c1613d2cc84a88c50d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596d8cd4aea0bc05baf96ba785e4366601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ee1ef8976b2d3efd96b8b664411a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47896431f44e57c1808ddc9d1958e4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc996027cb8cada4b4883d15d0c8629604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ff1f282117a95e3d9bf062b95d254605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed899e2ad2b7ff9a04145517b3eca2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcb774b7f7dcf036cb102e0a3977b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785510460f893419a3e364dd7e52b64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38efafcce582c690886763e0af5314d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ca31554a303c174660efa60a3c56d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782e1627183aaf369f5ccf6fbe9eb7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f51b36d33f84776305f6c660f62629612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225414723b3ffcb9a22d6e853380e1af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d0bf75b34ea458a81c0dd7829b72c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567989a57b437db2efc2edd3ae4a33e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d3558a9f34f30455ed056070e18a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04827cca3d6471b7146ba515f568895e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c961e179a43be3419939dcfeccff8b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d8864b385d8422ad9955abe983ca0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0836f114be529663a1e1218db8faf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d1637bc007c628395dd1c0b747bdf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ad4ec548bb9d25070c2fcf60c8047622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d181c0a327ecf46e8667bd8eee1aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d4ae2c31f3f8f51e9be0dbaefd2bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b96aa5ca8562491f302b7620c4360625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4f51dbc8fb371a7274c5b4d8f4d72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d9af04e7d4ecde8fa15d0488051b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a2625b99f243640cabd9877fa37e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ad1df7d696c236f0d99ee1bd8d344629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e890ed01c1d33abbb2d796e29088f3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e398a3c79d5d3e053b9e08fd5ca58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6570875fe2195c435533261ca76e8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb23210446c826ee7e5c4451f8dc2e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8c1fe16711d0b8140d52d0d1bfde8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00703bf7f1ffb4d0df83854d5f3aa680635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169daa0326103356516f5f3380faf29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bc1d0a0c3779e5c257ab0a7c0f20a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d113fbbfb7fd4377b259d6a77a136638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fac3afd07c79da5a571d8155db814d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be60bb115210c36281f82969a46be2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb7fe685977e3d287e173dbb66ff54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff35188d51c8750dec434dfc5c90cbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28b5a9028f1bfc10d8e704aa22d2d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d6c7aab15204508134027649d0f90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e2faa35d2c7514acb68a2811e65c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ecf1d4e2f40ad3a36f31dd861ae39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be880919fca1818d52380dae14baf4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08212390b81206a9f2da7640eb5dae7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bf423eacf7a9b8dd2d6db833a4027649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbf0e60ed1f0e59701b4262363efd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04e941b2691f43d173421ad80a3f8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b39f74bcf1f3563a3742e21dd2d241652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc3719b56807c2e9176d36d97233e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad12b072efbbe9ebee454d88af47be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa471e2d512a79bb08d5162cac467fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1fb7347d7194b8fb0960fa9315f5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b06260f0ba0a4248b72162c409a388657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b002724ea67cb804a151f62464db4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e309f18c1de974e2abeeb966e816967659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb1afd7bf519cc91ad9db846a784af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb14fffaee15f74841c84d8714c646661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b82e35e509b13c0adbba97a971b19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cbe527da4f33e93e469b73df6a298663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693396cd6ee16bfd0c873d187b408b42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61816cc79da46839ef6d6625a469bbd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702a10fd3d64e94445f13e2b9807c45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bc85b6ad7b6b8db7aafffd3dfc68c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42204251bd981fc11f4dc0e337e8c2b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62d3fb5108427b1e1b4772e4d81eeb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e01123e0da04230da9013ee191d598670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef0d63e92b03145b88f350f37b6a1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa9394207d698507af569d70fa7161672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147ccb1ee50130a8ac452faf932b095673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20352562b09c57a5a0d3fb2336df17a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15251b24fa4a840ad3a1029efbd73a1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b3c84b637c678ebf52dafd54d8a98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e59b1c1c6571c013129e435e1e39677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864753321be3fc1c2152b4d9b7ac9de6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d1e3f0ab299c47e0cfa4dea453bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6504396b27cd0e6f0ba8903650884680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae7099e39ebbb0ee487f142486e832681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee536655985dbdaa15848aec2926b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5011d467b7345ede22e5a5bec7f12f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a521e4505216b7b5fe9b3cf7e2550684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd68fef7a51f57cc581dc2173f3d0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346666c304b05f49b86e601237866ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c25b1848bbbd1365cdff8f7d3caccf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab64936683fd7aafad3184485f0d47d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59696397e6e2210fcf95e92e8262228e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b988167217cca97e292df22d029606690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b032d1a3baf0684cdaf8f118b5f316691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b82c558b187d4fd57e17e21d8251c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c50e7aa847c4f09f4fdaa5bfa485c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3a834d419d2cabf0bf53a2a767a60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdd59e6a0e37d6a6715d14974fb7ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c934a4d7f4ce50e3a975a74c99c9ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a733e8621e433abec519e2f78475af6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd3dd474acaba7fed869d39d3a494e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e910891ba94512be579398b4a6d26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67634eb83a74f3017e82be2ca76d6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82d7334c72d0c91046717774f09ca7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d27ea0648d6c37813af3deff0bf4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698b0236073475912789ab8c091d068703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c4d99528916c3516fa5cdb99cf5b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe30bf2b95e622963113301c4532d3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b79f95ddb1ee7c495526e95ad5014a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ef9e4ccda4a170f6c3ca0e2309038707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88623befc126c09d5da021654f6543f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e488e1fe101d95b8c36dae998450cd0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190134600eb22dcc85e0b9ed170ff8f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758158d28788e2fcc5e03035a5aa0cce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de37c84276174a7b880bb298e6ba85f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0054f404d72fd308298a7c7565d046713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcb44143332e7d31473a893a52eec5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10842075d3a68aeb0983766aad86d528715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39c0639147bfffba576153856ae91b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e516a18d1ee699e494664c0bceb85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6ac66aebca6789b7cd9d21c87ed25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741b084c10db6a01e2eff3eb11a4773719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb9a49376fbd3383f837cc384465b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d26b6a6f255ae8874cae5c187670c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171d2b080433c2490b7213aeb9cb48a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e14560078dafd4211910cf0f3898a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039d078dc4f146b2288761c98db1f72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be050f8b8e9bf0ee9c25a773c97f78b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996561ae86fb14c0e1406046891c97f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c11184525de2a9cda398a9feb72925727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a007ae7d3d8c814328b1de71695e951728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb925d6e9023b476cfb55d3eb2efb2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3047ffed4d4b82d7d0815e5a7f6d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eca0178ebde23b39c574ee305eaa5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96f3d4a46e0aafd760169aa6c7fef5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cf429144c136d7c4c20c741521aa8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293029b657cb48a5b8a519016368555f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384088610550a7fb666eea7bb33152ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44ae68a178f397a6ff1cb898db2c88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a21c4009498955df931ddd9cc1406737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419525d7871ee1bb3f088bd2ec563ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d278a7ad62e8e70fffe85c6929f57739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c04b48817899ae2e6c755ce4ea1395740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90bfa41c464dc0ac612ba3d2200e68741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c590c29b60cf702d0c6e00e115ca9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95614aeaf2b2049db3149c5d514d2c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316d4eeb2e43ad87af36bcfebe4ef75744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929219aee6a2fb94bdd3ef76151c72b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b639a306bdf821f04104a5c058afa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce53d8023829052a598cb1798349fae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c86523e7e71350fcf1088b5deea6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d27f35b3298369bd408566cb41567749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba0f6224f29e3465f804813d7ce3dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59344382070a428f93ec1ca38a713844751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7d40321e261a4b88afc0823cd621a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f94d6030f18733827b9f96f62de90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886aa4e92d575bb9e51ffa8c9005916754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8084bb079ac47529fe0200f96a7edd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e052b2c18b12bc7e1c994fe247945756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e6fbd423b61c70aac01068df6618a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d05d1c4874e416da46466b96c9ecf1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9d03ab6e37d1e62f5f16aa0e33773759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83cb7c1188b446f677660deb5e7a90760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d83285e0623ccf97b32695a96ba6d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b326a8036bd7d3d4931d31a456948fc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4564af0d0564c9329817d350d22490e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc4fa75da897ceafa6a2e782660a2b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6447e8657310f3a7c4db70550b5a5a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5563295a76d6019e77f5f1de4665ae766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1674cd09087d16f5c2ac61e260bebb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f1a07e3c3bd76a5b224a43344971d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51912709ea17c0f874c3406c28d142ad769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3af6b8a5aeb736ffe57fc25416d015770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c57d9469482d88e04e35a88d0a57dc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a893c207b96b3d221a018340f8a480772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2387a412abbadc40a971bf2ca5b562d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63bccbd8185a761d5fc054244177b6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804878956759a9613394f1f9d44e431775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f6ebb78bc0e25a580884f2b1ea8c3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86c04b53896cb8ae99af5a0bee39ed777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7961ab287d6032f5300c315b5882427778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725ffea701cdc819449fd2d3d383da6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8f23bc9f4b572b3035a3a1658ac3a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3548726a7eb9e358555288a3bf44eb6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5173287e16d1864ac35432e835023782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e6d97aa46a47e995b0a54b511d6f0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa10fd926836e89d74fec2d676ad79784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97b12670ebc3610181e9e4d1a8d05a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0642e94f7b21289456b822430099a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34969807b57556e22e6484f0c53811787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a5d9f8ad22114a8006ef19ee956d2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186734ceb228f1ef87cde9d1c3c70f9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09d87e1dcfdb1e488a9584efa2d203790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec06c2021e26ddc6be125622d6609d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76620256e2d356aaace28c1a9fef3b1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66bc27bf41932f135997412590ae1a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d6defd23c602648baaa37cad6d8b6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116e4864ec05cef58a6921a8f6d6fc2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e445d167657b597289100bdd964f91796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f1a985fe1f0600263f0d6789e6786797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421279ef1e3af22dea773ee21e31d554798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928dacacd7ae92a7a8eb7504c8a647e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e2dff9af25336383d7b373bf7ede6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1a474359b81610079617e681b959a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d840fe188c7978a7af3d4ddbb1a2526802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30985672bccae14892f55cb1260ff387803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc039b8b9c62397a3ff3ae67e7d059804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433dd0b00503850f324e9f8632af075805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd1bd96f9aa97169b642543b5e86d0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa6893e7f4dd30fc17cde8f3a1fc56807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115f27fc7cda00e5a56129967e074f6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59e916822fa0dda65e4e77ca163d12809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53784fe481fe247bb89596702a4694ea810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5a8955606e692e6810d48c88e2683811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7f61951cde9e78c66f0babfbb9041812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3f7ca5f06def41449d3b0a48e49b9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e5089f717f8d0fbfc47fe1ae7ec91814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74893f06ff8b0938f6c6e7108580ab66815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a8f29916a29a448977945e583897d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94bfc4b16799c874232636ed53d908817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a9c52899d9d0a0e63efc879b60ca6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b56a17e634f53b180357d9d26d987819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f046af10982271b57f7a351509aae820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fde783ea0b7f25699b14066587150821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29612d7aa54e44a4a63dca361042f0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246a3efca963d37dc45ea75f633114b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58868c40134d526e32729827263c6a78824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ab300ea78a9eb2994b05badb25a8c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb9af27bf08a0382790c329234f213826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ded7e57935d61a438451ba5c6450b3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9a8200463194a788accaa16b20a20828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e15894cb82eac35ff15e0817dc2f0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04b295f53d72cf547f2fb135343fe8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c56f659679ce3ce2dd1bb4cb2d6457831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db6f5c05e795979bdfaf03889f9af7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1afce38e942ba82ce325641f52e4f4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb01c02972ef06d6cacb32fd35c0de834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3966e8b0ffbcb892a3cafb9224903c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4602d7c376173e9ca0786aa3d914182836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9434450c3ebc568b22a061f9d571c4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2f8307da7693e1a8495ae5f7b6a7e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72bc8bb614ac18b848a97389a14d83839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f108fc8460be347307051eeaa37758b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cd5c6e43a3eb7fc710f7e31f57b7b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48062d1a717f32669ca93a61e9d9606842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e42896bcd4127b466d22ea09f25935843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1530d2e80144b050de970f84a6af2e6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8623db534a0c6e1f5ff143dbbfb93d8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968d896363ac337253515c1723dbdd1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd4c956736ff743cff58f546de15cc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce86afa6fd9b786df9e1e7aed91d9f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0952d3179801bcbeea8a3028278cf8c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c0aeb5856bcd9c4b1ea7f1a09a872850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b2642a5630002fdc289d8fc9d2bd3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3bf01cc48797de7723f24083560e3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096f763fd45a38d2c84065abc4f4f2c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abf64a595e891fe6f3529c541d4a5b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59298c3db65d5b70a6cd046ddaca602b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e810f1bc9bb88f9fe6e6833f59e178856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a299e808b43f301d43ef4a66b94747c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1a4562fdaee18c0ae0ffc5ad6570c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb761a2046401cfc0b06a37733b1165859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109e4823fb29b97f60515d31de6499a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18aa597ff1cea0dc09e30f6fc7630d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894d6f19a4b6bdedb973913f5df6121862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a181de1dae1095b32cffe77bd0399c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21544043804b3fa7c3fb475c28070ae9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9f32623bff90beaeacf0114a73c6d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc284180eecc07423b70f645513c3a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8c4b5db5ed7e69893aaea69dbd621867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02575419cd74e691ea5beb902cd9afc5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f899d6e1c34f17073612e090e63ccc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b50f4bf111b3154fcdd13c1d7dbbb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678c928eef74f1753e1b1cebb2a1a99871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e246582ece0ad57f1ee812e6e7fb55872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b12245570d9b0b6e27fb701eee736873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4189fac978f6984a65277980738c3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedc120c00612ba17c96e392221e986875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10605e228c115afa1919c2a2557cb92876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22f9c148760a4574377da4bfaac4f4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4dcb7b792196ce0d1e5b5b0fb92b8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24934eb4c4e5fbfaacb022e556280d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eb327eb1a5970a5571d3459364a17880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a6248595454e04c76dd85aba6f962881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4dc78fd59e3a0b3e77a6edfae2717882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b639b62f03fe59d8d34917da1cd8b7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb88926a0cf9186171607303ca10dcf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf321b62b43c350e511b84323080b1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d37c611db40fb7436a9d11e09c00a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf6b57ce61f4000ef37fe872d8a617887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe94cef8c67de9599fe1af4ed06c211888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b543e13fc7616beb1b8df6a734363889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05754a05b83b2389b08a1c565119f21c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af100035d1a9bd5ec424f4cc5a6609891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fbd2df8370f14e133a47875c736c2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd451182c6c8e5aa7c23e6b06f199f0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031baad0948b7cf0267d057705f1c56e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29506ff3ce70222c055d544e194dfe07895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fccfd7351a3bb5799cffae92e3a6e1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee3fa8c0390f73ab64f6797918829897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252f08eccf2b640aea886ec04bf023f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f40362ca28df572fa595e3acc582a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b74b49eac7c45d47f1a0441055bf19900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50a1c03e3f001db3bf0b239a612ca8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6991c90809d1c571b9efdff447b61902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873457f3316db79b694057337cc0beb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cc9d696bf2e47324420da66fc9589904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa5468207e9560bfec58bd470c02f6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcede8e4fec2923f882076ff18eae6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb76dad26e5cfeefa51906cb2e65bf6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0d0e26b2393ccd274eed5572e601f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d008f52ed2eb2475fdb59e7389014d4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe09f4c64a095d74b3fe4f130393579910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6445c1dbc2397fbd728c30042cd5a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c9bbc94b1cac6aaa7bcde0436a1e8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b95242d03d19b98a41d692f85dea6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c3104456fd12e76d689cf29a74a85914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5675bde1e6f6ee7f610685ebcee82d3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef43db274d19734deba83095d1d80a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870acf11eb9a58da1cdb704f0a5da82917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4169cd2591a6103c76bbda52d5707918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9cd29f5770b476ed58f90beb98d77919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e4e2f7fc965c51528ffd12a05f908920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968732978a0116401b8b05c6389243ef921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97544adcae772bcfc869934319ca91f7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883683459c4fb82cafa9af0cb8692427923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd592e67a14fc76ca449ebabd10e39a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56fcd22b6b0cae9c8398dfb9358014925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339796b64f508778c9cf4087eee56a54926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57705a1e74616459998bba616734b2dd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42ed8bdcbd30e1e1b1a9eee2a041f1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a68d828724952f7a6f72c0db51993929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72911479d82dabaa42bf791f65df204e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02714ac929da787f5f778ede0827ec76931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833f2e09c033a80cc996dbe52a39f22932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae73ceab650233ff8a086422ffa777933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44482405bbf5e7c182bcf0a426e43764934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca789f762d58dcbd2a24db1f8579ab6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2844771c1d5748f7c843087407383936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc451b812dcabd79ab7948bd2ed6a0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fafd9fb56a8eb0a251f88fc28ea33938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aa3f069395c23fa0b4398067cfc0c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388abeab8d784d76c7c740922a5aede940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96741455d07f7c0fd471af75e821c98941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655b1c6dd48205ceb6534db3d868149942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c5493b438410b3698a2195a9b8a58943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48820656c81e278dae3e8d08f88bc7b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d91bf7971ecaee551bfb98e223039945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a323c79106555b9ce76bcb7f4bd69f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7ca2b36949e1747d2c2d67a951f8d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb7d8cda2832dbdebeb525c9116896948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e0125c79d5fb8cc4da83992e87bef949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9eabbdcfd989e75ef0f58d210e35c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846a90b83112dbfd1b7688d825b08c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616939517dfdf450dc65cf2bcd5c2a6d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cb293b1bbd02322577a925c093019953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264e4c2e129d53f907c18e257ffbc5c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d5bc05dec4f903acc4d75378e0156955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed082f281dbb212e31eaca50fe59f2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f47b8affd57658db4a9a10d4631c8c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0779affac9218cc3236cd6e99f140958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0f3c95b3adacc876dea6e20c0d49f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d0e5b77311fd96a50c83d464f662b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f15310d1006aa84b2a794cd7070510961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b692c496abc7741afde722b949039e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afac70b9a3ccc96261c627f330c679a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c41d69ec9cd00173c0d6c1170b09a2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5fce07f65442770b9753ea88ffcad965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0cac84131eef07340c0db113b8a3a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569c8bbc0e45c972ce1434702c016dd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c5f7787ff775dccef7e0710cfc313968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a623202cf33fa554d97e78da079945e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbadd780a90c833377b0e0769dc29b9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb774055ad946c464a3e34ada569b5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa40a05680bb19e31b63401faf3667972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396759845e3442b0edf0cfa2e83792d3973.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a981de43c0ba8c864e43961cd792251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929fcc655a216909efee0e365b126c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808175af01a3d72b46a72aa8b0313aac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692a0379d63f377cd59ede96bf302034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533a72d781db029a1da0abfc7f64e0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c18a99413ba4b80489d64a7679c18e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb80892d5b204831149c14c8ba6356d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558a1413242a483619a1b3354a797358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26675b573e5fa00da2059c63959ab14a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7744dded20f020910283f100172cd3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f173f1b435157a01e7f0b66679f7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0acd60b8fbfa3f9a1f6f65f7f0f8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9945081de30cde1216be27d6af91113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ca4f4202a0ba096e7e000c4e8a9da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588ee81aa3a06268d92c8a920cb37c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8f421b27cb181ba4fcb650262352616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463672f974c3ba6693b0bc826ea8472f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171e00376b7562e9a4984c51e7ab7ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d63415bee0d63013d382eaab40dbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453202d4348d3ca67a4dce951933bee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9c8fcb65cbe3a052fe7e120eb528321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692bbafb89a12733df3cfe91152e66d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e3c8fdda449abd20504af7264ee6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794e50cbf1e3fe10a5470afba5c8e1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5c4674001e4ba2570899ebfe3f26425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dba4d141835b967a4a2e9745e92c4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0127e70f1f9183497679f74a08a3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0fe47ed82d8f90e798d3ebada1e1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95a65ec9ebde2ada6646ca94fe787b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eeef70a5528ef63452b5f217bc1a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c291a49ddb932e7edb7f5e099591dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318bcea43a81deacdd1eb238087e22032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399c72a6aa4048a8b37b038e1f0c9c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a45d23af302a056237554ebbf6120934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6fc19a4028b2e600bfe0c9f543a8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a765aa277e5d92b96b18e9aa0557ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5d7a4636a75c0aef6f0e72b97ad5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db27dbe9b1951038aba3b193eb01f0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219eaa4b8f271ea3afda80805f163fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdb433c759d5c0309566709ab26a8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1e388dff66fc67d1fc4202bfe575241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ee571b514c57492a02326d259803142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325219174005de2127f90ee44414d3dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d0163b3e32d4cb5fe20543246729944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b198fa461b281eefe3f35dab1e2bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cc5ae6e91443f8204bf2ca5e9d8d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb75b1a372544339326986d11d89d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7020aae92eea931a6824fdb677b60048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7973b3c417b65c33d72399153b81ce749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289321ac27bb4f6651b49f16fb588d4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38565422c1d2a43be7fae564b531ecb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afba7f2a2cea991bfdfb4d29730d0de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a904b93532f101be1b77fdbe42e5e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a504333b0228bac64de51f993dc960a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9426caee90e4307baec718990b222355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9b3438ba0f093d92186a6c9b7d11a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2846c3fabadaf0fb55e36c0057940357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497bc77858866b898a98b6efc15311d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954a2e9868cd0459c3309a7de1cae3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d1d5bb968d02e875e5e605640a41560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431c766d6eec207a6fa6931639cd59661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e47a8c8634d7168301bc66dd6f035e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a520b4b5b7256a370c4f4615fe42363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3041db6f0ecec7d97e9367e44fa61064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9711b7a1e098fe5936cd5055d1f6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36970cce92bdc83622f0a392e04e27d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ede854fd2c10127be0b780ab0031a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298007800b8fca8c46338e4afd6839f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b52d330b45cefad5646ba39209b6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f3e53cd717f0cb1c388f56ad5f38c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75266fa17f0864fde169a32a172ea471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508d86bdad3e82c480815ee5f3a74a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21c190a0443b343d88b3a5edfe1eaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683f6f9275e36a333b8977d13a5291874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecad0af3dbd7f7cea7a12d5d6e542f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7cd413cd739fcd536be298578eebd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c633fa55b84451a9cc93d62d2da110377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1f8f77394a1cacdc63c6419bb21b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244c149adde6f5ffcb21639a80ce46479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb3b1f4ca248508bc0854de346ff7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa6fb0056790e7c512463ebb25766c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0978b3d7b339f723d68a930af372b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4da39138db376ef6e477a26791d97483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd53b8a2a24870f0a17257221e541484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e30bc4b17478898971aaadfb0a9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c51b78a96a514fd58907e1b9c802b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbd01ab137de0633674f371881aeba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f84c2d09df8b8c741b2d59344151288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479b50ed088d1ac37f4cb104eb7f7ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101ccf1fe5580bf7dd43bf68a3aefaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0567a15f4010771d95403943aad12d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe096caf152e27bcb85be53847d49f2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881a668151d326eafcee63dfc9a8d5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3fdb8212e8b058f7a26070a64032f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc39f9f950f0b6c27c891738ae005f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d15f137cf27be97979f6c652e04d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd08e3b794cc25aa4e25b4ca6a1db797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239df6ea737e21df64f040483f2033798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab906cb9213602bef50df6fa46f7f4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db45879bcf7094485e534fa7e345b38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088bfa4468fbe13bbdc64f6e4938777101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da530125cc8c76b0f0b07f1f986ac55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c3b4afd8f3a52aaa4cd0bb0f75f5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7dd48f95cd23a329eaf8085ee5ff1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff9930caab050b87ddfe6b6feb74d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9981a60bd1f43f1d2beeb3aa5503b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adce0f1feea0f2a96d0abfb23f0ffb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e0740517e2b58e9918e5afcdf7caf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763ff8f9731ce88bddfb494551a9804109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f6803ee7643120a47ed8907c79ad8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc37a073d23edb27abbc9e2c2c219cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ce5601aeec7fd73d36abbbe8c11b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7291bbd6e68e44867517f558a9c5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64831c24144252bbc37682b8beb4ec33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066f27847c6568b6d9727a5b756ac97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273150d9e1bb639d1113162e8efc9c01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8e7ec4019865f85782aac18c17dc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36fd73ce1d5055f73d32b3f7edad6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebf5b3c30cd72e8fb3525c0f0254c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d06bdd5064273079d6c8c720499d6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced6dee7e1d4e929707f7fa8d3558e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a409abf3bb1376f63bb7e78097b21f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6ecff33b7902f7622fe77ea5b584a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc005ffd19525cf1f8a8f1580b413f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2f111e2faf0de3460da21ea925d68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535346390f8373f287ac2c52f8e4fd69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50466a8d258249e4011f5a9ac13932e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42531b0641be0ef815944fe1bff509128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1fe3dae9d909c533674a2e240f450129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174635d5e2f8919ca1cb9761ecda3fe7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd44cf12af633452ecbe0aaf0918396131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6587d68133e058aa4603ba070141d38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aa537578783188ae3db41d1b83ae1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae9cf970c4cc2a35f3ed7774b3118f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171c3e2de8363d6ec41a92c68736093135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1354cdfc7b6d61f7f18f470feccc41e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749418a34d91bbfaa52141ffa1ecddf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63510235382e866b1f66e466b58d42e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41852c9125cc37495463fc2b04b70a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9df83cde99f3600326121dc30f7a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafe27268887119f1cd232c57835f6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b450ebd92b21012df4a6b2c89343a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f139293d94d6f0b04e5a3b8333eef2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485d29d471679da4f3a24a9796cc058144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41368b5395def455998df175f6e165145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c03121c5eac012b731408429cb897c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c55eb27ea5ec3a557691daddf9219147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c175c17b2e2b5027a532fd177bc3afc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9513d1ccc71a163efb61ce25ebeac10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab360604ca6d8aa4e13e2d90ec8007150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404d50866eb65e31f6a9aeec0af29fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0124a505454841cb64f99f2e1e2bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95140dc711b9a31eb09b34506b2106f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cccfb1df263361132ee60fddcbe14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c284d92a9941c875d42b3377988e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a13c31b884181b509248d2b27728cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd351415af9c849a4fa82c554210e7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58c4f1412e0b6c445742e10dc5f33d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088d57a2f3d1a6cb8fca989d74447bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d18ef8bba25b72f575d8880a1f47e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614001f1df94fdc1f95e1c132179b6b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd059239df829033ddbb7ea607e4f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c8f6da70b84aa84ac9929468587b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5544977bf7d7019f4e3baecd55c978164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e89a5d435ea493c79b84a31f0b5a24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ae2afc65fec2af976a11a22eb4da7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320d9d3a7baf61c54649297c3b38b95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583942773d5c29e20bbdf8addc9c8187168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb626b9d9a97adc4cdaa41d119820d1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e9525ec47ad6ce1906cbff9942fdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba14ab12c746d1f8bd95ca0b5c1ae2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ecd3ef5eacc4182ad25c530391e64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab1ff7cfcbcf0f5b2b943f637ab590173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6ed2190b79f62e3f3cb26b06ffa84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac6a39a53da989b520b230f9afdc6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b6351ff7f54ab0e4d9604b59c8c47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284fc9671e2fd97e1b54a96bbe28c09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b99cfe6a93b6e77c3bc064ce711a3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d29b6bd08a4f66bcefe8befbbb633179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bf3cdc917743a69f0b31c3e7d530f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475651ed45cdfc7bede802a7c8dd4ee9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff36eef46d580c2dc0abd4be0d4ac17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78a53385b90d6fe378e266415f757c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22272df88f4ef2e5d40ded499d6c5799184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3933989b1d7944f1ae34278cbed44ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e761b562693667be660a44a77164b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af672f60c23f3b939b0743e8cf22b4bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc9a583d2ecafb0f9ff575256e428f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d216e488d33f5d86b5f8dda375768189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aeb319fe1e630c8b791c91ce6876f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679440d4dd72daf8c493e6db69f3274b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36d9cb4160080614da097167e9d7b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc5dd9e1c25cc32089bc247c8e753c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33258befdb23d33c6e8ccaea1d975cdc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08baf46137448aad54d2bb624743a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd53cedd99eca8dc0a8d606ef7a20b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67af0c777a9e4f8628390887d8b5d2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622730bddf0134cff96a174073033ab0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114be03a74dc25c65a8a2d36218440da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a943d3afa0a8f2cd2030d8d28a6a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958a153d4f066efc9e086e7e46f43d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd096b8a71ff05e41a37bf2aa086e2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09019e3b03a98d107a2db189c06b5e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0120beb574cd5ac39ebca1b84d8d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d0931384090eb829e433bf0211199205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6c3b674188fc40591457d7e522a8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0882e5843751d23edd234a14bf178207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd06cf9697c030bc4474d7c49d2a8db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3df9372e3b52a2d015bd605658aac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724fca7b8d3fab89c01fedfc6408700210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122ebf462dcff00f421e54fdf0d617d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23217324bfe9a4672ad0dbf86b5fc71b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acbc44ced98c77ad40975b16b07f00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8d8ad40b124f80adf9808ebf0b84c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e52940584fe12c9859123dfcdcf2d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea33514db557ff8a0fc71d6fc7ce702216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80395e24d9674e3303641ec2d380b1b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc77191f39fcf56ecf3fb69d9e1141218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd1087beb3fdabfa86409bf50c5c34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b4f0d9c98b52a35824a666f5b2b95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e464bea4426c89ae491707b71e88b60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8df1f9e833ac99edb51f97250d1fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d668874d7dcbcb02201dc42033c23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f97f60e6e775ad7caad49215f7649b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548cf1c7956e134dc383ed9c3435a61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3d92d8e2aa37c38f23e1480d77ad6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abdf9fcd57192b080a50eb573421c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77e979eeee7c59d14a0e6862c1d1a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a407dd7d2487ef7c1a4cd0ef632a83a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d21f3af5b026a5a071629756808008230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e37f42850604238db915e278bf1baa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae2753c45bd8db71efc9d6a1a54910232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a77912c1ad2a3380ac6769b0b11b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b506c7289449bd3fbf8c21bdacac9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e02ac4dbca19a4cbbdf5d9941d7720235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fc3d18458ef0bd1b408ddeb1c5542236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd596db52c31d1cb393f6bded26eaa2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef77948c31ee34431eb92c97993439238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5fa2e284ec7beabae800b444427dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d801122b1f30cd456288e97bbb39aba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0b1f4f8a4c0dedc41b7e08844acdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920a9c7780e235908467eca7e2c1119242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fdeb42052aa00a77b3b1ca30d92de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b31911342d0c7c8d1b8d13b98a7c01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23681b63c137ff029a0b2ce2c633c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20486da4a45f551067295223c2212421246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385405f3fbf2eeb3ace5ac41bce1a0d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa7c57bb1610c76e16306327f7d77b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e4a41e22ebdf29da1a0db146aa732249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191c046a5c457328ca3dbc932b778f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a419c8a0327d4dd91b4b444751169be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cb86603635a39cad4316f6e373ef6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f68427a87fe2a32bb0878d1d07b9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb31fb5772402aec12956caa13a64e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd4a947318efd5c737e23677d3a9a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca082c51dcc2c9b5908b5edbb915488256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb230fddb5367c1e1bc83bc0f4dd3df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848b296d5f24fac2ca2812dacc2af4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0a5bcdcf583d2b86f04c91484f6ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1390b3dc7fbed3579784c3808ae69b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e4f5845ccd1baae32e45b4709f269261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98fd898236acafe062e81e82fccc39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f16c8e96f117efe71e026294f507a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd62e3c5e629f42503daecaabdaa71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaf248ec135ebd074792e041ceaf8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b750bbc032c3cf65c03eef4bee2347266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327806924eaf453624b1d9f02e3e1a9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0974a6fe5398d1920ee6815dcd14fe4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777e8621079a01be94ca61ae174d732269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ee473bfc3a03ae3e8b336df9562e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933651990877f63524996d23afb836a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471976fb98d755b0ab643aac34126e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deead81283bdafc6aa43387360da886273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b37797e9e86a799c8ea800171f03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f401965955114e199e392e30ee015275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4d8186686676a53bc8984f56d9f90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932744268a124b17e0ea186f31b3d481277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca791a8583232bcc979d8bf26eff7970278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233f53327b4a1e98ac7c34508dd2a81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978be8246790fedf797401d2c88ae050280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134d0e2057d35a82ca6738468c071ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8faf45ab87b5ad8e1adf4aa489c7a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59bd695f00de119e92d06165d89957283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04896bb4c90650d7c792e1caf3ce8c61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4a6accbd51bf78bad1d8fe1370a3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eef55c73a156ef310b7be4b2eceb13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435519911b82f85de1c028a543c1319d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333e3719217ed5647872469c2e3f555288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0d983815e0b378215c48568cfb847289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c4030d2690a661cff2a89d8bd30bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bd040a7b1f538c49389c15f1e2361291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcc6fac26b3cc3f7c086475d35cbf9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5830b94278d25a96166c5cbe1a9b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37496020201f1fef0c316ba19ca445a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d83259d68b9dc5d68e9658618c09bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d59837556e9d5a48b8b95e60b15de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258515678d9a040b6606b54bc6a7c62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270055608c114c686ca6182fa68d5e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69567645996b4445e4357d992c3d92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d8875c409ece0e1e8d0f26b5c8323300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43439fefeec8096df7fa46e900961a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07497f9b43c4be57547a693a6b0e37d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f7bea3ce2591a9fd69f4fd232dd73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40cbb4fa40042576f9e38c0ec8df05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9594e35f8b3e66d4e6b1fd05a96d44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca865ffbf999428be6dff3021aab7e4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9a06fe57e3ce38931aa8da554d137307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a3893ad4f1168ffd69fe9bbaaa7d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bcb15436131a1413e88af405d49a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c74becf21fc74f5041a6bb333b08f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0934218465332bd8dbdf1557f8983c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971042656213056c7ac99dda45f8ca1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07dad46a0793f1022ef7a4191071c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32d22e111d06839e5b237b0511679b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489219c51a92caef84a511ac182aaf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b69735b3bdcd7d79af207e3fa6f2c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a51ef52489d5cbf3a8e95b4cb6212e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9bc4c9318e81c6656daddd3ddc3ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007c1e7f7e46f8f8a20c6e70c364e44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2370ab39cbd16fdd55736bcd4764a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc5c47e119f760c69b6c082d44b572321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bef11a22817eab0bc2cad675a2190e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f25635e83fec80672967059a2b342323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3698053967e99297bf453580bf4b728324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514842edf3211e6349de2ab08e6fc0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483f916c88af9cff2284145f3e13613326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9c991e7bfd9fa3a5c2f8d111da04e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173448ac6e7482845a50100cbc951f3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad4f27d71fd057caeb0cfe63fde4c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53525bd4b38a8e5769969c83fa11a30a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ced0df6fbfac91db73cfe1fec37db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a18b28e85d65a3bbeed109dc572a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6945400e1045bff43b52851ad0ef2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f851fed4057909090fb1797f43caa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db6b674ae6e7717a75ddec1e867a00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210b8203f2614d3a2d9b9b8f916045b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cd77eb65a390554976416a1d66c59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfffd28126e0145461474762aefc56f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848314c27bdda6852341bfc612b35627339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45e8e4c628a36ae9ae52406c3406a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f600f943a40360b860e5a20777f2cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc794a26c3e7f6b82688a6a3e5d50f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f13d9e4316b9e71627dc3b855b58c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8f08201a6c3d0c97f1533bc882b52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c217e091efacc2875b96c3880323e4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33382afe4b31ec89e904abf3ac883e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ffeca4448f6aed93b049c3c403093347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e1d2e6336e5553df08e0ffb971af7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6ab9047acd77de67d011b038dc46b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79066206d6e612ce399c7c914d74fd1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8250b026d562be67f008538f79cd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc4e86ba905c3e279a40c88dbcd194352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e16f4408d5a307494147818a959bbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813b57235f09fcf7a8699b7b6ff8848354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9bb09e52684316634165e66da151f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4a12c283a0ce588d82231d99e215c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1de8decb25cf19474698db64bc6fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb31ac6c610ebbc6ab455652eb5424358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f45b381eac826306102b56bb8342cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b038113a038585f5a9c413a58d31b19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb06d91f6d912c09702679c66f3b5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e709b4feac403fc4561711cfb8b7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d561a606197197446c8c8280a03906363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67b18a431cabb40b02050b1c37c8a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0e42380ee216ef8c756f7e35603ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47190f2035becebb4812b9d57058f81f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55968990f037d1a87bc1504134ceab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dabafba01a4ed50dedaebfa496b25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa33ab5e3f4da671bb622d74481a883369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24687f1ebaaf7ed5ffc55a845356e4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd49f9d5a2bf5845a69ec31c4461114371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f366c3e613ee274b81ca77f2dfe0453372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef52cbc21f7d1aed2f8e451ee5ee6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb33e157aae4f38d7b7f18bbf201c1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c95fed54a765c944afa7ecc482930375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd5c9e50a02014974bb3f028d7d17c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516c7d0fa98df27031d334aa15bf53e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952c713b8549c797d299a8f5306ea0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9ab687a8ea7bf2b8097d1bcdf84f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46432cd06fec5e935565d52ba089e8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046423add58ab79d41143d87b239b5a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78c16e45a5f77edb4b3e3be005e3b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed07822c951b1e44bbfb9f2d34e193a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296b6bf33d071ddfeb238c3f0efa812384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ea851ba5d6a128218a288aba6b235385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1aadf88bcebf977db9e6b6c872983386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e84523e8deaad16ef5f1f812186af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ad3cd1e9817b16b7a1303c5b76789388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e1cc0783bd60ff60544c25001bd42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070fbdd7e0e8054df5e5ae76bfdb6d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5732f463797de05c90aba547bdc76f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24496a195ebd029592de0eac49a763f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b76ec32357e817a38efe41cec174c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a547ffd13fa7ec947ccc0e82274a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec474d418dbc22666481a45a321ce1ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1510d67cff5df39873fbaa7c374a8e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd78dee1385e111cd6c62e330fadb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452ccc474c1cd07fe67e5aa5ce02ed1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5ac61a7b1075cc1c8842a970ec1ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de37efd03c885b365aa09570a6150ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50730b7458a326494513f904ca68515b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42b1b573b9b2deaa4ca48aa1a9f941402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767c26a47c419adafde575232401344403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b55a407b6a95e26ab2162a4445de62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476562ee6cf72c96a80d6ebec5f4315405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abc5d59e54040062d1e9e31a5fe394406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda07c44c853df51153da318085c65f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5457181b9459253ab32c5391a0ab9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b91115f5ffea06cfd5b16733a186e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881676d7294d3154170febbc7fe9c83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf086a9e3a25c4f6510a131d89caf7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cbd29a461378081e73dba03e40546412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a2af27b6bd73649d2b831fd782e76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf90c04aa26f10db67760c72af90a43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5edfc50c88bd933ea392df2cdc1d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44791baaf983ffbd5e72b8fc0ca8beaf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84b4711ffcc7b0d026e086b948b432417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c3aae28b7cfdf2c47a91121a1560b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaffdd1398170c319ed355357374fc1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c0c25b15c2c984f451c5cc4cecb1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8718424a6b1d71679f68159c30f35a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138f044734b98d8cc5ab94efeeeeb2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ef45e4fb316024b82871779150bc3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dc06d1dbce552e3ae6a2f4fd36b69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5c27e5c59f9157246f6e1cc5ede1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244103514826110534fd849ff327375426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad0bb5e2b265069c39e8af6d78a8a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2779e3d5f8e9e7779d23795dcb0deb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c01e41ff4d52f1cc654e3122ab5cba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52cadfa1d2b36bc2779dfed7e70cd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86500423a77ac8ac086588cb33e169431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a675cc56885c2a466964af685851347432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89353dad3ca8b4587caaebe983db1d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422b41131d0bd96ca92a68d0c49f8d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f14564da2aff6d3097efcc73eb7d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62139fcbbd7d5ea70f3ef70742187675436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55ec19d43d6896cbf08971f82e9afb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae8a9308529446a705b0042e800f0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ddfa54a18cab4abc2401c3f6e0e9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df1d23e9430010b1b7a16e5a450b66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078d6864581529d5cdc37bf96c76cce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee3fc7c9316fc17fae758ed01d9190442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1b40d962d32cf998bbdf9607c83f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a4dee64a22ff03654bfe6c594a5be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8376410b143aa69d5586d731cfaaa4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3bca249a7731e57ee755a64de3a17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9168b614e40a0f13f74f0e560b515447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767de28bbc7bc7e692e8922a6c033064448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1167c3471f6212801e95178ce694c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f54247046e9787a711524c14d44f54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0e373828db12836f4545b9753cf0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790868804f156ab59cd577e6ba46f73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55565fc86e3e10d515291a541ae7691c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8d409caf86b73daf7fad601d47003454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882fe9bfee322d109ac583d91523244455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2c39df5057ca9221cdde58ea8de72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db785cf6d167d18f8ebe09aa13ad592e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1ccd6f5dfa4ba182a67bb9b8263d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9236bef12546f841b3e902cae57e35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd8e46cbc11185dd70d751348a1a6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24ff9854cea509bdaf6c017c96f7df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd9d3b3bad8a0438d56b5d01507c0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ce6031b6efd795a9460d28b6a2668463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f392a02b157b19caa80406da2a1b37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157564e9cde92473393bf2d00fc107b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee01206252d94faa928bae2bfe4933466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72204326cd504587b259b762d5b5208a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236054c60e3095d53d58eafbbea8510468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddde39cc35ed76909fa8bc66c46da04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed114192a82897583aa938d77249a04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6b309081bbea74c23247bcc735ff1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3751c65a2a44d9a8d42b98be16d76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabd237fb9b700bc8269d41209eaf54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac554ae551d4bfa396ad427a00f4a36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743fa22f540b415295c97887904715c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7322a76ab48fbf64339defecd19ae2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4033d3b2c7448a6eea1de8c35eebe4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bb751174abe5a652c00dc470398fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bd562d5fa4310bf93595ac211cdc0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70167ae799fe87240f216c18332913b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba1ccf55c490aa2ee9f165a42b2bdb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69975f09bb6efbd3eb42004ad429d51d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd1a6620f0b8789d4090cf0e999ee8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7947c99cba1c981828646845ea52d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1a9056d595ce767f0e6b0bbed107b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9ae011af2be9dedafd9a088af4989486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47533cda209d026ee6faed077e9df0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302f24cc979372a477cf5a7a4dfc1eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f1f3c3f7ea8090443bc45bc0cda5d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84ae7a846f10e04c9150ca00253ef0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbcb2e4bb742267ef664f632bc8542491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb413e796f0ef57f2247ada01ba0f1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40a5da7aaedae8ef13a7dc007be44e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15813b42b071d2aee7a6ebd71e607268494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3209f1701d5b7d72254d98ed2d9445495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a16c4b014fb9e4751e6bdec65ff668496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a03361e1ea7062fcb6c1d2426fe4ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22464a96dd27decfa66443dcca80c3a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd58467ce1be516b695b42b56fbf00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566e9f004bb09383e26508689993bfd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd049d2e9a74d92dd6dffd40b79a8770501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7389e611de0ea1067ad98c6fa7cde502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a1c1951c965ff6b4aa3f7462c07f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d907d79b7af8f73d888e111ea58ccd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13595fcfbc15b597b5a7a72d2575f78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db7f1ca0ca79c92c7f2ebe1bf785a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822566eceee052c12495f18e0096f60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7d3b3c5f7fe651c9351ca822d6841508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ced43174f8ef818391c1b8133c40d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c24d838f92f7a59b19a989159accd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea42e0b0d1ea00ed8ee5632b0713430511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438b48760612b2fd5a372c474cd99c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ea9b9cd50b39f9440d7afeb171fa0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41ea87d9d3a59a63d3fc0c0079cb1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389f5c5f09985f1bfcfe615880a0096515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fdcf17b4d3317c0abcb2899386786516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97b9db5416e0f2d3e25094a0282328517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafbf68e91c335b664b6afb6c466542518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305103ee58bc55d351424d7f9e980620519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec1349eb0a9f7f2a0e34720a53162f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967618f0e6be0c76661b1f3831a1f8bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac13c8a3059dfb78375fc053636006a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95484e12a2e977d7600818ebf4430fc3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73586acaaefa503cc2a681d4e4243a74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824e4035397bd96891af016f8b3e195525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389632273e0a3fa75e213e584c8a6770526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f5dbdb80f798bbd3e0d229add256f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd372105f9d82d08a7b4aa686b96e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e970fe5f73ca3cd2003c100a99ae6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e256bc186ad942ad68b62c0076e9e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1876d6428ecf0973ce8709de1282a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1430bc1891ab367d96bc3e5877e50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f00d01ba4dfebe66f0129e11378c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302914e97c5a3ea45bd5a4c4bd4361e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8700f560fb4f9bc8b6b9fc7d791d943535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229d5e0cf033b92c9e6daad78ca88db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec7b56d84a150f3cd7e623c4dfb6a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44494a04486f165bbc1c1d7910fc7e9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd860f55275f70b9c898d3ceeb1851539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec70fd0e32f5342ff7e2a3684f689d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5faaccdc518a40d08b879251027367541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed648f187a5a75c0bcc90415104312a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969107b059b685f30dedce512365572543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ee86bd794501563884d6b0bb424de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad0f1ea2ef198593b5666102751d59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1bec3b021306f74b08eb871ff297b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4a57b247aa502f6a35496d7a97d80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0b051730ffe2242ee5ad3be83bac5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb06d09f271d77f13e8f3a0356bc95e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7d9d7fc13bdafb97b90c06592de9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55e68ca03dc0dbda747864f38ab6e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9937167a68aa20abebb325c6aea4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc7f554560031bf087ad6a3e3ebc13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bf9127b33afcb53f3e191174a3d16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f23a891afbfa70655c8abd29bd39d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58256721986b2bc066b46c9f4f2368556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b7378a4b6d1aa22ac3174def32aab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2e6a061d4ca1e472260c8bdd1546c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79b0f2ed673ed04aaaa981638ec813559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa81db358f13e6a1b9a1c5542b975af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9064f9816b4e97708dad413b5d4c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187983be1c1c9f582f37abcab121033562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff608d2b8548fba1707bc90f0c30fc6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700270ffc8bbf49f07d1fba05e48474564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae2e2e2c50b82ce79409b2dc087107565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25c934cf57e878db87c02fe5a7d7ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdf5c0322000c68ca12b88527bc9de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fdcebb992fb3fe6ed84cd4a9d37ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8841585b97ce02352015fe5bbacf5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd95bcba7f61f15481a41ba3433585570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4417106de32f81a35691c47c595ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538b643b7affddb9e76047a70995237572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a7d04ee2713908016d16c9ef08005573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70eb31c2ec913cbba7a9090b17f267574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aac835b057269e96e061bf9f5cecc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66922eaa6dd2021e7a47079ff47f7726576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc88a3585374612ae0ad0f8a292168f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254fa96a9378eab0ea5288f260533c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca9d6946f5cdb9d40ce74680529c71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e210a98bc2b76ee9eb429bdc0f3ef5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cf360eb3d6401fceb9ba8beb7f4eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca418039aac9925b8d46379530df30e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1266c8211eecbfc8ad5ff1ee4a2f46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94546d532de17621d5a7c350bbbf9801584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c1f360f670d1257c8bcfceb7bfd96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d692bd56399648a46807b15b64e97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3288275b6d1a694d66c24ba0743df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827d02b142bf1b8e4d4cf2d94b8749e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7f235a5aa8d220e831276add14c0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709c75c74d3accfdf73814f841c1a9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396893f7c40f5a7de825ff5250b0fbb2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96c511fbe9600888f0968427eef405592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf247b62fabd4f0f4d885ed40159fa1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a340e7cc0183371a94643c0ee6b6efa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe0aeaea5f7a4bb885bc88dbee6dce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9894b7e3e99504936c2d3fc69a64e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe2d8abd35e7c999b808d263fb2404597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f24b6d9926094122d6959dd6a694ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476b0299b62fe3226337e07a71e2cfc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb6baf76a80836e5abb48fd46f85fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568a75e4a6f93583e309b60420b2cfa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f724a7041b9e496e8b25816f7d0c5c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1832137d132547bcc281de196ed26d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2596d531a2ff46d0b54f6a286d2664604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff28d4c422ea6dd6270f8f064cc513605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db581a9a5e9f2c1cd087accd4b3821f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27b4a50b272163d96e390b85f8b6dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ce6ecfbc8f9403dab21fbe66a46a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf71e9fdca8fdaf4f1f4a87e9a6c623609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb328fabee83826c53be3a6a6e31148610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c69361dc6017342675bc7a4cc2b56611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606d86968c86ffeaa63dfa59ddb83fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714b00044b9850d5e7c5f79712d1d44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4f1cf56679298ba15f962c0472916614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b37733a9795e0bffc66ecbfae57fe9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeb735e1dbf2c4bf25e542a56757b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25d39d52064523d3dedcfb4b46da38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a39d715107649dcf289de6c7706c4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562091926f08f9eb15a3060583b3c95d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdfd23a185bb90b62d45ce9260897d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bc2fe3204cee8b88bd06c20c59ef7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1e52291787e737949cb07f2541d2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f11df1c1a1c46d0813fb748039657d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661e5cd094128bd4b13aad566a74309624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c207d80c934cdc4fd9ce032f6abb5a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85c635fc84f529b1b782e57f516eb7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf429c25e06117daf36a7f452926c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43384196719448cc20255a3e46c9ea5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea10ae1eee122d20fdc9011dbdf063629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63348396a9fec17b167deb364b35266630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fdaba10ff0ef2abde8fb135e27f48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a558cb53f3dbe2efa1a915bc29535d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb956c9a4acd9ac8de4c648d9f1167e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca42b9291387983b151a6364be036cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4622b82dfe68bd0b62f7b80e4a447635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3422ad4264427be4e412e90171008636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2726245a0ce7563900b8093bcb96d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdfbffc84a0741efa16d18f8c79dfd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54668b2b656e7b7687e81b6e2e5920a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b9e945d0cf979eb5034446da747dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb287272a61a139cffcc51b69a63b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd3c81aeaba7e1273336dda643d613642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b541333e8677feb651cf980e0aac66f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3124eb5bd84cdb688af8e7a8b5a0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92748b6d0474efb8db5bfdf76d99f85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f57dc56078c15c054c433e7981e689646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690427a48c20858ef9ff8d90d1fca1e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2431addd6f53d24c07b05afdb3dca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b4eac887beed8ef3e65c897cc2a1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a462cddbdc479e5031c2bfce8c6ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1dbb0b9663e059a0aaba4874713eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab92aeeaaa8c2f5496245184b93785e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d98bb8596074ad9f2aafd1b1d4f73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179225905bac939e6827114383ad8a85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec150c3f77f536eeec8c71bb14fdbae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0c126d1028af155f114a325cb882f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc179d943f83f8ef2ca224a6c76f16b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094cf603dcc1e5eed8edcfbb0b0a238658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642261aed6fa8318bf4e763b3fdafde659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f123925e3fe01883c1bae7ec93cb43e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9f1a2ac8fcaba90b8e38124ca71ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8cda2011f076353184793d3e6d0ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee13e0a33ff31712c04143ee46e24ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056d29345f84a8df1d4df2bb3adda15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fd112aad6a1a68add0e6517c9c1df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a07f431fee587d49fc005d2a9d775666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ddbc27190bd4c524b80f7540c93b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55be831b885ba61dc09787c0b84ccaa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d316c7d2d1603ff9c3c97af262ecaa8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808d8a65e44f35e2d09e76bf30451f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935681f2234cdab98fa0258b040bd730671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8567741c6be452590484675ad2cf95b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd3cad8451db700832de26c2577e25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed27116b27a90f87e0c9cf42132b306674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc862b662dfb8def6d97535db42fc03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa7cabbe424d51bd394699220543ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae35d1798f5ed6688eae25c9a5604677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89375c62d0ece0b01a9beb29d3e86ab1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264c469a9a353e24b9ae704d1193fbd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09364e5e5ec0f7f7daeb1c429a24d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1485ba3c97849defc07266e909ad3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fd45b528759b3b9339bf2f6c40e00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a48f2e99b17fd22234164ab35654dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d818a83bbf2f0c0f5c8d89396e5f0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad5298badb06a6e227cfd2d2dba38a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2db50bee07c6fc528e9cbdb6140207686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5429c10a775163d2ecde6b5665a5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0caad794061e2f84b0a10e7591ee3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760236e649bcc67c620a27083f93cbf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e4df47c58cf3ed94ef1dd65f307ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f14c39ee1b942035eef1d0af73e6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75860abadd713ecc559bbee49343d3c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a468c15918d68e5c14e781b271f84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f24d34a3fdc13fd031fb1e0393407e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63d200be0bb6f244f94866751d4e62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdfed6c86747be7b4f16d8fe035dd5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638eec77d2b69061f1be362bc44f57f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea75979069a13e13ffc4edd97aeea8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e09b70b57ff63db042c15205d528ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d43a7c6318a15e63408d5d3a26c0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4ffe9aa6c5732a2933a6ac3bb14ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33657ef81f114611d66963c6e3cd9f5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b262184fdea74698a6e4a935982e6eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b330c25f3f067ad159ee2503d8a7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0623c932fd880776c02e4c4461501705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc5d2291187ed29e1ce581a85be557706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8f500a0aec47a8558ab7e87e53cfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d37ca3fd7cda6def044ecda7003b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f5d87d6a441788f8da0a689001bce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0ff874d0f1da1b7883400d13515e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839dff795ec39f372c1db8719296b21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc368f40e083c95f34d08cc99cd256712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b4a55ee8fb9fb5c0bc181409c0105713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e820d953089198a908d94717cd08d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b039fc902d709ff7be2b3abc902f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98400c3c9143b999e4a4162f61deafb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe29b837d64b737331bd31fec22914717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edaf679171dfeb7b4b65cc2a6e182f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdc31b23c72afa2fa7e81ed1c2540a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c27bff4f5eb216e88518cca6d39ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291b54ae28b159362e00cd209916fd5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0c2ef00aa7b4696aa868d1671ad8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac999ac3e15d7258fc2d18f06ae8523a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf330bf8ece46e28492824d6ed4ef9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f30a649f785200e887e4ed4934dd08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f388c570d5823bab727a44262d698b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8f0bb46dc49f0d86eb92209f9f6cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5c3399599e897e62a52296597c2b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eb6ec71d52151974f8998ebe7ff43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9d104c93b186987d6fd272e31758c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0401e7c4f5eba950bbd29a5b96bc1d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c52a5b40f91b1b2c1b3080f14b706b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29550f018e9a0e9d615a1829ba1e13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28e0c4fed605ad4e47bedc7c61ec14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57a498f782f7bdc28730430a7fe09d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2511ac4fb53ccc6c368f9428b0a82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77bbbeaab164478bf15cebe36de347737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cc44e78b0f5a5e27da85ff40c016b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d563b8403c4a08033b7aeb13929b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ac4eb199c8d189f396b09ad2fb708740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf1bc272f30d7c22d8f13306db8d40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c22243a21cd6645212770e43758d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6674c8bebe662de044d22d2c21e0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a1344e82c46d323fafd860365678c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c51d4f0464292685de39c75ed13aae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae43f6e609f4d51ebebebd1c0b2316c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6462b4427482355413d8243f39e5b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de20ff9c84829ef80f6002e01c634f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631d74de933cdb312ce4963a5d7c3ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4ad0106b42c26ed5b9b1780cbe538750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1119ec4923ca78688977988c13202b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209b46cd57af97c372a7d685c90a69d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736807946dbfcccdfeb0b80e9196b9b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b678e7408fadb7d5e29e5849225ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c3c407c2b3976097795575d859055755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165a64a91960827c6e7a56460fdfeb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b2f1793e3cb9cd5d0008891eed0ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f48286d6ee4610580bbfe204e144e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524c374ef73988e00409a5b65e9827a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae18ec89ffce25c4b1b797c93cdf1e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a16d0bf56817928f224e79f4c9dcd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3341156c7796ca2d5884979d8ea57762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1a81693edf625798135e38949a599763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb37d0dfa3e08820632490363343eb2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c128818e9b5479b8bcd1bc9d74ea42765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7612aad95423e1b41a1b37aa0b46a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1b2e67b25ab43c037648857505448767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3805467d19fda57dc9275360d1a3810768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176a8497c64bcc66f5a3d7c23215aae769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08061e6750d216e124d693f3e35658b7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebee3e67f0c80290a8e9368ff8989a0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcff35ebcc365cccbfac4d535fba776772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3000e7d0d80bb00c00a1bb8ecf10de7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3eaaf9ef2d0b1ea242e295a112dcf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245400e17872c34bc8d7679767da27ea775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d573422dad589cb75d44f72a23ec3e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731452a06a8a664adb0feb20f301548777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ab5b60157b0cdae92d7f1c1c6054e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16ce94c339435280e8edec9626e9ce779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa673fe5f5bd3d3e9cd91a36e12c9ca780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca68ffb60669598b07eae32df15845781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad83c5e04be3c8ceebec7f6a9325d55782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a5551ccc5d6fa4c0c23ce306a1bd2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd7375b9cda653cc27dba98ad69923784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca4e5ece3f12fbd1d074f37102a9f3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a33471628c94aa8b0a9a5a47345c4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0c18d744aaed8b9a23faaacccbefa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab375e17e70466f642214226fe48ae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17098df3a7b6787aae6dd790cbf33a68789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ca3c97790d9296503c63a5ed70119790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca4666414ee95c6c98e2b93d3e379c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee39b5548cf7f3a6df119386ae4241792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb47334aba4ea04bc5f07611d264109793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51368407c46616caec4f0d0f1a6203794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aee01bf46943489bc3d8e62c4ceccd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decaacfb59d1a5fa404feeedf5c623b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef3ace018cb8953a1ae80ec13b3275797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8410e0d9a7e8f120524763a519cb53798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be92a6e1c9b3af5ccccb7d7aafcc3f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef4e4ad9bcb160db08f518684d2c60800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcd19798640c0b018ef64da4fcf995801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daf31e717871bb60bd93d796f5c407802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c8817937b096ffc17bd03fe8d8f42803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d682140643e585d581db642c60a84804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b672a133173ede05b44bcdb4d9301805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e54a39da142c5a1e7effe7b7abc44806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe09fd6fadaffa52c90390c5abbf556807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752eb27ffcbfeb44b11d56e2e6df5f9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bbe3dce6d070f00b68b2927417130809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d1a9524bda217751ae4504ae4eafc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5428ed955030832dc12b7a8bbeaa28811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff38c54f96cc0c9231e397d8e6c679812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d373e2cf0e61e1b3cff31035dcdca813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b89d0c0b8c8b378593c6108591118814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650b8c591c7de478ac7096db2d1fdf7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e0d506651ec6f2ae8440fb9b559f4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb0fd50981d4a91365278bc4643491817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdff1921d7694a38082ffb669f3680a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe866a7b375aecc1812d2cae094445819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d02d75c31493b3ec3229db5f16b8e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157c5f3e2fd04fb6012c131c0d23e7d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a9c5d2334dec52da9a6e2079b5674822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24df7272cdd6ee1792d3c927dd5f9d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25b750ecf3ef82a8436fa3d45ee54e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c69ae87b1c95abc2c53f1cd13cffa825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c64a02a99fbd46308dbf9f5c9e0279826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556fa55d847eb73ef5124ff81dc92c5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeeb121776b60ea24ea5c776555da22828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb31c81b4b34ce9876c534aeafaedfd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70cac30a11762374f12c63a8d9e043830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536ef5742adf91be61260bd5d1c088f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021efdaf5ba51944c27e50697f06c46d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408e4547f8b7f203228be7910726095833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721103eb4488f014a735477782d0ffae834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a942233744f77b6b2e31eda9575f94835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38341f56f6fb579349997e9d962f5f0c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8164f39da815e0a70ddcd7730ba33837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db948773df2624b64fec4016c526bc98838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4bf21a3dff73a0f3167cb60b49220839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7081c7af252cfc026407ac9ea56232840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a936c2c27384bea55fb48043d4285841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e711ec9aa95ccaf2409d2cd253a9f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bc71bf020c4aae5842ff5fb3cac5d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd989f381567cc09e2dce13549cf2c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe90f01babe7b28840893b9508be865845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9b3340a2b308a2ea34fa3e42c99cf846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e4512b9f40e17ab6e0889536be096847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a2d068742799db28cf5a90ee71b8c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81386b9d6aecb3e62265438760cf3a96849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d951385b6e91b66532d278d6ea7152a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807d291329c90c5e3aaf15199f69da2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f99eeeab17e6d27e37c6e9a3f047b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f57fd5aa7d98680158bfa343406c9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464431f15e235d23f3ec9f990d2c0a5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04566bb07fae62bf84cb718ca18be3fc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aedc3327a21c133ddf08df97bdcceb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd055b943786909b890d5f597b08940857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a152335145104ecea45fa8b014d9f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c067dcc58ec400365ea365a8bf6b5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ea3f39bf14ec4e6a58239aa7d57b7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e668b6236acaf773ea3da4f32906bfa861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e36ae23cdf1c4a73984fc78df095d5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70060b149e34eb0c7de116f82901b211863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91d1dc423b3db48f7ea51be0a4049d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df47ae446b721851e7f18c914ed88c5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4808bacaf1c5a4365de03d32663110b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f147381121646752be0c08dc5ff550b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2f35c95365ce40b553ea176bfd1ef868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fd4369fd1739deb3b69642a63b240869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d23a6c89a9ade5a8e4ac9630c0271870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3888fe95a6ae94e5395213b74eeb15871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be90992d8385e51302a57b3033fade872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eed73fd65de84c4782639e8620a92873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777ddc439d890b0a49822bb44b1dc39874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30544b68a9973b7905c5478d39e717875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032596624da6e66c67579ec9cc3604fa876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7550ece130d47cbc180dc2afd923ea877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d0c64e8ea25c78f0d428b8d664d0c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7610a811662732dad7b55350e15a87879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aad8442cb7760d97f00325348c626880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86208c8aba8a855d76240a78c4856fd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fb1982976bd1c57c0b9b69404d05f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e344ce673c736de59e2ad2eb47a35d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dcc8e1eec5841aab6db6710f15c0e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c627be2eede46f9d1e89db1368c13b7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0223912d07e7e96e29b31a905a5d9a8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4631b96c4f2e5e35f095c9744c5713887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acffca8093b61c35b06f404c3c5df6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b3c416d22ce6549a8749277a01b0f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40326f59a6b62e97469aafe125024416890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e618c84904c5f1726b163396c3b96e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011870a18bda60f113c3e77adba9fbcc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa118d0d28bff1ffe2d7b550ab502410893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85b5eac3dd7ec962ede8dd1732c1ce894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ce6c7e208f7ab79c3a6d0f9c0bd4a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520b78b7b333075e0624e3b457eba7e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5870df7c4ac19ef31f20fdbba9ef7e4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11837bf6f588b32f27528091e704652f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35f495a30fc4fed35f11766e2c2344899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7c052a6f903964b1acb350c6f469a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be343d0ce62847a7c79c5d695d917c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087be3ae6a8ae88a8f71a66a30ad885902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dff3b556d031972c3c97b1aa1641d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a63a757a2259689b8c09fba906232904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a62dbc887261aaf106cc77d2dafa62905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0025d54ce167db0d85bca057171ba906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20584f47946875b335e5862d11b296bb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae30a4b1928df7c3dd0454f0e2a874908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b91821e9e2b1c14e65844372b9fc5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a76f3a0d31cb332a3cbf788c2c4ab910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662df30d952896976376dde6bd330b7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0668021a631c66a09eedc0a12f84bbb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ac76bbf9a75d739b855df25fe6da3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eff7c396be2e407fbde90b62f00ecb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394c140bc437f1d7e59fc8ed886b4b8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57f2a5fb65a93fc9f4e293bb0cb9df916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f9fb25f6d620b5ca36b3cd86d33a7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ef4dcd87a22d7054d276e1d8c9257918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afdbf191d6c73047b2e23adc234d48919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252d7a44efa3fc141fbdcd1cddf1641920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e75f4c4acabf8f4915a202569f6ddd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfe11acd8352253ad6359017e7176a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b23f7aafecd7a71ddf9d3717f0047923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62587cab611ac413f198575b72295bff924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a2e95b45aede87d549fe06327dac1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631190a4f0b1874d5f4e18a3a395e5cc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab3131a4987464ec0e6c497decfe0a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e02d9014cfb51485a9090951f09842928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131e2ee0ed6eed7158a8095c76f7013929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633db46a6d131808cb8cf118431e491930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68bff61803c917d2a89f94fe51cbac931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76d0306355618e128930f481ade986932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc6f930afadfbad135dffa8cc7c474933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763f0e415caa2434bb558bac6f73c2f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f657447717fa233bbe07db867996e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbda0a0198279d5e4ad4cc2164c3e18936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52c1f4efa17b7f38e08dacdf8f5df4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22557ae5dc7a826f1530538547157b8e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001961df3caa8956f4550c126f15e2f8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4fa941518476e6d7115010b10e4ed940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dc52820be5eaaa93fb7dcbe975443941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d70f4df814488ca2956853dbab17f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920d7f1826a4097e2c90c75136f277e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531276b5aa7b17f34d69697a2c3cca9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b4e00ca958c6b3c23821ee513479f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201b206d920d1226fb353a3f8657150946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7616a8dd92fdb3bc524aa3fdb90c94947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e245b431d25ac86994fc54fe615f79d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f46b32c0e8a23203f3706478a7fbba949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945b348e075344bbf16c5a268f05a0b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f422de6d1aefc803eb9fd97382678951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01750dbad8fe04fb32daf2776f24b0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be131029e6e7b01571000c01fc6190953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703c4124eeb1d9b3c9367664856a2ce954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b095393f03bcb76ebb8b2e1dc05d6f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8e85293a0e1452fee04a5db0e30b8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422b2cd9a33cb0345fa242d45dc3956957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f775bb4e13313fd55e2ab3f2987dfe958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dc67f7151e083360b02bd54da9ed4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fd60100de92f0b789f953a1d9999a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495936a26ee3836f06537b715fdded5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea1270d03b937d098a85e7e5b7d280962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8038f543b1f76eac54abcb5b5d01f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c06b63cae25b69c6e2499cc46e7bc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44689384425b39b4ced46197fe191ebe965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef8d46f2c60f9a09866627b50765bd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b6477832ac64e19a8d80d66f542a9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c040e1b372525eac8df186bc9a8345968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8a90669deb5c508913374879dc4c6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c4361529d9c76fcae005eed68f049970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cc255136aae9af140bbb24185ba99971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ac060da6099b6720c9c2be5d4f6e3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae97432be261eefd4bddff65b91df3b973.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>