--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578acf945d6e06e62cf4684cfe814411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab4b39fd669734a84ff016c1d3a2832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3a076e721fd845dc02ef4fb33677f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89584011dc39ad3640410b4cb5526b104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8b7fff2842928d81e03222d8f249e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c874787cbe1271fe0b2a0c5505d466b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f855f8cdfdc6ec08f277833cba1ec97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bde735b84a47bc7485cc9abd0cb618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb959c1d154bb2adb91cbdca4d8a087e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d391ab71959c7c87daabb609bdc0ae710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960d4b17c3cb5389d12c4cb6267913911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3fc42ab722fd99c52dd087140fbd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8536e330b87537a3c7a97973f2ae2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744be52c2eb2f4d1287782c9f33158814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276401d8590156fa445d035f3866f6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273e9ee1a7a5563c0c0a3499603258816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95536d8fd39a76cd1cfbe1eb0a6bbd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f513cc34db02d267a1fec72bc8fe2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864de1fd56db571df74d602ba987cbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcb71ca07ab81dc996b6dc62480dfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be28b02cc4d0b064755d673d61d57c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23badd4b330837b76e4c79ba6d420522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500eb8c2e724c554e706fcc8380e4d3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55ff7238a2d6916ebeb9982c23912e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7af44bc0a33fa703e2d8728aa3f9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e419a14226f7e2c2987ad5c0f425926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b668094ad1c825efe481cbd9e48122b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea232d0c064adece049a685ba35e6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26371637d4df71b964e71c80964e3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600eabbdee3b95ecd8c10e42a72ec2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8028e1391798f41fb180be920b63a7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd75be7210cbb2130b38e4935d976032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865bd173476fd890c7b5002d4362a7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a0e941681cfc47382e1e2852d54e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48915ac5534642487ad2863f64548b6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9053bbbdccecd1ea4c6a9e90b9b5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0aee05972230b29745fa8acb3dbba437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73947ca8fc60e1fdfb10e94194f3eb9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d96e0b5fa72f926f7dd45cbbfe00739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc627bb9959fe5d9db3ed7d3a7d7c7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7e291a9d89440e118f014aba7d94441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eeffa757a4a4ff48bd6de28a4728042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96279a0d20ac0c5d4cad4cdfa2abacae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e444f6773e8a206e131a0188dde39c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c93d01fecdda1f091ed7d7e26f061545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9cf44f91eaeb90701f87fd117abd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749f0b62764906d3872c55867867bd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c101725816e1f998457fac36077df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e5f432bebb7f6974547f70383841d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e0f84395077365ba81bccbda648ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168ea162d2c25d5f6dd6c9b638888e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46f244a75b32208df1211bb8527cab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d49a63787864ec2b5d798d44e1ad053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eee1d34f68ccbf599921086ec74b4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d05dd86de79325c8f2ebcaee2cf7ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eb164a5e1c3d487084a15777697de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f75e770f756ebaa84813d2afadf20557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b951a91e639c67b8a05597b28ea2b7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c08b53c9ab65bcea9238b4ab4a76cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1f744f30a9da82b293a53a93dcd0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f5c428c6d32021a286cc1684a20a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c98342dab64cadee9a06506c20b57f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c86b94ecaf3d1c273d227b25788a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1724b60ff900a15b125717f7b080f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60ec84c599c21c9936c8e6852f409b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1c340905294db511effc797c7851766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2b2081c01b04fb51b65ad988d188967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9a449c7324407cef736de27d97e0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3aa9650f6e25e9a37269c9058eade69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bf96f8bc867e739bfe6cc4d2e5ba570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cff4b9cb7b3997602a2a9ce8f0b4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c797f23993908ddcc1a209686ff27fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e9893b27293ee4a026f8625fcd4ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a9f522e4c99d7b0d468c9fca3d45c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c058a26cc35f24170575059ff9966675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f673dfad2b11f9da63dcd8ea0b8cde576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd132dac671d4b06358d355a3e46966b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d420d51e7dd75088527b07eafbd8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d89e723f8df63a4aba125ab8ab56e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fca0b4da1a28ff24265cf59257e37d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd8e7f320435b5ae9bc78d402a3b5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cbc26a501cf5e8196f5a50cdb29eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468dccd8466c70d7679ec1b7ede3cf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547115711735013e8b0c53efeda58e2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46285a2a838fa9308d42e329b333ecbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f25776aabe7f857ad0ba9c9110447786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149f95e6d49a5c85a14851b36c77e3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6493c2fe76bd071078236629f264dc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b36d9c730877441bf5dcf205dd1ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e5b2c30ca6cc3e119c5dccad6f63290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531abaa5e7134cd8853b7392e161a9fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81265c2ffa8c53be354da133cf2c9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e977d7ab8e0b7f1cca79d8610337d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f6917c7b01d4f61ac684eaf5cd51394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdf11b54354579f3b2f8e07335168495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b91fd22aeee202b9ae31247bba11cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d4cf43ee204dc1fa97167986a025897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4f58cfd6acb5cc61941b6d1d5ea2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c0d5526afb4e24756103385cc5f7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216ebc2cfc8e2febc99ce87346f5da4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bff1dc311ba07c19ac3dc202979c57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a3ed9a7e8c738560c15aec5a9641b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1ca28a36c7886fc5ac71be7669a07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9b8644091c30604955d9d9850c968104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5f9a9660078139eae94f6d519ed45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a648cc81a354dfcc2551ab404d6fc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb88a022dde58d0409f1f7393e243cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec862ac9520538d5c23768319e7aa5ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b2e94b0cabb1475ee6274df269b57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22650e7c3fd52280fdbb5c4e974f3db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebe123788c7d970e96516c2a46e9bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8603ce760069fef1070e3ebfdddbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4da06d19979beaa5326bac6c5ad59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5591973626d151a2083f2d29825930114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ff2d464e7b5e496becbf3bc76db83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0a9e62099d57103c7b4f54a583e44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe70bb874051469ceda13661fff2b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ac231180f14a3bbc11e5a340e786d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e2babb34ecc93e5754e99689bda3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def229dafc37949f088392b4af07b6c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2a11f3e3ded1dafcc4260f1bb294e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e8e7100ed67c93cb3b805d7455388122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7837aa4d9fef24079bb6b2b6f8d79b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce2e0be9899e6aa7b324c5af014c93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0e43ea1533f17e2cbe136836ef822125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99732163d371c3ed51f025b52782e09f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e48a24755b9388d1e1c97bd295de75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcfc33776b84b0214a114ae2f5eccd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e579f0739ddacaf78881f17f44a27e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb93cbb6e3beb7938951913ad6c38e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8239bd6e7965c9ed22520303050eac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e41c63dae0deecb5543d2e17bc1ad7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f3f7f3342f9e27b5300fd6b4899fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579dcacb997d54f0fdc3940030ee65d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df09ef901b5f052957b5506b742ec57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88c1d7a4775b7a7ca955333a2ffcbb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93e99d4710aee07f42ec02d0f4f739137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43520e883380556570bd0916800d69d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7937a038a65ee28903fbe18b78461b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f214b324394f22ce6a83231696ceefd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d655520f4a55aea8f55c01d7f7c8022141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b0ca3f3ed563f0ecd8c0b384a15f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9025d115447eb0dd23f5d1c650a3182143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63349a9d6276e3c7b313fcd2b4bb1327144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e225c485d5ef1058d823382d9adddf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad2e3630a867012409af9cb8a43fab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de88d853567abb7b5390cb2e3134ead147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41945a1a8aa120bff2f36d8bf68cb940148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955d84ec2fd56813423b36d478d8be4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91968f84e1f2347d6a34b64437f056b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c436bebbd4641fd9e43069efb02089151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46647115e7f92e788c9ebe297a348905152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81142267330f813a52442888a7563f4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67543ee0347a2cad76be95f126520f0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581653dd30bd78c58eb44c8891ee2cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d97834cc7178214ba36b7c756dcf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8594274262840e69f7ba7ee394899157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10d7ae334626a8584264bbc6819968158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d1e6d85fb892de45029d7b82ba4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e83f3a7d690ec22855547a8ec04ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce16d3df2f202d421cf232d93f3b362161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05af03115f091be2f8d4bc71e42667162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100040b3192a143bd59b00d06f7c90bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007fcc01664449b05a3c6a0a164c284164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d7cdbbf089b425758aa60e701df85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1a2703addf353215fb89ce445b66d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68558be26cfefe29be4cec665a1157a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2dda44b625fa6bd1007d30bbe8f7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5970f38690739a1bf49b7f5ab7c2565169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9345538e8629ba3a9c90ab1f3ea9cb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e7ca26aed78af995df9067f158522171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd89279bc5fb4997ec5d43e5c01b3ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843c50f6054ed904b32a879b67d26e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26d6be43fade9827320ac9a8cdbea0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adba1548f9ac1f04d2cda3895c6824175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa9c8b4eb650b1447fd4681e471f79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c2bc770e14fe83a46e5840e1a9bf8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528386c20e023254d8f169a7644cf99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca2972117c4bd7f5404cb5d3f91b51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3350e009c0bd28a1d88fb6e5694e3e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d63c278700629706e234bf2d2f5f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cda1461f936cfc9bd5acbaceceb81d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc708316cf89c01f155d77fa804b9c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e8e9b80e9756470c9ead97d93f43e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7173f2e3d32f6f4d6ba53db7d930ee8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e85ec844f8320ae47de0b6e406a211186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c337beb73c8b25d24362c694a6994187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641898aee828e7eeb878bf8d2f7ff85e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed981caf4135cc2b9d3d2f85a9703744189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dfdf17df1ed0821ff608a9af61d03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf84b27f7bcd3fade68a384a37e871d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f532b4456bbc4b4b3613d91f098cba4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dac9877d43f3e80a4820b473c679d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53afb08d487e3f28ad5c5cacf61075194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eea8b2afbb25817e7ee95317811f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0bb6a5b5b66f7e6f1cb296419f6d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb147d4ebe3be3f454e57ed0deb22bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e8c789ced76fa05e89e9e6265fb45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a54df58493eaa6d947dfbfe7a6063199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93483d00909d48e0038f6e7f32ca0a04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de173fa79a52994942faaa77c725cec3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb511392414867ada8e93e86bb570202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f734142dee3e86d10f009f99f816161203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3813f97b280f6f6337ac00a6e3f1e16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b6fa7eca46aa8670825e6455b1ebc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3e2a1216df33bfe4a14b59afac6f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97e283f7ae5bc6c4eaebdfb2b29d8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21a9f6d1d19a7ef70d7ab6baf1a236208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a16be135f66a5ef130c8e4fc1d2fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab18bd8094eb50a1eb8dbc5e360296210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b65ae69b933f6ca44bd2f67e0ef5ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ef3aac12b9555ef0a980f7ab27056212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498d903a129a90e92efdc3a0fb0999b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab18660f5b25b8aef9efb1e9ff091a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b931c5e48bbcafbbf9f35244579b578215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d3c2049d9a9f47320412378df8d3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f39e7e5326e00edf347357e5cd47ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f7a5cd092bd88cb669038e885948c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de562545da8998073a12998246a884219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dc7097cb6fde6a83bde059bf0a758220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41777d9c6bd486565ac5dac2bc1510db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16818cadd1d1b12ad107fc4defaf694e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456bc4ec4720158f7aed904c5d36d8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510957c8b109928f3d349a51b7b70702224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba00f199c8bc3134d1f8440979ef9ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207d3d4598a3ea9c39e325310f85dc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ffb5b0a9fcdd9cd537023421460ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89204f0bbefc3150d83b7f357d7ac764228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c744c1f1402a2379bb0a7782c1f70bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143d953c06584d0a2272be2bc319418230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ddce1f2ab3ea6dcba2c09e1d4f9de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f308a71a81df4e6cf88b4121beacf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b8aaed7142a5813d016c19edc5df4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097495af9bb0e0da54fd2b47a11e88f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78374a6f0ea204ef9a6b547a79a3fd5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffd9a56621bca2ff4fc919b680dee4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd297536af41b2b84559708dca9d19c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2186890911c0de45236fcaf46c04456238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d1102d5eb2e14d54cf1b6d7c0caea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c03b1ac0548a951980d4a72c60518240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c2096f9c052339951ab3724997452241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8f3cfd662f99bc095abb1de3035d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093b2abe8ebe646ac3fad3141e24f19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b984e3a5b4ed491aa55fd708d061c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0139d9abb49997ba938100631e42543245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f30efc1049a026f8e73872ff8835a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e219bcc180382b8738016aa56708f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224698209c4abc49c56dc523a5c4d2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b84d4acd5f584eac0dbe235c5b8394249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dd5a8ffbe422b74837b1124e00cdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d4dbc4d85b8c9f5294ca82e223834251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cf864fabf3d570fc3110cdd9ee934252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dcb7351c90b5274559e7650ac91af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266297baa1c162c00bc48ccf318dd842254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3112ae19c5a04e29b4a4c6dc1948b37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd474bec1d2de781cca31698cd314d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed8de0c3b30406a1707ceea5d4998c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d101e4115e4e4c3c3c98e116bef91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d49c5c78c5ce7783af4ed27c06223259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45592889a8fdb17e670f16eee05159260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c4bf0b906dc4ffbb8a2528a077ad4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3aaa20fa5d38ba8a93bf428260671262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a2237e55a48ac18e15b6bd0e7e0d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d5b872f02651491e5e03cee73720c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a0c60cd1d345dc2221a010abe21de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7f59f81e43ea152d03fcbc1827e27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6d5126bcf315537fa0bfbbdbff1a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514d99b4c132edee94e8c44c8a64282268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1d90a81bfe64ebbb9699710fd3b24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32657d068081ba8f436a98cf1bbbec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1bab24789057fe62dd2db0d222e9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1226969f1bd7def2876a98f6dc5b30f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920b99c872472fe5066ff40cb62bc42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3969c0bc7599b2bbbe2e4f9665bcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21dde60b4fbb5294f42c51ba787d8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdaa070fa82ba3cc8db0d32625ce9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e48c6b5838820a2fcca478b56da52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602aa700ab812c01e54ab35d2c284cce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77701ec310146a1ad2de3f77c8f02c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d629cca4759ef75b9814e3b71d79e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f200ece555ea79bdc39a65503d13b29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb32921c0762403c66fe119a57d67b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f73f7de8836bd8579062b1a9235d4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf276b71ba56c843e79f7f63c4ca02a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd2186ffa8cb33d94b6f629a004556285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e4411609074a6a19f26777d32fdd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d2274416d4bee8971cc46422178c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae737ba40bfa758164c21a314140736b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03a248990d20d16cc9d5ba56ae726c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a51ac9b7c5535a416b3d0a2f5bbbd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b858932a1300f63e6af1c51c823d00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9011f8c3cd282ec147d271305a5eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756083572ff8c1549534ea5af9e377c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696e3d4888293b3ed720c3cf196f514294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf636672bc45a4fbcc0f24d4cb97c0d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a147bcc2958434112731fde224f04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecda4107bd80486e6579edfe63151a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2b5ea41ec6343ace9e8feff99f24c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e05571d21f2aac51b31c6055c0c204299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46060cff4723cebc95c282c5c92bbb2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4b66369d28bb594ac35afd74fd983301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15069877573093f31c29bb0f01ee27df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a54c9e0ca25d8d68f8e2e13a0dd7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d1a5cc98d4089c788c701c11f1da1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bf4e6149df74b21b56374ed28f368305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb2fa4365c206e7402ebc3d56ae2e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e7470b5054643e2f9c70b11ee8673307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cb30952a7f0aea763bb0963080bd4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0945ddf1df9c5115f85331f1bee73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35b8f761e4345fa56c2b68a89b26f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414493efd21dbc67d59c5b59d8e1e33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fadbd0854ba844aa85beeedea06c6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63d0c6d10cb830a34092d19a0669dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138581a7f0abafd64a2206e2656926a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e481178270502df8bbff439d7a0297315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07a08a6a1cee6c94d4fa09c3afdc00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c9ccb1cc950c8ae03ebb4f2bf811b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a823d6714775995f15ba7d14a0a58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ac470ab5f8e918ba94a4182a55598319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f141eae1b1996586927c3dfd06e8512320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4d47ddc535171b79ea423d97e8b46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4cbd468549cb504002dec8a5e412e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a4d1593fcca500a6999911db9a586323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821f416a84c1729d8feb243801823cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e13233276beb399dbfac773df76c70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274d7f632db4a40ae93a54f40341f2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1262e6825dfb28e395ae10cba85a2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb67c8e751e799d2f52761ca269111328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064aaa290572d43e78b0b9868295172329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc8c4d8567e653fce199a18b907d7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e7bcc34b99eece77219d18a96bb94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc34475847d2cd2d111ef30c6693206332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe9dc40a6693f65fb816822722300a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abedadc93fe0ed219e6f455ad5f912334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a3da20e08798bdd5c5c9024f25816335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a2eea19c533c257ab238cc1c62435336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79f0febe130199702c46e9e44c7176337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2704183e78dcabe665bd8758030b40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db815682238c82de9a0618001188de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba006e3610a9359a37eb4f6bdbbb8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaf1f7b9182217c7a2251453464bfc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd14f056651cf9d6cb2f574ed9b28e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeef9d1a0a9fd42ef06ffc9d4b68890343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022158cf467b61b322778cbcb315b61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6504a9620fb18320b3a97fdc22fe7a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631e0d3f7a6c5994533e19b8c9b0186346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a313fd5b7ff62dc1a11f049e4339332347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b92f855d549787a82f14d3075141d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dda5dfffae2ecdc448951ddf2f26a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797415835484a0a1effd2fc93356230350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f533facfed1b29cd6782c354006b7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4f8cc92f713b4217efe1cd5874b71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9a44311e2aad536861de109ac44de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad41b895253fcaf960f798b41375dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec227c89d6ddad8ad3616b9797d203b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73cad0d08ebeed2921cc96d4574e15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901366145569f77cb6e56aa282866551357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33ca681e69fbb5680e8e57037043b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb642e8361a985999d122f4552fb51a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c95c1298621fd6e395cabd03b5b1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c40c99241779ffe04aca114501da01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3763a8e414354a3eeb119d4d9d662ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc4c90aa75e4e8f263c218440d3b01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed13dfbf7d18d1e33a398457caa7b58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1de81fe18125f847e80248a30b95cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8cdb1571d32e2abd67a4872459713366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a774b0b6b9e0aba87c7818f9adc8d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01176f7ba92d6dee61822914edb29a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a178f2e68a56b0662051c49267b18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3498e56e5626f6cf52dc68b6ee825a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5a9a3e65bd774b2e89847b6ef9ea6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94e44371bca760afd988196921721a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41e0a3398dd95222510257cdc427b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585f53b37b0521701865721ecbf2cb6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fd2ce16e030e1af27ed13c325ac72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914a434f9af918c1e123ba4d23555fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad655e3dd91402c52cef0262678407be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1a9faad26888928ea12b361c653b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e7213a43cc6b3e06df72aa67fa7da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aaa74142c01e8bf21a241544c4d97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2682d41eb6bb2305e705733fec919f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fd506ec16db76ad8ab8bdcb6d6ffe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11e04134b8813d1116a912e4d0ea23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6ac9d271eb11b19e4a04161fcd7c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6809d05f7f6ddc222a98f5956a312385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0db44932801f89e95eb2feec5398c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bed535976b00ebd96c38f3fdaa034387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5904f05b8de70c4588ebcad12c064388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd81370c0615b26fa6bcd153b512a9e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5e8b40851adfe67593ba98d0e48c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8851201fc2b038758b341e996d848391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48b0ecec56b63901b162e42ad930ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1da6a7feb896fec28a52d0fd6ca95393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7bad8a2d39a43668ada5da8837dc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5190c3a6e3aa83a35db799aed1714395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45d1ecfd881e5bf02c6b7b4f3b334f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e216595a3fdaa794c5f5ce89efc939397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e170f95dbe89c33ca2532c43cea28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d0814324e783c2534777464d9159399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7313c63cfeb00e14ffba8b4524ce8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936f82145f22f6026bf1a32e45b0776401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac33649e36de03ebc5984f1201c5c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8457052c4e011f7dbb38f090b4d2d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d1da41b0516a87ffe502c119afd91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feda912bacbfca2aa9abb90cf355492405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839b91850956cb47565c577419abd1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb868587097458b0af16790256d7ea6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de69ea363c24f0c78e044d870d63d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab3355a46276450440c689a43b6459409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c65f9454ec31d2ea510e0a39076bba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1142039e78ee707008d7ccc3e11e78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecb99041b30edba6abb3db59a31489412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d52fcfafb8de5ca10bf68dfd46cc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def82f254ec57ec23ca332abfa1d03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02648c7ccbec85d3df0db1c70d41e197415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde03c24d7f021da36dea24ebdd5ec5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f08df7a8346156e279cb81eaf5c05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3dc129f7097034dbcdd10833235be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d1ed43704024e60b9aad3763b78f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0c1203d85ed575cb67fef260bd2a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69db61b790f54ef68d3d88177ca1ca4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20827e28487fe1c3a52d41cb35207a1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25454d8f1bba590fa9de65b4a9476ec5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cfef2670426ed91ddc3e9a9b4da59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d11cd568e2156d2311103542aced13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bea19b57acb953084c8c9e68db6435426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a654c7d1104c4a2f3a200b55a273d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec282fe39ad671dbd90b626243e6e7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d51e35d60533f5accbe678b88e40c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789ce94a55a28e56288796fd5335a4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e508f98fd0055387ffb71fc9401f8a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202293fdb1f95f4e4ebf833cb5d5df1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e96ec559d66a3aa15c1a8f82fc4d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add09c1717df538b5d78d9efe4e4a83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4115b23a4358f9081b3968181b9fb0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504d3b0f9f6d851b9693082fa95339c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601604edb1341df6b62f82e156b7c90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ced6ace6ad70db9df0a0922a304297438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d4d14533ea960aca8eab120a36e82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a907597bc2094cda6c0b724842d31b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa397e77655698292e1df036fa0ae1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aa5071681238a13dc50a0b531afbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be55f39e4720b77b79baa51d20a7ca2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0517ae18068f6e66aa6bfcff2a971444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734260eb7d8cf7b8f2449246c5ead970445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea23fb39bf9b4517f5e3d9a5fe99694446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eb864f6d21c963e18e2f0fbe12e1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3519a07c9057f5711a8c8f849760283448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ff88f219a7fb9b67b3cb1029fe675449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192ef1bc1eb5a405a5759aaec82f425450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e0435a4900a5d80818a7dfb278137451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec917e5646aec1fc4718a0bd6d940ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12a2e6f66419025b082ae16acdbbcf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e8aa16d927807aa1d593050b3afde454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93fa8f5e9d6faab916ddc184b4ff21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0211b41a2d1d09dc72f7259708b1e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a53292e5ebc4dc9c8cf32258370d09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2913f2c5fe6fbeab31962a655dd07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d1b6451bf12ea518b2ee3253afd9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b82ac14c250ae1a7606a085f801414460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9745aa6d80f2fd664fd50bc892953461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4059eeb13df114a0ecc7fe614034a8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd7707a9117bf239149a76286715c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11364881852fbb3663be81affb6349464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ee98ba2d027d71b26ad61eaeb8905465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94602ecbab629329d661bf734caaf630466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e99a691b7859259b1c3d582b4ab2a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a16f3b3f7e84e145e9e9d4a18d2bd6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd2f553d59d1397b6dbb10deffd9bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89394d880f7031cf4d40ee1ffcf71fa2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f67840f273b028b972843a2193cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38f316354b5d84a54eb1ed3ab13528472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c912968ddcf5a4c19a2e2c08f0613ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3874cdb54d231e2677cf40ec0403d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382dbea8a51940bac10d7234cdc8e32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab888784a987f2f280c711d102261f81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f53200ad7efd2508f2db32e3588551477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b6e5fcea4c4e6e87d1192be0723de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57732908f3d0e2c1d05e769288d5ec14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207912ed0055e887f7523591828e1dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e9caf275425946405fd89a3a9e7a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766273d6f5803fc7e30d52f41ddeefa1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8286fa1d7f61c88330fe6dd3ad38575483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e255656b2c34c370ced83a4f0314a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b60740237951531cf2b38becdf42c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edd369456e5621a50818fc5293bb94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041eb1a070efdcabb272ccc25f0c158487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd12b90f1c7198723cc88456e800e68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b880c060d07813f2b0416a266ab7329489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d3bdd0cda5efbd82e5a6d031d2ba7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa72e9acf1efc7b166467641e15a2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc561759e7502a0ced84820c91ec481492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5c3569d9a6e883edd8305b2686f81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb5f9e37a4a0e309dc3b452413d442494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5135411dd4b984850218df4a7275e2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f207b347754e928df8ee0cae096b00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefd46e244d69163d0b3efa2095b7f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c996714df5b82ba65d00820a04f76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2679777a6af107d2324faf047725651499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207c4168ff051b452bc13690668fe7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43820aeb33549207ff14e6a641253d05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eae278844c0e36e2d0873f4a4fa571502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83221fe0d03166e6cf80faa1f4310df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0177136749f0f6efe48a2ac6073876c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e34056557671c9a12fcdd12de3a219505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609384b711d1532d7819422d0a3afe6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4c6bde01af53b12515214409c4787507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da60b61154997a00699fdc8dee1503c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd92a1ae49048080a3874761d995c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dda488cff0be723f446128dd16348510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2faeb46f8df8124ec9f6081f5f9005511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee3765337bb159babbdc172913c5d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ed56f80959ca49847c1853a2cf0a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fcb6a1584ff808773867ab4eed4ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc290c26ec1ad675f441feccc224a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c82462c4df53591d4692f4246bbb1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ecd3bf2e2ab522ee3d1f9ec7420fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe294d52637881db3ecc7f44b3e2076518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dca0a510ee6fb10c158cd49f0dc017519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e036f4bd3bfbbb773ad58ce69d9bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275641abe430877d8a1f88312de87ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091185c3c3cf344953d3c73361e7df4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74763c1917ecde950a5c1b7311ca04d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ac17f8303935a40c66b30ca1f6192524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f4ab306b7169468ff0d49cd82f783525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30770c742a7d3e3304cce9d59c229fb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9a39f30598a09efe39eb578a778e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a74c796f1a1e2091fc70cf5e54789528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b26e4661fc373a53d57549aa15fe5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532af580e19c8ca65e1ec867224b063530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dc1d24b7d78501863f6cafb2c094b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df318d65ca1504508ad446b450dad947532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c76780660d28e533d035a1a2c7cd1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746183f9c8e82da04af5911b5019433a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a6b7a2b27b4a81aca209bea1f398d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6733cc9d44fff5cd8506eb2a193ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79d44db3d0cde7ffa3c7216b73274537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261270053ae66b915156e0e745c4c0e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6d05a71220f71d92a13439dc4805a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9433d33eeb2aa6512f5c7105c0ae0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28995f532275266fea7ca37522d02077541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5ba3e0c904c170eced6cc857b11e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336a9a835015136dcf559105950ee96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc95d38a78a3ffd19e82c4485325ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77c8849f04de20e2994ea750871679545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0b3280422ac582b9c471eff5fd001546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e1208ac9680bcc79af5c321773c54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc528bf34ed44b5d0f31a8b0a3fd4cf8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01905658a94335328b51fff8afb1cc2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5161f23dd126b1ee1b69b44e72da6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12dda373f7b93393b44d742f7e8b5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702f0882aba0c18687aa72fac9db82e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac14088bb5177da6a54b38e95d086e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ec4a64878f8851b8408ad2049b013554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1c10b3b99d6743116885c5db562fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30795cda5f82a4b308e418ef118ef373556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417c959d40c12cb4cbb53c2ebaf704d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eac78c2e88eb8a0cb95b15223d4249558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ea617ab111763e853d2cd4f936fd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade0dcd2e8b30c4ad74a5a2c67fc34e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80982d9ada334d3058ded7e08a04da6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f31c1175ab5fc35b4d34c67e45fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d920106c55adf075cfef0f134d8109b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01323bf908af2e427d64c17756723a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb53f4d413fa72eab3cdd134b70ea0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dba634812e3243aa5a3037451c333a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b004c555f1042647bf8f6c37273ea6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844b6c05a0eff8bdacf3e5a765b0362568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5e4ea8132cdd1900334c2bfa539e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeda8a7d875e8ad76cac02f42cfcd5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1ccc09440d697dd9505523acb0838571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fb4140f197a71ba592da131627355572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8863d93874106e75f98a4c559d03474573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b49d2d1aadac3052bc03dd2f482932574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90252e852b6e8f0fd421910043c30c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7261868983ce8ada6ae1d101c00854c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e7a0b4989851a8ac20cf5d3ac4088577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d046f692992277c1e70005b5755319578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674da2664eb2b416afa6e35bc8850662579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207197bc0ffb87fe895bc0478aa1f49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43407623d46b20769f69ff1d937d03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f763e176519555b091cd4d1dcbdb44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43f05037715a2c50257c0950e28d20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7ed939d97895234af348efe16484c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f48df6fef7bd2a1962e5c09ce77c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7dcffdd0577463fe8bd6c7c2b3f9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe335150fe06e9ab3f3eb739b568c84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bd85772d1fd785745cffcdca8e78e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6de99b3d9572e8c53eb4367ee7eb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd69d2a49e98923d19a0675e4d9edd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971a08c866a5a821983b591bc0a39b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f156971785f1244c872ae6777a51415592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e9be35a7e23ec6f05514673ea376593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6037204b46f41bd6c4d4920cd9c19c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b1def66395c45b56a13425f8904f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc944feef5f3a0c96679e52126f64306596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa5efdfe219d2838012126a041a229597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432397ad4a484d393c357d1320111c26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5932549e83bc897d4e09d241fffe0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea412004619d957d11b97ad83d265e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3cc2746a4e5255a0dfd26db5b80bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeba7573821ab5165f1c61156fdbcb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09402c50bd22ea501b6258ee78223a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476da19fb5550161c58fed8aa1c5e7d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5849873a12dc4f66cf15d937d856474605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7627b79fb18b13fb3f703f8caca0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4e1a2b9c90db5473129f686ee85a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575668570a1e2f0dad1510af1a1cbba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de9b7f1f5ef493a219e1da465869af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ae248fbc46d2ee4c5fb4194e7cf36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260edd9ac9ba9da53f944e87b97488a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93412c79a736998446c28ac7cded88e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a84ebc12a7bbe71776e035e557dc19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fc34b484bf735bc02bc278681cd2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b326f4ead3ce4f1e323838c92e5c309615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f72e14271178309255b8ac04e0edc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ec8b76b71de8008428f353edcccba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befcc9e967826c79ea427a441cfe225618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a0683a8cb7bb96c75dfdd7bf8b05c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d054cc924dc18c8835e11ca5fd13e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d11d22b629e788048e132de11c5ced621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b0cceeadcc923b9ffff25b9e3fea7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646db257aeda1cd2af00a72e59ea771623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b70a3d3b9bf7de91b9894aee0183d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce056480a44a065871959a7f8745dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b2add64e5bd7577f7026de3289088626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a025a4629588be95a02e34fae93da0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cc569c778e63acdb0438c2620ceb2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e4028acf71c2a6aea50f414112e42629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f5e3514d38e230806b31ed0a1c280630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1429bfd517f20bc130c16f0045ab33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f10506dc884fd372d200b40d6bf94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4e53a46b2e78821872671a04a5c22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826cbb5007fd8078699bef87b77602d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5d6e623178cbc104e4c336c4cddd7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440d05f68eafb7836d4aa0971901560636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa25bf85c6f3e42d1304faf5f42800637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab365d110576cd1dfb86dd5d95fb8e4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50476c857f86ff65035b9ebadc4ea2a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339ef4bc29b9cb4ea08bcc0af05fb15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2ef02ea34e9b32c711735e017a021641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040b40bc99ab4296ecaf6572c6ef68a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6108082a118cc5ba5ead4d3438afc7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb66bed805aa0f5bc092014e155488644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df0a1460f872ee2c44d1af95463f6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc3c6eaad1265e0e9b1593d0db68bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07812cddaa9d9a37bdb2595a1499cfee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f421e432d7aabdc1c314a2234cb93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21a965e241b91571e12f456b05b2a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62419dc4f0e6b311c04a4628c620fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dbcd527c504ee7897e213c31e63fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7ebfe9ea55c732b6d430a5119514d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69407410cad9b77141d43cb94b34182653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb13415c04a239cb97de03adcabfd9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91201109aa77d16e2cd7545194c276655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ffdb3ac4664bba715ad2628e27c5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf23cffa60ff9bc10b2682423281bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820f61fc86dc8f0289e838df5facd05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11021d60106cf90056c8fd1d22a909659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0033e52073d8e24cfb15e2a8adf231e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd840b6fbdd1f8948c08dea1320bd39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6b9cbe183ecbf713e4c78d85a3422662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08504cec383e859f5c85627862e76df4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3d2c43c493056cb8a445a3bba673c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330be540faae3bbd6d6dbc4ab2f8807665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657dc79176074ed0870e6ec17a7f7ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa27cbec98ba2a9a6353be340ded32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1312f43b513f65c1e3c70fc4f5c4be7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312957a15268e780828ef8297bb78506669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59c423072ffaa9ff6ec9ffe021f509670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671622d263d86ddbf677e1d7b4c844d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766150cbbb26126edce770372784c9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f06458f4ed6cfbb904cc3ebbe9f2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a8af765da337caee0223dc9bd9ac1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854efaa24a25a4246cf9ed882a2641f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a130d704b1d3d03e6baa8e755e042b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8bf97352ded07ee2a245e5a9385af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49222723c76871e91664ddf6c237910678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8072c96e300e17c7d1fdcd5648c6262679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d943a8f061b909582992498a7e87c10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549c568b77332cb70b9a01685cafb6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54bb6d21feab27008fded799a8abce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbce6438c75921fecb10fe9957796b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a1858e93c440cfc08c57ae1d3126684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef126422f3643bc0e16fa3a369a15c52685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37423d05d387274b14bc0e7a6f0fe20f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bd33b0fa4c3dd0b7a6b65bc84a74b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295c2a69ef73e96e07e6b0e025b0827688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4bd708e56c36d5260293ff87eb739689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbe8f0645232064b67ee71833ea608690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a1810aeee89c782e9f8c0c2360cd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396bfd69aa1f2bbfde09dce28e187b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a143be57ffb9e5fc0a890036bdc1443693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814150bdf17e7e1cdf9dc96b69eca00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366624ca50b2381f98d87a9100b34fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7167d64f79d896c265dbda050d70849696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1530d3f0a82eedd6327949793c11f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a84cdc3350c2d82578167b662aa8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56fb2b7c13559765fd999c110ff46a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fdf888d1b156ed4da732b9b01bf5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcc7a2476beb9ea6574773b39e49e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2284a94850a99e1ffee9514f8835f2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8580e55cc51a82fd5a42957831331f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920769dc1fd85747a6680ee2e517b492704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906716241e53c59bc55fea029337b87e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4aaeb67798008fcbc03730852e154706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af647b34d04e1480d99e32cfda6413b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa6fa0a1c790f943800ea5037b2cdd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed12e0276ec40f59a4cf16673c2895a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea348221212894ed098be7eb5c87c7bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e22083707e5120071108975665e3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622ec28f2d750ae510f32f93b6120f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb5fcb7536ebf91402a7cf01a0c672713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3d07737ab0cadcb3a0ac8cbb4d636714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188189edb177d1151506346e425ded8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c4a6c000f90e3490c64d77e9706b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cbe883575e9e4dd713c714f93a626717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8900c00e834a6e613fa2d555d6d3e7d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bad2e9128a33dcc44931f17260200719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb6481f4bddbc0db24228a841591b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1796d7c2470a9fa535d6d586f45fd70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80285338da9f04b2b6bcc83200e78a12722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b912df91e4f95eccb43250f777265a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b7b6f8edaacb797ace00761d1eecb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06adefeccc946e85b445aa9264da4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74690fa5973f99c61dfc6ab0ab3638b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7c66c06627d492fb210a88851a070727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686a7be2a60c20444e35b3c52275e3d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bc569dcf00339b182297655cb9887729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f97ceb75b6eafca5c19a5d8ac060a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf7dfea70c8d2f88dde95beb754f47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe13ed0b972d66c2edda26221d56b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc68ae5c5015a34345f8dc55f8830a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147e6354bcc197000167540c794fcfc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbb845227f81cf6e532cf540a317fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2e8722b9eb00a7fce7d52c073e674736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93970e80f1950ff6afbd541a01e2d14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3a1b2e9a4ecf47ec38446a3ef0360738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498d1ad4dd344e9c2dae1c782c72189739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e1c20791d042532a97997760289be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8884cc487c6599723af8519cb891873741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac787e5bbbe86027dd630d2901fe792742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d287500775f7511e2839970a7e806743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c168cae6493de6ffde68cde9436bdd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27389df767c8e0243b69c785571605745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b8d346d4af0d77d1d0ebce4ddddfc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6579f5ade1d9a65400ad88de6c1ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fd4c618bf4f854ab1dcf71cf22acd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad08b53e1f29906e51dfe9731f52f8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2773f14e67d42d9a24a7a2bf0dc1701750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880d5669729feaf51ca8ad0f8b220d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f340edc6fd35d4ea80fba26c25b45752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123bb89f5d7c7c6cfb63f5a83143ca8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d8c7d2bc674d9224dcb0dfd877ed4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96e16dfcb5ccbd199979cb727abba2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f68c4d642d6431fcf96cd367a6129b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab052924f9062e99b1a4fd1a8977fe47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d2928e046a41b19677bf104b06ee1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584be134ff6786e7b1d92ea43de9b3c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a8545ad42525458da7f47244f23de760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06cefca128b7e1b88b1d2526e42224761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d0ecd7f02ad25ef65e79bd6660b15762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13386fbf016191d0c44ab10ee4a7b092763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f636c78e972cee32ff7754f043744fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629193d82d2ab5750886e04ae42fd92765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ed3b142c0f833f54f308208943ca8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7beb3733c8b3497125bef7b48df34a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b21cd57a40665bffacac3536568994768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61c16dbf7be516a5d93bdf57ed8449769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dee7c28ddb560f06269a509eb8b58770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6069ee2000fc24357786ccae40545f3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14f0baf293ca00ac9094482cb6c6ad772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db1e6f9d414ba896a74c8ae45d125d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8eb1bfe76fa9f25e8909bf260c4d9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e04a7b98aff49701b4ec7dae024498775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4fc98701edcc5c607f8860c6d6669776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b7805dcf7609b9146f0df8db3e5b1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1f98010aba00e0d7f20ec0f33107a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747db18c48444d15406ae6044c841190779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324a1ec7337b14cf9108db344fdd69b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cc2430fec702821d9567ff4cf203a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b5db1a7d4f17efb49752f4d2c0cd2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a7b3d4c12b471673ed0ae51e8dcc4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b65937a8991b91a05de0940054e41784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be86d675d4abf46186af2b2cbc58a4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4444bdf11dcc9f2fb0fdfd35e60c88e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748b1d667fd284f163dce62b8f91708787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f0eee5ae5e70c5f94ebfcebfbac55788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f0815cccba6fc5ee1cfb562c07561789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1c91afe8379d6d0d380dacb4f112f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be45240fadd34cc3b083d3430ae9f5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3794549687e5ef2fd47a3740db01cef792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10133fa77870b596acfa01e03ac1316793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a654f537fdbf2330fec8888efc4372794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20a15be699e884dfb98bb6e5be1116795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ab783ea8d928d49ad9806558dba35796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbc8070f7644b59ca118e5c18117ee797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaed2837186678f3e43c6dccbeeae0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7732f500da58764f7e0f612043e3c4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9971691bc387de39b46606a28cae4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d01beee382a8e7c92542cf3be50b5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8bd1cbaf1c990131d2e712133c588802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb6bbfffda43712d703047c8443ab4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6ebb72864dc1434afd2a9d13b95ba804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99849965e91ed7b3ce49ecd14c9f5be1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b5c5428e2e9d38f930da5ee3344b2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc63272ecb617349cedb032688ece19807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831c319a456ed5813eec69f5d3383c3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8a3672152808a3d4ab13994e00d34809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b11517f74eda213e67698b67d46d62810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7562db1faa4cf8c62308c05bcc654811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4bb41e7e017959a0efc30761d5b44812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37bc1f88458152fbd42f757ca032ba813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950baf97b55faa2e64085236000ef39814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b799a47119540105056e460e673ad815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3f44cf86185130d12a4ae0d264b0b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92b361614536c3d4fa8bee9b2413c4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318f236117761d98cd7a8f913623475818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e08cc37bb907ef5631c9d4330121819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aaeb314444bb4b0b58280be3615b2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f29549c41326b4c76385d5bc3557cb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf36d1fa7df48d48ac42eb0f387bd7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa13c3bfe1f8e6cde42298bb41ad3c9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cbfb57cc42063cab31e18290a1198824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279249ca3e8215c25378f1b6bdda837825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66576542e3feab5f69ac7780b9f5c7e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7547d51ea88358b3314a83b35ecdc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eed484cbddd00e9634190ab1140f59828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd165dd39664c3f3a832a04b16067ea829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d636f0b3922ec18ea0d9e2469c031830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0188386d31dbdd609494943cebb8f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df832f7e3312edca2334b83c696f490832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a20ab0564fea3f39f07d24a4a004ad833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ce9a326595fa5a17f9dc959befe93834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43368c1496c9bfbc9e725818064393e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cbe101758871abbf0372f0153fdd8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8656bbff5aa0e11d8cf1b0d5586ca837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0707cf90c1fe02b07fdf1e9fb6c455838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb30e743812bd87d8f5b7cd2ac65f45839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b800d9fab33af2e7756963787c08674840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fd829015712634aaf405bed7c2f00841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78504149af4ffd87e61538e756973a5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87d0a5c4c80b12e73fb585c3f611a6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4ef33a2240a17dc049ecd98fc90d4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec48d1e8f8031f1e9f2ec1d1bd5f8a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a26228176b2dd5c9a867a1df6d1ef846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be2b9bc82987b489ea9263fb147b12847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c5298df72e8b846125c4dde5e1bac848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b46569afabb0a87687d6da5b59057849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fd9849c9f3bc31c726db457a9ef1c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6783d0eca7bda84bfece024b4b8f99851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792693a2307dff6a00f89dbc14284000852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac000e480f527907befb50f6f2b7578853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcaa3d9d2f51bdee6d1f4140881078854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9604aafbafd240aad4366689af44e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2d0c514eaf2ac96d6d9fde1e47f0e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153891da74a7cdfc4b03cf742484ad9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ededa42bd638a4c933939ff0de3a54858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1793fdc5feb4c98bb85a471f3ed421859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df314e198047d6ac822ada5585aad3f3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126710d24ba480d8136d20cc25dfa05d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07647562c6ebc11898a36cb34c47d2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6c3ef4293a980667f67fa454fd24a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0bf37db63284e2149881c6874cef9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6c8045921ad2978af44fc49ca8954865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da089554d41289fb007af50f886d820866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c53650aae8ab01884e65c802544f8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa6b3ff545dc892a0b6d539844b0df868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30a2a476aa13539af728c6f7050d7a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04c612a2453c443db6f08fb7111267870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f484b250a73abd385d089091db7278871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60218fa30fe023d6ae15bf82a649db8c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf42b7001cd3edfcfaa8311130a90f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9596ac7d710f04ab6de098c80a8b8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73accf0956a6b722f28f3277a85dc3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723f7d27ff7ea80205d941facbb8221876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4d9fbc5de93d685cd11c26a9831d2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb007a4b2ad7d80822ff3fca5385d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a842e81f1ea3312dd16b4048d2e49f1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba767283626f7c854acedffd78bbca880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a14074db14c9eea0bd5293ef52f0a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f2cd4943436e5af6c712b8e07434e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea979b349d8ab75bb29dcf453eba75883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6afa018a6fa49c7ee2e370bfe93dd7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653601484edaf8927cdb21ef6fe29019885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e7013816585cda18f8542b1374b2d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec854db20370032b3664cd7fd4ce751887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c85e5ab5b7d5ddd2767d981b2dbf02888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1f7656b8524fc6cb35d661ca5c3f6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd42823ed1cdab6f614f6652cdf085890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc093f7195eb6dc17fb42dafb6b76d9d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc69c167d18f1f12216b64a47169188892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a124aa0b4cb85e20188d541f7b43bf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834585664352bf93cc767621b92f9322894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a04180c4ece6236177d83b294b220895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af334ffaada1f833a3e3eece87c069896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ac51dbb1f6f630fa406011186b30a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acda06edd3aae233b2f3747b7f1ee2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0aec9f886a56346b82a6b8bd25aee899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e971bb00d7e755de295bd45a3cca57900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb79666c50bcbd0aa3e9ce51a95753a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16070b13759b378e984f9a3d5bd91dd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc155c7f774e9f7eb964913cd80456903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0822c35e34d72cdc1634cd651e7f3ee904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d0bd9bab484f88a8364afa83a8370905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1513c3c90e0d603ddcbe781ed0cc054906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79c2440365c45489c2121b199bdf27907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d85f3eb3668c7ead6c2dfd88703076908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f106ff7e3cbce09145b8795d772eed3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beabeb4ac12b01b06cbe685f715d24910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4d906995a0d549292c07a2b9c4d76911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384436f2993d567e73de045b57ce589c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b1a8f94974842f1093357d3f34b5c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9550cd44afefa197b528ab6e735ffa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb655fda980e1701b146169552777a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6e1c50264139430cdb5559521198e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057270725348c85a00d38d002a26207e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df8b4294a213c91d70778a53a01ca0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58d6742923d75a1864048bebb079e7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaae04b24805c227e81718acc7bfaa920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cf1f6b3028ae4e34d962abb7e946d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515c18733c9b647d8956c0aa3ab88a4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e5e1a38744ee07d0423b7df2407ea923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee196b308066ce4ccae2f324d985e2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284712c6d8be0ed472dc57f9eb0db67925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62ffcfd1fc985788af243268f9965a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d948f5f60314be6bf7d7f0c022237927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e9de44b17566eaf6c2b00ed3363ca928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afdb32b36c15dc37d98ab33e4b3e0f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bfa6ea657b72622608f454cba04ca930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541471b99a7ab6a2fad61d8654deb695931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d9fdfd935c1dd4618bde16630cde932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe19538c6ce4a01ea4a9b804a350b7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919567faadad4a18941d435e87708650934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dcd774d8377f239c18a7d7f5ff440935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bf78c86bd8e8a87ca45891c2baf2c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278b856c5aa510799c3b1fbefde39dd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fabd66805abb0ee3bb028f6a71ffc1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb699cbac05e1c15247e199debc0c75939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d8e9f4b6245d075b6f285b2a10764940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3c6b6cf6ff331f27a4928a5a85718941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70ddff28d689ce415e0579ccbb1963942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dad39fe2b486cd7665341aab4f8e2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b3903b17a0ae20a126b330ee0a6cc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbcb51a3cc8abb4d61c1f11c34e78e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ab3071ad2ffcc0bfaca567a649995946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af655ab19b21dd5582c67315293016a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f60ee64eb1c0a427a4d1618137685948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9335f12d492eab0f63444aada269ec949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496b10777edb170af04df12abb93c16950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e5a442170677dfadd60d91e46824e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f88c38151b3a534ccc94d3b5200f40952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d08308d13207ae1086ff44b739475953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233facd176108c2d37d515c83c890bf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8338b77d7ad13b1545fc712f3af64955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2959801f4e53408e94a6f5e4a954006956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d2335e48b213766d87613f8d413f8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654c406696375ebe005ade5e55d2e8a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273598dc8e0ffcca352c2de6533157ed959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e2d53719df17b6ead33fdad441f25960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805869b1c3a982299f5783aaecbb2c74961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feee87f3aaec3b4cc8f752699d282d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61363f32b75e3b45188babf01a1cdcb5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36632ed13d1454da85b0ee58912225964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9038de37a58b8219a61d6bdff0eab10965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe8a69dde51e04bb51f874f23b550a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff3721e80992564d790babfce9dec4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9212eb75a0cbd93c596628a8e39e9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96418c2f647f41c2a0b6f909365b7969969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214137f4509d8369f4160e6a6a8dcdd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeb196eed16b4655d4a62c4796f7e2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eb7ded466cd67327936e09d23c157972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbcf0c20e5e7afd03614410c026ca8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d460d7c190690113bdbf7b345994a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5991b6aa39a220aef3bb08374aa76975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb71c492d003b0987b427c35567155976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288a9009b866da66fa482191ed4c2c1977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d815673047dc988c33ca4ff5bb2e911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b10d6977090b578ba07e432cb977932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55925eb58f027375e4b452c3d1114c7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9747ec684e81e056767de101b2d584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95e6c4ad6d9ef1b9d1f32975f441725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ed93506da0e6ff95f06bf4b678ea06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274a7de24cd6a4f7ac148edf5ed72ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef0e31ac1177e2a06bc3f6295388458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88919b89454667a3071176ce2f23859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0368e06e16fd248d8a331adf1e369910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478698e7a8af9e9c9ac7300053d92c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99114af5942e06ec3a393ceea621218f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84207e2e74f585b1070fd8c27f07ce513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227b51b9c8f00376cddc8215539d45114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531084f412d0a3d4b168ee87c7c65c1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa79c517e71916a2f08526e45354fab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6483ea94c6868d16212a6b0fa45cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10497bc6932ea8dd788c8da2532d2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc7aaa088f545d9a2b84924de97f6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dbfffb6c6d0b0f97bc8dca28dcdf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22c12895a8e6e607aa30e091792c9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b275d2f5cd5504deb8c68ab6d960f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276c22dfb3c3f5996228941910ee88423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892beaae3f368e851d90fe1dbf11ff9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f670392d83fe0edb5b070da18a5fbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a7c3bde1adcc8e04ce1b5f3c26d0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fa9d9edad789d66150ee5d41822ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c2070912e690f1df9210bd8833b9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3198d28d21b9d229cc7d876fd749929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48d8dd199e2bf2303ef47a9bdc9b2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5105566df595209a2bbda46f832dee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587142faefd67a2326fde710508dc2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e38f289bf391a1ff80829a7c7e01633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060cc7cc9a43816ed2a75748e2320e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9073cca3371dc36be03e2fb62140ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099cddc831722077c635a96c4f15cf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7ce11090658789b6ec7e5d8e558f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c7036ea1d56e93d9a2f3780778d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5404399f631745ce0fccef82c66439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65114906acc478eacdbe8e85b0dc10f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d30bb8f9cbe758835d153e2d99738741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c927034959b996b8a8fbbacb269a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38580d37b76a3b814bc51df21aa6cedf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67b5f8da6c598d2a06e851d139b3e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfb072718d399b217ac7c1bb1e03f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1418b81a3a88000de42a8ca0dff06bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f852cf36c005ced1d96f10b0ec596447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6aa19565b9bac5e1e3753cf62e33348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b7525fb10a41dcdb526ea283a12ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8cea6559fc1d16684ce46518e261650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922124cf470fef0a205368d83559cb9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9f76c77cda7d2deff803e54a6f9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3cdda2cb210cd48f429d47f5d65d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91837210af0e9de5995b809e161990bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91637d514c3cd344e2e14e157280299755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f3380ec73711844a301575dd4ee9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f707074bc296e7ab1217614c44f11757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af929f8fb0697005828dec4cf9c148658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c88f5a64313aacd70828943c0763759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2f9fcde28feabdbf9f901231df15360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21c5d0478ca2e0ebc15b802ca26e9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e735344523d34a33e7b40980fa8e3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d710546ed7d4e9c8ab82b8e459c3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17388b660da63f90f28c5caec3c94fee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fd529050690eddbaa3c9d52dc38d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab51f14b8dbf4463c7fc8d5296b907766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106330347b3bffe7b58e440015217567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b39e629b919c65deb0e104afc8c7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994dbd76234b5e1acad480408db7ea669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c0a7f8c4cdbd45daca5127368ceb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e2c9c92aedca545a75b06e81e664d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47787aa8b05f3b5fd8a56f514d49f1fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a59955894fec55d00511ee18c2b5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bf4033950f86270fa7013ef37eea374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7753decb7827e73da1f251a3d4446f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2c64aa62b42589db69a84a9dbec2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2d6bbfd64bbba5e1a07b5368c027577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e94de1f69bf322edec0857a264661878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be64ec76e9fb7ae65f6a99a7fafcf9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276c2dc8cda8ecc281f8f93c7abaf2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160bb3656ff4656e4feaf62a6653e2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca496c4f7a666a9ebce7e45055427b8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1a22a37670f972835909aac5131a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4e13de7bb62d9d02fb72c8cb9b75a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957ec573bdc29b376de7330d1704a0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a30f3163393abd7c2682bc526e52b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62a8807c31ad829f38e122d929758687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63503008addb1678c8831fefccaed4dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87825ff65fdd9424f9dae18f5aa8e05c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79559ebe13eb53a1e3d37bd3a4d86cf690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b6c3dd7001aeb6d23552c2c52d5d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa750bd5098d24b41cee06724351b8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74063edef9fe8ad78ba8a49e5b40edf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4c03dd8631278d46dc1406bd807c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932122ef8a537ab63ffe071e7c1490f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ef196f9f714725dbce34d17e93f1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15c7b1b02a3308efb6f3aae5ecf7cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c0b2c6fe706caa300b6d3976ffeb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41745fd8b283e16c43872bb1f4af89fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119845d4b56f0f45509b61f250b287f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079b0d4acbbe8f90b21c7d080ccda9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b99fefa24ec4d1f2415b043ac23e60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20151816f91e6b16405f9b8212f5b844103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef12d89a2d528e66ab5037a9645c1ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c139ab438e5cd7841dd4631d46bab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896156a495d648d187c37d0e6ac8d56d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77f55607959f4f63ea3d7ea5b56d81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9919cd3417d192381002f7e937455108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee09cf6453bc363faf6ac5803a85c4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ede7d1bda70de605b3c9a4294c6f0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7ac2e6bc0e402dea1708038daa0b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131904c6a16c0bcd4a3dbe663e2dd857112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdf1ff0f8df08bbb23873f8c5bb07d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716442e4b96709976312a9e41d70ebc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64771ab6f4040401bdbefae38648eb05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c75c6324aee84deb6a7865e6e96bc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdc6b79f31670431b2fa64fcad6332117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a775fb4f07b665e534c9074ec3df9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a5d719d77bfd0ca1f3f394c54681a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b77498ad07de1ac70a54025d109747120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303e85a25cc46cab7be382f44abb383121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9e0ab99c5e1936c0f34fe183f6184122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695a7bbdd706555715a414f770dccb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffecf83e458a79ce81aaceb92696f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320990fbbfd8bc0388f5099eca2ad8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa1f121d601be0052b55ec1a1df13e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c5b00c8d5600461d5ebb82eb15643127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e6704476803efdc105fb08bf65643128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90581fffdc9ed2965b0b0a3f5759b541129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb0c6df941c60306e32b308910a1bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa3184b0a8670510e65c6fdb596176131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06699ead829905eb5d8490508d178f1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b96a07c47bf67ca958716bb7c594b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03f982416c9c3736554dd32a3be0bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66468b5ee10f27dbe33e645f7b45f32d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a1231ea70afb619e99c75edd0aa02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28d426ce46acc3aa4dacb6e5f478a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7d626297d8fd8dee93203e1ad286f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25175c74532698f58c416b0c38846633139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0804a2e098d3719cc8711aafcfa6eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05e5fe1584f3a80e558cec6cc37e63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b6713edf240c67020c2d92733b56a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c421ca7bbf70d0e6e2be1ba022f2ff4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f43a3422a7ce6cb5ad715e05a8e39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d6d17557acd92f8a35bc1ebd6487f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307cb980b09098dbd2d8f0cb25290dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc3ab9a62e5dd75cd81e6b28ef3939147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fe8c5badcb6d37304b76064453da0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e38395416116ee31a3b1540e7b556c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f105965b5ea7ebc9aa185eae12a76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649fb6d95a63d014587070f558ff1d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d8fc040701a5f4380ac80e9d3626c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe756ef01f0412c93fad09ee5050c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea602dc0f48cdd5850e01c564b77774a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ccfac70457be42123f3787813a353155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da473f2518aa8d2e6f83dfe5f890ba1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eccbe1e8d468d54ec12bfba92194ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220789c2d3b346d656959ab0a3b2174d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f727f00dadb43d2113885245759f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f94d9c5379e552d3e7a6f3abb3ec8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b35ba14e16b093f99a3f092a1b0f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bf3ff17b9879bbf0d2352edacb236162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0db1c4501b8482d34774fe783140fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a2df48b935f68b4c254f74e24ec9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab188c030ce1528bf70beec6fb5f528165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96974d217c2d67a97510185107dcf71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898e41730e73706fbc99b4351184c58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936951b45ea0ae6e7391397b673d782f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578100a0e97b094a8ef628b893496ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365bbac353f33f5324d9a66af41ed36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9502cccf4c54e7f3e797950f9e14d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c201b5afabb05c7e75b9d1478e577a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2db53c9e3158ff3124d0ba46aaf95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c559f9d70b835c06b1f71030bae82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874b9948f4d56baf401d31bc42a4673175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575c610787f1296a04eeb9635fe2df1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94232a0f03ffa8ea2159af3a194ace5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fd09202190f81c94eb8d30284aedf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bee07041e5fd2033e472dd34e04c10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b677498ac0fd8f1ec01496ea82da9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362b8e6e1fe5268c7984b1537360866181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce2c869c9a7fa77df0ca3ccc8c1c6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715884ea0401551d7649fe7dead6869183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ac57a77fa1191b6a10b5b446217fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56486ede6f78e11d9985aa56e5314404185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007316eb2b97fd2f80ee6fbf7e6d3af1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137f6c841ecba76cf1dbb5e2c59d79d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f109d79ef7eb194a015ed57b2d33f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e396ddd51416e86c78cf4f8cde2f265189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54b032e66898c40c3b6a01bfa52329190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ad27e46259475e6d6f044f69789b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ed23cea5ff874a9b6577bdd2ff13d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa21bdc5d67448472753250a189ced1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85ddf04b37f885c8f6a324c8d17a03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3366e51b1be4aceb5c9079904900b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95de290887a7b0f755e2745b0bb323196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f923b6f1ddea6b4ba55ce833a008d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646a70979d984c9723d5dc653ded088198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5390328d2de76c73b39e79f3cf79bf9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b650950d4b968293ed199dbfb4c88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261f52dcf6aea3ef640e212b17064fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74b79a62814f8eca42da260d9dd9c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cb8cb371abec72247167ad2d8da9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc2738c08b122095c013d005e5f146204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669235db4b3294cadd277542b858a4eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea401eaed9a272744190907d8e50c84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344a3f7ce4ada24d87a759d775e7635207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8a30afa3ff4528481cf229db35088208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39fba19be6e62738b79dbfa890cd3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b24a1caab8badf03067dd48482260210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a120e841a0e3865b497fbbe1b8860f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c37c063c95e5f762df8625d0b8bcbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b1a79cadc65f9171438ca442dfb77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb9893a451c63276526a64075aa66b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912a08081c33db26aac11db5628b273215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f3fc063897a73d63239c1827b4fc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff227f268a5db0c10f7fa8c8cf49cdf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38a241820406e4e15f0f59a550185a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928223a1f603576443405cff66bfd491219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb01f3a0771cdc3ec6d3a58d488d44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3fc65e20e038cc9d46d3b51bfbed0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7e6b7a4955310e80f27f31d09768d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474830bed597aeeca94804e1640119f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc62f28d6fe00926dab0421e2c974f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5b6195c21750fc0c343b0a066654e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902faa392f399ee0eb3f4faa71e7cc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af8ff689b4c649452d0f284f7579f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05269afd69287f261993cda403ba22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f1f74104797357ba5355217f8c5db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68996d63a8140b86793bcae2504cdd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52179738620356fb4873fb8d59ff111f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b70aec38459fcab5ac499597790f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a14b4340ed375434518bc8fe21a6b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9bad0a172789ff8060017c506d7f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6159ea145dddec4c3dddc7c73022a8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76789f5ad88f3de960248c4c1bece0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808b348825867875e01d0da83fa4d75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7fa9e23671ed9f79f462909902b12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322e37a2e17f102ab53ae59a43beda1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34f34c52fc27e6e3efdd093f3fb352240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507781a70308c420922ec87945b37167241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1f9a2043a40212029392e7cb36141242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e342d2f3d38669f0178911967a8d84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873956975c27d26a12091c8aa65c7355244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e879ceef6445f6edf1a1ecd2b749f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaa331985d48bb8e297b27ed4ca948246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6189f1c7ca67bf06641efdd06d9454247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6bd1c4011a5211804826764027ebf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67276e904b3918f3216e32da3d5321249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011780d4c3603935ec6cc46847bd3dbe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cba472d208fc4c50acab22023c075d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae0c68e7c8d45bc3f4ba5c7a92523d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871c5febfd3982ae951805b3d39b320253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228735e810a5a818aade01586dccc1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e98c708280a06ae9516849ca96a12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6be853888dd127383fb0ff38bf3a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cf770057f3eeb2888a97970485b72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018eee828c457df1ab5fed907fc59b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6a8d4a0c6f3777c177452273f8049259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acbcd36b707c3d317918bd9b600e03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764bc00ab4b2d61986270fda11790e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe38c3ee415bffe01223aa9d38f6a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254a3a98bf646505459e92c68e4a75b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5ff21ceb3270069170c54692b6873264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045490da5ca24f0740eb71c06eac595265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3578bd874a53792e52e71e7102690e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403562d264aa3e88eef92d608231140267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a9f891edfb2a48215e0fd3f965459268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618277b43097efd0977d588d79fe7e4e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1da676c93bc56e5eb16c38fdb079e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35240cc500d9a29f40a163cafcadfb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e714bf44aea722f34f205d003bbc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028c1e8e5a930f0a8495cd67aa55f6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16b231b0296372400a3210edd39ff5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7d6bdcb2542d5f05961fb31f6888e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8394130c5b098ea8c1e0e96970527276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b301ecb2a344ced5ea0fa033eb96f10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4050acea23058e59fc3f0946a53ff4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093234666b60406cd569c727ae5e4ee1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f55cd266b6056411d99ebbb6d2e994280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f6c981c95a609dc3a3f457344bc91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeea080adaf9404445e862b26dba64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f784dd733aad7b1a8af93d181a12c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385b4d63ccb07b51a5e079a7a0b52e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7269b337552551f436403b33ae0b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e25be24b80854af992b74213ed5c85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f871cce411e53ececf9b67f07ddfd9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a42278273842eba004ec71b4b4f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed0b62cb56c5de7f5eaf6dd4da3490289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd01874ce6e52b0cafb6a0adcd73b2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4fb2a213fc50a8504b48441d08b3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cdfe7346ae529a7588f014afad6dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a37d5126427cf32fb8029a13ca616293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cefb3cd0a18bc14bc6ee4a1f4295de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9f99c835e3cbb83858c166afe5860295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce90ebc9e3a4d747d2ba4f1cd5d185296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7de4bd621bfb7c0d92e419dce67184297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2225a02362182eb6ca4c6d1627c76f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4a6c75b37a4cded3471a7e1edf19d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc1e07c60e31783ffe80b96c98c5d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd25ed8e0ef68e4233354791e56d08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc0d5b5f9289593c5990043a987f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64be09b2782338ac71033b2dbb7fcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb093e1ae679c3de67ebeca68d1a657304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520cc359b933872b950f6668a169e94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69a4f7b54ac3f7eb7bbb504113c873306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce260d7f69c12c656010ee0fa8611eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad06a9b94a90112c02bf8eccc6781d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2d0aa1faea416c38f8e67b35fdff5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557a9d72adac2730d0029e3a03fa35a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1597f29841c18fb4d7631f57234f5bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1901fa958c3f9fd96328970c1962e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c45b1bea0543f99e7e0f7f3d370ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a78b2dab762ec8f45afeb04f00fd9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb8bf863fe371f73b5e0c2e76fb9cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3e043e1d9fa6e59dab537010ea78b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75408d91c79ff927b4e7e9c1b4778ebf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751997e05b5f60891a50e11366e3cec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fd34904adddb9ff3a24610d6fb945319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077928d01be371138ba45cd0bf776df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ab4231ef96630ef31f49e9bf092c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda292b49bff2d5442bfc8b8f8bf8785322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47448e7ab62185a28ecc590c0c348f23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963c67c17dd1b0b6c1aa65112078d70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeec6bf711a49b1cc1fbd01df4fdc20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e1e5c12620962e1a2fba5eace96a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571efa27f845d93ceca7d20b94b124f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84129951307928378792e66e3e1cdc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623101b177d0f69af0f1761a5116982329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc4d9404a7a08fbd176a4afd532865330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2629b6c44db47c68b9aa176ae53812331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7e34b6873b4250fd4400be352da39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7802359b8084c5284e720e779a05042333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fb8f489624cdc1e66d4d35f19d3d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934a5a13b7494d228c37a5a2bb5e33a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04c56a760a3511b61c1ad8b626d736336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36c2dc527f584d0dc9613d78efe390337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae88a37a58c64aabf575f86d63a9e9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbad37d6a42f9d50850f8d74863d685339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377402952ce91e42f644ee73c207ccd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7df737e18455432a00a7be1feb7538341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d076cf3d58f53184d2e81a311ebe6d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a2abd563cc030db5f9d521d1c4e12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb7ba97850ca9eb8b83386f52ceef0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2551b96ea7fbf343271a60df2125c78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19845d2d177fc9f5d6ef2270aaca33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254af021aebb7dcab96aef1f7c316919347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55332be04847ac4ecd77924f0e4ca9e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e09d2c4e9e96e2948e6ee02e865ff1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b75d8ada54675b23b3a46345acf80d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1a5e458864986eb76bf8aa9282677351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc59e2965cb7b5c2fd6b0095e0581a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac18d1948708a08ec9d2787f145f8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ba428a9eaf0af1a899428e72c120a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03d363a748d2790bbdb303a999201c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10902abb8bd39621a8ac8e4aea4ac506356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67292074e6001bc700acea415398c738357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568efb82e809a9442d50c00b60d7eed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73cc6a673e15244d0e96bc6a7cd77a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ec3c8807188c78b076fffa20fa490360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd22100f09afeaf33b4f96b0222e8c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2245d920618fd1a2fbfcbcf91b9a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224de32cd3b985dfc02a2ba32ee3ae2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aec1504bacb409bdbe31ef9aadbbe1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b704d5d2f5a4dab2b1a2f6e23d087365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f60b771285658b5154703366fa4cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e05b495ee1064b02bb305cef45ee63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dfc08d21a6006df722ff4eae5ce99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a9ed300213a4470884493efc143d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01d0f54cf6e51f76b7781806e51e62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7730ce4d61726bae96cdf56c449395371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f92fe8366911d4b66b6eb42c1bf633372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60db209bdd938fac29937ce27954ef2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078022c7b0f3d172aead2a18843569bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396ece35ee221f2267b877562a7a0d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148af5d4e884908c492dc640ae917fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abaa1334f35710754d4776b739c423377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c5cedb6c5df29437bd76370bea8b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51900a92a136a71986ac205a06117e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07cec8ba35ebec26b5f5133881ba1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d821bcebc16cdf86d4b47f8f46343b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfa291bb1c9d0ad2daf2b87c789e85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6cd8494b3ea1ab711eeeddc2a4eb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e9c5df62f0d39b5c95360105820c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f134a554484cfb6936a70809623b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c984985b3d52deed897b027de8830386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007ee9b895db1bcf2b060d0ae3f74c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ec97ea21978005b7f162f563ab0a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b0a6dd7b65dc0f956d2197b650b9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291de9da476a10f981f804ae6bedeab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500f47ca08971913fb1c97ce112cfa5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82097468ee489340e4a92a3919de81c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c461d830585e8f3119d4998fed6bc99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512a3e81f91d6984c471acbde987ed6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671887ed10f8dbd1ae97cacded4ae19c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0d1a0045cbb3e1deff29b70b715af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fca974189e992c659282ffca28d667397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7637b8823b1bdc3794e4d801574035398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06719469a8b2ac22ff24aed88f115538399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72100881369caa97aa5f5e59968f801e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d1b3bf61d4dabd0656e0e822909ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecd9106005e34a0374b0d5c2c02fa3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f825166d4e02f9234f7af91d624f26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902801bb50235af06ebb1406331fc37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534852ed1c111bcbc447964b088ed19e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd47b34e0c3681036c1e7cfec7ae6b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce57cb14394a2a3b4695ed6f02423f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03075d66604243d590eaf0a1b7684f3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e27bc5228946b257146cf43ffa5d0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c32956a163dafcca8f1220a9d3b75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c60f80afa46177610efac50781a6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b77ee872eaedb510bb8f62da99164412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecd1e24d0e8537da9ede2aee9740f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bde0dba5938b2ce0f2ed2d7eaed6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195d4c7f559a1c1d734f15d3c836a1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317202a7bb517712517f365933ccf5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c79df96fc512989371ebf85b4d17b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54c01ab224a0db7d957648498c5473418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aa3d9cc4863520f7b862a93681846419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8df7932e4c78a4cb27ff153d9f08e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffc0bf16910e50ae544f1265a2b90e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c104d462b5dd5388bbd15674987c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06481aed2535e86be1f4a77b48985197423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b9db8b5368e1b5f532622afa4ebb8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170a340f46b4c51162e2b48055e547b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8abcd24fa5ca53a08438c5be5910b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6784411824be5fc360db75a4c6c4399427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156a93c32e3b661d2cf13122060c033428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef66cccd7be974bd2749212dbd49ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b8adbfc5625713d704b83106a819a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e83c9e5c72cbdd146efb2e85a0393431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4e3dd6f2e1890e9ac2158daf44bfa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f18f1aee0901eabcf94ae739cf8d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497012431b1523c6cf723ffb44024041434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a431d3c9b28ba187b1c4a88fba12e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180fd1f78871497254c717f3581534d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261d1008a8c3d2bb3fcc2b97793d475437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7574f097fac64f8951650cc38f6ed7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fcfd251b71f9280c0bb663c0c3230439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ccec9cf29fdfa5fa53fb40b877a04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed10555848647f6c6c31ec16b81239d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6cb8bbe316262351017222b1ff24a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbd57dd825b95e41a235a2112f8f0d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5384b9c7ebf05b45011f8943a646a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcec9e1b24a5aa3711fcf0cd6bbc3b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed4adc68a31f5093251d97ab52ea84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248787e8f79bc580bf7da45dabcfda21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f793d55abcaf34aaf2116254954f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f57dbb70ee792fd86f36c86f3a942449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c68d82eee6cd6a5f41e8f2c31331a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337108012c8c8b1bc1ff158ac372cba7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a1b98cfb4d6efd187c0ccfce770e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d15fae6b4464b2e03290b010ea6ecf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b57aa90561259a9507a472dbc6c705454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef85788ee24a4fa9073c4ddb7dfb2ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853db659f642f9ab9ceba0b40e90af2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc99bb104e6e9706ebb9c67efd17c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8097aac6cb0902584c9605607835f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2da4db295273196d17ded3db3b2604459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9974e41b100f5ca08ca59da7880fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfe710267b2232aa23990bb101c683461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6fa1631faf193ad95202291bf09ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285ba02c4c6aa7f6fb6508ada820b51463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ae8be93a4b573b3c96f38372c97a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3802220fa7d3862e492d1bf1acecf8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef6d4f808cfc665ebb023a44fbc4a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244728e96db7ee87b93f145dd970b04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01b72aeb334ad463e3ce6807362366468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c507e0c5f84152bbc82d1eab62530469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba1f39f1212ea7830764364d212b6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6d8cf0b9152824f9df5b044bc361a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709ba4f4cf118885eca6e7d662bbff5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0324fb5313dda09ad0b33bb5eba6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a2b50cedc5621325d1b807645c133474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2171e93951cfcbad92d517d9de489475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520763d0aefa224a6429acc41f7ad08a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302e207e5c86e37d8c4faca0e548602477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb056a21c814f65168b24cef502f42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcd1f44bf7aa2b939a55043d4b6afe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb02e4c9f7b908c15f0b55b64b01bec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a4748d8370c541a8c4fd1ed9bccf3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b06dfd4a9ba65a19095172b497a9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1660a5ff50b602e9b272aec9c0ab265483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae19ac6ef97d85816293f157eeaab3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bd105273a3ac884683920f0a2048a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e9210e10e91575481c8b788c797af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091697b560d37d0d52a0a37e270101b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c6f988413f320a2975722e8a60719488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8b637dfec9407091d0889e58cf71c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ef782c5698cb7eb732eb88b34f84d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8ecbe06481478efa03c272ee3a063491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa701c081189e4d916dbc91998bcfd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6105fc033b039f8f4e7168918ed6c21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14da1f621995b5f6bb969cd73f71f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af825b6b67b007ab365f963c7daf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce31d0994f189a67dd0a954028157f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf96a623bc008cfb014ac6ff8cb98dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa6cf0a95aa8026705222ff78c613a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23125f5176fad52e220b70e2f597a528499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8bf0bf293006bf6930acc2dba9d75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97666b30a00e3782ad692a513f74c8d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dc45b363e947b52f06b2f3b2a6b1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44596688bcc4cb6dca41646214dba064503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85bd0b289fd2ac917f1d7f6f30eb91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b025fcfbb247fec1b3ead11b30aa626505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f5283c9aaa30d226b9a9c2c9a299c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866b99878a9738a07cf0e3a23ce507e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55d969511c6331bc88cde4ad231784508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf20b2731196a44ea603b5d816dca1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3d8aff6b60d72bfb64d8a447226de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7837ec64ff37328cc18763d2dd45334511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fca5c84d7ef93b218eedb1962d9a5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd449ea009e73ede666ad765f99ac93f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d28f0d2bba32c61ef82b90e666e9f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf6e5d204d583cf930e0fee1927d10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a9b06de6a81cf1284f080c17c5118516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765d2c36cbbfc492554097544044195517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedde761d03fa1f13b3b5f41cfde978518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59c7ea8d026ec385f84d7114edde40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f98d26086ce0707f18078523ad04bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054deb4ab35a9cb2cfcaabaa837cb977521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bff7486c593a2da73264627e6f124522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd81c03b9eecb201f1d92daf9d811e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a781fa1745558364319a227df64c3a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73d01dda7c943a31c022cab1ee26a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30989bad5a0e0124a03e02f8621cf854526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14e074c85a2ff6265130a266c8db3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb150aecf8441f86be85dcc3237840e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf8bf6e6154ba92418b15877f74a1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570b714dd2ad45a57be49539b0e59ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a8f486fba53a487746a8657c58a44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578ce1961b275710c59ac88fc1304e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f5bbe1fb76c01fb827c1f50938f51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ee0e9856433992c8600a7c90899c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3792872654257247b0224cac32eb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28605d71db55ead5d9402a851e8ddd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1ede9573951d0da8eb9242772d551537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9430c62d7a5d8b12ded99ecb0d9293538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6699e8d75ca2a6af80083f05dfb17c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fdc64976fdfd3dd00e7e05edb3dae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38cd0adcbac5fddb1ddcf86f4bf7f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7ec2d9843d30c3d31693ac7b2bbb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd100c57d5a145faa515d6199ca20c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38f66b0c02ddd0ab4df5935b65ec93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc798dd9f46a38e8320aac3069afc5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703404a4d57884f9554ea94307a3461546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94117455b6aaf69b9fbcd3ed7eaf3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cacf6a48f224963192d45fe8a0b883548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4388ba7ea3d6c59970feed614323b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15460d7f213cb91e70d1127eea71f221550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161b9998bfd7672d0eb5f2d74f2e8a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18aef54703b03a117cafa39863d09d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8cc8cbc6de4c1ed19ce497afc6480553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a15d58bbb3cba4193381bbec22fa8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694bc1528ca13caaa1a17f89ce328b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad786ae65656653e58f3e5fc9ebd79b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608daa7c951396bdfb1ed08db65be67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce80ced68799430a8bf876d266056b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83e42d7caa953d2bb630f2cbafb614559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbd4ec6ab80d64c7c08a1eec6fe4ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c69f1699fd5397549e438398fc1ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f597a34fd57692b82c281cfa5116b40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ed40a94400f705c84b1a9301d5ffa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520d69a6e07687be96167a86c248850564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d002f1e514dc13c3831d1b2afeec3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4d71438e9b3f985c06402cc6640b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d7e420109fff666b9d0b7ef2da5a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0f00a483d05324b5f3422cdd83060568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db62d64275c288183bda5af2fefc1ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ddfe7aadc6d893158d4c85db9518b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd526ee986fc080ecde204ce33aae6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67f95fc6f8a15ca65170632cf8dc94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd668c20c23fa38192468dd01d7a0ffe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b569e3477a5b005c6a259e5557cb55f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7249f9aaa7c2fe543e4bc25317b9d43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df51b07db068e3d93ab6e8bf12b5e30576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bac8ee1217db552508f61ebf585159577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0dce6543c98a7aaae606eeabbd2f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd236172b91a60dcd5a0cc7578c671579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5fc67b51445f6a749c2e24d9ee81c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e6138a6497292bb81be61e2167742581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f111b96007f5e8b4f2e4bc11441c69f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e120a4288590b9908b0c0f2a46ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48648614eec358b681d61b768de33d31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cecc511b586a68b2637036c9ff9634585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445d970964210b112ffcd0e28434e18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b277fab87da9f7f5a26f0ebab3ab5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c756f5de377907d28a33edfd59d0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca07c319989c8f62305c2addf5c15a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe243739b664070e9c7f8863448bad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cd711fdc963a753120817b72b1e6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f923b5aa6a43fc936fc290af7dab1c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2381e9170d40a7978a5effeb991fa15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5737fa1eba48f39fe4195e3261b106594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f32d00c42ab4ce5883199607befba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3228778617ecb4a0c3b84ce119076d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d03d7ca3f51ea24f176325d407d9b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8bb767d93779a9a1929d045ab4113598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0b2e45ebf4b0bf7d10429d0778bb6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac370e5de76d34be1c122ae4ff9c58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414abd4294bdaa103b41fe36a1488f43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5d3ecdecc5da1ebe53d889296c034602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425cfb5442623a9b5b6ce75c7562521603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7330895d7667380f2e324b7def835a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed41f70cbf6904fc66c6bb354eba471605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f633e029fa384f34dced3c96225b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317967e461e4a64f57b3672be5564dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7114e29f1edc54f1c8773b10ddb3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea49518d1344b3fac5fc4a7cf44c61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28aed8eabef1893c4e6e9779234177610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba7bbbfac89fd1191d1764d419e505611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e36eb6a49678337cdd7a82998220c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5b2f8e0b0a8a427302539c159a0ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a8961717276c9485f3c27ccf422ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39629f0ae7338a6628c75a1f88c4ebc5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e3afb3a5b237d54b2e0bad2f481d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61acae8f1e213d9af88c97a43b4a8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b77667d287ba55e084fb5734a073b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2a0a4ef86974e86ded153c8c31c1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfde480bc17216b468e266ef7350bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea95c9f825edc45688ce61ccfa80283621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f4e124b0c6cdf8728d04a5a2f5b12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7768bb59a1fbe799c0f3ce456ed425623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762df505a3a1556d084e4f20bfcc5ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9ab3955f3dad4e23622c2ebbecee3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627af45084ce38cdaeb9a9ba964da05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722d95b4ae88577268d31c9cf8c2bbb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a008dad3bac5b8ebead9d5319b60f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e488caf95db9ff85840dc5ab7d2cd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6d1ab3ddf1ef87babf7803a3934b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df0f7a0278a985934d9d54ead83dfd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26910ba9955b854ff118b4ee06ffad3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464e1c2100df023f938aa3bd9e6cf94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f8823cb2f9f763ba9dd8e65b10c19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37692f0c5aeaff769381c0462fcf4c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b5fb07e9461f10ffa8711829e77ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af7b3ae3b5cd90c718bfe6fcbaf05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fef47a3a2a9bcf1681e2f5b83b92b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08790b27bb68a1b16a0f4a0b5d45820639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f4d9911691e498a64cc6fd88ed800640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45304d217490d3160b857f189419b8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786e5517990f7d0045a177530fc3321642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fbcc350b1c9334e08d17894fe1e1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c4d28f61cef23cbe4890adae9debc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a926811f9de09db53d74bd39e4ff1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a2c75cc8fc7ed34af481d59f9ba1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5b4809a60e1d500e7c7a0d73ae6eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e7cafac8afc1e3139b9ef71bb08a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7bd5c50214777dc7fe43aab379234649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dd8cf673a83f1a8e3c88229e34396650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56559c4c124301825e4b82e204dc20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb453700f8c788081311e2af399c27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cd56eb372e21c449ac8bbd14e0b2b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfe2649033f639732d11fd9b1ca66e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f1451cb55156d602ff3b1210d38e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278e0d83ce2af22e48a0712e06693ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f978471eef3103c2fb0e5419207b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8184b1c657e4029ce6d1ab6a0c11d73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1104401385813610385873ab4b336659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b895f1c221ab41d737aa4f204eecf4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7335fa2697ab103495a928814bbc9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197c11c316b842a195a75e21787c8d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2e623475562769500a4a83f363fa4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ce31dc6ae0ea8f7a0e99cadc66071664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d9efcb334d7653216e0a8995901b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842697476fca21f0626b07246e53f76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557087a0a9331afe41c78ab6b6556ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f486a3fbda7ef63cfcbb3ed7e9c4ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dccd6a1dc7ae77ddda0a4a37a46f90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4478cd257745e7a6303bc3885ec5029670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99665dce442d2ab490792058700d5917671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaf384c4d1180cfafa846a1f8b2d3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bca8df02a300bf21194dfe322efc2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a9c592cabc50e77f77e53a0089882674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a065b2bff45d592add6c330b02fc0c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798646bbf28c8e72bda08e131403b4b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bddaa2bc0ead81c6f50abb8b1fb4bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b21a14385703d386f46d7c7e7a077678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0cf16a54ed2423ca4b9d71ab653ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb0cc4486029a38a9018dd88c2ff4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10466aa648332788df09f9bd9b2cc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d34e81442ff7b23a864e48a31f45c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaab9c3629b6f857677b059b5785522683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64d621c0d2281d4cc08c08f2159e02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28ea4aa15b46ceae6fe14fe7f75f16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a695dec668426d91483a240397a866a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cedfc9ded1c673a67dd092546a0d75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ec3b1b72da27455d60c9e8d27d21e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb72b4554fdb60e95da58c8e7654e4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fea5bd6dc270ef07fabd04933871a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f336cbb91d24ac7df90d79dc97d46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb83c2a0bdd22f1628ddb0f214c3473692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87043b0f124e1a864268cfdf0d2037693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d98a7f3de05c15e894109bbc80fd2d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708db959f62377cf2d5d54bc6fcd86b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0716f423f8bf6bcd2ad5b9e610f07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36e5e557c6d3644d0d63c900a92a3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b3d7e72843815dae0c5c06e05ba29698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482d866daa2b8130b369f603682b860699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af20e8fb77d05afa9911551ef00032700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8615d7c5df722d8ea24c4cbce15604c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65d494655edcc29ad05f13c80f0ffe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d71b39571e6ee8b31aa8c3b9b1d391703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b379c4e34d86750f3bbcac91eae90fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a0fcfa50de290d6d892c683c3edfc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad78af45387ade722badf510cd25f79706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77b75908df02f1032cbc24f00c9a0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb75494ecd23c3e5b02ca8b40f7b1e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b3d47de967c178d76f66d1f618321709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339c5b06111c4b8dbc940e276f28d05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b054903df96b2c6bac4815882868801711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc235193b3e1566831f15cd7e97dea5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d844ec7ff300f2ebe096a10dd5f7471713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c3f709b0045af82ac66bcf8806272714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a57e3c4888ef67a7f81bc9a806d0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adadaf76c8b3b0ab8517ed7b974c39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a334e5865ad91e875bbd505fd0bb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99df2b0d51cb5fa76a58cf8cc6c438718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9f8a2149806da900a8da63a08bf9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b41d47589733b76747ea8bb54d5ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11106ca6a8e3a273ea29df9e670fa6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3f4ddd473f9066093e9e9220af489722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0e7fdec420f6fcf9788c0c36799d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246e9335f5d6fc0e2ab94db33e32093724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1190b6eb5693ff933133a159f63aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a8380871bfd899a4ea048e426eae9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c029cb7ce4038beae0f011767bcc9e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2752672d25792dea8dedee76e982510728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc8b4b065d2ece0319e3ace9feb186729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b4e4312be560f43685fddb184c32a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c9f1c8aa7fc46519668833da78115731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91fc7181ba2c47eae0dae470c13a6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c019a977fe3356b3b7b69e4af3c2d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131a0fe0ba8458ff27e0d16ffe6a1eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f46d1c73aa56c6ca7c9d5c178b0e73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa2b2cc6c24e5946ba4c82bfe841cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a784bbc2f71cecc2c72dda60da737737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e168b0380f93d4228e37ec67882e46c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238659a91cb3652d7a48b3f1950ed7ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbb840e746e78db7b53f48c571a342740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbe8d78be100d0f90f5d2e8b6a6bbb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9906660d0474c361c67fdd54332196f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f09b160babb8dcde5cf649a0834857743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff80bdd960671e4c5f37ca00ed0ad54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab826c548251004d4b3564a3cdc34f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814977a180df7449a7fc4073cee34843746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b643cfcc02ff7b1fb247bf3df5c55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1305fd62b1226bb8f2f7dad7954ca7a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47318fabf517bb1235d5b31e4ef49bd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3126b791abd28b86ac10f043ca41cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d6cee567a427a985551f930f70e94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcbb3113bdd5ec656631fbbec958cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e07bff64859d645c7d2a0be99d6cd4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2f6271ac2f40dc0f0dc98f46cb84e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c730e5657245123601e05ceed22198755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c3808c2fc158ab48a9d269c3cc702756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd09520dbb175d9c169095b957b257757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bba5103eaaf9a08474ee3aafccb29758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f8bf27c590a1df2f23125230e3c8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46902b7dc6eb3cbb04eb1e43788966760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1e6d83d628f22c7377e421fb412df761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33b30f35332f6f971b49cc5f51dfa3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4138b3884aa8f84972d23c63e1361ec763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894786263758ecd6c12807420e7757a5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65c175b67ec74fcc351aef57e59970765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfbae463409da989f6b0543edfa774766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cff9ca0279cfd15c502cdef895a36b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6932e30c17b707d59820de3b3ab70f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd014ab3e26485c9a776fc2729bca159769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ccd5cce77bdd0d671263f7b365d36770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ce54a9e3eda927bbd7a5a966b199c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c140f3b0bc8198f049e920f9de5dc90772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd38d94df118da7aedfb39160f4e60773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d00a530c5e0cb27042d17e6ff663fa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3ab0e3b5f313c4a8fa0e4585e28cf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76abfb68535ab606e39f29b4e84b24776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213e569237d19d3a10779ba5c9e80f8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e467e6fc25593c28c79127fb6269bd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e6fae563813682a54d534f3e05f03779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf6e41ecf25fdfcf6d8a9ff25bced1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8115b185125025555bb0e3517b14a73781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e4498339639427604e08d54246f06782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810d8ea71b222d9a568f762d8f2d6bf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b36c7a54d2a6e40a8b1dd7515391e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a28e2f7bd8e3a0b84aceb5c350e4ca785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c255f3a0d448193a4e4ec609caa928786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bc8f700dd5cdc46beee8b5a862f59787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efc1665abe5afc40152e3f5700a64b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581093777c5cc7aec0459f7cf0684b34789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb31f973b4526639c5dfdcc30e6969790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37483e013c910052aadd909567945dab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe192dcec5cfba7bd64f957b215c5640792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568238158df5248b0668b7b7d52a6096793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e5a400688a5ea59ba70df77211bd1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08822119de6ba5f7ce0f9457df0978d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ace00e387781f4b147e52435e1a1a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0bed8b42d9704be0bdfb03b73044e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197f091b43817a701e877800a72e69e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2ec7914e17ba29ae567ca210f640f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccb3af763db0397fd104de4c9b46c9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c9d15d988fe5bdbb247fbf58abd07801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87b6a89653676d84113896ee3211f3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b111414f9af1f16c7f48bf2125a75803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d368bbbfb1f756e903bd604650c0e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f638e9177acc35081bcd30b7d6b6d6c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c76e83567b6e8d98588a6b105b6a3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df77311bbb0d4cc5c3724d2182f04d4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17618c0e7f3c4c23934004b7a92e41808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9e597f9c25d5fea9bddb7a9d6c83c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5363e20bf9653642f1955d989902518810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5fa911a7f0a2efe274589cc58af5d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24865c18c3a039d710b26e0e1a14bc6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8dc6a95ee4162d10ff6d2d5383b02813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06343e6969eb387bfcf43e3b07f4d975814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcea017793579211a9139e9cb2fa357815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7104f07a9f3e475446e9368bd3e5bc6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9a8894495216fcb147d4daea0ee45817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045d16f91709c5c620664de5f1f7799818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a51a91a0983926662fd9ec4982731819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f5475c4e5afd91eb82087ac46a32d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636b90eaf56f3ee557a89a1299c5279821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c9a7d0834ab0aa53e7f1b9fd18515822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb640ad85d55c630f40b0e32b53500823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa5a4c68375cf3d0a0b63ce6be5ed2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56165bf65fd74d6497f87bde95e04818825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcc7acec75d742898bd0abc3f4b5ee826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278136e322a85401b0ff0bc2876bdda827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaea03994d394cbab776d0e1b39db84828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59977682917e521cba27d6bf1333bc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132da8a6f31e9b2ffd7673aa82f75ad830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30886b799e5153b60c54c46c1dfef38d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8184e9291a8466048bef9dd92b01c6a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686669db397593c621927ac9e7351a57833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367f4468ede0cd604b99d7c1e70174e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a095f5e65b322df246dd84782af42e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8c8e67702f99aed653b48ffefcf3d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977ecd479347715820dee2878d9315c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e765e41df47019045d9f2881fe2634838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e024ffcd0cdebd6b40e09804d002ef839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6a5770b7460bca90eb08ea52ad564840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2c0b7773216e0e05d91d67bfd653b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dd04e72737bd0fd09e88c555d243b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58660d382aca4e1eb963c2ca71a5fe843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03e293fb6b64f9e3013992a7489c05844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d0455463b4603c5d16b01fce24573845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566addf3a295d5f81a021950b9e1220846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33919fc0892c68553df1f34d4bb794847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7662faf0cd4a9afa236650e29ffd2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac7c878ac3f7a4e0b0e2ff483536a1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f51fbeb6b5c4d6d76cbb938a4134850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278084550c2a0040a7bffe2ea8c2ccd7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5566154c6852ae103a39fcb7b94fde1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7afda4e967347ea191c5838634f68853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394e224a9bbb49fa3645553cd0380de854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c1b370d3bd6604ef5a88cfefc89ba855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6f6b8d9d43a369b15d19af1c4cb56856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab785cceab1493d28609ce017fd72f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369b834897b7aded720cb0b65e6ddc4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40c718f9de9ec432aa7de3dcd765a7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd579b06677c63d60db689fc66473219860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d116491310b4da0cf467b0abcf1e1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fea8ab63d462725532da47c5f09f84862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602ff90f620f459c602c36cba33df70863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de957276c3f54e85e7ff1e94db5a9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e9ed3189f2d6f2b92d5167bd6d4c0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ebd04d9e64d58266ab5366f04edb6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31278dddd84f6ff390a31516e7d1e53867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af496c5b1b9dfdcad62bdd6b48f1700f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d69fa8f5631f0e48aba2d20e00a143869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2646e627d3e46ed3f53f521ae8870b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6560208cbefb6a23b03c4454e3f7d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8f80736ef518a03970a143ba4f305872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a050293943c3ada02df8b277604b8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7877fe111ae1ffeb85e600a53b8fe874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799c211e1d9c25346f5247051de1b8e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbe2ec58740f7f2691b03761e7a6bb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cf0357aa5658d2344851ce6048c72877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da31914edb280605acd309da5440b9b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fe74a2d9a7acd3e985ec9eb0c70bf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3399b00b5c0875220ae7cf8dd6090f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58043e5f62edc581db910937ac58c1c2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b389eebfb11694b2febf8bd882dbc9f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff160e009fed2e89873b2cf1056ed99883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf048584f91a6e251b4d5ccea5ab27e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7950f8f17dbb4e99e1d818010f9ad885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0f7d6ef7e137d709844ac282f8127886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2236fb60b31bd1e129cba761ab135a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd2d5b551b037b75831823f6a9e0c1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c83f99d49736e892601c2806c3bcd0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7551a8485dbdcd6f3d9c11dcbf892890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede221eefa519ec502e5a72ccf330bd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7594ac39e592d92e7221c7773dd202892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85e4a5ae0d1c1e07b48cf6d77ec5b6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad01efed90d357ca83de879bc5f344894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85847cf3a9523bd9d61138852c50e9d6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec951b90a1aeb6f96cb39c539963a182896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abe508e2e358e6672e5692f23a3133897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a062e3cf6d2da478d6cf3095217f6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e24d6e28ed4976ff71d8cb2a0bf86f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060c17561bac8a5b27c18e82e0f50db900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e0e85511bc9cdc10b2da829ab0933901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbc136f436613379ba42efa5830f7e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ea08311fcf5bba6e3e047faef13d0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e18c7abd930bbb353272cda697db0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c199146d985a7439d9a551361d6ad28905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862d677f9a1b859cf0e7a79a3092f9b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01db7043a82590e46bed1520ed678d0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9fcfc7a770ba766bcee864f785244908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b57d7bc625d9e4727940099350b864909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7353e7bfe18d508d4a1fcec01613f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180c2f105fa6e67766df148879b6129911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa6b4a5d0cda7a85a6491838e487cb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a460a39d8b741fec2b4b79a2bd3e956913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259be754e28f3bb853c817038238c13914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad617524e920920e6b7798ae2602b17915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02540fdc541d1d54b2ffe9fe12e07388916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4d965a7a83007c28f64d719b47ce2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dddbf011d95129c60f29b08e586e69918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f78f7b06c335ec28d735727132f1d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599f31986132be94a4f54bca9c08709920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c013a89fab03e2f1eae28289ab6b201921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63c2dc06c306f7100c27bdf348b978922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8f3558c1a3a6357c573e46564202c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3408222167d122ecd634797f2b7312924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1c12ff5aa5597dab0b5f1f8db9b24925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e088414bb8abffc6d121270433102e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee9733448a032ce04d82bcba0bd3c5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dd3a6346b682a2ffca72b8ee965b8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e92e8acaa3d1e2e47e8b438e6a09cd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f87e4b90e091e0e8ce0267049b08d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f97fff405086b3f4c473767ad3a967931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae093c3c667c2d4e4b539b5067cc22932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09054453ab5e44e30c021d291176fe933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e745d30fd7b547d49050c69ebd8a298934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bfffb182293ac2045d0427dbd56a8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66e632036221672e2e869807911250936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16829701c5fda911f3d1005e98fe3b1e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81400645196205a1433aed4813f6f54938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dd2c9662eb811e544dd5287bc5a7f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e6e9095ff52cb388c5a8d1f096707940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6c269ac2ff4bd277b263800de8719941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc489336e643179e91ef5d2be2b8bb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343e7e05dd6f8ed14e6376f51459afc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473faada089c1283f931ba7d12b9b813944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4158e857ad59217c2f6d5e8001bf0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44101b3eee6856f2bbbf000d6453ab42946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe10e2f9bab98700011ead07d8a03c0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a00cc0282e1c8cca0155adf0e25b63948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c587c9927fc79decb31cedc6c3bf0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5682d3d90d4c035430534d1a01e8db950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255fde806c1088e992bba0461035973951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e52dd3907f26c9f0f6373bc971ad77952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6fd4e0d3ed292573030df920e6f17953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840ed2a8c0defae634242b194c4abb7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94e761e519a541bdd60f3b650ef725955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b4ba8d7ecf6a9f3f08bac922a6bbd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7171ea24ca09fa932842c306ab3f1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acd4ee3969114f12bb5afdd5073c3a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6f55b8eeab10799857b5f4c6cad70959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26eca95dd97e3d0269e7e92befe7f3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ddd33ce35fd13eb10c9f0c4694939961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6f91229c8810121e685e13a97347e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f105381c3146e671cf9fd793e1f5c4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00709eb770a4b3941285b0076f5537964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd218ebc8c9eb83137e3c6a9c167b4f3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f68099a675ca89aae52358cf12180966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb610cac57c9c2191eef66cb500bb04967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dce0f5e783ec04894ee8edf7c594b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1faff56fadcd490c8aead51db7b7c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce957141f038f1fd5c4ca49187024034970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89b625e07f833f5fda3c852b852ba7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a56db2679a3ea16828773bf6ebaf1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fac2bcf07328889b934e0d33198038973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a976628625bd76da3d6c933f3261ea974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf0ed2652538df5b960d3a83aeecea975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3392918d91af295be49db492f5ffd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a89f21b547f9c959e530ae8936367c977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>