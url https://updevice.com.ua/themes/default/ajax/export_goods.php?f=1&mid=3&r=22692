--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733e50cc4626e57fdd8e0f2a2e0378c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87efd26fe749f2e69172b5f9e83c822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b0866bae2f055ec3459cf9ea98d3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73bd0ea1fea531e05b8404063368d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca70cf56564add376557bb783d884f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0df3559fe2e1dc4da9dc01d9d33d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132d8b003048f9d1e700ee4ed3a739a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1756b0f92a3faee1a11b9f0e0a0e17c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a6e0214be9821d02c9c33da8b781b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388ce464e139245f657adb77d73992d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a68e77bff7a312a5d15b2f893152611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83bf2f640244fa2095961b49b71adb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d95f976f90418d7752c90f3db640d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6f8fcaa1b18413b5ed3b9b15bb77914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0be52d37ad4ef2eb5f172b13661e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa692ea4769bab4609addcf17dbea4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ae44fa94a1ee596c2d9e06ea65b4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917df18831ec03706a4db260ea12ab218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441cee5e56f75e8fd42ebbb09bb727b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3760ba521d27d8bc2db51b97565d71620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065f364af159ccd4cfb29692783a15a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100649f6d73e5912f5bfb369afdc654622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d676960695774bd3c8caa55b7ef5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117464584d5905990d834eb0ae8f673824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c57d3537c3e7834ed92975658177a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2d41be91c67613fd531ae50c4fff726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d15132cb9b9397a029438e69b9bb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eab7f31b6e64f1500ffdb70a9714d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05ceb0fe0668ea9d53ccd513537c3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc37ac232c4e5bc128b64a28eb2eb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a081cd44962d928df6f733e1e41f3f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9facab6602665aab758d38ce7b7494932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3a0efdc5e76a4fdb30aaffbb993cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf50d8b338576bd9aae58b209e5b1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea51a7ed0d9b08d500c06b9082c68735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26ccf362a7076bec627c224ead289136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63970eea55eda15691344fc8c78d8b8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c7639f6e4d59a9ca0339e7b99336c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26a38e12f9e6eef3f7403beeaf06d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43419e7a5cf55ba99b59ab52f22ed1c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e649c3aeb859fb448ca7ef3c4faaa341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62221e6babccdc6070e3718155f3a22442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90346b9b09b4b6f8f8ff0aa0cee72d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5381b2e833ce12f8a86e560628eb69244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49e16bef3648245267601868f44f6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241b35ee6d21fe2ffe31c34c40cf6be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850d7972812c2afd8f3c885e8d63ab647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc8f1078b4e1adc3898addf66bc09148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7326d6ab536411cf07e33cdecbd489c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c991d17bcccbcefd2a689dbaf137ac150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c3d90303fe1d65474937c369ea65651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee62bd177cb8a1fec7e00140dc796852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0ad436ba24e04ccc484aefa0a869853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e53d3dc66671c2ff6bad4fe07dcce354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f894fccac0cf8e5682b01bd6603bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ad5f85dd959cd5228c953c884dfb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc091d235e8edd6cea3f9b2cfecf9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1005254747fb88d1b15bc962e66b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1afb3dd67090cadea9eb80ea29dad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41e52bf8b441bc8dc5f82507f999e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cecece8d74761a062e4e9f05d6cb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25474670b3d40f841be7e38b4293d20662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f543ad377568236f16ae8a6154aa73c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29195f664794d238f7bcc6d4b1f93764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0b88d74ac0539d6d2f4231cf4c82665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017cab4385d24b45c5997e0e62d386066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8041d149edde49744524872dfa98067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a748407bf0e3c8eb425c56e01a69c4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d724b7c0d885d0e9780c0c12b192b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718976c2db23d067390849720f36aed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f71e995e96f5591287e223d16c012671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fcdf84a44d0504b4ecba106c3653b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf928d82537b282711a5863758e8fac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b8624be1193b3c3e087eb453adde774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50617895a1b5958ce9807ade61349a6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61bdfccce9ca02fd2dbccd8b918e2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d27f4b16cbf9737e43ba4bb201f50477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842407d23bfd443205c2294d752f4fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd16ccff91616c7d4b51fbeef6d19d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280f72338ddcc247ca67ac28b8b149780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2083be9626ef8cccb7e98619844e78a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa296633bf943fbbd009417076e7cc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62a08b01c3311cfc3441515c31782783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeef088ae47ed47e4898d2456c2abcc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c473d7a02251e932701eaa5ab6ca38f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb346eb87cb035695b4b880d09346486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29aeb0b9b4e34d1b9da889990f7b1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc961a025de8397ae5e1aa0d931294888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669db2858a76975634ff574c3de2bf6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522148b0163854b2d45a7e9fbf1176e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251256c4fb0ce21d426d03159f3122e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2005d3505f5518a0a049c78940f1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61bfaef55ba6f5e6c08568ac9953ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99359a5f92472f55d18e7583880d001694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46419e34f3dad7196577a8751943ac995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaefc8e41c467d77827970f8a13a5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f1fd8f359f85671820f2bb4a7693397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea15b9dbdb1a03bdbe704edff384bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e097f49b28dd8776a3f7fd936db07fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87c70d2ba045399c8f10318045391e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6d070e9392eee924d0c8d9b51e391101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7c2bb9d8e8121582aacda013013bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa972c756c1e0148e0f5259ed56d513103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7952a04eec87683bb53175e1d876b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de31a1d0adad43bbc0d7b1526c0a58b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28856abc35231b257dd958bba373b48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98385f78074763c1cdac3eec8f16b649107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e62f678f78c4ca249507a6ae675af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbb8a6cfe0911fa8aca37d89309259109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf99b730f5398875e327cb6293c92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbffd7e1660fa745ad073d175049e65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46710d492b2ae4a11b2bcb6b6495a015112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c28bb0346e520bcca98f16c5ab039d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a9ab76e31932e06fad3e7bdbb6318114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf324fd1c9418590b71aa87e66c236115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1d7d92444393a479638c34a4b9ce4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b022e06005818c330c04101878b22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79be31be55696eb14ab5991cf25b53e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8ca120b4329d016a87f86efdc6087119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46805ac920779d2d01f30eeb7b836a6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc86f4b91016aec2d692ed337da1898121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03100c811427836b51ea7be2a9ac262122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b3044c62724c190fa969df128eea7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8f9c00c607db709052afcb216142c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f2f3c04715cbe16c82ee9cbd2ede3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781695a86d7a6122c66da873277d3ba1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a10d0ae3588901b39426bc77f510c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895fff15e9b2ea47b74d70dd1228f9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4309104fd694acf3918a2ac9952861129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18fdfcdffb6f2fe6d10454fad98b14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f7dad03062bb2429040f5a8e1ce88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b0b9774551ee23c427ff7f3726d1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf909e7434cd274e615e2c8d71ad99f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887445a7f29382252877ba617e68def6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5979df9f42972b1b98348ad21f1d19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38551ae6fa9ae739c61999b20585f0ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13569747afa06ee61e2c800acb37b59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec9f869d5fba8a0bcaea5e4bfdb42b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097263c93279a672320646d48ec3dc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9b823d3bf71f00ae9ce1a20ce7c92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1564c17dcdd322f6247d28a26a19577141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c9a619c10c5f1b31364ed22c2a9df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440e23c88e7bd7c0f5b267e01cfb8f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beff7a72ab59644cdc9a1333ee26187144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eb22b41c87aaa9b5f7997b39db7cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496829f3ea8ed5fbfe3176c8dc17754146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09140621324e6677cfd597f2efed85c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38d8f4d71a5dfeb4b6284ea0905634148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b224efb4eaf5d1ad0f84edf6f7348149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ed0a7ea4be34ad11de33b371bc130150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe1060827e669b42bf38a746f90ee2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b180e94edb9345efd646cf9f74317152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aac3ef4bbf7148793fbecad46f288153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938bff90e9eaefbe66ff3c88a004c21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f8ba6cdb711f14d267f99c64dbda4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf62c0a86fa02fab4339488b98fa28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497231b87cc7d5ac25f3c83db92146bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901adf8506fd4d46e938833c2bf8155158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac41e3f693932a748c47f76950d2197159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa269a6778dab75ea21e64f04e027857160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fc317b7521a97a6ee0ac0dedc449d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b06d4113843b90e99f84bfe1ceb69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acec60d59e7e3d09d65b0028e4a5bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e78bfe5d4787fbc35623070854524164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4691726346bcf11418dd1a0c4bb6e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25745586d48b0f2e04c9c8c70bef0ee4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fe664a34319a012f0f4137e8078c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b381c2d0cd795121cd7b884a7c009168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba55077cd7de4afce462935d4ffeae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955354994df214b0c2f777af2afa2e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec854391d20cc6c90bab91ec76d75cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f475f363c86cdd04f6c86c4fa424a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f8ab9b65cfe902347d1dcc1355d76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a9b343fa8ff1b3dd90ebda859997d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c4e2370bfc1d6f0227bb1c3ba1e6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa371841c7ab6cc9b3034b6070c8ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a7ee8476bb884130d6d72b8ef6dd0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f2e496c46c48eb5d6b180f4e27c2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f2cd4c4dad31fc654e23ebd63427e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b84893f8d279b349bc31b53567387180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c5ae48266346f784cd474f84516c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d864878e9f28e9cd8ded2bde139650d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dd925eb8ea03fe39de70b8d09e7b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cea861fd7e61172eec39517af656b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd4ccfb53ddf4d3fe7bd03854705ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de425c532af445b021b2cb643c9adf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bc5713deb4e89d17138f25543cbd4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb4957cc4b850578b950d9dd134cd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834395bbda28d509f79007684b79411189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64644cd422e98aa0a791eb9af65a9169190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2e0b420eb1221b2d33c6536b8aa39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd52f50dc3f350bc4b085957eeb3df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1db63f589d33a858402f58c56b13cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52607ac0c437f038053083cc7060fae3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d0d0ba4ef935b424461d976777615195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6c7cc5468dcb2d5df755b39781922196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267e0d94eb5e219c1431855073b6bb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20240b64230ac00233200eda0c93af34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd9d889aa23b19db044c4af0ac54b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a5b5cf82947a764b4ab8e8b2a5482200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbe1626daca4976836be68409d5148201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb4f9273f24ad5abe3fafdd42045db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fb5467c5cc35db94bd0a014e2ca4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f67ce7d61f4c6ef28bac69ed01ada204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f906414c883b5300401eb65793f52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23583865057f1d7fba97a9c593c1211206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c8bac8e5a1a5406d3dcaa57a09c75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c4736ef9f4cc2542eeb91222c2cf9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80201388e34cea664878a10f0a0fc121209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2014216d84a64a5fa78331bca9ca6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387110caad4a626daeb8047fad28680a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284bd46baa38b850379b8cca9273614212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbc5b58d01d741c2dde4217b57ea9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e09f38092b6aab1ea99975cccd7a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2628e294fde92ca4929979de72059a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d93446abf93bac74bcf36ae7a54cf5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6350c79aa2cb13b8336b813eeac3ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6605f4962389a452fe064dee31f8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d5dc12c93e3c8f15eef525d186f2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e429ef5baabc33e264db605972d29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29e6ab5d688bc4d6e63d2857f5d749221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6796e8024beb2c1310eb540c2d92b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce65b1f2e7bcf425ed2444273e278e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9f31fb2174aa9630692ee62e804fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f82f9ecbf9a14c3a8bf9caebdf818225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b52662ef306b973d7fd0966ba6b3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7d8176593a72a6422de4d0c4da339227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb2858bea338766c3382677fb935b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706e9351ddf817f84811c63f737b3e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e65765be26e7aa56edc2fb5784ecd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fb04f0d160f42506ae8c436806e9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fa152cabfda7c34b9431e78566cce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6659ad9a77d83113998cee21cb5f663233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64b8c345838aadd2cd5e034a2d8663234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ea69da1d1baa9578c445eeaedfd7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0648662fa0dcd6941534babb5632eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2cc1c60186a5c7762910042c329cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8436902d8e9a833a922945ed54865238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4448d4fce9bbc89587d22e515f244c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002d72812e603d30b2b8c37af1ebcda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74606ea5266368b6e44890201da3c998241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afda9e0203dbe95bf52970d0b42f64d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51443ff855109d6ad3a7233a4ed98af9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b417177d2ca127047e7bb63081f6cea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf20cb88bf2e3a4df7b59c8f3c9a08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94165bede6419ca4316e7715ea379ffe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74783368921da5cfdc33c7332359cf50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b437e3be6d924e887a858ea3c62ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a1b36f0a432a1e1f6c2560da7f9eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0fbc59e9d9a037ed4aab92e729b5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abadb079378a165dfc18f5f6e27d42b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2febdde0b84ad2db3820cda584f3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e73d5915bffbc8704241af8b4430a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b61d69cbf8ece0d03307a9d8af8f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96028f37415fd301399774bd9d64f18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e890a6d60054c64e23013f15fd950256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef16aa3bf0c57b77de65140fa996db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9b1b1a46b79d1157382cedcec6c97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4839e283b1eadedd77aaeb17085c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd89dbcd5782bfee583e5ef402b8783260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b92f911009eed9446ebea9d43c1b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a869c851dc73c97f6739a7860c54d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d89194a768b2019e4e66bf20b3667263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550ebb3e5e90670a30a50d48237e9a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137c80eb7831736c6ba280151e03a06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eca6e42a6357134edbf291f562993266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cbcec8fe45ec01ad7bc8ddf8531f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14c30c54b68218b4ae5ac0e7e6d307268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa21285837193e29155950c383c7424269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793030bf635bb61e79c5c98cbcb3c33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13500320eef7b96e1790d50092535bb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9a0bd2cc463415d63b8c1acda9b84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507da9577647f0a0875b99d685d33c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24495933173ca707b99eb54a3982a88d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a949ec4b5356706ad07b09ead188275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff877a813b6899418b6270168226ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432853a77fe1f4fe9eda814b24a085d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfb7e7d9b2d6b44a113c0c1acdbcc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809a1b284f7d8ee545707aa73ba21c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76defb65eb2fb1f30a9702be553325d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44644b485317c2a77cf54898c6b5943a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cc9dd18d34cf6ed64a4a471793525282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150e0da0c61fa086283b600a3a97ee6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522806e11ce8b5c42a1c4a27707bbeed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301c6e5e487246737cf5f439952973c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83148e4c200172e765b6d1cdef8a5ba6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244c2e4c93e363ebbedd557a2961382287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaffbafcc3b981a855d7d2246784843288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9741410d343c97c9bbb75168b7733b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275497691eaaf90231ca7839ac395cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38299306a8947ffb66ff7fb3b69f66f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1c7cd9c982bee3555916e9ac7fcb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda5c8cc34e1ec083ea4dc978e6a1cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a212b835bca71a576d863b98d0e951294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b7869c98e17b17a24e2f214d48c1d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0267a0c6af71fbeac2d736cb883fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e017e43bbc3d6cb7aa5d5fcdc3a3c6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee94c949b361e343324b1e4423675d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2b186281d9379bbfe9b85b5c3208d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ce6f174d6cd51c774aa6ce6da7011300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38f030ea69393b865a5e42b0ccfd00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772cdea5d010081bed7c0fb15296cb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37de54372788e34797f3fac16b654c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09369d5cd8a204c381bf8ab4302d5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3dc5efc0ddb6ef994607861dbd92e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee1e773476afb92dfdca70a8fd868c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bdb3abc1cabcdc778b4c3deed0587307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c99c6744a1030c00e91c52bcc0fb1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aca02a6f101ca9b905d510bbd56894309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b546bbd0ad974eaac37f8007c340d20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6307277e82e87ed7c07321e34a26ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d8edccebaa1ee9a22c53b6141bd53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e78dac296747e1fa28c70c58d59bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70248dced803e7cdb197f3085066f7ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935406b415763c15d997779b9d999d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce456b320ccd5bb28a8b0a831ed5afeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc618cd3c6d04bc0d6d692ba8a9f16f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d954febd374b5e96abd1bd97264aa90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba362af04cc1d0533e52ea93b7bcdce3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb2d0cb0a3dc16dc8a1197ec18140f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd56db6aaccd4394b6d40e203cea16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b96049af29f0f96a731e525a963090322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5141a763172f35a60edf94351ca0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02106214f8c8e0de7be02ed623d42ab4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc354459d2a97450449fda73f99c2f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83c8ced05f2d110eda8d8246b3ba76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3971f8d14ec9bedf1c2c637e1cfb7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0a5b68aaccc80a7cd31a091b57521328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a156b00a506f7314c127d7e46e57a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4acb6c921ce1d39d6f010ac9aa34a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f519010530166550c6c6571884fa9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbab941f5d14e73d6b1b0a78ee49ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ec90250a011db48ad807c16bdddb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394382726b741f8daeed885130e0d86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccb893c8759ed68fa05b485104ecba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab140c1faef6f162efa847cc2fcfd5b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa782a950817ada8996bb90254a1b182337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c7a44ff9d37abeba6056e39027443338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488e354b5d5759ed30d1b88e455f75a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f81376b2b9b9bbd215342a9815d65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf8c64a15f6a359674a209e354e52e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444629d1a2620cd36f1ad77dd82d76fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86a401e4eae68dd979680df986c719343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf405e4a86929f53f148d5919c457f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9e6e1703631a6ab0873e39d77f487345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0303b4017a1fa24e9387028882ab9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d4c431102a30c603fba755dbbcb4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dd6e975bab9bb66a5754208e848ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3b34155742f1a976bfa9cc04418d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd2b3159555bcb8cf515c726d2d847350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75633a7d64aa42f4dba9620c261e1d62351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf5ef32dde4f2433fc315ea31a8a60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38688a68d68de2249f5174ceac4629353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ec77fca50d857b7ae13e7f01d6b79354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4aaaa9affbcb3ddb16425b3882b94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9dc85895942c9cf6ff7a533455b6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147bcfcf5346568af6f6000dd4c70c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e67251d6f8f2e91b1d7587f989d96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de88e8a0318aed1c973fe1004693ee3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5b5d4dde9ca8a66bec5778e524ee5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee4654a405f189de34281a8f990333361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78920dd1592e9917f371dc54558adac1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8f5e391939791fd5a729bb0ec43cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a602cd31ab530d51503ee14a8fd3866364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf65780d253fb8d570d068fe406eb22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41891073679c3e2dd20f92a7fbfbaa4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a621543574aa82f79784d36b87cb21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac022f34fc9e8c526bdcb8a75a1ae221368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb96052028366e64761d548264130f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e83885a04c3c393ff4b40f6e1fa17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657ef89bb5ad6ead7b96d76b488f3d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd952b4c1300884fb2b0e2357752251372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea39989b0294a5045bd8ef5a113110b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7752860ef3ff9118d9bfad9ef78fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ca27b019974e68ccf16504d820864375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d85352da1cb26ac293fd93189966a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bbeb4be79f35709c0386e4fd42e7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39866f10f35eb69d4832ff908ec5c3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedb75bf9814dd0329975ae0c8008f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bda181ae53ad98f10901398326c31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41e8fc2746aac88768f3bcc6d6b78d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95164b32e822376bc593d9d2dfecb0e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbbf3209d1d496b77c80e956786314383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb436e25d52f5b69905e715e49200765384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683db222329ca0a5b784d7c5adcc50cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e712158debe0d193f788fee474521f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a5891ea20da32d36c4d0c0b30b886387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e52e54a6bf7aeaf208f2fb36c96016388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ca876f1c80fc3beb212a6717d72e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dd65cf80a22354af1bec63aea815c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db148f4161e056dfcc553b166db986391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc2dd4ca84302d4847d78aa04d1d44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc69c672aea4980dd9762cf6243601a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5002599bd489d7d5b72b16689c173394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd340c2ad40ec3b38a5ea0cbd30adef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f76051b54835be3d98db28498b10e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e729426a5d65ad48238be96b6ce6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5033b58c770bb9a37960fd02705a4b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944f58a328b43a1f90e22c487e4a9d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f757a37943f1089a5050ad86cc7dcd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1b3a076b860881af2a92de9c2445d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b665d51e3ba9e43a2a8a56464f04fc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1a81137ab14be7da542690db65698403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748a84728b6d80907e6ef0c3ab41d92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79750c700ced8db3c8cc80f5c147cbbe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8af591bef019eb7244c4bdf86714d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb272159d99f7de4a2173a308988597407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1eaf3f246d9cec177f77fa9ac54d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f79b7e1933d2aa031b6d62b7c025d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d323e890930a79cf1efc1f7085b1333410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a901eed0b91bb50262814cd312c02411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcde582ec79b03a52edbe4262543ab4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c845a450f930c531cfef51fe4fbe66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b136fde9e74f479e5119ad841e8edd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1522b7f1bd58eaa788f5b28e223db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6403d7cc638286da3476093f105d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cff149f9dc2b0b3076b0220e90b54d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63c529c4cd5247a39839cece30297f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e7098c91a9fa77a3ba7a58a5a8f1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7f1c697637da8e9a813434f282334420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02332618ba45c6f23951ea78fa3f1ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6ee73e5ed04af2faf7589d8ef3ec0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11e704e66e9b1fcfa798dded9c2668423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f3f98e703853e4e3b3ca9e57f4c80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69d8b895e800ee909e411691b5245f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e18635cf85e97ecfcee45e225868d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d864edd6ab4f426ae7287c77e810b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c07983196a5eb51e64f89e3282d43428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e35e1949da4af5011ea7d7cb90d785429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e180adfa1bb0f660a94c098d3b614b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef95402f63543e313825f6097121c7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549a5b86eda54870331c375881a071b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732ac7cf61ce705169a9d9364696f08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ee1503335f3a7696845de8e9bed2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438b3df9c6e94922c6857eae58539ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fbce4e610b408b1e0ee8539452307436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54a6b2f75d181a67ecd3da192e828c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aea877f5b8ab03812209d6803f4735438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb0436367a5118fb30b481fb37bfeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c4c617e36b8412eded372c12bef28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd915b488987ace916d700b0354693c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c4d9a4a28329a2f22542e637fe5c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaca7ae4c47c7ec982ee2ecab6613d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74785f6d6a84aa83fa492fcf7759e1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e52f8e19e50bd982a0e8bea1ed01db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ccbb18ac94439931b0a169702d49b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38321813d11cf7188cbe8f1f0ec1ce6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768031db563164400b4190d173da69ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4a2d2a01593f69368e2c6daaf54fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a18e0406158cc87bfe9af4215e33c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fb9104f80b3d45297f8c2815f055b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2a793e8a1dd8ed17b61d036c11e6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa58449147c133e878a066336acb3ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03bd973f73ec294f296a54c727ee95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f84bb551a1532a6d18d5b3bb1ac05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a813141dd14cbe1f87daf383270577456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e837be2e4aa854df451beade98100457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05977b1835ff253bc29a4253fc479db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb394778ea755abc3baf7880aeb7c7ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0020e91a8d42d7a8e099e82af1e8a31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b524a70b0952873d5c3edf136128ad0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f39cdb3e79a6122a56feae5606493462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b77f9fbffc8f23e4825f31b9386f3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90244188b315c18313812db263ec1c36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c34e3f3c1e838637b9c8b29603084c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296b10da88e8690925750a7232d1315466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cb0ad825930002354042c4f406f31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93792b26c1f19088f70f2f6e17d30a12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68149d03a39e12ecc30fd07710e840a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205555a61224cbd50817c5d4d64db5ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db506b00788e18e42b7b44e2027daed4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a3c40825336c9a35dce8b30a09b50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03de2cfaabbc6ee542e83e5b7d7e4d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b7d5e1842354a503eb16621a209e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b06f53fa15747ab37cdc18b7792d54475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41decc5b040a356f4a3ad7845c1c6a46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31a631102c1a055887f0b0552da9f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b7cc7283b18c4daae2b7b1aee02f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec23f4815ca603a7f973ed1ddd2f49a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f7fb017cc29883b32427208d68a02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af11c92d4e2cc8494919bed7a86ae15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1152e3302020ecc4c5e31bdcb0d928482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011bf0c437d6f98d7904e0bb6853ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e405d7957913ca63894319cbd401b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14546cb753d9c2b7a74f807307cec3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941db701668f7b48d9e364b68a36898a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b605795bb93b00711967832c2726d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245964588deaf8ca67380873dfc0128488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812ad6e9a5d16f2c8ba9f5a2ff7356c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a375959c0330af4be79619079387c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa030ded1e7ced4bff04be88e783a3c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3982e8a832c2fd3b69ab1155fe8ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90346edf860a80af42142f9548afb25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edc0879f40eb7927f0a488044782af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a59440d39e6c9fea5a87b791a2e5c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d37c852abb68e0baae0867ba259aec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109941c36a7c71db4308d0e27769d96d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d43c5f19ae7eab8eb600b95083be7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76427f523145d2524c5728c5a7ce76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29ece6fe660108972647afd87a5a17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13593133672a94c616cdd4d10f181e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2b5adba0e0ab4a70516c2a1a9bb87502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eddfa6faad8964b50296ff385b4f65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd032a4bbb783da466419a33ef2b372504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823ca1752cee508339737bbdc88d842505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f5813ec261c42583dc0e59f678221506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a472863ff734461eca12aca1499d44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51078e411eb1a5d883994e6efa1403508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92119629dcec07c5d17cd45dd269561509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28067487e0d4d65a4eabb0768a3d9d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419499010427b8b1b7a59f51493bdb22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13af7fd60e07a59580e1c3aa1ba2a0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d56aa19bba8f092e8d0b7752274e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c76636772b1e3ab1873150bdc4a4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9867f9503f7b71e9a99fe3f20c05f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6922f6f0dba50be978024be98eb84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c410d140d646d829be7fcde6c29c31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed17e2196daf797388a07dd33d394b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4d715992651a59108b21a88d73ae7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a53e0ffb0bab940762537c0082db4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4af4963a4e0036da3f8d7f550f91d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d4c347a08d77574d614f015452046522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0b0bf878395b2403a37d622df1957523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07868d4a1c3fc6fbaa12adab429378d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221156ed7c633da1bb7091bb9ba18c10525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae9093fdf199e95e1f83193eb016ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac129c36eddb0a41076f21ed46a33a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5af900bb5b5044c355a7b4b2d59e95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b4b695733e69433b5f4ab26a707c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db33343a4b9e4cfab540261a72c8a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2456388b3f179f6cbcaf9ae4bc62ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3c2dc5143a80303d6f4c1bc8b0506532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f30ed6e893a5da3d8c2d268122a19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257e3e737db656fb147f66aee3eeb7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e52ff7177ba94a5d6c5a731cbbd1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84a8feee5afab93b0ad7cb5706b4a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518d531a3c7a8b1f5398381bf6040e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666a52199f64b079dd13a261d262be5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddb3c15542776302618f5a8e2b00e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257b8f7342e6d4d0a5f849c59d7bd20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28615a69286c1da01a0f88623b4532f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322ebf14bd02b2764284856120f3e61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d65f6329550422a4dd40881768290d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd88215106527aee123624d9df992e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552212325070ad68f45dcaeecd36813545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aa47c8dc71928685531238142d3ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975985eb9d854affb04579696591e76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cade708c7ca9872b39a80035e8da641548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ce64ed1a6f2ca24061b359c2af5e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27e6f3ac5b9d31af94eb8e1ace4967550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7f7a8bee6cf5accefb50b1ac86354551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532649116d9201e5041143bfd5f3e3ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794743f1e07cd3c17667fa3f74aa019d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d0d1fe6e311d303da4a23a91f839f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97dcbdfb3f34eb7a09ccfe1ad5d544555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec780bd311adf936aae7348670ee3e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f432603199bd9ae9dc2e786eef032ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16ee1696c4dd536511f8d97d4e7fce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e298f339322e4538d21b7df47ac61559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd539880967d781eda99922eb53f8180560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0422e9694f46338e3e651e6596ca2fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa16e550115700d73519000326d9b13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d740aa284f977d36e5425fcd39bfdf2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e2c21683499106e6e0a95e38913c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a4915ffa8394c3075f004ede46a0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c3bf3e1d3d7417c19d8d73a864976566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecccda724739d533c4d5a96b6b05bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec5f566d886d345958f00c47db6d1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86b66df610e57ec8f9bd8b2ced364f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c44936eed6d7e570946e0f1cee63ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a91346b2756a00d467c6f7db82331571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46e91c3b0b4d1f5aff4331468f6efd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66a3503a055ef5927ca08576698047573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5bff03ed57ccc11d8697e27eb819c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c649bcb2c2f2cd72d48ad0b80029573575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5525c3da6ea7309b7e6478943a34bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8db5462893687430a1dc5bcbdd10a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503bea14001875e2dc1f9f6b82756b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969806ce5d9a3d16cb57bf42c84c7c24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef67a4f996d3d9a9d0ea32ca3b0a479580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b893475e58f9f074dd1a6da699d85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e6ae8dc3e898321ebd7014c4709bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936d931ef6076ab7bab562b1a1f5eed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9662646ffeddc722166532c5d259763584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67532551c751eba2026da83d6062a638585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2e6ad8c22c73345376ae4ea4fb954586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080dfd38951e8f4931650bb0866ac5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f5b45eabe8efad0b369500b4ac29c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc7bfd42b98633a749b4022526d984589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa891ae9bf9467e7842beaa701b676590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90098ecb848c72324c6731210ba5f5ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7344d58734f9db9ae6dcadf1a474126592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb0a35f8332351a3e435f07fe8a401593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad789d50f5ce9894fd64c22cf8faad39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc5525ae5142b49faa06f9cbea1b7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f41c6f96f30c8f374528a92ce1c7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef0e22252e0f30030d6d863e7fc6c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096549589c66038e605093813f4b9618598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6307c65eca13d345eec725a6f6bd7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513f7f6e8c1c16a4f5a1b1bf4f604d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4df7e6ddcaed29265893bde023242601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72092b8e2f495a5be4d1c70afe6aed13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a710bf7c3641fe60a81fe28ddb497603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65d24f6d2cdef7e92fc34186dacaa5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c7a3d12f97c4f57e29b20a61b8d4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487968223f954378d094d44b5df0fce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439491fc90253ad213a0bee3694b8ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936d356c5c505458ea2d8220569ec59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83162c466209a9a8856b7d33a4f4b588609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a347a9244fce146f6f369f59cd86a84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed427f95558e2e3f6469f2d234181e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e5248c39a4e01d883c147ee549270612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4da6df560f60a4382607f43e2bd73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6864eef201c0b3522ea135272b063d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253a585618f0ce2d936d426fbc61c12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3b1cd45f5756ce155b587b7cbc33f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff11542f572e99104fe82568fed64da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a97b1f031001513878e9b352057e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e2f555c0f31c98b6360650a4fce34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93312309ecad81d60ee26c7ac16a04c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f03d172578bf19eecef9149deffb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daf117450b564f2889f286ff7f80eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db265e74f349f0c486f1e319305be955623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03f76db5e1b8bba7434615c7b879cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d9058a4970729b31af9407c081da8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b32399afe4353686b7a3371d6c24e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a551f77b95264781d0251b3e4cbbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d9786f4db8ee357092f6d24f825d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188124b47be946750bd461f6b39ba8f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1770cf32431729d867333a141f1d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c203e5a8f9616c806e59e44eaece3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66649a18b4bac1971e42bdde6aca9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1c0985c31f641d41ee7093ae74d9f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b11dc76ccf37f3b65032e346ef7ecd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad30195f30effe7159777ca12390f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030fe03cc53237ebadee65bd71fa923636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2fbb1a418e3005c70c22e3efef918637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb57dc8fbc0b27e6a03b8e50f3e97af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a81148d025ece2b500c5af07669d23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f841b461e7444e558e53d8d6997be4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78148cb569519836929940e3b60bc1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e993fc456d2b976a2f055dce96e06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f7c91ef56aed686f8888b7e523e78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412b357560fd410c1ce9dd6196200ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb13ebced644d9c4692304ef09f4419645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b6be4e61f8ac6687d3a8b7cb7e2b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f84972fc8ee16354ff960b688cfd69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c9e2174f87166d8e235219c7fda3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb1a922c09eb9df491fc284100f9c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a139968c92828b56f41e4dc4fc8426650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c82079e71fe282b9b85837a0be5da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e2fd5bdd856eb2c9add87197e47a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe351aa9d691c15c4b3da2e2d98789653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14600f3161dd76fc5806f65861aaed25654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327c93d69531f06e0b3d3418564691a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399564b09d5fd488f6aba8dfb2fbf94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788d2368b06d7753a451553353edb93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15755c0d131deb42108dca791793d4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b660080cf154616668f89e2ae9abbbc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdddc6cee25bb73032fc9211ef5cbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790d90b406803d25eef4af74e00f8fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393bd515686ab3196fd624e909a6c43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e363954c52c2ee44c0e95d657ba71c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fcf11e985a6a53c9d5fe3241c4f35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ec3fc0c8ac7b2ca113d324d05dfe6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7015970c8ba40be4e1d8d55fd3d76b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80179a9fc1c0d69a6a604442ec0b5e79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df433a453df6329e11aaa8f31b6d5ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47408ef6d0cfa820583a4390292a3b89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35983c32020b9e67fb57cd99fa9aa6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079eaeba228370f73f2f9823e4c22c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a76617700405aee7f901b90723486672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa7f8fd830eef41b59856ad4e74582673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d19c459a9319e432fa839abc534a04674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610db060511075313ab92e57cf66272675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f98b89dfce7ddaccb86e040919aa7a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eaba835f2015efc366d170641838d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5d3ef5806233deaa2de11e2e70c2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ed7bbccb165bc30494830076c669d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853c2a70dcd97d38043859d9d60c72f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f521474864e0b88f84619f9fdd81d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e76a168fe00f810aff63ba2b9eed9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a887dc2ae1ce5b77d23cf8693d2c998683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d85e7ca61d4f0b059ceeac01e4a45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdcb0353f117d96662919c89622f36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f643e29613fdb4e587385a5e66a66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1da9622e848d10b83fbad8a0703a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0aec7b741a074a351f483484573de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77e58b53731fd6ed6f04d4c0085285689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f63d2430948cda6c1db2134b3bf5a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428225d608e05eac027b2f7bbd847404691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45566bedc44218109d945ac12a3fd1a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ee7d5c7682a1e811eeabe8d051391693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01582868c3b022716f36c09bd8bcea7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e2fbcfd4aa2d69082ce9b187a17ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf145a105252877486aa6512a47e2ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed4bff40608d363da5a52da511e82c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393b76c5e88c61bd7683f67e571c5fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d90d4efe2d2e7f8fb11b00c6f61ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83930ea1b14c976801cc96a26f541836700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725b4aaf5f09da7caf9fc9b1a6e9f2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb90a49ebd973aebbdd2884c028765e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff060d39ef8b841c21186d299ebb60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae05afb471a2ca01cbed3bfea00e3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56084fe862690215e4172ff196bd4de9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eec26c2962c8db7fe656d9f0789ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98438d7ffca8c0603d25db4136846e9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898643cfab27ed3f8933739ade3ee444708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bcf4347109042c4d4e9ecf096378c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01983c0427ca82450e6bd55819ccea9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e4c580e97a837692eda3534551f2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc329e23fbbae6defe5f076523c3fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698c5042cb5e540eb42a0cfb95255ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee63d3f80c2d344a4c08a82dc4b4f2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336b35b9cfc70b2d7f93fb683ca9841715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dfaccd616906778b3cf3e3be4334c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c74f317a922245d948a0af2e08473717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7fb839c5c27df73bc2bd23ed41207718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290e0466e4de83ae0b1c24fc7b2a257719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1e5c43a90c0b959bad00e96e0ea1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747612fee287a8f67f3546bb48c26963721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647656529da7675ebfaa7dcc20e383ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f48b9142756835301b783acb03cdb8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f89ecc7ba9507dfeccc5f916532d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0896c97f73e758f4d2ffca20c52118a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9fe60e101da25b21673e51c330271726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a7521d3d3abb3be26bb89f9f5b1d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91ba1ac28c5375c6179d3df62823ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed97c260a00bde582b8e49e6b94160d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f04e6d2f2a80ccb013fc85b8d9e00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dbb42e326505b1795c3d162b18922731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f1d4531c132c0aaca5f8fdb2266ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd2a971918a84a2bb4dbefd57c0502733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65158c0b05a607e9775e918fb0ec87a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd10f642a7b6202173ca43991be97e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b7b30345f6ca30ce7c6b1b44a11ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dd74cc5356950dc61a84a391d8366737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be7b6aba4498a733b3a1bf91952209738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a24f2f8eceb932d065cf10b3acea7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ccb35108a59411bc412da90172973740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e809ec4ad4a46214b24c0fb8bee8d49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf290f77f98a46f757163788472529742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735708606abe415a0ee26fa2d729242c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0003bf0d2efd21d49f00c3537f2d46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2226120197fd915a6fe2af8608424e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7576faddd6cff5cb15744da3fd19d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed115e0c4494a37a7ad267496d7d34c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d3f9bf646e9c73ed38f7714bc0e7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e66ff92ddc86c7af48276c89fdbec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109036efc6ac9d1b64b0ac6d8a1a6142750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e1c3f4b6627e75b272910a3e50217751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efed2a423d691c5e7fdd1bea57b81a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0aa46163da405e1ee407b9ac0a5b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81948ee401f041a4c78c0b44b85b0a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137b6d960d800f24e51de94e7b1c082755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb6a6ad4e8722fb1d61e9396f215a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a583c5c43268c8575ccd379f060a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b40b1dd2a543ea55a4025e9d5ed9a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3d69538d22b701ebf88585c500c44759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d92d24916488b9df1d09ce4e4f70b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7e4e33994382541fbfb4da1fd0c4c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bec57d5a5b1fa0e3c9f4b388522047762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55288b17817665d1c3f8d44f1d74f5f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b98fea8c3196ca0aa50d68c31de23764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f15669e03b4e8a59c18c3e74cc6ef765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa10930cd95da84dd47f4d7cb956a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab0e65d8ecef0d01fe8b3e552d3ffd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754e88ff7192fc5eabb2e73bbafab95768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63810b08c87c4b1e324fff07bb02ce40769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d47684395dcb9133113072fd4d3721770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1e49d1415b6e662de274ff1d87378771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414625e573a1153a5b7991607d99664772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc5eb0de45e43b97125bccdd2acd41773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c699be63fa1a95cd764b4e14fd0474774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23289dfbf366eb945170cd4e4faa7d9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e921774ffc9f5859fce16dd9cde417776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d3ed251d141310dc0af8a82b3b1e5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b235def5e289a946d58fb20fe8a032778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ebfec0c009d0acbe3edc6fb24df80779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f935537d7ade3a1371e80e78df270780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bb60f80f217c165b91cc8eb22c7a1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483ea42f3f638663880cb574d64362d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eff6111a88a2ee820503bb91674da7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b76586407346ef1bbf8a57754ffa4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8a237f25a570236c7c13ad129ae18785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd6ba91fbf72a3efaebcbd4abdef59786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d1e185874fa248fa706e247bc056c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062b33671908dd48252195d39aa9cf4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131c2058ca82ffc128e438bdb8360f8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4758bb116bec87c07869c96d0ab438790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae9578a75d509414302948149a0a02791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f22e133e548db88b9290466ce76a8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a41067751fe9c7f3f5afa4202d4fbf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939351d95e7c329edeb7c9f65f68197794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159f184c563146cdec93d24bf62bf39795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5947d5e899678207405cb68d8cf7e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc611440cfeb4c970e994aad3ca8a823797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b837490a194fa255e45d85893b2412798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd99771c509a28699fb5571fa434a09799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca26d0ad8ea2cad0cbbf5e1ccb971c1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b17da95b3ee7a673c407d5d0e678c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305d6b72b421902e4cbc14f4db9fee0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662f7cfd54b90585a8e0fa8575dedb3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ab430df246fdc96140fd119bb0a2f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f3ab7b55d26ceb20a5bb66aa472be805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fd373f6e031bccac0e56a95c7d6c5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a4fbae3b4c27a7d0da39e7e7b3eae807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327aba8ad793e4e2e889ba73d7e23c1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f15574a07f74a58e47b75122f58904809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ebbb3e01607bf22a7036f2301d58e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a72f1071c5276e12c538366525295e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114258208253caeb6df0d8f815df84d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b19fc5cf0cff34e74da6f142bcff1e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d301e24cb89a914990e13dae5c608814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c752a927d1afee5cdceb58e35c06f6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c25031297bb1715573fed82415be0f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5db5c5bfc41c82eff55f3c3209a643817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3e0fdc40a6f707817a661d4793c39818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c439db69cad1af304661cb16da7aa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930233abd4d427296a5bf1a4d59240c2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb63b1183a038ff3664f78fed480ea8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62699969781d69a7c9b70e3294e924822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2ed0d58e569853c1830c65548789c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36e9e817e0b5d4af70eb683e51ed05824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15935eb37eb9bddd71d71a1172487c2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a265c2268cb8234111aedfc84a58b0c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aacf28f0ab045697c81dff08016500827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5d6e894ebc31e19c403509e23e457828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab5509981ebcfb073ccd8e53297760829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6f45fa18e46368a5a11710a23b9e2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4247811a0eb8aa4d7b3176dd4da1c2c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da840c7d17b561ac974a47d28dbe7e4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e66a196fd3fa1f1d9277875d3a44cf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820a16def8320d22fe9ce3c87d66a56834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39524ef20ae7dbde59ab7b484b6793bb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569853d2b9b54396c7d082a921852e81836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ecd51b13383e13e5fbe307d83b7f0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359b1b4e1920bbcd2c960c13b856fac838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11e4713fccdd4a80f0e20abcf9b385839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501403556d7f1dcace480bed565c3eb6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccaf5605a66e7d2a447fc7770d2d2e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273f9478098d7ce1e3fb1d10fb6e8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df561bd026e50b46c0ee1032e16fe91843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b2b38d550604da25e4edb7f6b3d0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0acf59dd4b683d627615127b1ba10845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf31ffa8cb96699293a662cba29c237846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91165634899f7c77588da81c53340403847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b1ae537b6ae3bf4f806c7d2fe8b09848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eb85f5a005e50107fd60bdcb15dbd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b74a5ae2bd7b2b985b0664c755922b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8d2bd9479683a31b399460a97c970851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4cf81c96c19107f1fef262ed9cac7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c07c45459303c2bdeba175024f4d8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8766c54438704584edd5c5d98e776854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeb46b9a3e7751e1e432a298c3da5f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb32687bea892f1a054174bc88d722f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d6eaa33c05c3f65309dba11329e1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaddc96b343cb48b727ddcc7958f7b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59223516300e5fe37f46778eaf2085859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b28bb9c7f2e17e9fcfc6848899790f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba7a61281b43bbe38b7f1b6d23d18c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710039406acd8a73b12a0641cc1b14a6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be6ccf7c16c82223de32d49d46bc17863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311a7a8d730e6723028352790eff0b7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88079168ccbc4c797a3d7461558274e4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a6757f0e7f5780d71eb1f80585349866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96cb1537c701e3f9dad6970439daec867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6812e0ce3e4bb8809d8a57e956c1d2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b4d71ce42facb812ac102e138ff79869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b67c809ace9e5855ccf2909e687007870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd070b1415aa6e8745fe792f73e18a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc70f363e82ffbbb6f15fde9a07938a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63d5039d88865a4ca9b9745ec0b7c8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0aa3965c775bb9f86393063811064874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37fef271de86c482bc489ff20a0db2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deeb38fc48102da6e88c174f59227a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d6cfdbf347868dbb1382356f5b0e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f8c3f76c0b80324c0022c36e82686878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d414ef32a959076a506afb6395d259879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295693e7ebc4c40e07b51e85b266b61880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe273b7601bb0099e04dcb837ad98e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dce50786e6d7aaa940646ddd66f073882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421592f346537b0f2e7d4d151e003bd2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79404ed7386e1fee4b03768a23b8c39884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b66225af34996b6e960101f4c68222885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc562f89989e7c12df8d3d042e35dd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c846f0d16088fc364e4eeb8f98e3a0e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940d4ccfb2fb02971f72e9f63520660888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15c649fdfc29c6e8e6ecb382a8feeb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ee5326cf3d0b8761c50a10b96487b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d377d528b51d32b7eda222dbd122b8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f90a9cd722fc2fddbfed5284c7b89892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e6ac9163a2070526e2008c7b4273b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cda93ed5aa063159d84b63f233121894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b0092499cb331dcf78b5922ee21d8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8070cbbc72ef28fa2e3f7a4fbe685fa896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f31e8ce4beb258825feed8b16bfa2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d8bb6ebf7329fd9c982d31b551ed3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d08c041b572085d3f6c4c430dc6c44899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a0253b5b28f38ff4734156cfd7ede900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9431ce74bbe9e91eab40d5321c8b2c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95724f941f192e0e94349b2ca31b814902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9762c3070ad7eb8c6162de53276132903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c10a083e4bdb218c6b67c53dca19a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c4d95a7047ece8d6c9b24ea9f8050905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7be8239538633aafc832f84b3ca4a7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaab56e17476c8089d86410664f2469907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715866041fa22bc50fac7f81ce54f5e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36ad6e9d0a618fdb727956134eacc5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d063e7cf2b25b8c7957018b578901910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e858fe4ef3d0e7f69ae6c09403ffc5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466772f1571eb444bfeb3c4784dbff2a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d32d4eb76b30cfdd374f1ee6e52164913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a0b499dd75b87f3300cc9ade2cdfd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c27d636a9e7f604aa7c29442ac3309915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea5894fb63dbe906e2d96fee5d3d07916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d532412104dec185145ca5e8dec5598917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129faff4cd5293d0a00422a1f61141c8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf5c5cb36778bd9c4040e272c61caa919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8f30a69c2d06edd284f5e09ee5f6a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be7f3a270f74038ad4a3a08377e344921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01d1bb1b062b05d31b88ac4b885de9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b5fa8ffbeb7efa3370c584e21d82c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeb313e1992e572cbc8d4de496a725924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519778d2a1e4b8f855e829a0b91bfb6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159a0d7ce717d161a87ee81553f1e7b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33116364b54ae8523f542603aa180718927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056bd0d5821bfcb0f78f4115c60de46928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96734f3f16320ec2773a4c00a5b168929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111da0eb3009e23d5ac96ea153ec4382930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f38aea07209fab681f3df872626ec931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7abe4edfe92f31f314e6d47e89935c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9f9e1dc41ecfa7f1b7beb66641ec2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78f1b948d86cc4278d1cbd3ce7843e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5322c70351e308ff5445f4ca5740c6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77815cd2cfdfdb18264799aba8d7d7cf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f3bcba833f84f1723bcf197348f6e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da3dcbd19d5dffc84acf6a497c843d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17979ef3f2497e8260d908a906bb38b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74509a480b41e371c905860182401f16940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecaf097ef0a84bcf43eed5576b8b6b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a0596a8a46a56cc3223a102195f7c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a13d047ad05cf86f8951a0c5cd214d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c23fc1f15728be21a75a2e90dbecd3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827327e87b374f27e450fdadcff6650945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163a23eb7d1184c3fe47842a2621311946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658801c6fdb97cc03119fd7dd4d6c05947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf756134f3da2f6b6bd1d82fde6afe00948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da55bfc6597f1184b09808f9c8c281e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aee76a13e4f73fdcedac62a37458ca950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b41c04ce05a1bc1232e7b4a0ff163951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99199f4b9a0782d71f7057891330b38952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8f2f8d911ddbcea5fd466f3546fbe953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4b5979a19a26c6d02d9346a18da4f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dea80aba1cd03a38f1e8db11d5f53955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5110ba260dec04d3b60223b103e9df4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cfe4891eb1139dc1168f28b510c8e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9645f34c8e91639b5a3c764d75b024958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3aef1e1a506376e168c6b5bc1bdfd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a44d721945b29de6987bd3b5675bd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c205731460e5aa1a7f5b4ec147164d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b20bdc33ab202366e48c42a2f432ad962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e10f7e7ac32899a7d2112e5de95f8c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1753750fd32abe8829dbcc1e4fef1f2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb105eb4b4fc3df99e1e33bf84be314965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89151283201e46a6c03c4b6fbd7ce797966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40e5367d01dfa7430e79e308970598967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453b1521493c7fc4a1ba47d80d45352968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf939998d4dc253b18d8594727f66fd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9343c538d5ab7b463cc176405fad066970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382988291df80ad053a61ab3002813c4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd77dc03444eeaea7327dc7b7c07c9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d81b69ec9eaddb60d0faa98835b55973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16894055c3d7fae37a13021a7cf539974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b3a9ae4e3459cf98aa145fc532e2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b1c750a3e04ba60790268784fefb3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d6f7bd3782fccd92a41219f6b1ee0977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ea66d0707eb8d1278f6760764ec141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1120ce3ee252b22fba41de32b0faa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69b391a7bf8d2d1e993153f0b03c403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8a78f18a080d2f61ea177f5151c374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693369c67067df2c9f57d1cf5ffae925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dfa5692d9d95c32b8f5bb61685b2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eca7cdd75ed0b61ee7ac5c9c722ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc7d702a6d6e71f4d398c8c3b735e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395111b20a51ebe4e3420cadf7e17989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20303a1434f6088d8c2c1c37e50ac210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b04017e9a5f25f4b9b82c32c1805311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaf930d914e63aef89e7065efb232212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a054b0e3f3b88d5b0e51a4510478cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce40e13248190095ecbbc258b39bfee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eacc217b6b2f428bae81bf6939696815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483387f9deb00be581aea2fa5c99f9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4ea37afd8729e44199f3b65643bb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bb75b32b46905be10756570742c7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8478426bcb4f577843ac4fb729eac819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fade68f2e35c02dd9a16c7f0d04a56d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39981b36f0b36be261acd54b41b9745521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aeac973dc78876b518d6083e2e5b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dd3eb0a15006ece71290a316c1cad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd701f371f6b0cf61b95055218419ea824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e4734de849782e35d612bfbe5ea2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fd152601eb7d5e74fe04273ef41f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283d6d9691cb27cec8e3ab979428cb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ea691e0f5b5c56818d070dd7edd7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d0cec2e8b7f3cf5214899f4a4143a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c422b9443b435d3cf596f3de0edaedb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b71f6dce833fff664bffa8202093c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f830ad377575fcaf00bbba9c76b6caa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f9b68481eb78008f37545a33e271d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243076ddab5dd90cdb92a576b91bc1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941e2dd7c1265a7f9e1a3fcc667500e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595a65f93bca92f46f79fc5b770668636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf11816707e599a7cea874669ca19337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3e665a33db46d4c3a8139afcbc65d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd54fa3726335fad7f2e360d33a72539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea30baea3f9c4018ac49b121a2a50940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d3e61880cc1ca7388e030fbbf219741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acf0d2641e7900789c07836edce2e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a439a3e9788b2c2125b85d98c4bc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379d967673fbebea8208281e9d9899f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2a757e8c625a7f6bcf2e9046c336645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf8f3e780074d80162ffee3038cb1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0c212493d0f15d13f24fcbbfa1e2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff1ae104204419f37912e6981d43b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db3d7e1bb013f269f2d8451ad1d64349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fed6ffb613a8c9962e135adfb78c7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24485b72fee878e0a814681168fcee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960597db8f16bc528308b0451621f9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8edd3b3fd898cba426a37cf9a50a3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e471ca75b18e62c951c175e8117123b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c77a756f7c0e3a6b0424d74e21e6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632454bf7556b64003d7e113c7b966c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc505b497aa20ffeef822ef95d88129c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba0f9052a11522f0dbcc85dd20b8cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70281cdb2088a1bcb8e4abdc2c365f6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0206381dc0eb10c12521d6d4d1f229860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac279adb8ea6dbcc8d1fd59a023c3d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a563ae043c728a0fd25e76f4128ceaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b22682d21fbf7aaf7b61299d0d15b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b744b0c8f7b7a5001f51b3c05d0dce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a703582d0f9bc98d2d6c01738ff9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e221237c72eb03e69e9eff2b5abfe7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce82c08918ab66bd2388e62c3fac7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91305e9861a7e5c5026efe682830145368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c702d59f0044108d5c4e78e8909abef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190caf4828e676954bd9334d4113bf5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba34f6a358221dac4e05e3ba8e25ad471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2c215917b9ddae9ad070eb2c12a3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd973f3508f1d4878de166eb6b750c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331934c804fc0ad354f08a70f8b8ee274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a13c4f9354a25ec9bcb1a8717d10e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bb6ad6c6d9c21ec6a1461a24107ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b38fffced0df905f2d9359bb52054b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746c5b3d6a55f01431ae490dd33ed1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ec3af0342f4d0b7ed41c8cf5f55d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91359d537fe25af804c92c34fd6c1af680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c7acf9b11c2561eddd7a9f8ba51b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af55e1d519cf2de3040ca703133202f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17c3c9d6b21bd6418e2b2bd03579f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f43bf2bb94aa192f64f81f88ce1cc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268f913e8fe28c561aa7eed9c0ab17c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a4a82d8baa2b74db5de9e3dd8d35086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f98eb0fa7b99dbafc1ae6f2c2759687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127442d899b554147abb48d1a66f2f8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fee74fef31134e1a12d7181e4e9bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b177b4d5a77dfed8ee95e0d06159890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16c8bf785643bce02b0c0d7fe47bf491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689b68e68dbf773750357b1780254f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cded30ef870fe64c87fad9df378de3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fe16b8fa6505977bdbc51521b584994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb4273a929d663787aa2323befadbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816762051c00e2414aa0a758a70157f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29473bb9ed672782adbee84381973a1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafae6a300c76fc67d44e37a2c1a92298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109eaa3f87a663085d460dfd9790faf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd1527df397838709b6b4a690c3352100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5ea7c37a272afb9124059d0628115101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275312266b4fff20015af31b1a2d38e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34041094d5745d100e39f10a47fb4884103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d317d7d72d6699f597b61bb5270544e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0f97b242d99d59cb8ab524a5ac3a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d3d93d4aa639968bf650e12391b9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fe72fbb03066566b37398e4770e25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b047efe6648ebcfa854c75effc349108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf4cafddb191f54109500785541622109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cf5aac9324c58988b33a37f81165e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f092401e25eda593ef89202582d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dc7520667502136e4f8c4d1c20a08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c155c36dab84778d91f6287f992cbcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3382e31ebde44fbc5806f8936c2fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6b32ee5b4d3af3387ceb6f9d6fcac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cac973c6e78de01206effdbd751fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59be86372e8aae13a72a505f472381117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477d7b519953a913638c335c74794de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392fee568a932cd6ba5d237a76702d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359027a778573d4ababb9b1e7382a9bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13593a078fc9769bf20b9f73ac9d3cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726492f90315527a698712373bcdb869122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e7b2e878cf3f5d00d95a17c7b4ee8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36230ba2f1adba698dfd5a0995cb78f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652c9c9c95091240c69a7e346a5c8cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e21d8670c862d49bd2224173c2af1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89612a149e05d847ca3fc07b946895f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d4cc103c21d957c15439ac8548c68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabc307a695951822963e328ec19a93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2843e914a3d01fd7776249475858a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6add39e80e11d7d1642adfae5dcbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9c58f5ac883857625d39a66c5258f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259454f5facbbc2dec85d86746e7b2ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dd81ee9a45d2c05a966a48bf26f69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55b94e58282f6e9f5eb0cd147e60a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c115df6c6bd724682cc727f778ba00c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e7620294214cc4170a00bdb4a59ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffb468340dc552dcdb126adaac9aa4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f3a8731fd42f04794c50f36ba1f49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb59d63c8462137233bbd6ec8073be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17589a5bf9d332013a129a4eae829fec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf1c2a16e61f37251db981442ab296142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944404ab0bcf449fe8c9c6846790ed4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c15b84eb49262af603731b08b64a8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841100e0bb394e95d76322cbc5a5f6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519192d4757b895703595df29a9b2a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78218c9459db1f0885f5cc34c910ec35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572571499369430d62357868bcce0a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205490df8109e304062ca43c24f15d78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6861e3c1d21b334593d324efa10482150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7744dd37cb30c93390cc9eca166729e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e66da1b21c91855b9f555d6cb00be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551fd70fd89b354cf2ba47dc14349e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c3ffd56afa6aa6df9c8052445dc6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc214323c992f4f860a2b8fec8368b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cda9a2ae4b60c6fd1fed7e022818b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19c804c723687a7e5018a911530f1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3a7c3c43ef038f88baf2719a5ce86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8018b4975a7f2f622b5969d4fe8154b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c62de8d2a220c157ffaf4af1708ae7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553caf94cf3777b97af210c9c1ac07e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c753ac57f32de9bd0574e15a228fa48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8230b6adb4e64d900c7072e520894163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6057b5101c9b388af1a27150ac3faf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20a58a161fff0d70598f4abc525de8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4287acdb4297ff4d7fa0abe6bdf65d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438ade51d41fd3148c144e9fa6dad41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d3ffb03c39a6f3228b5994f033de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb39d8c6b13f66820deaad7e68e64a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16745914cca72a197eaae999215c955170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb087296433f5928fe8f321ca17a46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9364b503275c8ecc1a7e3a96a141367172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f405678a010dc088a986f8a2648478173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20223c976e924126dac917e45b9b57d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1e177a5a251c6eb8bce3e47e0759e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f12ced140475caa334d76d8281289176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d79b29334f7567f15b9e44dc6bafc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b82048a9b0e3e90001123330d4af1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306875961b2e00d34f6964f93098e77e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9cdc7997971c7faba7b5d48eb1e56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23efe6abb2c10e6be3e714a32d53857181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ff4eef9e53c065ccdabf8af557e96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee01ff65065c34afe8bd8146ad5580d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d6b4dde7d961190011a57c841f322184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358f751c16af9413d4ec28193ad25f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1b5a8f930701b6b5d005eb1e0aa14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408199becf47c8d71b8af031d39e96b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e37d54f311c68730934e168866055188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48383b221c1b28b66754f671c230afbc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507edbf627a9146ce7d1f304ff9bc334190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0e19bde99e7f06381311573e1d320191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73045f8ee1525264da17c9909208374192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4786cba9563d06385ebce83878054a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f32b8951b94c98ee18b960a1b52de3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0582d13b96ef7f6e15e3cc48e7d940195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9126f131654f2ec285d3db340cb93f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e9c195792e7ab65f2d4062ab52cd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4064c9f0e510b502a898039f17e51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d44da66710f4ef162e3fd1d5737720199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d38740e4c2c8fad4959e941b3a7c4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f9a8474ad85cc6fdd94f88d60e7f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7298cbc912475c3bf089f8b6cfe17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160e9646789f3700c12370f632c7307203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18ff1928e84890aa4770b2fc8cbcb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe17df76b72d3048e49a879ef9be99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec9ead02f3ff1383b68bd69344f617206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e5c8c394ede2e8ac2c4e6e616dd65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872502a13832ce3cca55cdcef2bba65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06630dffc2a3de0802bf2228e51a58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792056ea9121770d24c17ab856ffd3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247541d69d8ba789f41a5ca77f861802211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba421d8719414b03cbd64d9da446a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceedde7ce6843ff45bafb45a6ea273a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc972c7ed8cc37608b1e6e1e216040214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2cf45b06def93fef55bd5dbd8f43d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a89766052412075566dc6d7070726216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01dba1796aab100276ca2219c6275f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dc0ff08c196e40153cff4a85ff0b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bd67aaf46b362e7044858e192055f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4a9727eae617c8e8525206c1475d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264c33831dbb7da3672233ed62ec7ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128ee4ef2132c177edace3584442717222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea56c85263f725664cdc3ee7a61c0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb4d8edafe2e175cd8c409b8b159d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31e18e8542920243d2bfba42ef5d9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69911f78c46cd158228a657a0a7773d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20791b569ab545a6f38f528671cbaee7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d5d626ffb63be5e615158606ef300228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b70173c92c5e1f2cfdc3f1afa2a68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b3165c06cdb542d80918774313878230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e3f91da780dd85542fd6968751f57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b486a53318f0716b90d799454a74802232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79912ed9f47866b68d032f95c4826726233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78796d61f7f208a7ff3500fe218eaed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d048ddb9155647c7925d3ee038a44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6854ab246b2d6e438e15ec4893386236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a643800bedaa24b1bf19eea0bf97e82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0a45c3665ad3ebe0b42f5d8d3883f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5b76085296df60e212332dc68c9c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a313f206ecfd1a5e85d70f75a07c81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725fe279634bd7befc99b69dea62107241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ca3e830cb5da414ec02455ca07412242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c6235a45ef73327640cdc1564a1b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b024b2f87a85eb2179ce1705922aab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35154ea7e1b0cff4faad58497a69f3c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af413de413a0273c4ecfe5f6ee344c49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebac8185b6e269c7cb155dff279b205247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2c99ee20f5e0383f0d2a5d076af22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c936c8056bd905b495f070abc3dedf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c38619e4fc2b26e66a0c104281f8b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d227197ac224d66d6fdc42c6b2bc13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834269a86dd7761ffb10978c236907a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff60cfc0803992f6fbac7886bb354bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367666ae2572c0d37acb897a05b57329254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5464a96fae030a13842ddf5a2722952255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d13ae88a4b8901e7d5c037e3cd8ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b32fa8960bf33da39243a06c81d806257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a5496b247eed30448c8eec93edf9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32c0a139d17a2ed8fbf55f86588475259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c278db6ee275dc441a8f9d28c580c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f8a4ee33953d9cd0a183bda4c69e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75876233afe593400ce7063dee62dc82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d652e9efa1c7230e0524623527c17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6e6027ddda95a115866d5cad322bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5395a1a8717937cc7f77b5c93beec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c2766b8fad725ed9ea71a7f21951c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c004e4a68e6778c70dbd05f395d9ad4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032819e914ee7500a071f62adee23c15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe19f3ee52003b4fc9ef39a1f9c5a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17248926aa214b9e2a88de71aaae9068270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef17b40ff09d2b5bdc6a52931bfac58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3df5bbb08af0e5fb98e586ea55ff2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641cd395fbfda4a212e58ad6a6b7834273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb04dd89f3d3aa29993535a49b1db6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246133a0b587d5b8d4c46ebe11120cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427c383df2ac14cff3231e3a4dad95c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e802102b50ec5e5c88bcaebee5ddc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618cf09e9cb4a304bcafcc93e66b61c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6971e1d1113e9769d4a8daf0813d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cb4598cc2c1a2400fdf955a1ce552280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e671f96352b157d7480b472627739281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663438663a7f9c9d675aaa5d14be79b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb9659f433b78aea4a18c3d11eb8f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cac936af948e037cedcbd6fc12d7c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee29a5cddc2144e9b0e7ea13045b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fbc40ce5fb6ba252fc27773512da3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2aeb11732b74188841955b31f78cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e772242c0746247e7d9e2d90868a36e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca258a3a4d9aaa46967f3a4a2eb35d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16457856d53c0db66904d68f8b8586ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282e522e44319a589ab9a25c52e4789291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d86f6f6dfcf478f909d6fd0d790234292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bad4103eec42bceb407be007b4dfe6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28744b14148923d0b9ef11c639c7bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac7b6544927796d73db1cab87db3b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627a4e4c19498a669b638979f66cf0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6046d8d617eecb55b98c86c1d09e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf40978bbdbbe91bc06b7d4537f1a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7dfa3a9902ec8d98f217b363e31fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adac0a7cc07f72b1e6760b17aeb62f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb5437efbab2b6e3761f7c81d735ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a50c14bc4c3e70344daec70810eb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000218603f052a04f251eaf18aa41f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c91d66658d769ad5268251f366798d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642acec67696bf17228b5e874e754be7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0e755d10bacb3faa5d4bc7bc91e88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d675e83b33a112b32540fcb96f8799307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa90533f2d8d97daab76670b36441c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c21f20be83fd3e6ef2af69c4122d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17591424188938f061c2d03cb8d83d8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c951a186c3f89d1069346fcd32fb64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd1202561568b759a6fb7d9622a0ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1b3f54835697b676f203c731953c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a098fc4ec836a1903beca16e43291a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d05f2c0cc79345e04c847acc689d0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f096cd43aedc87bb0c278263bb3db4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4e63da930eded85706719fb4e7b03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cae24e6c469be9fba64a0451438df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0ef339cf99c6134198465ef548947319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5f7fd53ed7d4666723a975381bda8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f2e688d4ee97c1e553ff01651b3b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5da63526c5217be22797f77962ba5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff048e2ee7e313258c2315c70295bb95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d25c40e422942a28044cb4daf3556324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98006befe547712db72c02f1bd39f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69f10373ea2fc893c2b89aba45f2b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71552682956bd8772bcd8645b0c7c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bfcb016fda29fc04866784eb4287d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da16ab93c0bc1cf2056796c395885c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7d35cfa29f6837d65ef09be7a4212330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d7a31386a00bb369bcf7d2132329f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62323a93ec5bf632c2696988c53fad13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afeb8fe1e8860d0b6afca756cb00a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f169fe4a9d05dcd8578466969135b0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014d539287956b03e129f7b3021b428335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221789c3df4d96be38563fd925994751336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150bbb36e98e69843ff82435b192220337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ec9631dd631e7f1e8421a0bbb18a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e816d702d486ef93b11841cc1350e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10846f0ff8d40d8d826f5598727cf1cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602dd9ce22e2ae8e0766dd3e7e3870e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568ac8637c0602d92be5f4f0a87e7a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b6733b006babfe14bfdab4b11ef2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba50bb999473cd7284e8943bfd908e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524711ba9bbf89147a23944fba8ee81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecbfcae015cd3b21729f04cdcfe3f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4ff03ecd6467f72a6ec01080b1168347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765d40aa1c8435b44aab66cfd8d0c59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d3de4b314a694faa86f97ffe11be9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6080cfd748481c663e28a3329a80cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2d48934a4f161525f1c2acb32b8cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a67b391626a255524f5087042855f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ddd5dbc87e82f12e3a9c0c74e4fd1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb330d9c297155743b94bd8791192251354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4b29de7d56588c9c29eb599920cce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388e992486de3440b8656cbbfeea4fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf34ab2f83d5fb9355cc011a7f2f10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ada152eed53ab23d8a2112867e7f82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d61b79c32deee92ff70f916617755359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606d7d565538f44ff82a079ce5b26b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfbd74d69f3be202c678844bbb32ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d135f61cfe0f6b3098e7679d11c115362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801222da7c9894314261b1f5c5c85df9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d53db7feaab77740cad96fd0bd7fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65480b71c59591ae466b5ddd4e5dcdca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009957a0529a58ea697629ff0d9a152f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f42d342b6639fa2d627286c380076367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82448d58e9990d13b3f369cb52eaad2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e720dc7da86a0d618e815c335bf22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000b94d5d7c8ed8e5eba69ca358b270370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55f57f1f6a1aae48b51a9277eacf31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3da0bb4251162bdcab40698b640e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc33eb35f78e58765bb11b2bae3f8d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadef0470909ace87a0b40ecb1ffb42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13727b5e39b5e80e247cdf106000a62f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2e646c2c4a5d4caf2d9eb39891a17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c51a314d56fb1ca633150be27395e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a4c1aa0286f84f04894cf01e4f8d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e9a8e56d18c2f345a6513604ece35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece530400aa4790fda53315cc163dee0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54b7fc6e022751860ae0460027631c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ce824748253632d21f1e6c70bae94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a39fba856c5e5a98bb32381b1c685383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192bd23c6fbbd1706741a4e83154f5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e7d21990864085c15c2dd905c9b59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcadfbf80f8ee944986c6e0353881a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a1f982326f4c8bd7e4235cd580066387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d162d22fa919808bf0e65b17b159e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee00c745c48bc71ae6297f49cdf6d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b70a201fdec94f88b4add317bc9a02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeac33e0d81f02a4e181684741d89d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a96a645f40a5f53c6e1d344f9b528b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734169253687db2da0579187c2c2ddc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ad2b1de7094db2d6b62e63ee93b16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb4687ffcdf1a87d30eb9e8bab7001395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ec39ecbfb77e505f6292185c85511396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa059e9611e4b4311e37f8751e5336397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19af8dcbf1945ceb725f7ea1daee9eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c8bac39aa24b0ac54550b22f8a7d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5e156dfed3aae766d321e7ad39c69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8860251139dcb28d36e4df07f551d83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7367e715fc9043137597d72c7d6e247402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600c2310fbd7d5f713a7c2fe6607cf6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b388cfa977b1ec393aa3d142e4c08d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ed256c61800ff89a6f1e3a2587b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a1f2fd9bb6f4ae08c9cf938a622f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab489383b2868a8cd156fdb236f685407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e1b3308cb416034015d4110c593b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c86c5fdebff402db062b990b7b726409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12cb4b49f2807311b89370bcda93ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22859ef4a282d61db88366b1ae3f03c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7144eb3c9d64313c09ff03f8361c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2beb98d9e1a6fd2cd8a8bb457fb7e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dad6559398fef05bdeb5e9dc804db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a06601210638811c24dbd5edb067e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fd12d5e7d67cb55c7b78ac7d2dd62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5745358f702e4b304c2959d87d94f9e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e05db5d8a62765c9f818443fe8cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82078c14243cfdf7317c0b7c2f754023419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae623fa5b03a28e607787f1c7fc0b32e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c150009003c1dbb5190a3deab88e3fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfa0c349e745473bb2b187dc88db35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e0c257854d3ba83bace6725f2be75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f614ab4d7b78ae557f7bf6a0d106f67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb783e9fe9c2ba26da7d868c42a8825425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3ae30b3ce99e24f934d56e3ae1c5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572b476caa5ac50054933f80635197e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037f795750b2d13ae20018c2241afe6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3536d06c54b548e16c8072d1fa0e4a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c59a55083cb1faa5d8015657731dc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc40f1f311a6d9b7f6a075a72c27f1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc28ed806f463159c71343e631ebab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a09355779cd33390a4a2eff4a95ea2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed62c933c13bc374826c14d51e9c0b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a7c82d483f40bcd20cdc23f272b3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b9fceee1ca73f223f85bc7a292e44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dcb60c0965c366a6bbc1939196cf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2764edb82743f1dbf332f7a97b443438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97a497678c261d62d41675a1e3f78e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba3dadf0352ade7478dd1b09156146440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef27b4f885dab1264000a597f1c11e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa98ff4af7028f6cc14aefb9d138a97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27c659e8b94a9b454928a7a3b5cdba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582db17707245445493510f5eff8f52f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb413419fd4f5f00b76d4fa7b7b32468445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb67bb5aa0ba23007fb1b3b47310d1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5c15867a041c15abb1a85988ca1c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2248bfe8bfff8bbd2dfffd7513579a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77616bf4470f84f5b450f79b22370d06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354d585084521289956e23803c625d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5921e60907ddd54a249b357277f89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba16b9a30d6d468765933b62c13939c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18439e929af092ea5f03c7b87f2c19ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea46829a3e4fb11d3cf3395bebe7af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd00bd6a3ec7fe0a26de9c022e2914455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a922c5afe40ed021ae968dd29f0391456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9046f2ac57b2e69ec182394adee31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf650f2c5d9b97495ee2228c77fc743458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0c769b58fd2cf8878437a1e5790bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827b14986761255821b8f0add095855460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dea38b9ac100633bc3eabc5b587e30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea496c300c2c1d769e4ea425aa8629ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7b73a7f9e7a32851d1e80fdb995a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf489950840157ad41b639faec9ce542464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8096e17e7bcbedddfc5a49d6bdeedc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab01968a2b819dc16a3d0643ad0addf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59109912d43b16b3390d892cd58eb19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce6ea7deccbc47b1bedd3bf7eb177f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b17223a1deb6e2d0f064ea8c6a584469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4959e4a6d78768b4b701374547cf74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63996ebdb6d41a1bb76427579fd16ead471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d62a14232bde31aa3d6ffb57ac9c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9906d4f9dcee640518b718796fdceb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfe3331f0710d54547877cc17a46a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33228ce380b176ae2a9e05335a1e5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492613b7877f6787e87cf04030742046476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686a7282acc29a1b229bfedf6a7df1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf3e2355080acf21a05a3b9277b83b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f80e95224761b610eb8c9efbd1a94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeea5b9557825700d8be19a1fbdf77b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b0b15a15a70b75b2748e73a120ae6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08363900fa5b6b52bae761c45cecb2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3114a4805a743fa1790f7be340dbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dab66fbce37e43c79b2cd77ebbfe3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd35b2a2807324e0240b099ba73fa6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f002775a46d7b2d86ccd983e34821e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ee004bee88269b386296b9e4050f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43345a66e14424eff54c2376921669e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685fa33f3f659e81a6d0ba2345cc324489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec961508b35274ba72c4ebee406df4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eff4a77a47ed1273fb432067b542b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c5b205603db68acf1a96a39377c71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df9d43225498d064a2a0a6572d36b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec973dab3aa1576a870112ebf69c0d61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb7d867ba5981b34f5f134d96fa209495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b86cf784e0bded49cb1b674a88f234496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c65ebce7e5c566a7820f61c88499be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f8577787f9737c5f3e0e0bdb37e6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa83cc72c4d8155e5747d1c9388553499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbef8fe11147fff7c1b271a34bde036500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7f01502401a07362d1add653e4629501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfe88d4b68befa859da20ad2058e21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea42ecb5ac747ce687942e0e9a0c998503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2839729a87c3479e52a0b2a52f85565504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b8d59caf4fd0f9c376eec603f934505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1e4847afa37d9aed7f55f38f0eb22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b734491f240b289e72e213b3ef226507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01641267cfeb6e203b2b45e2f43e622c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccb283e25cea1346658a1f166a6f83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbcd07a879cfc6934f144125adbc36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4d24867330f35857fc6f9535a1480511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce54d6a4e66c91ad4223b3954270ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963b64cf98e0b022b0a1df87e9c613a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b818a54c9a428788eae7c75de42e45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54762f9cbfc442d2bddd683d3be052db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8cc176812cd9ce94d68fbf3e3cf06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55acdb89f0c4ff776a737a3833d65fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2ab0d6c3ebec4c290263385fb2842518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894d7287cdfbb5b03ed328be07c8653519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611fa44d51142d5e7c24429024d26db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e94c12d8834fae93ec877625c1848521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9f0a23992d3f1d661ae314164d4b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a4c339f8507bb16fca3ad62f52d16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55b8eb89573caa5c0d996bb23cc0fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b77cbf639e5414ff88ab45140ded9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47171800b9909d792fb38fcc2c072de9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938c8cafa3f5a351fd60dbbe1485c95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8121e565551712a2136a02695585d72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0426c0b47326671ed94c7953a4f649529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbeb615561d3a90168d6c2ce9129067530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937d2137c2a521e3e972a1626d22fb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e257108f2d7634748515282d93fc5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10241468da0e8d1b47e81f110eaef1bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb63a10214f76745767713c02b7db2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00989117c683bc22b443f0b80e1ff90f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df995a7b44617452343beeccbc79981b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657fbf4bac003b240a68f7254ca24e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e414904538ae34f5b9733fe204ecdd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286285c17a5adb9a12c3b5a3761b99e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2cc10eab0d4461caab123b8709da8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66079ce2220620d98a7ac56c2b25be54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9afa87b25a1636a0afe33a8fc90fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbab4ae1788859142ccf3b950399bd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3c474f4cc39a410100eb2865acee8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74305ffe7ae230fd7d5a0e2b370869545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d81001125cb7f9308ed251fe04402546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bacbaa46fd5fa8e3b58c1297486a7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0e297af6daf39cc731aabfaab6723548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0b5d22ff8b92bed5d40c8f109feec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96f711806523dbcf262a2e9f56a628550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b31b38ce114d467f3586e8720621a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f0afd9bfb27108ae6361379e3ddb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14000f02b6860ff2a85fd16919f74974553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80715e7554cf249592c1d32d3a280db6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0b2a1c875a53e3b4e758cf75cf143555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2e08b5240144ee20134438c26efcc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5975393ae6087bef5ecb554d9259b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e14337542d57f1450ec99db26da8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177790b74582838cad9f9c4d02c64416559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d01c55e4c8311ce9e50cb6dcf3223560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49501f10d76189c00b586bea12572e17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafc962c0944962248fa6c0451b794a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a14166f926da6283f7d480c02bd8a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6fc2b6531320d64db7379f855b354564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da94f4356179912f794deaa5966db0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc10dd58b72754dccf6e31e9989576566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e721c84611689d1f8a65775988f1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c96ddc285295fd3988f24260a163f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648322391f5b47c347aca36e85111dc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000c85e288e94b69c104f346dddea02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d9b3a79b5dd68cbadd4f799f2d5cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f5e287f78810465727b141ee5a4d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6855ab84e83eaa2260bb956c674ec0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3f57c3c34d84202645ef6e09b48b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c116da97fe6d5f7fa8078d52d654da4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e6f1402e8cc8b352d33b38c4b2f21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b52a756013c9fef4f01680f1b7555c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0abc13f91c2fddd3075285ff3cb92578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d636efd14e5dccf245b123504790a52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec8990e4c97efbce4076ed3885bf3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8010d2a0ec189d78631c03125fa153581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384349771715eecb4736d46550a68a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1354e4e0312268a5624db7286a3c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8014ee6147619e5ab46073321b2778c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5ce6cf9cb98904dea534430b4e9af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518435f8c0125746c35b9d1e7886dfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca129e5ed5cf0631b2927b9ca3bee3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9017c9aeb23c0658418d999f2caf39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b288e3e880d9c87eb5e144999b24e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70622e82c7ae957ef5e930b854fd8af3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbf77e0f13cf118c0f283ade0ea01c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c963615c386314858a77aa4ae2a7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f23ebbabdba2bcdd6cf1043bef17f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef5d91e301d7be90276aa4dbb06fc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38af5605776a8504e0851d28ba2d43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a46d74100652102c10204b9423dcf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4c8b0214c31c83c48c72b78fa2991597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced142649501f4b969ed1451cef537c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345b5fa42982c98d2cacb23d1c9f875599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d277f59047a1bcc48ea08c2e38d3fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeccccd22c58c614b1e82009752085601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb6e11c6ecd014330366176007bc99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277aafebd8292c76ab75d67047fd2a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859711cc87a1681b73cd95edb35fd479604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aa01e0ff16aea9e2d8759e029c69d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dacca93fe1ab18298dfc6f12a65c3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56064aa7955c7871a30b2e6c2c45d2e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a77330d615f993c9c0703222c5836608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de0dffdf3dbc96f5d6850e6fe2582b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d69732098d35505cd2b2aaed068bb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4891aa233da49d7bec2ec3752c8c069611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070afcac0a36405c493cfdcaf9519bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c46473c2e938787244ba65e6db4cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d429948061445605782bc2940d6e7e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff18433ac6e174d942f74492126c2de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6bb84804759019ce745471c00234e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478b1af85d6cde979eedb5e262c25e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc8ec8c45dd4116c96198767d3827a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481191bee6c9854db985c6f53bd7703619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64128ec0e842688f1eba66e817efb16a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28599098e13201cdfcab4e6149f9c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ba5535d5962481ae63ada34636c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17104c8de43f49bec008f41e3e378b2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023bc81152890490659e494506001d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34371dfdb255927c0172380d70013f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645a7c2bebad6246d9252e1cf3c42a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372892fd9b0b24a8209b4f6dae7f40e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c8f92e1401c410e57a016e0ea9d04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2d0b0441b51ca8cbf46e3ebc1c22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256db7c2239de23b760d14626e065e5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fc8abc90ee9af217e50cd72776a5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca33ccf9e5f62dba446fb8839a210ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63860869c701992114f3bdf7207744633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74951349fd1ed441aed57f4da1d1e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd668ada6c1e52078a8b51f4e75d4a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f422bf51bfac12c9fdbb404237c6045636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b982a4c38e08e5242a7a8b89a71de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc1cf7fb8f1657e7bb1753babec43d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a64db059a8ee7db0b33fcc4bde03d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0e485948684e819dd1e838ac66f93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4bcd2bd5027335d1a5f8a6a48e8ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c347f766c6a3a97a22bde4e3ee1712642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45643c6b1230470673eb960b5002dd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c7d56fa564dd6453a25a9fdc3aa9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c7a952c0eb3c673140033a6409b63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce63f23df59e441903a5fb2907dd35d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a355915c7caea14c4a03a4aff4ff767647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e93ba6320169a11583002358429ac0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897158b29a295abcf59a6711ddefdf42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4227215c2a6964492164dada5aa3c59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637b73b77a7a72871b820cefaa95413651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068caecdeb4e7e7af46219467727d4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068723a30d2d82216c5310140bb78047653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aab6a3d3d15e9d2b17a1e6f61b209654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575f5337b98da336048460c20b193ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bc1fb15ef3a12b28b57feb1915c67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455ae92eb066c91b0a4c9c38908e571657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779aba88b31471ffb1f74753650f868658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe590b3de20f28e11023cfd699a8c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62152b9eacb509739ade5eb9bc251059660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61ff39d5db2526d55a73d9621f87cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993ce6a23681efd62bc0f3937f5f872662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7e51508609656c5a218ec73fe0876663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb39ae438d3636be66a16a1814b0ea6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2036e51943543ca30b6b5e3641d3bec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c5ad10da45145bf0748a8fa662d13666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5255feed1862fec97f3d16bd710cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e105d3b20ab16a9be4e1bec1cc17c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de612789a2756252b57f798046d548f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364c8689e8048ba5382d97e424f54e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7147577a3724b4139c5e1e8bd42192671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f51843f7cb0ad23b562782847e287a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c37c3ac02c2ce313606b00b305c126673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33052e60af91e6de2c741ec6777023d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ead63d15be28ee7454780527ff936675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce16747ead7e0a51bd84559f43cb54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a333aee353ecdb600d83b059d29f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37061ccb8877452722c99c3d6d96a471678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6f69177d9bb94ef77c91a376dffc3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b8693471aa5611f9a69970e7df062680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310f9824ff31c8dbe02cb50c3ea656f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c2f0a6980dfef0e29feae8e4cfc5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd1bf82d97f799e33ecabb116a3771683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db295f499b8e84a267046ebe32c1874684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38382414584216ba09b738db478194685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefc1635ece9a3ad29bbe1cebe5370d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6772879f25866384fab054e992224687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cabd4e04d82523cd4f95181bd855ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caf4292400482da8cad1bc17ec8f80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83d1ffd1859d4b1cba10f788d20b23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51115893116bf7a04bdeebed0db26d55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694145ba5dfaf323b8c11af66f2ea4b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7c03767fffd4ef57e1c3e3656eb53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9244179d5ee890d369f7c4ccfb12e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3ec420f8e85d3055f2de743b38e7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c232dec890ce2f388e35df22aa467696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd559d355f02c4889743d2c5bd791e71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caef4a937a8ec89404a8b7a666150b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c075c5ee1b978584464dc005d7cdc66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fbcbb847e3bd3ee30877c9be5f735700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fb8f263cb6d349828dc68b9658690701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b06afe32647596177804b52e1ce5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71165ce04f5d22016507a7f4262344703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd618e68bad88fb2c5522fdfcbad615f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ec3e598da3650cb6f15188adf937a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b03672d8f44eca96453ae9d27db5e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4a5dfaca5a2ac7f0ceb995d42c934707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7ab7eddf85d305b05f250524d3504708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaaf55be25a77e3adba86bc1dbeb66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d470f2f0388a5291af8fa8d81c0431a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a3723b771992876e0d46947f42807711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95322724a56c21c6798cdca82c0860712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd90b3987d31a9ef760618edef7546e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7caf480ae177e604169e039ec88970714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb3b3583820df912c42f48bb691717715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23484ffaed3024226a4a0450d7266fb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb446c28b17dafa766ed8161aa67fcdf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6510de542fe1853a3f69151ce9bafa9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18070348100e5b20add3e0400589e27a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2afd339de00ddc20dfc635e32b9381720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ddd136e0c73f72d8fb60569c12c88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32561f2ed637daa7d288f75cbe0de89722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21326ab921529289f2a6bdaef4a6005723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b74d576427abaec4dc6411fbad103724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82489a7bfa53f1dd064abf5b4b80fea7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41384caceb9a8b411f950a4d1c7147af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f599ff081457f3262601647b397874727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202fa2299727656d9d0530261504da8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c382ab3b73543187bf425dc009b281729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d8a9ff38b8d0764f19d47b73a58c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c3130267bd61d72d5dca008f7126b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d88943874f9ac448d0500611bc329732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5d0825eb39ec15b216f0da3260bd0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581733b1ab301194031b08fadad5e38f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb3fa70aead1c8dee316e054f54d1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b752f0d93e091eafa6f9572495fd585736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72ad4df323f0d9838ad581c1599f91737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b56d06c43c138f20c1f79c5425c0c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ba395b1a96710f7c22aa0af02c736739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7b5d0f5495638318c14ff009f6bec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d980825f98724f665bd3cdbf409700741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31078aba3fe97895754a84d2e23308742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bdff2eb540d8d4a841b46d83d996d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc798f01b6626f28661f340f787ec4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302338d69ebefb9b338efa4a8192953745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5904494c6a3567a7d6c0e8caaa1080746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d6d2113c05dcf9a8a29e486d8167a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe28ab24d6653631862f243c1d9fab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374b78ea69941da60b1fbf1566b0125749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b5e98dcc49c8a9d2921ac56d325c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2959c4f7113efda2bb97434bbabb242751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7664da0be342c0f7afd9639ae975e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caf5ad7ba380f2c4c60652205da0e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222bce7cb11d8b2253e0589a43a5d95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a18e27a9f821dca9e47d806e36f4d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee3a64a4fe12cb23e18c9c9bfa3699756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372d424558716b76e27af74a4cd5629757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26db2cc6541185b289e7b5cf7366c56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00c74e35fe23c48f1cdc1a61c3f72a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718383bf4dc978a2d4f7a7c06ff54b82760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1a2f614e77ab9a383eefe3b497e60761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78979c19f6ce9d8b7e75b7521a5ab329762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539ae450706f3d2ffd66e15c5b54360763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81324d411c7cf26b79f571f68c7bf0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01f52b9d3fac005726f2619e06fb86765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b87622f25131410990413af46f5bd8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9507abbe7df58224b63bf3ae4dc0e9a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3bd0753d74d8fb0bff5876ffd2062768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e48a0921f5a2c83fc294658bc8156769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1073d33ef20ba47dd0c032c2458293c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef408615177d41b7462936d9efe6fcdf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a4469daa2b14e3e4728156a8c0eda772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9dbbd93e86dac808ab49d0f857699773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11b4eadf64b027ce011f8defb36295774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84879c6930548abf87e8aa2ab66e36c7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad24d18bdd7349d698400a8ff7ceb0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831b536ed71fb9744385056d968c93b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828fa93a0a5c6f1662ec4c4c5be88e7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f1844e18c4f8ad2455cfce890ab99779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5793df75642112b59b1fa381f5f05780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8933adc1b473aca982aea8fdfbdd0d0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc1fe9f0e8c8e90e5f479bf6e027e9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d43fc6c7389fa05d5baf5427ab91ea783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f4db260378298867bb72b487f6cdb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c53733dd0195f325d55057d851f56785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb9b3f7102c7cdb39b5e09742714bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2af0b21ce173fafcb2b47c59fa6558787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867a9db8c5cf85ab98ac58d9c05a873788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fa49fc40d87a70939eb0038b7deef789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b6aac80fb706747378160b57ea15b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604514521320e217dd75f1297cebc359791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d88a27c0aa6d3b22dbe1f25d56c06a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2ef30e9d8521743b93aae8129cb54793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072bd0d406fc89e729ec7f3daf45c52794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa1d520f50e9b084ea644e7808d73c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e6a2b5f4af2ff29649b38f21fbbd4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ff709f99566451fd80f576663740d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ec3a33bff7587a879dcb770e64119798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc302e46330802c1395e58c73486ea3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6317414a1fe6f63337173de0725b065800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a90b9ebb3779f6ef77554827c36ab0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f315c6438e898d98b5c52d62d85e5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b395b1e19d9e33ffa5e78f357746d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1644ddb4daade0c4f71696fd67509df804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3f033de044fa92a3b8007de3692ee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae87929c37aa92797387693f107c68806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6104d3e903cfbd560e4252839119bf9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7e22f040552aff004917e3b0197e8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440637314028053f8f903c6be73f1da809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba7d41ba1a50ab81cd80c0a741c64d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1168a4ed3419e91a187fd57001cb79811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd005bfd4f045a96df995c066e7da3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce374a5b7be59b73217117016a5a3192813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538b011995318459690db9d868a568b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a882709e36652215b0a9a4202be2a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65ab72f8e5cf0d07696bc3d8d8971b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996b0e063250ee38d64a965ee2b339e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d304ac2aa0ef3d915765c5078b85409818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466fdadb4b44c96860b3fbcf13081d5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778fd12988f1807c5b3b2dbf9b313e9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b004b5b06305ef1c6cb5802e43aa682821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015d36db4328eee8e16aee1f5d46364822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e2f458e101fd5446cf811782bee87823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478ebf27a1a3518337740da51321939824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2b8c7ab893ba950205b8a1ed1aefb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f48dbcedf8ba6d180b5dda12a4560826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f4596a9e27de952f3724f391e816a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad337b7b67e86443713f14d313d269828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b9571c43067072640df80b66b1222829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090ee2044598f15be1223f442f0ac98830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5cdd32c9c728f5cbcdafa652b468e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da337c06bb76e209dfc5e4d46ea92b1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec826d708d22e1d8336427db0c750dd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40e7219f8eb324c4edb7321fffb85f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67867251985a54eb661c5fa661439737835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0deb63e00255da0bead07ee59f7096836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b126038f91cef2623f57f7a6765153b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dcd442dbf06abaae6c235e1b409c5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e89fa0e4e611786704dcfa35a8f5f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646c71c05b566b1af6836de6e0306a0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504402ed425700fd5b8e375e49a7a709841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63ed6735953079fc4249063b075d1c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4f2a584b4d403dec24cd9056c2ace843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79990826cd4a22bec17365ed777f4b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8daabbd3c8fcfa5bc3dbee973836f0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5580e1b931cb89e0e6cf66ad16d87c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c844efdd3c38a20479ea7f90d76036d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c114a4d2f8094d3c3ac0319a2d0534848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272613673a7927db974e5e51d92f4ff849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1002598321caeadcc1f3049ba15497850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab137a043847991e5d0ab106405abb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a4231580692c7a3ecd10a55d43fdb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff390bd07459f198716b53e64e59d5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad626a5cccd05fe3411add9f6e5088b1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7b232360e94136f24cb3eea94ea2b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daca86fec485b6ecd702bcfb530c76856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652d380133464e89fb2b0d757954f16857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125fb7ddca50c2096279669b1606e86858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4b998ace1bd423b3de936c51fb2c0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752c51399f43b64874d4d17182ebb1b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec84afe8bba6e71e0533d68c4ca75a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50f02ddce18c52e560846059692fc3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97f9331035dd3cf05bce13619ac9e7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64a5c903d4e0dff8916bb5010892e2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3c4e2a189e65ab2f63153521e64c5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860f458d76fa729fa845648e1ab3497866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c596d37eb0f0510bfc5c750872017867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce66a0a4c99d0370ee44911e9d21df868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17023b208c66e8a8071a861512103677869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fe75caa21e64766d8d6f297fe279d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed40b1d95081627efe7ada7a7afcd04871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5216557ce4b83d3d507189ce3e8a51872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a80dd2835c38fb06cde87534db33f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46e135b1c8cf7730544203748e518a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420dd4235d469b22869290507d20aa0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74651ac94f28ab4870b3be85ed9bc62e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071982e7554730865758c38f1ff43820877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72694fdb6cea294091b7375463cc00fd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7db0693e96c47cccfaace46da0735879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68b23d0ceb312909dc4b7d0e078fa4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91d61783d91eb2fcdee8df913e3168881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63e1b9692bf2b485fb95a7d57c9cc9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e3742f2fd160bb7cc98492f076650883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c3baf0b315337d7310fbb0eef1354884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7cbc6602a281e105b1bb7ba8ddb0f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6a523e43c1734e522fb1b8b87e52c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae185bccccd8347a9e0fba9dd53081a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a243006c4ab1a9d93b21f89649719888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf63fbaf24fdc4757c6bd4d6bb0ed8e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79d0dd10c8398a995071b52b499b07890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a9fb508107fde00390a86594f4677891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14580b2eeecbac8b3ff02373495cce892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c676a54b10c0010cf184f9a93e6ac893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea890e9b4f61a14966d3cc7f952eba6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413d374aa9c73d6bc629890b737fee4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b404be1d49e9ce1f523d4166d316f8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdfcb002dc27dee899ba0392966fa6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c1fb85ecdd26b8d11338ac5e47a42898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c4c9acf9b4635dfff36c6bea1c260899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ce919ee54e6db9d82dfe895ccfe5e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861a524e03e10c63cdf43556d948fbf901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58f8d0e71d19a83a168b9b6391dcfa902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda570ace11ac3b2367efc78a3939256903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75665fadcd1bd2c169ad196ee1da0d7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161b35536d2dccea450d9afc6381096905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3406373896eb9fabc9d48fad254d7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0de09c5f940e59ca07df483c88a847907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8080c9fcb8e38386e66abefb22e2a08908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48113c9482684cf9ed2b57ab27e350909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012927708ff6a1f3aba64248344f3cf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49ca5e3438907d3ea30a415d567989911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db121f4ac074429292104d6f6db15b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3509650ec447da7f008cdb3c9f019913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d9b1c0b1b4f4928e3c57a6fd53032914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90be5373ecd06effeac40f0ed6951c3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ae43d83dd4e2f9270a5a76eb976f6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdb1930d9a0364313e9fdc6d2b85e9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09976412f1032efd3dee3bcf08489e65918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec128f1817b8cde8e23d44aaabb3647919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd079d62ff5815cfe8f5ce7466452a94920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0029ac3635af6e346b5490935a67a4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686493872958f24074347e2d73643871922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece391a2854ad9bf0afe79124148ae0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc72ef4f2b75b35f5d4b506e71bf305924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642249011f36dba1fad7e4e5d6928271925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2795d349429b6d3f2492e4e27af4514926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c3107f3f5042a4961fbd6795be915927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ff22a60694b3e159ad88307202a4c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2d2afbf01fd9acce57a813d39bca3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f66040177dab134cbce464ec6145a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f98a9d60856777d70508da39614ce931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82517d0a9b807d07676dbd837b4ec5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964203d4e51ed07ac70cc38b6799ea2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374080328536caf305a6f1660d1b3733934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a864c1096f36449f6398d7bb91d2e9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24137995c8c6772251be95e358397b98936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ec4068c2579c006842e6105c4f4d8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2a361244bccef84a5b34de8da1a7b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24407453bc8039137a5621c3c2f5fa939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9095d90383232f22d77f29e147977b8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ac19081bce4821a190d4f306afd63941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7540e365d38a5be6374390179c3ecf4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1007aefd45be027332c54ba64f9a37943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3da7a8d25b09d75a208faf1bd82c5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9176295ad34c5b2df76a78237e1805a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c56a81e1b222f93881da6311df53b7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b80dcd78037d23d7bfdaad369737c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e443c2dc65ffeddb70d31ced7fb068d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae6822c913dff719539a2bc5065355949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d58753551927899a72fb833933c76950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32727aa7aff015e1bbbdccf117effe951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6450b551e45da8b643465fa5d1f16952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb40e23f3df6f665d2f9a07a211037d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16ef19a9a75383a9db8b15b4dfc7c4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799960919c332dc75d3a3b9a19f664ad955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679add0aa2a3278a3d3220fbd94a5711956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781385629d35cd75c7050d0db7949dd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a49d945560c91b7e8fb8b1fba2abe958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c92c9b7c3d2862f2609fadfc413dc2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda36c37bfc1e78e9ec849440eeb7cf2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa48136dc0ff59ca194d58a79c183e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33a49d157f1bf1e966f6ad93175588962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d18c9a3d09e32daa5afe28d4f2c84963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bdc88408c134abf9449e2db71c621964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265e0aa53a321198180b6e00187cc32965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcd933a38d9fec7d40192cdace5c5f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69158144c7d7e3a4cb3ec3e27e2b204967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364551f792b3304c19b9b5ccb3d75505968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a0002a104be6248a659a363073274969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b04ab3fe1934dfff22b73c31c2fa970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c8584aad302901e9dbb45b89a7c85971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9e24259cf65cfa7585c1d87e1a968972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31262b3ed645eb86ef3b2f8d7079e0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386a8173a18d04f8fcc24220b906605974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42592866d08a4f181024fc2d3c0899975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589f68a29e3bb1ff081239587d7a0f0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04987dcadf945d0635003192b4e54455977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>