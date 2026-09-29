--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4557b3c3a02b37bfd3b167efd6b351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aba76e075bfbd335f584298f8387502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e8c9020999e1bbb196d4e229e84713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac249c010d72ee81681b7f295d7ed44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7eddaa1ad78bac89a333186f6d3535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e51c2bad43d1a0821c3f0f2d6c09926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f349660e8cca43275bd83e594642057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c379bf0885ed4988137c83d0e34298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23cd6e350f3853535623cf44db67fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412aebb77f416b572afe1c14965567f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472067694a9ac664e79896fe80f2407711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6246bf4f9fd5f3ad0dbf3eb9011143212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7453884dbc99c713e93b1235e5e5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc4dd97e00b0d512636925442010cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7422943a156ac7f52e22afb2f7a7cc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c3b18db8e2477d102f7faf63f55a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f41a740325a620bc3a71b09a014d4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96798e6d1fcf1746d5147ff0022b1c9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da5b97888365998c55b85c7400651119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2b5f56610b5eb1db4b0d65bae66d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71412ff3e288d6ca3966573e21a296821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3c19aaa9c4ecdaca074e0c0b3a6a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070290aba21e63625f4d0865b6f0a5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f76b0b93a548badc734a8fbb6c5ff724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e241fe8307f7dcd888e7dd8e4de9e8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76f92ee79851dd11681167f5dcc4f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2b08e381294b6992fe0631596718b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0919ef70602c12c6a7570ad50665928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16d5550444c2ecd1906a15901cf5f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf60d24e62066fcdde60b6ffeeadd4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d21841345d3e891387db43be681d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01e59268931324f21888a5331ae6b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc74cf0bef7b7a4c350b5fbfe63251d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6714096fecf380cecda92f73870c05534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a4d35e8ff058e637b471b8959367535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d1ab0191a2cf840c49b66453ad43d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d174aff00aa18839c99b19f17033137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe14aa57ef7c66bdd0b3787e380c53338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad49f2eb5fbd8064db39754b5b7ea0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8fad37abb6a28fd16f174d2c67b5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09196a90056b13404bb6f81cfaaa73d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09a8ec1964957d0ff5fbe2f0cafd4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c665902936a3d902243a950430abc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8716ed35082cbd695bfef08ba36e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a70db00890d2c9401c1b32d424dacd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46eea5d7b6e521457e00e46e9537cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2d94383ad2747895c0a65f38deefd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba6e5164593416bc94367b3bdbebca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8d4edea7d06a969442f6da154b51c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5dff79f6da75925c039679942a4e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523281b4fd99169e92636d3cf938c5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e2174ebb7091cb3cea878b2791db252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a1abb20ee0adc2e146213e4a2de8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c26b98ec9ae56cbe49492f04e9bea254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803504a79ae9875b4603726d6b3002955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a88d60b6c3c77da5b5e3756355b9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1056a109e315ce714fd19a3a55512a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b55a691bd153e4c5021ae612b07de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fe5235389b5367264bacf274a54f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683bccb12cc7d29af89c6d6dcee04a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2a45e8c1a6d02f2b431191792009461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3c1c529d74f2693389fe79afa051962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c965edf22acc99c090947f6ed3d405b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e135ef64f92a2dd74b040cc929ffd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a63e66a6eae3d997a3baf3ace67b8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057eac06d05b9a6ced7b92baf9cf88766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1033754cc94cc49631d923c686c54d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30b665370240f37d6a7f04025b177468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39271d633d11b846b6a93805cce805469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88860c9fc8d357e1bcd1546e7921444b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b33988f22b9c92420c8a9afea26a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328626d4de4bb97f6b04bd5ca04eb63f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5628bd9e6a6a72126f182dd675caeb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5185d8f4d11fe1a9ce5730380952da274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702b672eaa4b30a89fab14d77bcd6c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf075523b2884d98ea900b50ad10f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e868323f00ec23dc6b26ec5380f0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a2d85deed6f021e204199108dd4ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a097c894e4a581f06563ac564701679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923501b7e75b3d842862281e9b0b29080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec37d8b5633d81dbf4b61d920de55e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1b0c7798e1688db30933c0be0c2f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aa1cae0176c6473a97d87537e836c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050baafbcb089ed6694898a9700539df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cb0f35600e07115360020255813d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98b9d7d81d836cff05e07793df54e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577aee3496fd9d662a4009b8a20917487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aef090655858457fa568af75fead6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45505a123bd12a0b40ace90be6e4153089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbec8b730520aa5b29a99173a468bcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b7f10b031477f6e20b5a4ddef894b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d7f7aa8a7a23718446e60c95c464792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb612dfc60829386219804f6917458893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ebbaa3de8daa6a7e03330bcffa16894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92042d672891a7d0eb25c4e89864a4b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee02b92a30bfed369d1bdf299aa2e4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8919025998a3eabae4f1aea0c18b13d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90376dc0ce495090a8ad355c1de3c2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda4b3ee7f5ab51c9d787dd5b4718b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f5a9ffae0cdfa34da2afd507059a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2e5bed1ddf6507ca33abdf1e9a2a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fa0eed7605b5b8cd574d520eddf43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bf56e44e950810a67a5963abd1b1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6793715c3157d5953fd3b183eb678104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed171b2ca2586039507178acbb771ccc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75977c875cb5bcb768445f1f2d37b99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55b14674a7fd30d58f23fdce83a120107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535fff4b18447f3ae9ca0f3a558c55b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc16bd9e68af1f96d1662b39021f14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89b5dadeba84ac896ae86386dcd7fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15932189f5aaec753dbbe02977b47d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d176875d2aa8aec1ba51c182c6273112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2ce4857532f8e8b874931e69828df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316ffb336f29d40bd6f01ba011c4612114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a5fdb3262f02d79527c4e3220a0c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ec868b4188f64cad244ae75c97892116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf38ef70b7edbd25603ef2098587de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b1c3c3adaa2135f95309725fbc65c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba624a45ba178a1fe113f4d62ce7e235119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c8c93536b35aca2ad386c34243288120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627bf7d87be5972496193c217263ef8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8585c5466cf1c212807e350c87377e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6ff15d304039acee2387538dc64c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1be930c62c449c980d62f6be8b01e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39276e8ef6388a9d6ef7ec5e3caa80c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84483c4125c7376b0b02a8d33275fee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebea1a7f68ff9dd436506ddddd679f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44b4c586b1eaa967a66f0d01413a47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371c9afd09c7ec83eed6fa0e59a3b55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095facf625a10439349fcab308d4a7b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c051cfc8b3962fb96b1b2a3aa0d8bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01234e650cdca16ab4b87019e2baf1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda69e0a19037e83561f87d9be1b02be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872dcedef49f5c73c85c19e4325fc38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe964ccd052b59d046ec15b180a2a76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759c1fc47115661dd2019bd05386e86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479e81d7bdee8aad79c73fffc42882b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceec46a37b738e08814beb909ca71fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c12c00bfe74b3c3c707312afdb44a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911fed3a0cf1683fc60ccc83bc4c491140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb666fa2bc022f46f1ef5a5938bc2e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acb070c145cb5593024c7e8dd3218c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b803a980cf0ab6ddba9c090b5c535143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e9bed967a6581f23509173ad0c9cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177f8d565da0be3c381bc03eb8ddd61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0c98897196db5fddda47af41d7394146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7561a1a017811264128a15ac9286ae6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c34cfb80ae5a32476b11176208a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d56d01dca5b7d750be847c7a39428c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f47d92a8f5cc6a9f90788eadbdefb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c246017b3f3a46c1b8b7fa33fb3f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d6fe113b020e6e9b334c47e7af89e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b6a469c13b9a5f346c4adb15e2ff2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dcd5c55c2054bd221c1b4b4c4f989154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c1a55b22aef87c40dc8a46a6803f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79698c344a145b8501bc7aefc882435156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d5be81eae0f4a211521ff36bace98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2764d64364feb7c51b8f089e498f06a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49067995f992c04e79ad1d40e63a144159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32e19c1c19637f91f4ebbed0c884bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d8fe8ac8e65c24460085beb2d175d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445033b853532b6e7947458459669f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e696a243e8d4c1160596a16ee13647163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9913355c9130e245c7735edcc1ee08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bc7c85e21a6ce372f3e0968299546165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a58b64f29cb3ba83804935c408c2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe86d8b47989e5533dff6b4eb69d59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840b63dc0a71e7e9a443fccca0dd2ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79929864c22bbec9a92b060a5f9624169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d88dd45ade92ad24dc0e042a009d91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4e6c9215131c80807f8508b3444c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ea65e8bd42a66c18e49f078fbb170172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62df7777034df576b87b509ec1c474f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cece52c6a4fa168aa0c10b07b06dfac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17319320cd9fb0414629432643a3551175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0df8ce43bf3fb04ae39901d27754d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf212b8488543d836782946a4e46483177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e393ea3229e0465d1eaf996ecd46d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b098c4bcd1c151a388f1cd0927decf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6594ba83bde2cea6285d78c9c9a6755180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a4ab56ff4d08abe9c6d207eed7b58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dd68e265deab00cc500bf91839d2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e739cd33a3c12a6a8e8fc9bbd2930a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343bbf4fe06514fec42231db11bbe57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba7ed30b6856ffbb24c758f1765b15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d27229efb0b1e7141bef7555fec873186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c51bb9075d4c72efb5ce05d2038f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dd94afffabe038b6f5b51b523086a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5d473d433969c1fb9afe0fbc9b36e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b050fcf93e3c81c36e4850b3e7ee9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffe592017d95ce01179731978aa520191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d229b4a076ccf35923d3381845b6213192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c21b132f57c7d4c266d618211b0ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88d0f92394b70393085b8f2782a629194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39208db7c0b7f1c30ca859ef2d78e80d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec222023e9fed3177868162f476fc71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69ed77fec9ff8bf44ce0be125e290b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f43a5184a9e70b8b39cedfd9945719198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8042664605796b4f93ce2b99b38c26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a5ddb0e5fd7bc85fc2fb5185dc43c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d4c1f7b40f26d782102e094d2d781201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c11cf2cf6d8788af0afacfb1f8c8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e86a8c2337cbcc98b05ac44a7af2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b5864d409456502fc1b7a98096b84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d789deb1b813d547257b7cf3db0ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e390acdcd121d3984c3f38dadb42a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca60e50f2e75e2ed401a790fbb057ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b301481e83882a821237dda9fc326208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45d581628d8adf276cba3841d08bf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fd2156df1d99ce49175e2309065eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b263cbf94e248e9895938ab1131e96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5677106ab6a92563a95a74d52474c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633167d94a7e6447cbbe059114366f6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d672475a2d57a32dc801ebeff2071214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1baa092d9a49d565a9c0496ffeb4e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a26575d37df37f978f5f37743f8a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf09b7268c89cfdd6b72ae8252ef2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b194c7d4a537568e8525ca263b1154218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2bf6783c0090e7dedd4e8b6093d53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc813550b9659ef5f2beeeb75978893220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcd29bcad86a1a8f4dfe057cc14d34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9428643c160766f21f7b0e4a05f62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71784aac84ed8f58103d8e05528333223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4971da278844729dd7a7b840db042aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc97f591a399d7014a6388569603b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c4bfc18ba3f58efd358509fed353f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeb2bd4202351c435836f36e5e5ed3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54645f2ccbc6a4366e22f1f43008a598228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb82c629e23461a12ec0146665b58bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db15ec1a291942d52c26f380baa102e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35f70c76747806778137d4204cc43b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0f3ea06cac72f5f898268e4c11a38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dca8035991167af6e207e5b4e512e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772bdf8b21cd5c44b307fed6d17aa31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8378b478938d120a2b837f14100c63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7022a297ea0184db16690e4de23d41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae9cdcb4f6e506d833b913f6541fbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c8096ec76888c4be80611e4bc4d73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917793a897ccebf2516410c9afc44c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd09842f420259ea4dd456c23f295e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b2b4f1d7854dd0b49bcdc495b141d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caabee3bfc89684934c0653ddc97b30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4170d3758da75d1c6d9d42943e128f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd4b8d2b6cba026a778452e45c4436244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038778d62218e1f30b27a61d7cf84d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c6786e2ee87e5c67597635c153aee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2b020f16610f506bbe5cf21ff643c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea2cd9ffd9578c469bf38ec953dfbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6767c5065f14d89565a3c2771623e8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2ce9fbb684af67afbac9bd2dd062e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaea37d7f314e1b0efbcab93f3f4b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b54c2aea26974de2fc8f366f3f834d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f307a5646df37f0e88c672586eae8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59637723fb4d1d5ac9a04108f16d3afb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975535663307275073b98b620e04686255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cecdb6f55dbd1742ccc3c064a6be80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaec5d405815b62fd7d30487764fa8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b49d0542c7a0f0e515d2b4bea0fa02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7f23c0097a8b1febe9c28a55b782e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd6fefdf00359a3901e29b80614d68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff444ba52e83c632b1c7c70fac2eaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fd0da191c06b5a52929472b13559b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595f0b9880213e564c59a5ca91d0d11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c3c92b6f2cb18142f6a2ce97030cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f333c0e0629000bc9ff63243c982ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb55378cbd03bd3a9aaf6867780ca3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b1049172343ea54ce6d67de09df2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f981654ee0468a1635756ca96251655268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e63368db44ad1cfc6e1cbccb244eae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ff8263ac6d04cad977dfb654e2537270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5365893ce34cf2fb2f54d79050e43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03b0c7f037804730fd391b24172187272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3a637d7767c9d7e3a103274bab0f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58438632bdc1c7c6075d975ed8e5164274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04563470c171548c77f3f0bad319ff82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b573ba16ef85f0397181594e673e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d66a376bf5963398b131abbb5dccd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb046b63cef251f14016c58d3d1ee1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0fd0e763077a4853a713f5bd93ac9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b684ba809dc142a85708275ff6926280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e7c4b398262b6b42432a2be8fbc75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9b728f3c01df895de503c9708210f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0119994c5f109343bf2827f218e65d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647310b19ec3e7753eaa8a866f87372284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f89c63f2df34cf715b703b29014001285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2af103ba88bbe8a2469481ecd4f56a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f866499c2af50383598b9b7997ab990287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc987763a0c28ff02fccbb1bbdf209b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031047340ea673a8477fcb3607c65295289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a9f58be0de87bf5d4c1349b6dd46b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f78541ed102d6f5398e747e23047e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0dfd131b4feb55294a9207b57a770292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560628a5625016030cd247ba988cbadb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7eacc24e818461812298af0f75760294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aeb778bea8606892e851cbc33ab48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ad94778b941e56788c340db98a995296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929702b51b02d34ca748a0b79c9696e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1af424afe212f647ad03002fa2923e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f445f9495b2e4af106c81861d411f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d5304bed8bf1e6db9c64ae8b0e48c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be60c99c35f18986275520b784f4d55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cf097fe592f8049e01c30796e9614302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436987847a0c56683f0e0042cfa3f9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e79060c8152c72bcb234e7706b2212304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677fe4810920393fa68791a03275538305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241b4fe336a076a2825a763bcfa5f3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f153065b6ad5abd183e7aa18956f92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f94f385d5ec3cae9de2ee68675f2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2310f16d9fa17edb25b6d21671a2d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6d2fd424b1e71b82e422916e2f3d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4105ac20f53355472646c835eea835b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41846cc0e551df7c2c66f01d9a50a2e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b538b42aa36a4506bad1e270327727313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc125a20075bc519cac7620e57e693314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a07aefb3ead04ebcc0b28d99778096315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a40cd33f99db979a352565468714df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbf0bb73843763c4369831fc7d887c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f06881cd173b4a470a2a8f1feba569318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ea7f59991c9fb2071cf80ffe7eae4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb618b0713a72d0d2ae0a73e20f80cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff87660b38e94141e0e9b848f09e41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795194a7a7248ea8cd1358c6294383a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc80bd06410c8ab134eb1b1190f633323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49832f6d53c4f3a9200ff4885739b67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc016228f611c17bf35dfeda9ea21c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6f477873d58f0120572507e8d5f7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857e2b31ac005097fb3bf3370ab1040327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684fea3e72fae2bdd9ff2b890d4b16f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab3396da028213fea9c39acac184e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61083084cd925dfc83715b063da0b24e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb547742b2a0155df16ece051ac932b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63090e2d30968761a223a285ae1c79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c691ec7a7c14b417121dbe0a1b34b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c92aeadffd6074bcee41ead58b1c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f89d519f67e4816b8539125f30a6cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6a7d7c46ede6791554357372e2f6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f77c462285b7c70e274d136e708c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492902bbc1578b1ed3f0f8ccbbc373c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efdbd551418ca60bc1600d73fbb5cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11b8e1ec1562728bbfc809862c2e9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ce4aebae2a50f6d55ae80c37d56bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbfbe3e8f37836b7a77d9f8d438857342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d2863001cd9a9c95d3a66f7331da3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400cf51086f09e5d8dffaf8d905d02e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20904cf7ec3abb6ffe441f13f091f7f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557da12c9ca93444324d432c462fe2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3f943013da9c3fe83808c6a125c46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b79eefb8bc6317a4c7761464035d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bc77a5012c6214cd84e4648c36e5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2073b2decd3bbcd3da8ff0cdf98e43f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe80b984d90106eed46fb02eb567d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099c9638dbc5ac8d2537bd6376b3556352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f07fdd339211ee6455d9764d5a987e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90705397bf29171739085ec02ee8f840354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42583fd1c89059a78fcdc87b6fb7a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed5a040ad5ad7f7b727504943f9d4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b55b1c0d8270d259b6747eccb50d07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868daa778633c5712a55d7a5dea7b70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1b48ef7e34f6448a3ea13ad4bd1eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b19453d218a4237b4956337ce06ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feac0220e6d9c3fd61f0d977cf63c11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75a82eb500f629e7268ceb835c4056362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12842c16b6b9037c7980a0c028cb4de8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2d1e361f85f4d3b4782ceb8b76213364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0b454f338721469278f6a21b9f68c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e749879999496785e4fc0f94293ec5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4f19a08883c9746f7819b6030c45e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203502ab13d0769cded55d2ac766e7d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66fd349725a0526a50bcbb81c29e0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff4528172e96ee1b4690c652ec52bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1f962342b3d8594a33a3a6843fb35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2481b72175b704c335c11616a7885372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb13663c85a772dac99dc146eaa68bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1c1bf0e48918960228da32c429177374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922326069e51fa4013d9076dbac09c88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aebb4f2a61921a11928834a812e4fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efb97114d3aedf1c03c20a9cf7b3f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245da77f38cad68fec7b7910a4d873c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7c69d0802446642181e8e9baefcb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fb32cce73c9581702421ae45230e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30b88f894a1bbc423c4569599ee0fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa2a4709be042b421d862435dc2513382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30411f7ab8a0b66145768b1ec7b465ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a09e055ebfa6f9b862fe75daa9e042384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035518792edb4d508943ddfccc3c62a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333227ac26b8af83856ab2d220da540386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb756fbe6b2a0d7e0ded329f0018f97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdedc477057baf9d4e28c38e13a0127388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e105fb4ab8ea908bee10ed35a19fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4437a028667fdb3e21948d32ea66e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4075c1845a5515ea2476e4587918901391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0125726094d82abbde2f94315c0a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4e6e391da0a7b660f69310c229ac0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a865efd8d5c626fdfa905f11ecfc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81d3de7df38dd9cb0ac2585b434810395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef995dd7bf6993f34d780a0876a5d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cce352c3af5564250def3453e68c06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29caf641566b40c5ed8982e7de7d7d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0be1c842c9c62f1c1131d11776b67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df6df4d93449fc7dbdc834e820d4e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b88da060798ca596ed8bf12858edb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb071f75481f8dce4825cc40a7dbce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35f9428464775db323388507d992e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddb71cef8f2085594522383ddbda4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a12a07be6bdfa6b3273ccc7843b4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7382d57765bd42cf27e015bc5b7208e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca9aa4c9360fb1cd2908e34e7d48c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d9a6b2472472677c8bfac63c82169408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60001d3f3a1a24caa658b5fddb810d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125222368193498cecd453487d32ce8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cdce0ec83899c6e3e483b9b117719411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537cf02669027e9089765ab38e52887412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8332d1be60938fa3562afb98b6da2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7f87eeeb3d121804506669790c551414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821a939ada092027256f3e46a62aed1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433b006fd74279cde9ae5d89aab978b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b991f54faab2f9f976a7a6cae04688417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0884022d20477cb8b94f7fdece9550418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76d807c809f7e7632108e864f0698a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4656cfc0ec452f35662c9e19f3df3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93febdfeb5849b8dc895b7378dfa491421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2fe3c6deb6c66f0da2d9eb53efe5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d868a6b526726122c32e22b830281423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470162f6e3f6c9df2902055734cf460424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce186fb03542cf152ec31d35c51e3d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0475b39cc959d520cda6b6b844473f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b33034fe378e9b9c8941b637621e00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ca23ff3b868e0192fc47a546e2678428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c7ec483c202254a011ab077914199429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17900df795a0b2cde207561dbb7a7325430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fca2980727d72eed4b46431bb801f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da07967c76b93bc72cf7ae16d2d2aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47d928ab7f90212970c18d7bec4acc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23b1e94dbf5a65c2400c5f5751035b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36015103f1c1912be9508a9bfd0fd0a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b4d00bb3e72e65908e2b0d412978a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b1ca85b9c09a707376c36f671bb37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fa6fdd1c0c023a758e2bc3a15c61c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb378e826147a3ce0617576bf45dc7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cc5bb9cfd7043c8d3783531f5748e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d468169afb71ed48177aaf9c4a79e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ca8579b69b888d9182fc34fea9231442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024887506fa56d02ddca65f5036b768a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a7a2fa7dc4c6c16cd9f2e8c03941e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4a649f96f4e20dc2a0fcf7568c1a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935db34b4b7c12118c242f00eb537ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf053134475f2f81801ef2fc5c71792447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2f2ec002aa48cf94ef3b40064e259448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c551aff178df6604c6f231c75a63e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6005b2d9db4b788d60587375106f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8774dfa635959f7b6c884dcbadcb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90be106c45826c2891b5d12b8a121aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0953ed411381ae72d22ea8bc3f9bd32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236f6d882915842cb84b189b8085f1f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98f666c89ee494e93fcb109bb52e7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2143b9d8fa70910ed159e2f4f4c6594456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f5c21262e0cc1218ae205b0e47f6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cf5f8179aaf2e3653034549bedd0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcabd725ab1e7d191d3b392edd238b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c625deb528bedc7c3cf2cb90547bee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af74f93acea6de7255ebccb4f854223461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aecf48e0a5044454b5f1c3a6c0909462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fd27b372c528babc954ffc868ee24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d7cbac2fa26145917f192fee88bba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147955d3e7d06cc1cb6c3a47f715cf88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04119fe6a17ac131f21518befea1efa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3151a7ef00e1638618996b7dd03a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da90b38ce286579cfc71d2b7929c9dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79c9c517c6f07d82e7c423a6c51e2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd602f450d592cc5ccb3424926eaaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdbe0ef794255151afaaf5c07065a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d21c98c10842342ef495a4d31c2c64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb334a1226a1d01c5bba4fad211f2bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b43d473cca19325cbab09d0d207887474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d4a5f1bb0cf7f268c3297c5f73b5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864113e149ccce6e0e561d0573f84f3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba4bd2698852b598cfdd53f6f171f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fdb8e256f67d518cef74cc52ca073478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f81bee8c63dc4f6c47d03195346373479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174219062b3b750ca1de77247542851b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009a2954505b5ca99d602fe91cc4d7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde04a7df7170875eb01d35c3851687c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08115a88a6e51f27f7ef08d7282424483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84fc6fd9a319bf7af8e96d8051e401484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f05b9759fa1cfe5dbc9c16b8229d95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f38e0c873a7798c15f7b063a73d4da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbe64fad77dcdcc0970a1306e0611b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374240e9a4a5b5ae0e22bcb192a2e8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e07dd40359cfb8930ed09545427de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12123bc9ceda5b2ae3a056be498e39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c4d3f091d2c89939dd1d7f4a27840491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5399d4630cd80d943fb4b4a3f067a95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1ffbe6d8c2f2749bdb2af71276578493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d304d353579bd6683c12ae3cf290c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cce6679a0f778b7828bb43d078585c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9535171ce1acdff36cd40f79dc6d779496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4058e05dfeaf49c26a27ca13b3fc70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75999bcecb3767f67c2f895ebe5917f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22ed4c5c61746d1026ef3aac8a0b78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0d417a8e2e1e7b2c0b837da9e7a0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a87860364fd0e01bbe6ddbe5971848501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fed46c7857f132eb35a50bddae5b70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed582f9dc9170fc34d4d54bb6482dd88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd99e6b1f4a57ccae43ea78cfe6c21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cc95a57344ad1031f3c23f9b1d09d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4976d70fb51357b47d978a2528de9bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904f39f31096f53fb826c7cfee42051507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d72a2ebbed68ff22526afc0a10e50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c86d8027300ebd3752205b06d351cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4440f73a9c22bac641c64d4637201510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d41e5486f6a89cb93f5ff5deb9734511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf20561cb0c876e85c827ffcea45ba2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf878de488411a90f74b6a14601d249513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b81474465a3615316caf4148f1fbc5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1bc3e6465df866123b184312561f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccd2d12de1fc3793a6366d0cebdc39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf789932217d1ab7f60cca15d85f9298517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257abfbb2bbac6c8c962a7ec1c9d8a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae32a618b487592d61b61f8ded344a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8eba51df354ab9035b21fc8925346520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601488c5d9b20ebb2fcc75f267de979e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db545803a419e75afe5fca20e49006522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aadf1d144397fc2aa7509e4403330523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb672d61e2da916a445776311c28a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb3f7a388874a46c7af252616c0c64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10da561cf216e1339bedd034cfd7cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6fa143cb70168e5a04e461a98e9e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fbff3ea144a54260eec5b2518a2e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a332fbdf1e025d5deadf2a920e587529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec23ef9434e4b55847bddcd569d061530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5255f48461946ebe71cf1a54c21818531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b7f5dc55b60aaccab3d7ed8abee67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce2bc10cc0437f298ec7964e29a23d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa8bc4a2e02316bb19f9fccdcd7ebe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe72924de083525f081ac0aef4afb30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1fb5054f404b7af56f2b5444ff587536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839a780732d36f538a402e09fe8f2f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106a01f433eb135b195b962aa47e75a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb834b92b948c51f6f284d235229a111539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8c44b8f5cc94c897c6f2ca41cd0a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f28128b094683b7229b1a145a24fa4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e560b1a032e1f441d8d50ce0b763391542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b85ba70d92d1a18f6377e34f2f8159543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41c187cea17339ca4c61320af39729544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085db80c50dee38f9c75cb1c9bce6faf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265957ba2f1476b142d56bbd9ee4e927546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f459ba3dd51a1c1708f9e63fc1e84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558005553cbe76439438f4738002851548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a2315bc2b8576a569f4fdd4b177ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64ab76c3e9bb999923b5810759609a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0c869e2bcde7e0b0aa8649738eb44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e890ccf5ba1fa0304a142be6b9517552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9db67bb41b6f0e6f0e32147e1c344553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671857d63fa1c012a171727ec9c1cdea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38bb995c6640d203a368b97ed45000555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63992986d83b5dfcd4519e10cdccddf3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e07b74f98d67ddc5c6f2baf9b2a2d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aa1116a1dc93caba3766c640ef726558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57b93ed613d2e187ea5f7c7271472a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53320bfd443a7b17cb93e39a950fa4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443096307dc712b403dbdf9e8e82a2c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5955f75b172beb21ccafe6704c44a53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cac6d48d3a018ee83079c3f21207ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c341f5f79e009151ad77784cc81a0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6356a1794bc785ee379a3ea1beecf9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9237a7161906c737519b2b9f4c882566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bd4410bd9c7bc7f554ce407303713567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d32b0199796c9b785fe95b85d12b86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6866a37e6be6fed7a1f52fe37217a4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95345bb9555cd73ff84212b549c133ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228996c4c075b59a473521b643a50d5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3b8678ee6b63800d4bd140354bd56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197c3e17b4c7401f5b62d04844bb26f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab2c8f9d71b847e1be3b307e33de7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0ed74747bcb94d0d278729f51e5ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b89ce52d57ebcbca95d8ed929a881576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de49e3588e78794a3aced082c19129577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161234fc5f95a691263dbe313a56e4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a9a900e50e365ce046c4699b96972579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df24d9628a820703baad132039952d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb06eecca2d619d0d83336c8eab051581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce45ae79ab5f013807b223aef3c7ccb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34e78005a2bde51ab01e598f43b114583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08869d4935d2b8bf0b607d7f96bd1229584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559bd5ae7952f7afa2b0954775af854585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4bbbb3d2bb6cf018ad719eb026892586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd2be248efaff3ce7838a56c12d15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781955751d12021d4b74c5484ddd5c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb4d11fabde10e62e7933f8cbbcf69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf1e7f50f15fe4f70a249827229fea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf3a70062e22177663e12e2a59b344591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51b2e26c62e6fdaa018efa6fc9c494592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd13ab6f7c06f0366e602e92172cd33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7699f1ce5d1feaeeecf8cf05c31762a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc16c0dc0a2062da2544004cd0c5a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a4dc2ac36e93c50c30f91864b04ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dd9fde8e617fe7d10868fca71bfc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aff33a483bfe40df92afe1cc846665598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186db88d93e87148e81aecf5bd6dd23f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178a4ba2686d1d53cc61623eda6c2f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21193a5c97fe354c8fde46a38a2e0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180390a44eced865126c5f8623f8fd10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f999c06e4eaf29cd2a490ac5030ba6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dded827f071ed7a9871faafbb375b95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f1c87fb66d01d07e2b3a17e5660cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0def1053a7f58c759cbe77c30e3272606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9e311fe69bc431fe420ae65e9d90d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db3376fc3fa0829f53113b0ea62df6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c925863fa7d1802bcc5044aa0a815c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea26eba67ae70fc1291d7d3b65f2f70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f76c89dd62bba50880be962ee8328611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85585761b885594766bec4e7fe1c1d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de93ff462895c3d1de259d28c345e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78e652b4c184e82bb60fae5a05c154614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688d43d9a740d9b5504ba32711dd1c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4510159b264e866694f07470a1661e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b925f020d7832a0c00f30330c25808617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf341329c1fa6a720b2d2c666494be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567b16705f5b42e0c64bbf0f1fb999f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da741ccc5885f33cc53e7185b3ff492620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51641d92ee800af61f0622f07b90a3f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7446b253cae93f8772f6b57ef926c03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641668be0ad4826c93401b28ae2f6d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388eb58d2d75abf2ee78831a71c4928624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db528bb830a7644a27b9be800d51eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56df520c279ca9b2c5533bb082f6294626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b002ee67e9cb4dd271b34e5a909a683627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78aa24e78d7ea6be6d79811a439e62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e1b6cce82615c98f226f39bc14b69629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3651b62aef4446b00aca6108d8a3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a47be2cc60184533e5c5b333e643f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf806da68ae2bf993a4d1f5a9df744632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b24f3b84b02ba0d0037b540ef6787633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fad4f6f10f384399a6a55c3eb3e88e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cb0bd7987fe7036a8cf9ff934f994635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13078f1fafc28976979811292fde076c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1062bc9fcee37c20224874f3bf23415637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3372e8c667d758ed1ed9e0a33ca2b80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482a2475f25bc6dacda454f096e58bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1debffea4f2bfc10844f7dcc2eedbc1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911d6b6c85e15b2d32d1029b76a5de6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5d78117c2cf6453ae3e374c31706c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f507e920ec64d44fb0c29539d92fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13344dcb952180b58b4bd41e684c5d5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c1cca8c819f1c1c7a14c3f991a2f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2c94961c956188b060d930cfe4a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79db71212dfd004640498ed9299b03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957b5218fca5ac86381080d941f0dc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4878e88d8c8ddae458d9945de3c04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6252ad7b8847dee52a11ff6e5643a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5da81355b5e034d940e177825b52f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac07b030a24e17c9f80e2004039346652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2167a07c0fe4549a95d9a03facd363e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596ba91969dcec81365f843fa1206bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd23b671c22a7c5e1092d457ec9ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e8fae19779b2a6f6f300b5e48b20b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a55d5c78f1473a9495c839846516e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de528128822aacc16a518b5a3fa3f14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8cf6bc13e1ea3c8b23d9d2f48a3fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbe412d30d8336297bfaad8ecb9970660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b553238b428040bfdc3d85af38c51d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77458afae550ad25867deb6e9017ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae880e8981e1fde01f5a5795ce04577a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69094c0384a1bd9a41a18d0ec0b4d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adc9e3da1e80d9e9a57938e2463a74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b14e593d0c3d662c0d2e840682a091666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2bc921d72f28e60d779e2223f3c27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1911010cf6b8220b93d3398724d11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03959946c3ea2e5b843f6f08ba67909f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84443e28174b2d39f302f54c7bcf45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dbf50a83c75046385491f41502ee7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e7976c6a801d345ca0e59dbcca515672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeb25f0f59afd9e7a2f5c2a9c766a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1248b302467768f4ceb8e259d3faed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33211b3db4a60a5d1e58f973ebfe0046675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d398d4802824083532ecd630e29f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f327bb7c915f7f59d18afee490afdc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997d8a421a40cbaabc76348d0d67600678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f614edede56934dbc6efee42cfb54f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058afb0da8148cf3475b1d4fbee24c9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d5785ab31f2c57e78d1bf0f13a0a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e6f10c86fb772eafc81787be6deb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0444611a17f7a99186c62ad0469a121683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ecf2ce08ec4c6c2edc02ea9cc5efd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4055a5121e628eb77c241aed0857d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772bcb27947f9451343706901de512d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d810f764584f57e55a680c34e9baa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ac35f84e29f4cd6259bab6e99bed6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b549e6622ec9dcabea1dac5f7ce7644689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bffb51cfcd71e26ffd296306d4b242690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2f2fc2ffd889cff71809fe80dc810691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd727855d20e6dc712e04a3cafb29ada692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da22d8daa3d7ad25cf4655f9b5df0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa76df603bd883ee548a1ce38deac75694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e607d832e23b800f1a4267bdee38d78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b89a88e1d5eeefc660e02ca8a2319696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6798cd956ed33b34b880811b73082a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f70d784a5241a8e5e8e680b61c3eea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1212136d0258ea2aa81eab44158314699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f561485b101e692ef98f1269341db6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9907779cc9373d478ec4262d4c454a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49686ea6dae3576af33971b3fb81d0af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fb11e67d9ac719874a265cef57f61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143deb55cfc8cd14f4c89e3e0ae2fd16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1841e8f7ea64d64c81cd2b3bb8939705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102dc7a0d74d5475a6685b7513fac0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d842535b8f3b759f7e55a8c88a6c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9146972885fceb7ec1d344e05d3a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2f145afd8ebfc52db0f789206f661709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efaa0739ab2e9aec128b103b856238710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4fb164f7148b5a7980bd3d4c4c614711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1f6110400c0723313ca6858c2fa62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4569e83c99b08d4d19701cb967a1119713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551343270d0fc9080aa2a7c4e2ae3d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb653312aefd92b04add92b97f950e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c321c605867eae535b84b73573cd5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b897e39aed8c230419eaeb428e8dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a189ee209b69ea5570cfdfe1769c14718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57635b51baaec8eb7ac6607061862101719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1652a05442d4b3b912c1abf1b54a40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103633b0e2b777886ff157902221a44721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a555eed0ac0bc17fca9894ae463c45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5036c659103ac7a9e21aa46fb8180f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec06dd6c6393d9e6c4a94577e7cc2de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515b5b18f83d43b8fc4ed62d84534f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee0bf93f5645375691aeccf7732750726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2545172ebf07edcbcc15ee4f7ff94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8ca856e16f306503d47c9a1d96cf2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780509564f45ca66cf5bcb351ffa32f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15184eb76bcab0ab376e72867f3ef02f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8fdc963ae701f09c7c92078413113731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81be22f9d3fc85842a681ecefe2efec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616e967f8f58f4dbbb66d9916cdf669733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d986912e3c8cf7576c30d8e6d9432e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a7b3c4321f7decc3a05eff2d8d7ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aee6f5ff392ac72d63cf6b980f9fbb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02762efd17bada4c3c4bcb18980fd9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb24ab24c4f130e820eae4a01f5b1af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebba827d67ba7ea78d7222f070dc5a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c474d20311cdda5885232261a1444740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f0f1a9433ba34c8eb53ccf1cd38da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaa12c31c07681093ac1d43777b36b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559837fbaa17e821405e6a5270773fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a3b32f908b4b42a05a1d1fc11b1de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba40693e5c126da53d5f19a5604f4c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47a7a11db856e614da9206014eb2a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cd39684eb5f59cc242b302a058e5b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e9e8486d596c606030b50b1a68b29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee94be0269240954d0e0b6cde21973749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bddfce1ebd915174d423978664fc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37341c27ce6e21b6195d216d9294a0aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b52a5232b6c7a639ab8a1e5477b478752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b3d5dd977b7e2706965944e42309f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ef8feb93e1969d0c16dde1306286d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53234bcb94c1850b8169b52360689c23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c69640c1f1bd21372864622169dcff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15555d1db9c75aac3fef2e799347bcb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aaef69fc84f1b2f7d6f60c61f7149758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac526a3ba286f1e4b511d91a435b68759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1029d415c8faffb057346e78cbb1a4e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df57bc936fea8f5bcb81a93ee977ce761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6faba3de33bb5aebd9d84223fc011762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c68e1d06b76c52b394995d7feaea28763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ded7500b063f9ab0afd1e7ba1426d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e16bc78732e02cd4558f4665df586d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638b23464a8dd4587898b27cb8bd741766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9502771e5b71551306fe8bfc98adcc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a1948e709b911183cc782ed482122768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82f7d645b6fd7d069337e9796ba84b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2daa6ee7aa5c91497424bcad5e3265770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1d288567d8e66ce7b881ca871881c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fe378d7885c2dd8e8a02e1de25af6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9427cc138797d6c8915c72f8d2a43e0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebe845ee0f33e00a08b6141da3dddc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a42105a8b9e01f5288192ed61b7620775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73804a4265f4c087403d904717625a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d044b9532768e9f6e3a8360e9a29d2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e650723d71e2790682510e948deb1a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d049d2897356f963028439a780f81779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a35ed0f855b87037e37c120ec8ff5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81151db89c2d05c88ecdb0f575b6644b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abda7b25ab74faa91e5f4b4182ef2e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec673d6c99e83118811069fc4ff8a7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2c1b00428a490e5af2689c066483d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4f4d303b5f2aea2de3067d4e19e8b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1bd7fe549d5bbe83b8e1561308c5c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e5c181510e2df46b3ee1c2454b506787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbec15f70d0ca845355a79071820bc3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c7f0192c79b141b723060514a213a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02247aaf2947464f81e6ca44ed277371790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28511adfd1becd098626769501e52953791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec903496465e1b5129c0eabe82c0aefb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76590aa770ac6f450a1e168ddb1e6c13793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfed06f9bf760134060df7ce9ecab4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca17e669bafc24c4dc4314b6215332a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031fe102251de67bec3d890d8f70143796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d947c0f64074e6d1d313db0b95effc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945ff23198f3ffce61f5ad4d6797060798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f8c637c77af63b7a8d7c4d516e68a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd34f459a9888b4314e803bf927f65c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704ede155175475000b10b30ae1806a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e71c8966745ae6912e2e5da47294c5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff547c33392aab4b2d6a0d00af17648803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969a3f351e344cd7216b465c8460481804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd25b45cfe1471473260c6795ab76c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3b0015d63980ebf82d3b985991d2e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed04321294be2be565e9ef04a6828e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a578f9c840582fb00fc2c72e2db238808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9cb1a760dff32c5f192933ef383d4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc89ee7dc6ac5deb7f615a58c714b2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b383c409ead88be8acade984dd8f58811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964952aa26073b0481119d71875b1822812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8b1cb165c6214ca119dc8a25721d1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822587f5290e16a914093ca0f5be03a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aa24363bd44913807db1c52aa00d0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc233da941b05fde308bcd26a5c13a03816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523ab0ed5ba39468c31abb95d8baeed817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6864e4d4a7f48c8a4c760c155d6c3e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45e22afdba2ec01d7fe3092890e7fc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71948f77b9422dc8db0f434ef3741b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eefd4287aa4b0352d089807836fdbc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b7c501a82e477e57f0c03bb51c655822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b6d3456012af6a663fe84088c874f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ea81555b11cf212cbe298f72d3fde824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f3102c2825bcbf5a489bbb38bc620825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35b2b607c405f8fbf8152fcfac1b69826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e37a4d7c51478d9fe73c55f83e442827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24638e618a90d4b4c19ef296732a56d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846797ef4d02642af64f1bc9eb574a95829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77083901fb30e06d8620860cddb82ea2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31141b7a1ece46ebe5faf1aec44671ec831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c87bf27ff0e651078896e6742f245832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042d03ee31ac2da75969796587294d2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726086f126c0b941a6a2c8a0eaedcae834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dcae698e18ac56cef08f04a9425f9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bacbbac71131f6ddabb618112b6623836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebeff6693c24d3fbf2205e2fd9bb86837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2479147738cc873082844f1100d6679838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee6ffa18a00cc5809784dcec5a3b10839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4677da6256985787e2f9ccadc1e5977840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc31d86ca37600b527d21701a222822841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da139a52c04d48d55de94a57e45b4b51842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b517a642d31c7018821d7d8f4d1e8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b07d6f6ab2cb566177b58714f9117c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0507fc208a3fa88fc6106b18192d7ca845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2eded026a4fd089ab0fc7afafc3d41846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba45008b474ebf7bf5317824109e43e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518b9cd01fd1f0c959006e1183c8bd9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4513513170c2d72dadbbb3b1c0c41b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965118ca2d9dcc7c900be2bbcc65326850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2126a02ea1f8bf377b20a58f36866851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d2b7242aa95fdee101444d061adb7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2995c18cf4a585185f74ee9afd372853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f302923f24dabf087dd60434ed2e72854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e5d5bd7874740e080a0bd1dad167f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd81061b5568dbea383a52d37afbe3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b686568e472dacc1a2092449ae40d0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede0bd99c8fada0e774c9c0fd1facf4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eea7062764f8b344b14a7037763c9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a643294f6189e3786f3421d135c3bd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce409d6eb4ae82f1c22ffbb3b01b714e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f50e8b4cb180454e64158959e0d95b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf2adfdba55216b07a29f8bbcda7bf863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16e202642f0e74fb56346bf683c2e4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c911977de7f1db9ef6e7c7771c248865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95631005b2c8ddd29766e79d7c27a1f7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f100615e72bb31cca27c03fb259bb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff3eed021eb5418123e41f080e44b4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cbb9e6973461371073aef33fbb683869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1b7ee76e104c8798933d963d98c25870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f910fe4f4d6799f6b091a574bb879871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78def1e813b704a4df3a7e1ac7b179872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2fc04db0f4419ff26b4b95b5f068e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ee29d1536d03a4861ae29bbc46371874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9aaa3fff7b594754996a6a3abfcb0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02205a40ac31b280f333bb6bde9bba876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a790570ad845788a639c83b6bc6666877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bde8bffbef0a4d2136e9b8d77b45be878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683fe897c2358c00f53988ec43c0f4f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea59e88f0f14462ad8cb416770285d7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d65ebe917799bba968627cf4d0dce4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406204e7254ff19fb2eb8166c1a0172c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979d52e651caecc1dc044a8df53d06a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ba85f416d17aeae7caca7ffe02f27884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844940826f93a88c79377a6abd960f8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da5117e212093f940bbc353c9b9c84886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb218fec01432bbd467b3e60c00bbb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae1e9b7ff5440a0444b2a6fa7e4160888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d053e5c2ee8cfddbeaa1a17f658d26c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0fd39248d8434f5be094b4fac33ea890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2e15b23f9c52575fe4f2e4c2d3c03891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965f21622a3691a269199b00f058aa2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bb9b53930d0020340133f77220b8e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e083ed176df6d63a1adb1e24a57c3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a7463896fde878cbd7780d20ebcbb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe230c13afb8faafde2a2228d78e5561896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaa965d67ff9f0e63b581c027bb651897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787577266bc7552ae2fdb36772ea90d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02a9ee3a781010a1a00cbaee1bb9a4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0ef4b7453cc2a505ca7be58382126900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c86014ce3e8938bd3bf0d4ad18a97901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26677987e143bb21d0bc09fa50c3c6ce902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa44c7822c3ae4cd13102b309048f02903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfd9cf1d004106463224d62df6f3e8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca60797527f80f592a929a3b729a20905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cc5bd4b4d926dd06d088711e8d3eb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea244cf12e2530aff8327041745cca8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a52a80ab3adbb0e9e459ae2c33819908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcde0a5a07ebae067bfff6c72ce2e8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e3f5916fc404f589f2e5c251b5d2f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534b8b65a5fa97249b908e34fec7681911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cb3a41effff7ef7fec9a1dc241753912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedccd230f7b1ccf395a47fa7d069917913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a563d638a01ace2f8441fea941fcf25914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1377708d018d02666b8f994dfe9a4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fcaaa555fab1b52f2ae40df249b50916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad37c9342bb20d0cf85f061691e358917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57fddd5bd9ac7875740da94025899a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a837306936dcbb3d815ce559d19d801919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf82baf2eb36bba0158cb54e22d0d7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a443a03cb4662eb840fa2c7a9da035921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92415bd3169a6dead19c0f7a8dc2ff922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245f47b04f7f5e8aff6c34ab225e2a6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fccc23a0bb6f3b123c3e9581c029da924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27389e1bb1ac50de8d7772848c6ee7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81011fbcc7780144a806631f4d53a11a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d929eeaec7ae0df48986d292fb3a4ad927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73fd63c3e16fa6de17faa9f4aff440928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8f86f49c7dc82bff732b10405d63f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd18818fd2b19f54db7fabc93cd609930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdba67d2674426fcae55f8e21ee5f9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deff327e307c935a0b2ece2ab488e75932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a771335749dd4c140741eb239d6d5e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dee4c3149e589a80f956b7d49c41b5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f8ff6c836b63911dab3e91604dea9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e816ae07512134468476912ce583626936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6cc5684775c7392b6e38a72c4366b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aed57d59580a1b28ae78e5d3365cff938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc329095229cc2795477b210e236e881939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba7ef9a9d32c9816ac4c4d44e763f4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d2c390206213631cfa173ab1c5665941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5cf929476ebe3b1ec5b6dc5337fda942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fbb19ae19708d591a637345253a2a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9900b98f06331bc836141ddb86ab5c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8735d83f21810b94bc2242db34f563945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203fa3f2d65e0d208a8db3ee763753d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e74346aa45e7ecc44a89299af4d7a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e07c1ee230a00e53687481cc818892948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272cc7542e421d2bb44e913107d1ca0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c21d6a68e7f39139fd8579111646f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b36ac65dd36afe64dd3b4e6a308425951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42e360af2e25ae92715f4423da9df4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effae1990e6110e320731874e161f054953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f259270f9899df6b6268af44b5310c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92e1ff99c5d5dee0abaab940cc11ef955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a5474767a011d4b53608642ea976c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39332b7a0e6f1d5dc3abebaa3a30252b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caf509321367c45cb18490a5127e94958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f637b4c7a04874c87c4ca0e1b40a308959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c28ff88a51d4e8f6f13f38bf835305960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3741b27cc290fc7761e0023da0b2a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58880564d9ea740f6281e370d892541962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628b2c7dfac2fb68e6c773abdf550d5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd03f032f7425a5e141146089b5e98964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a9f664852b0e5a3a35f260f3a83f5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afca4afa93ed364cb6ea8394a990a8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee960036036ee5e931155ddc30e5beb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be308dd90e494da83c21720b266399e8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2589d8f6c92b9e4bd57861fd69b1c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925b52d18ae0ecb13e5f70f861512b4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30ed5eeef56dfaccd619bbb83055e4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b19304dfc9dcb0b15f4fa92a5e68a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13414b983b6bfc6059769cd0d14035973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ffc8d1aa00ce1b6185cbab83a7a35974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76c9d8ec582c2826ab4e345508f17b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350c1c4cb08f322348294bb3042e48f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57326964b5a688b459a5afd4c50016b977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0aa9269c311a7d17058fdf01c01dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a880c0435b3c860743da9c6e4b6bc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd4e05f43ab4cc1ca74d61a46462e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a46e6440d7cd07f8e85ce57f4a6944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadee8404f32b68a2f72d444088923f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c74a3fc7e9980278d2923dcc8736e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8f23afdbfae9341f54718bdaf256c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b47741530d193c5b6dd3ed76ebd36c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db28068eb6f22f3156dd4c242e997ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc04f19b1653f38c175ee1f40c8382110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e071e88df5ee180182305d301a9a5d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022267b0da198b93dae233102f764e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f979e00ee3a99fddc07c9815ceb0e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c705c43e64331caa7aadf6bbb2e3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a338b75ec380386b4284e941296581015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2f71bea4ffe77c50321f4f4337f9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60581072dfbd028858bb37fe5e21f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740a4c7d31fa91a981a0236f92a8c5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfe1cc1ccae91b1148e6c7b5bc7d4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8e752716476b46d3fe8bbe04f888820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ffcde15f225ed6b58820cc4d3df8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7dc76b4b39d0c9b81ef4479eae08122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e71dbbf909866a4bc1d4fad0cc8e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2345130c55e741ed867f7b6f2d6d14b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56650acba8abe99ebc4e173bab396d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7704100cf4361f0e59536c1ce1b3a7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dfdb3940a96b13e20ab4bc9d3747627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725276a215d824aa4fe4c9ad9465d1fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634836cc354d007f3f6fc97151d8103329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fd98420d32ce990161b1f74d2315b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1796816a174920876a5bc34d2547fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd0fb8c9a85b6833f8d0bfcbeda5d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cc45360b32d319fdcc70a94f6d15433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529082252f2c88a368ccefed0841bba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831981f3d7c2b965378ad7fe32eeee035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0d1ed3448c0f36606f085678cb29836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9727e6f60117fddd064470586d6a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56e59fe673654b9424c38d92b89cf638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156a8b8e5f6f0350c4907c88a8d0aa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4794e9183eb1eeb791fd02afb1f9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52dc2bfae9f7f53e0bbd0ca3e812c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edf3549bc9cd87e1ed8868cac7ee0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec602bbc5bcd70e5ceccc254237fba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c43537900c855a0cd475def0721cbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09423eedaf4d453aadf3d1c15522f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378ecccf5dad3dd61d0dee8710d17a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7d45cb1b5588396899e4eed52370247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1418bc17309b32f0da98243918ac048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310662e68c2c8f96e84a8d40daf6b2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360e8d3ccba7abaff52ce381e7684b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e8b4c6093bc12127120d7e2fd24db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fb50688bcaec983b3e098ccedc46152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492196b2bbf0a5a95f652b5f4486e8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654a0c8727249731f4db7c6beb854b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe5ac19517f6197a50ba4dcf1fe26455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c545baa77b692e23edb175f8da0f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32f8d919b98fed05982108e523f2ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68d83f00c2c7e584407d165ed2505f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c999512beacc0a345e2dfbe21fb5c5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a447285d1c6e04d5bafda782579d30a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eb346f967508d47048a8b21e8798f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc07ada5db9d83b5b0e7e4d4028f89862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c41ca71d1d9afc2c4bef2a51f029fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dcb7417fd5b04a76f83ae119a6bb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df758babe08b4b3e9b6b0075010d4b3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b3dac7b956ca5e1cd487b7afc4f3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635cd35c71a1107e8dc4ac5e5c47a9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a7c1b7cf97bae62ee8f58ae9c87d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc5ab2588c4f4469772c3af790c71869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8611dac21cc368c064d22d728e04d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71906812ab0b7c5b9dc7d7e2a599b0c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543bbc44015479e5579c22cc56dadc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c817dbebe62d566659e7477efd35173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587a9dffdd8a08a45c98eba2804b91874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f1c2aca39cd26fa0204e1740931e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5fcaf84ceee67501f2b9d692907c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1748e6b023c1dd28d520957f557334877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8159ef9477b64c74c7ab3ff19d06c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8d31e913ecc291004200bef68d29479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5869934bf545738fba8de1210926b7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84029cb2db1a4c6b57b55606d234dd2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6232a92f0b6e628d98b279cac33bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b160412281935e735756ebf5a051b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b979de2abbb1491059340a0b63b6dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec2bab32d272096de207612109cff085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bacbb30def7fa3d528b2ed764c42f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dbef07bab080780f8d34e1f85b46487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b52402deb38f1e7fb91a9dc69580e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8e140461b32c0a85cb85b7c1a2a0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12702ac4012fbad56b75de01f9ec9b2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688adc31db2446e7df8db0f47301da891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb31f1bc3dba811962b55281b4d24b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d571783fa8fdcdec2dade059d41dd4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2e5ebd32b385916284c6c1c85c61594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526df41debf8cf67bf2d35172b29292295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45331f082641b7194abd342274384d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9539cdb7a3f746208e49669d7dc75e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d3a7dff712be5b9c3e6abc6e4243998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf0ba97c39449cf08ef5399cb5f0ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cab868618fbd39084f7061e998414100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf5cbe4a82130c2737ee83131404ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa65efd18df9509ce94ecce66eccb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b200e80595a5d04f6a74018d481ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74099ac8d072a174d9302788d15c212d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce036aea83700aea9d4a8aac478fc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff21121354e9898ddc138cfb3bb2ec3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ab97dcf1393e3e3ca2426cb7d2bb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddd2d8f554a898dcde5c54e5dff753108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dce0a5d86cf3ea70097718b5409b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944735a6191fed48dbcba15f4ef9dbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e1b91d1bcee2b54697d200ea17090111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f9022c40eb529edbf9ab6dc3a4cc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5473027a9a9f77c79c7ce7c16278b45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9495eeeec2ceaf133bb19acaa1bcec3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1664d087fdca58a94309889365258fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e72a4ca76c9974f9998e2ddf03fc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966ee462b04c3e97d4fded8f65cc59f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbdb47f0722c3c22f28126b9c0a317118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a692ae0013409cc458d3430be7a6796119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b379ab38610448c5f6fb3275f7d3d35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8f8e732c0cd6f8ca0db812e5d1963121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132738002e9bc7ad2a52f2142920ab1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3b9b06c29108ca53b0195c6c2e252123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748bf171fd5d4ad5dddf96078a79444124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baff1683e2ac512a244382a5711c4d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aa14627a871b9b63a762445906e5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81778c565af2c7c6e5cb0bf35d4fbfbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcbd0f3558a1c05ef00ee9a9ad8988128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326311022dee8cc3a459cd48a51fd4d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9157c0f123d556a829ed07762c6e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937802e3bfb7a17923669f12b89e5f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a618315b7da752fc834a93aac14c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1dcdafba417da9cfb61c3e26f3af5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363482c675e78a5daa6332d0194af610134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d751a388cb1aa9db20c958be9df1d4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feeb1d7d97603d9714609683fd423f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc09842abad528d597b4e5b3773425137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7caf42ec416b7b00f4cb2c7d6daf08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55f031a30a6c9b014e2a5887521e0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eebd5c6cac10a9c5e7e2a64dbc50e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0e493ecf40a58bc1fe551b1d3b26d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18e10cf07e3064d9faf297384b5c49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e47e9d514ec90f44a13db3b58782d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc25126262d34a37a1e8fb7e5495eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347547ec52529347b02c1cd8acfed00e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56755dc703572ddfee2848db077f4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e6d72313a0bd0aa96a2aac75378bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda052bf108b96e4c32386fbfebea48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ec767544740efdace73aa812bc191149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc230530a41b3e7ae28c039abf1bdf3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc63cd579adc24e7657cbaf63eb5b75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d80bbc9a5be93004550e3a2e784c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abd6ccb59905333dfb7b581bd9b87f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411775df8d9d5f073a136cf8c3be44a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fdacd8f9516c7241749280ff2a210155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acbfaf3ab996e8b57451c9c2f95637156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4159102f22059e6728889f6b3f3f407157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276038fdd5e8568ee43c7daa0a8525e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c74447a6786e84917475b639b6896159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab24e5c1bdb25697f86b81a62d033ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0893a53ab7e3a0fdfa4bc23c10ab770161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a4c21655406e81f5c2487d2991aa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eb618c3c67a22f3aa8db68a13a34d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbc945d9d996849dae82e55d41610d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b81f4016eda681da0b3388177ae993165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27673518b55d51250bf8acb16611a550166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161e98d842e62ca6699e33d3a287eb7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dbbd1f1b6ed5fc831f5d7dd31f63b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad69531b1e8e461517512b2b3ce380e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3be03c8c021027ba929ceec122477170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10572efbcb0c18581ef13b7a04260f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d8b1c818af6467281d57416b46255172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6871e115c8b365c020d1c9c70906d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48523e62d996099b77853afa87f599174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebad43494043b9481962afdc06711d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87396bb0c2a088ccd025388bdbca448176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88654117a9bc2f11ac9c50477989357177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c1adb59454f16ba44469634e6e5b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c9f9919f70ec7984aaf8e2d69dad3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1a5db83bf48861d6354da53281f67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31752deda812b4b49eb8efb224be26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656eef21b7b5ae09cc4ffaed38421a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cafd02447c5f50552e179c6f1a03e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f28f5e0021deab84adc0471ad1f3cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e251f62abbd9eecb7824f4577d338185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429f49fee52962400ccfe06eff24b6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d701d9d736636e6538b9116014f816187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f3b7af214e8c365f6b64b8a7192fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d237558471c3c8184e412fd4e20b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ae231292d7b1d2eb69fe87a41fb53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77954134b3d116a9f63a0c2b7fbe3e0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba90c55f62ad804db435f62f78b062a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520240611f4b8d3ced69faef3ebba905193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b219a476f30948ad36144b5485ad14b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cae1773bdf5c226ce6d91941e34738195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab76f1f42852486df130c981180690196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f512696911093f2ad4481ad175544197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838e6d6a184a6d00997863f73fe638c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f812359df5d51614de32a9d3b65311199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19139b5f27d6fbaf908feab8c89cd82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3498c3e97a0ef5a545dd2df14cf991201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194d2745325dde49e188ed27cf3bb63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc52fecc9e45582629d23dfc7ba7b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e28a2a4c07b18d0be0c7fe5c530b54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d472b6f560a85797c393ee6d35ff5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab89eead89b3d0c99e94501b0e0dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed475ad72269b9e48fab70e188322e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6731af7127856c6dd2ff6f589fbc89c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7d1de7b9b2b6232c17257d52bc01f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02bab4112cd1d1e9bbc849df213fb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023b10899f18e3b785397e78d26a911211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6247cced089e472f7bd9229dcc003212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c260db11b19ca391f3f6035ed7c4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6079e4663f57f50e665a5922661d38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4086058dacf395b0f5666d01b95e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407bb471969356a06742e404c3a4435216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c11053327fef3ba21d8cff4488fe26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8f950af37b40c46d320857c52f644218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f55e324082f4fd207d56efd609485c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95da7dcf48a50a3d46351d454141f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc5421b455ad9ae5681598a42ea4f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f297a7c40dffdbecfd3878b85c744222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc4d9f04f7b73b724f677767beca68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03981c3002860595375111fe7f2dc782224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce83d2c3721c0e1f8927d174a441b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de85f7948e2604db816da8715062510226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4516da5e8bdd4834c0c868c7214575227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f23ac708292cd2ed8d438e6304f39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b98c67be110e56a2c448ee9eda570229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8e114908d10fd66442412c80e4e94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82488160b4f2dc738a22fe390f6942b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b64b9fb35c16a1d2ad157f11e3a0c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6b84b3503cae4664f6bb9c4b01b47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4acb7e2b06501a25b113dd766a96ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49ff8581477b842abaf06dfec42235235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86305fc3e9430c763533843fd4b55a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b19a23c192bf5c8d5cb7b95bf2449237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ba9de859cfe7890206512c9eac391238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a7c51035c5ca84754aed6d1d65ac0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06e6d7d8d21ccb28b613c5a17d7f9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882b576d48690c6a80d4fe4ec320b6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff50cffcc30dc7a0b67c0326983cdc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176354092b157d7f80b2b795afb7255243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34121bd0f1f7e47737d944d4a72dee85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdc49c0f95372ffb148b44e03d3718245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371336975192110bdbc4bae6e76ef93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82023ee5da2f1f44ce4828a23569192f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82d9ea46cb43a04f7bbeaab91082dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1397947af8fc69525e19be30087f6cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c8cab25614ad277a633eda5bde8b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767770037adbc39586ccec0360e76e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259621c527ffb636ab72b5939ea7ad77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceb65db6778d1e26ccb2dba15a5e28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c501185bb1b66f50e79c2ce44c6c09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed932d36c1bc5270cbbe6bc013b75b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001521b54cd36ad9a026419551f3252256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697937dbab1a86812793d09a29ecd8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110fd74fc5498a17d41c50456aeecbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187d0ad82bdf3011148fecd83eceae4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8826f039222d41139a717412b59d1a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bb173dbb37ccbbbf11d99ae9adb4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f46ff342230476c62cbcccfcf0382e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d904768434ab58f1ca6551ce973067263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5576ff6ed720c0f27910d7ecbdd696264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38f1eda05fb48188051e467b8aae32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f97bc9616ad92ff7cfe2e8ee5caf5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f15c288312c5cbdabc55ad1949b09f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39693292c67313526db1188bb36c85b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416dadcd36c0496d99c9d1f50983575269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e6d523d16d86357b9454c9cd20db7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216a332d394b172be9d8e97da8fe545271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dcf761ce29bb3b3a232290e0d9b60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a431c4d34ab1a4927df1b53a3eb2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af3f150e17d36f0b388664b74df4e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8864ffa96c8247c37b3571f72197bd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73166bdc80c5997fbaf76bc41526ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e9100a47340bbff311cba073cf47c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245244b30eae30c5f84f103433d49ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad979330944fadc2db01997827ff6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13ec0d00a317037275ecd8cc0dec39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab10d2840ffd7df2c9d617bb3a122a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7d5d5c4fba328ece7ce3e6918f393282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d448e5445465f7d1bfda09676c61f52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d6c3af40be57596b859e2d70dfd85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea44cacf649a314efa05bd09e5f29d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2789b1d6424cb852f6fd89458140d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e38e7e3eb9914633e0d0e953152695287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57430b851d8fd535047ab1a21ac39be9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c54fd56dca226923d4194d26212403289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e768205dcdf1339e47b2062de2a519290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e6979f2ac704b01d9ad448beca830291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4d6ff1bf020c61b7035cc27fb1c3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05827de3b2f87a8a8890b5d8ab59a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdb6ce15337ba8bf1f104e312c3fa2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681ffbec10aa008fdf24db151f03336295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e759b69cf16abfdebb08a7a6501232b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348bdaec614d581cb2350e63be9b9f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba464dab8b1e650c2f187654f75ab38b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faea3b5da51e06a513dbb5535133b85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edecb4de26daee9ca05970ce492b16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80558a56c73f4e7e156792b09d84778d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e39e13fc5528a2c8e258d88a70e57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cf3190fac1e119a4423ed4b9821aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5832f10cfb8187d766d51a19e0db21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a36bb39d2d3b5053770626f782aa9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa39560ae3697a17e72e63926293d7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93126358d028a04a00273a7cf39064da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06291c2d721ed35348e70870d112a43a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba756da2412e9a5bda8d71a6e042d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c812b4242ab21373ddde4c8214e1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f00c5716851c386007b5235cbbd66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab72f25d3527b63c5c2df71aa6a791b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eec0524a1762816389604d0a8842b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1051485ccb9c3c0eee56019c10a5fcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b6a0ad9fb7892787e48f3f263ed2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edcd4a548786dc02ff4476cec65bf6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e7d6a3324b72f7d5a7a59017f7182317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68448df5c9d4bf79f7ae36ee2968758b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9987eaebd50c7938e96205562ddeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0a7df5c6a084df50ce9e5b547ebb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1517aaef6824b22abdf10870d08a50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d6969ecd43d147b1e63b7df6ba9c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce62e5bb80cdd8211d9c290a04d5147323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2d9953b3ed36717c3953f5e236e9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8a8366cf8721602d5bb9d060343da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952a2fe7f0c1fa84caf08965f960c64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d512d15c77f89f6ecbec5f3595aba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5540d9978298643fc08c9e4e610a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82055dbb0ced4ae273020bbcf57ecc3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb5952ea9feeb0f804e2c1da47f16b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a71e1253e5eda3a12922ea8eb5385331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a43f1b0111bf94f6e7ab9781931f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06856a1882495ce1f4c81c99289321333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b38b3e4f2b5ec6b8a0177435a3ae8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6f132b7c22da209ac13dbad32da98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2e806e31e5d92f218fbeada239658336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492e9bfcafa28eac77d5e41bc8cab9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13060499d7e25aea435262703bc9557d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a2b153a7bc18f7f36420bc60307f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02f0b18f4fea1b5185fba012e4f208340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06071cc2539dfb848f0da57679821c26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce6baa4b2d9434a3816b758276e19a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bbabcf77c00934bc8ac6c68d09e56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe54d15af0f76217083cbd34c26830344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d30a8ccce19a665ea65e7adf5c45f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7a2b26ce227207d47007e9f858a72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f949b59744a5382d8db0396b4466c12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f53759228f764a2f94f6a9452c087a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00924abb9ea92e52344d08433067f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331ab8a006b072902a512130cd41a2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e31a6f5b656eb2258f8b91397c3460351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38b0dbc735b9ddf9af49363fc70687352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439750968e3c8a87d7ebe760268f487353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaef90053d03b27b4033c6289fa7100354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d832a55e874ad39ae3e1da4c8d4fbe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83f38378af42f58670b29ecb2371b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d48048c2ae15f5522ce772e6eddea5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ba6fa14597d64a2edbe870a87c844358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177919715b0c0368cfa47afe387e3f43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee67bdc5412364fa7d96b7ebb88706360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395212d2b7a9538e62bf65de18520bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1916d8c37fad13f05a5566baeeaa1c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4caeac44240344f081a399fde53bcf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060186f6f28bad931415058e86fa573364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa638e0653226483e5e40a06c88a482365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43874b6c16f4b9a2f6a6c3388a5d2653366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a33b63ae6ecec951dcc80de2b1459367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff2efa40d088de093b5da47545cc90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb204976725ee5135ed74fae85a5d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72d1357f1c0026e5498912e89a925c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b526948dc446253efbe69896cd28d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2bf3864f32775123d3bd6d6a46992372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c68cb9274d2be5a1ed1d9a8524090373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee60e4b8c0e604b73216b5b74ed7df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f6f88762054c9c608a1f09b1c78e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f592d3c10e3baeaf8ff047c435ece1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a55add23f63c079ab6f87f697d4ad6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96760bfa6b144631f48cced79c953ac8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a821558d5009d460aa5d0b87475f2cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fd9924c241ebad5d1ba4bc53fc3db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87c70ad332a33977038a9aab511ec4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506a02c17989de3e11802e1d65fa3a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daff4e5b8abc4e42d0202863f2f9451383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40571791158cb9832fabe822c9c169dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650178aef446deeec24af05cb279da9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc29cc54273fde387e6c91fa902167386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95486e4baaf3a487b861dab0f914fc98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b403100fe3a4cf5decfc7ba764613388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615819e1afb66c1dc1dd3b7c84702cb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cef778a2912b6d923627fb1092545e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bf6238dd3f32db25d30b0d91cf403391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc8cc78a714e71d0b527ec27e3e697392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa1d3d810cb52e4f1c7fdaceb461ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a652070f517cd404b01c66064a4b7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94da1dbf30ac7aa6b217383bf6ffbd1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16fa27cd743696d606f83551e65c01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f78b3af492fb650a4a52ff55865ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86018650b0b57deb51da48de843b82398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b9b7f8a2949aea36ba7628ba4b047399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32194dc746700829e9080f048c0328400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec50386e5079e155620a88f2fbd96d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fd7c1607995d690347785cf97a2c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76fd069ec6c53a6e5a9b8f0de8a326403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c063ff1d369cbf5a18e72a3f0ebe7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c0ea6a19ce0d18b066382e60f72e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8769493d091c04f10ecc730fc7f90d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dafce614450f397ef31aa0893847d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248a4489562e8bf8f84826840fbbc55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e1bc39307eb9f62453b9b44d26028409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac729115a872b630c12de72124cab2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924795d09120c24b544f3966c54c1e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9953fbcf7893273082e56ba80fb26ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99f5d3f90326b98e2490f454ab5b8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644a3786e6fa2c61dd3bb699bba9fef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02331fba740296346fba7ba7e050ad0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09a6dafb52fc2cd644b2cec25cd884416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063d5bc5ce484f88481ce25d05dc1e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc372e2627392a6e8a0a57488cc107418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3413fc820678d95f209795ef343e13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a47fe07b225fbdbae8fde0a5f825c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068e7ee178b44557136881c43f137d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70350d50e6a110dffa969e8df202b844422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8e03b242c64b9814c6147b8ad9917423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1103b2c30e3876c05cef1fc349b9e86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6709f372bd7d269090423d28e4a66d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cfcd931cb9f62f352645f220c9524426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92a4cfbbbc980bf8b6724591b93294427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9463c8a508d89dfa200002bdba3d1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73846b80168038b5177d34e1aa3b69c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73ae16ba6c202d8d5b5cbcc7d83e6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9512995c6e74667557d007c864e9d32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc6d91d99a2ecfafcea76fe46d26ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536e47bc57e6546330213d0d36658e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc72c21f76dffe84928993d8ea3f2a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bb2b0b6a4c1e6e5e1cc10d3a65ccd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d98d7915b9cee0ed95e6f5a628c960436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ea6285fd5f57b49b74b8f61164be8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e4b7e12feddf12f442a5f7eb6e18d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fe78375122b2564d19b35b7a92334439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ce7b7d224f94701ac7c3cf364042c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab176d15b6a36a2cd1d05a90dc7fd9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e401b86ce9668ad0d24c4ab97d0f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c5b1b9b37d439abada9a3e5de1f04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474a99e234032a2d48b4f9cfe0404c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214e05efe7e45efcce32d9e309cf8d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0454af3e89aab2acddc2350453a836446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6837e9fc5c7eae7a2d2609924e647447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca97862b8d895a15530e7d37821a138448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0570db7b85dfb7e4c228cbb08bbbabd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0a5d953db157e05bc1a82919cc519450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fec494490b0dae02e7f0771ec69591451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2b282a28e6747780b340bfe1d4ac4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b8a3a8e80550fda8b6f1ac99dc184453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138085faef5f277712f07fbbf0e695e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1df589c177b624151d118bf172131455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c327813749132a764a91530555ad6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285c5fc874bfe2f45885c3376cf1056457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e773b290f1c088b852890185060d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8e1aed096d402f7f78d1139b2741c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cceb398cffac4e55e44d9c5c619b72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7f35dbaca48311fc2c593ec14c25d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acde5ced8bdbae61232ab464778bc3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f6235d0b8e7e1ebb27c4d33cec4b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209adb438feea72706f2dc8c9cd60c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84277e7b5746f4e62bb7947f3a70a3f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a9b5d1c56b45cebf6d1ee45a2863a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc135fdddba3b1e12bf873afab9ee6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7d2af4ee70ff08332a269b42b05a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153e9b23d25236f5e6d52d4d1624703469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7f583e627f5a4a7886c53680c9827470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b989e25ce3403e03464205db8f772471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97741bf2470034ca95508de1949d1c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a003a44cd627013982766b757c1d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c34846df082a1c9a9d63a8490feb8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d9cc0f6248680c883140cd0e594db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fd33dfedb1a4170cf555caa087d72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb343c0ed264f33935aeea51227e0d10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d75f324fd150eb8bbb0e5011dcf61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76758d6aaa086cac871a2aff64b04e01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534debdc4343b7cda19a2352d7b9baed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023097242b578d21f9d7ee9cb5f7936481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da66642ab2492473fc5ba4c7bf35e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee23956207ccf038f79149b70f08e21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51004ab2e496fb37d193e8fca1ea6866484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97890b1a061ed040710ea07c421a0bda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce7121df9fb55c2297ecd5c3e5e48f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11926c28ef934f25ebb60a3fe4a82e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1db27a833d9264773c7e45a8d78e17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154738ad2f8ffe21ee179aa369e64b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69b7d70475daec900d1320e8836d58490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e5937425370f95ac823a9390820b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95f55f65c19ac1c1411c34b6246f3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d8a5e5ab710a7e139f714bc18ca5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2bf7446b953cc45ebb7e118c6163f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e77667cd6ce94b1d9e3aa60f2bea2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee762667354b8c0d7ccfaf154d969f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f65d6cdab1d03a2bd42a454309a03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56ab8b9051e0293cd6b5ab7f643fba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b555c2f37b60c82b7dd8dcdf0844fc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0f0e59083fa95ac2b1a512b299025500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519adc7b211f7aa8324ea88b0432592d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a06a6df648856939f8295664b95cb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fead3ccf17adc7679cf6a1ad6135e45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb28513416b46dd08341046595a2b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157abededc29414de18765bd84e3b24d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b3dc5afb8e8c9c064bdb913bc7235506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2791ffc024459bcc66651f5f5377f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab51c77d197eb6a1dd51a0ac665097508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73789b3d3ec06cacb84da22e321f39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad5e8da611e74e48c2923f5675c785510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8c5e72410ada63266e4a029882cdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb06cbfa1bb11ec9ecb77a7b4e7cfaa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234380468636ed8f6ca759af5153a6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a4f85db18a1f014e047ef54d9b3f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c8218b8226404243863847e5107c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b3d817bf793baf91236fb9b7bf817516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb67104f00cc440c0bddf66796ab33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04515045063923d4c046d5f2b435afa5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5f8dbf9876dfd7fc3e621d4f37aa4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b54edb0992cdb8ab51c09b2150fed0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35243f305e83119ae97d51b066d14868521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e4c376499a2ce723b784711e91136522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddca436eff36d8f8fbeda2bd5d0de1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444e29994337d09ebb50e16b08a3766524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bd9760b9b6db051d62c0608954591525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666466c0dd9b18e767a81037f0688500526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a6a00fd12da171f1fbea8da3ed3aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a942c2085e8e757ec2c73a4d9670ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0525b69f9326bf2aeb05bf30900b75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3c1ccab1c0b46905eee70a6057e8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d22b4ad6fd20ea976d9a5d47a1d44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351be60878dbb9a80cb0110a8396f62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4618ea11823e9719f1a39de5f0f4d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8d12da31c84b929ea3f663416e7a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ddc1f256894e5f3854c80e7181b93535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9f611e11e3612b29fff59fa7a6852536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc0341a5ceeaffa1ef9ec64e06d80d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33042a22e89546b809e8141426d17e6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9fd0fd04c444e2a0ffcf266e7ad2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8eb68a07cd2d366600b353685df7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd70f0020306d4ed28c7ffc9f16556e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888684cb817160a6c09ddadded9f9805542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b145a7fd8ef5857779d4e89dc73095a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad2f01902a565528ed4f00622f3fd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cf516510bf0f58348f538be43d717545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8d0f9fedfbc169388753d00cb0b8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3ee0937a62911976160690b5bb61c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d31bb27db4790568bacac3207cf29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cae2d55e84d8f6298de4ec8a2acea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238470f3c54d7699be5c639563dcd98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28c88b4056c0e1268ab814a6b26678551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d75f17c14cfe6af08f2b3d9658951552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f37cc133cd64b9dc5e9afc9eb171c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec205f730167b3e77e3c1ced552cabc8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe32922ed0c88497613eaebe0f10b6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c2850034fcb4d9c66102b1a32cfe5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b03aa932f00dbf2a1912da68e96dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dccc2ef6f59fc1af3f6089e3591600558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0bc237052d62fe41374d633e4127e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc197d3f735f5ac2a219cc9d4b1022560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960818dabfa322936acdac9e03af011e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10210f5c31b6206dbc74d14a5160346562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b198ebc9381c18360c427066e88b6f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd85936b59ac5fd47e6b856799879e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b68dbf93ee8193bd582b341311d4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addd29bd2c20e922c0b4e93306fa315566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebe80c3ab739bb62ca2dcf91ac8566567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e91dddd18184a89c3451d9623ea31d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de5867f3e6e44cd5472845bf47c580569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0786192fc93071424265f4b2b25e9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cd046539f07c79b197ee3bf00f9d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1ab4dd8ca3881c5c53cecd591c071572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bef7493daedbaa92aa349c373fa04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2661899e814ccea8fdbb93913ef0fe2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d9881969d8db72755dedfaac52cb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b7e6db2b07173726cef5ea929abd4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b3786939d42b2f73c2fc10fc013d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3778b028bcf0a1631b3fe4f555f64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98792a59d1959a09909b612617d65d2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ad584c7575f294025586d34ad0e67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631ce336c619182d94e47265394de6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deeca8c97923fa26cddad23882e0652582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e7b85f41b8bbc213e04808cca2e1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe683bfd1b753c8c75526625d41ac8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78038f9065f6047ca2e2041990340a9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabec36aa07dce0c445cd5a43a6a9d5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4879559565906747be8eb5515b951e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eb90c09b2f4491dd6b4bbdc2ad9fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc56291c61fb606206d8798096b778589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20069c5afbac6cd08f7e246d83b29d23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c456415ba34d33a2e79e9f5e9328892591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dd6cb49759e4f49e3eb60447ea98f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4030945e716902ee02b07669a5f3b93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caa184385232017f06e2163a1e01aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb868be1177742ee3a5b67082abbd7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab96e9e7dd2dc5aa0062913b8d94730596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e684347feb7af8b4f9fd19ae4e54a0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e289d71170b045e9cfdb69a43b37d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ca12f0ebd027c79a4e12dee815d80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097c7678cd6d6f8ec8d1568c93f01e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16228acbe01f6d0594367402714c0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9d5d9a4aef977b759022d60c1059e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e05b7d5500083cf9f305be31abbbe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa53bbe60a97c392d0d5afb9d3b7d6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94cf0e350f351badf177d3f70863f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef854625e8f726badfab8402299e0e15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119eaa9ffc9a96d9d64fa27085bc8bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580ac8e07cb2dd1243adb7f5e789a12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bd5008f317d20615593c9b11438b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3be78ddec30fe451cdfedd9366fa4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aa0614d18de85a43d07e4b27d04b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6063612fdc4841d467a3a42438a99c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cce92d7d2acaa2c5efb4e2b0a0769613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4df50cc06d4700c7c92833033e3ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf2a70ce8bab67d7c39419fa67405b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d96fb496b7730c38d047c453c029fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b2ac3a3b38ae6f21d40dd756064e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899b950d4e9e911ee9f47ba7c406527618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509d278c35d9bca98a879b0b0bbe129619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec851a10566d730d17a59985cdc469620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b258d6ec01a6f92c124112541713bb9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d748afb05793bc1fb2ca1f019648b67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e671b21a5ae56a711d570bf1ed673623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f2adfe339ba9fe91cc9507aa84698624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3b576d28cdb868d5d00d16477debe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851d87f6a0004510f1f24c267ba5f9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87936c81b73075c3546f890def1a6542627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419862ef44d694357e667ed30d7bf952628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5106bca7b22f8daf58757a1b9f1dd9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3459b9f2923d2194a34ab949e7f416e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a34ac032c53cc13180d48a636ed51c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a5f72750d1972b234b20244004a79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb53fb96cb5ad04bdddd36ead75878633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee76067022931dbae1c23968b2acecb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a05f26a63010f94be30daf7040dd9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f0b41e2cbcac55d75a8a800ec1d81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e869f92eccb6c8d73500a70442c8e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21900b30718a1baed394bc9af2909516638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffdbe24397073df2151b34bf756fcc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3bd88fad73028f4698d627261663b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1946449909855d9fd561f838b0d1c5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757f9ba0dbc52fe29e991b60ef1a449642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b70ade9918dc38509e5dbf692141b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5486a1dca3dd47131466b0a6cfb07f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d896deeec9a203e0063de8707a28e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f21c0e01c1c6029636fc07410732e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2da1f84988e72ba3d5a00517c87d79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ed5a3de08df73d72072ba020fd11e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421a32d9edd8c54234978f7b6ea7b6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccccc6b7a3accbb8b62a566bcda88b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f78cfcb8dd68a0403aebb428f9a632651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd9296d39bb6a25aedbef2b22c814f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def018ebc51656d967e50c9a794f1d2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afbc998d8351bb9207573145cc6288654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a7cf55ce4d9219cdc9fd88d111109655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f929f057a8d9a6cb3e2a29ce54844656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db2642d0a179279824f7daf08680c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e28b6edea4abec83f42fe146d7b75c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f35b82eeeeab8737b84e44efcf43d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ab7d59d8b8e335fb2ad81e8ad16f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273326c2077b03c6dac04955ddfc0e96661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678375f0e6453b1e9d576028fb6b312c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2f19f5e33ce1abe1cc53fc0e4b95c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7432cafc63c3b5d0a6880c71c311d28664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8476c538af6565b201449ab8eaf7400665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a360411d57ba5f55bff87a0938f0830666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede00a363fddeef2fb9bf24a92bf142667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb827d3870566ec96f75e35cda73a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9891cffe7e83a83afa604bfc375b84c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb83ce47faf64f61d7e4098ca9024a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2658408bdccdde3568e41080116b04671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e52d4b315d8850f6ea45ff99839327672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e344f66f781c012ad685fde6deda6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa1f3b8dbec174f025be4e2a295179674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e3a1be93069f94d1f437470b628d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff831e47121b4829247167bd3942c38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96ffa42b0e8b2fbfcdbb9451531883677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34d298859be8889c675e3bf562e611678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f71fec83fe4bf8cf3cca4c0ccc0506679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d9f42817d2b60ec3d9418316e4b68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2125f0aba9d03615a843b8d26845e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b29df7b7f1886002cebdc815e40a8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a04f521787493152ddb157460e350683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfab80cc0f48079e903b12786265a7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0dbde60bda5bce60e20f637b08e12685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67367e37d66893bf0649e10c39c32d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d03754319607af013287a1baf91a5c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bcfd3e41b0957b3d5d84e8bad4c65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf23097348465ad1c6848685b1eef69689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e99aa5a28bd1a2738d259aab87367690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7070a3dbf7714caef083f5f1c2e21f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c313d9982f1ae19d37da9444aee260692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca55e267d04ab6cf1ad34eb555e12a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183659871f36a1e00401295d5fc87fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2b762560146fd6b5488358d86d553695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc27e4535db658e6fb03c691046aac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f79cdd00de483dce266bc2a612c6dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7fb010bfe714b665af92c4d2a635a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e009b08d995691915bc3da04ea0db35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff3bd6ad6d4b19ec7fd8ad0ba942bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b4fc3c4b6793be90dc7267c950a6d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbe73b460fc5850eea9dc786bc913e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82ddfc08d1034b58d77e33cd519d10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a0cf24c47c8b3e9f821e8c59a9a7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5f9e71a0b06a71f57e1f1573f0f17705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e919b019bc7213f25f28c6ec9d03577706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585d9a7bc7c2aac27fb268128b07036707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45236b437e00cac6cedd518765f794708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59520dfdefc52d8f61d72596ac4ba132709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15442ef3d7c7473136366ad8aac58bd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4516bbdd40e8c79b1b97e488ad70ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a730753c9b7bb7596c6e9225bbfd666712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbe43746a10c666e8d9d1d783749d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba827fbd140384df6b2c66031a8d2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a057d813d51bbe5aecd722a09cf5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e474063235feb7a146f583b38648096716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5060ee7913625063a2b3d25f57a06717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d3332f3d1e09cded8adc20b1f023b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad094bf6b8a19b0e2a693784b9d7e7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b08e7cb085c0dad3bad72c66fbcfc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39c8314697b1f83e5bf11c33d8f079721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb095cf14576604684af873aa45c0098722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8c8560ead57fbce538d79d2685b56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebcb4345674ccc62036b50693df116724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d83eec4d48f38b67a6e9dced0f7be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe091eef09ada36b4d496f179cbf0117726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d6d232b3d504b5b7de8b4a0463e1a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801597831711a51f53c64ecf66614d86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5305af5a0c919fee3e8e292f10815e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f6e9d68179f7ca9d1a15a5842622f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba93f0c72b46894deca3709ed66775f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6d4f5c808e363a59886eba8773ab7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d6744cbc8a3488f4b3d97b9bcd3f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d2281ffe6cfd2fd2d5ecd61c995ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b3fe3f2b42fb0f5e498a5b9cd841d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b1c489b17957ae612ceafb28c9d80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d34db3e3754459e15d8b42bccd1dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42040c801b15b1d463e2f6f67cf9a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceab3e6481fb7f231e6c550624f24b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ba0364c3e07f5225c35d06ef70a47740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d23d896da6de4df2cb35527eccb38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b577a6d4cfc1525c1ae8cbd65b4270742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995f8a84847a5eaa782e0dd005fc714743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7c0895f1cf233b2dbd7dbbc25e093744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ecf3a352279c4c69127ef2b6ad87f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cec5de75544c1fd4b9f6cf4d5a5a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6d2fbfc82801113fd22f64191905e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd8db2575f57b03ecb2b03b5334344748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e81de1ea3dd2e83f8511c07aefb2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f0fa2319116530d5a9f6b8ba34a77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d7a7a3199cd01867e3fc4fc5eba1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db86cece63a2d416620fc228716f87e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edaf9d09e3115ed3a11ce0d21b42f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3849a979fc92941eb103956eb94d75a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07d2a45fd4a4ff94b8714f4e38f391755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799e4ea2e1ed481853e0b91a792c6e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf366fdd960a031f6f7cd93234ba886c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361d5c0dda77a1a6842db19d79be4da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe0a91f8ee061ede969917069c82e4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5253d941ec4cc43dab4f63685a5c2c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359e7883bbb3c32a8c6a5df9c105559761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17c0b7dbd428f5db0d2a579ca2934b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a62f5ae2001acf6d18e9bb1fcb2da763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badfe8f3343e11a00bfd4d0c519980a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648ae2718e726071cb03f8f0986b401765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5d5d01316c5409a4f2e2a9573dc81766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a02aa3773b3c0900f721220dfb30a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5d2d7afa518ceaf31c6bcf8c4ed13768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cee25a63ded920f43d4187d424953769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987a537fefeffd755194fcc49887d6b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bc298660e427d3ac1d696573b590f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae152b91901b1749d028453d97cb31772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec854fc1623b08014b646c6069906abe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4de58227160dc4b98c756b9d86520774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88b1c64906284a5a4f2c5c11d0c443775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13414f7cde6514026397caf61bf0658b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c829b9b670feab61c01136e169a8a36777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bf9cbf10f81051fc6f8e2c6c3f32c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e961dffa28bbc2ec5cc02e093ec9f8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70912ae1088ce0465219412a8500ea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652070d67c6504b81b1def2219fa5100781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9733def60b79417be2201b0e3f2785782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8168c4f37e217eb14dc8e7ed992df3f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ad2fca58600854b1932e346d47413784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64459e30cc590e2b19e20af8035de6e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bafa13ade9f894a1cbf3e6445d2176786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb574bcb08b14c0dce118ceded6a9e1b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330eb50b4f1df94e8dee9777fc24da45788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9bbdceb9b20c683e0cb17d8ffff1a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cc15a72bc9ebfa66122909ef51843790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a24057d86976c86313de92e6603769791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d082bb814de16f388b65cf7888272792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d914f680d1977b4183a9e2b1220f4e3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377b79c42e2943a4d5ce5915a0abd81794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eeaedd5337cab4fb93a2ffabcc68d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3348059c610c162bdd8b8ee6b4914c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94649f11328d6692f0501d3da4dbff2d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8be58148dab86c45b202221f39cc5b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b825b81e7600e8435d03a17f660064d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fe1229a157115c9e43dbee913e3a9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef00ba1ac54f1fb4fddab4e22f86965801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d1006fcb326d83f65d9830f7ba005802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb8745002de4eb54b485a9c4da61f0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657d3b3856776e6a00a94a3a081aad9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1387a02ac7875b90ceb0d6dd1f58a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2882a1265c0b20ca575cbd284b63d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4e7cf58569c19568c7adf850588ed807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7298024a929cf66da6ab8a825a3d4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113572135617aecfbf6ded79bad15e5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeb11c54f793269b3c9c155f804f9f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b4474dac9b31aa4a3e726caa35cd1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870aa72ed76da4331cc771a5c15c295812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cd534f6b977a3dce3637e10448fee813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cade8a569cc06e653a84e9ce33a4328814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80b164145dc0ee925227efc376b131815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2db9470a564d2038ac0c5c31794f9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950ec6038122a06a97b6f932f8d4e48817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79916c82e7c0526c9f1e0a217381db9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39411bf3aabaae859610a35dcf0a9609819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775aef3b4a5edcfd36e7f393000ada8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66714fb7e58d38175b22f1527c476885821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a3d60820a0251fbd0b52aec083fa4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f40fa3fa292e1ad724a2e192c5d93a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a70dd37198471c42f4ad84bdae205824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996ad0607fe6904a41803076a85e4ff825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88dbbb2206b7ee23e2a890724b8a36826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5b92b18d133c30ea3468658c2c6b3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b9072e7ac1084d48e89589561c2ec828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8bd00b2a1c73922e986b72241ce02829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144ade0ef1a49c6ad245518da245ddd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1bd1da71f3b7653da2383713cebba831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1fb88a029ef1a1069da33af1806a9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3628431f68a8cce5a71276da170e61833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1336107796db618a6f3688b33a0c2a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667ea0ee830fd6892580067a9d8e5e9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487b460ff28cf37056631943839e011836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b454c0d0226a11fe1cdb108683cc857837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c3d9701b043f7028a3ba1cc0900d6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4264faaab16628d6e07fda820a494b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764306f0f0e158364538616a65435019840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30468f3f5473f43a8571736614ab46b8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ebb9f67dd78b6e065a83c9214d9ad842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041e41db6f9d6d3fa7625809932fa4d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96263ec1e678fb0a8b962ece091a5def844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2b0d03fc0b68d38f49049b1a96feb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6ba4aa865daae42c29078a2b1b5f6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db768c7f4ae4ffc6099963f64356a509847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32034f41ab2e5f7036266e1c798cb3d7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c55d2148ad4eaba3f649ca92baf3f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9716d1d8422a253ab5e3747fa4dcc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0be59534dab9ea135d3925e0b65bd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc737318f15f721b8882fdd1b7267e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9623a02839ca12e045d4927a11e314853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b994ec0c52340219ababf955a356854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fa52388780087ffb4b1686c0d6b5b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180dfc61be280b2f11354927f4664ba856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bda4e791b80258661e5c4acf6ed50d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4042e6a3cb22e9fb364fe76094a77858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4271850b0d7cd1155be353026ddede859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f9a268cdfa7ee85a6077078f25b45860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c23c5998784101c5949b60a42de46a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aee5436c9ea2298626dd563c5aff7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3c74f084f2083c549eb35bd5a2fb4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4762bcb7573ef720655972d732e9c0a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6dacf15c033fb9e63709f9f231782865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b26ff7d0ba4528173f1ff7140e820866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb94843c44cc4ce75f659e1c03ddcf867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438dd8e110c7469c26dfaa880d332f8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61446ec3706d7c21ce0e5821f07e5ff5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7103461c022bd9898791d00bbd1278870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b949448b9812e4d65f3e23cf492f47871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309228ee173dfcd664f40ae7e4f98210872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592376fabd1e2ac25d52be0cb56b6ba873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f6e455ed675e768ac4115dde7206c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30a74a2baf030099ccd93c14ab8ef2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce016966a4501bad93edd49fdf725e7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d60595b3271eac63275b105946cd7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a7961866dbf901f98df4ea9f1de18878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755346e006ad3f01404ae4a89c7493c8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79289c952a6ebb84b81a443cbcfc67f1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9c66f7d0d212ee686387fb4eaac05881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef46636029f3e882ea19ca245e85487882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26aa64f4c42d6884ca791768eba50f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38a4da907065b426f44b96bd58e50e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c07de7300940ca8a024d981573c51885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736a496fc6462d6710570ddc1f10a2f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c27cce87a3eea9799656ceff7f7b9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3656f15b4e8631820203cb51e453ec7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cdf8ebaade41074859fa17b64e6e3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24611369b9915d1d29187ced1eccfde4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86589866b24aad6b294adb043bbef20891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a04c44af6d8db416c96d673457399892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f90e3114903be65f6654b74f25c6d4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870ccbd9f44dc207bd8a656019bfafa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d20638d29f697de22e7a99d77d565895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431ac2cc048510d04a4a50f78b2478d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02a9d3ac26d9cf694b8a78ef00a81f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356ea897b0518f66f409b098a87deea898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459667b096357c16f7aa8a6c11cbccee899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df3b95ad84d4cd4e9d461f6e0fd483900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cfeae1c42480e24519ffec25a6a2e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f5bff22b9fdeffebb738eba3ffaae902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127ee7a58cc24aef01d9954a7094af4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baf1bda031e49dd2bc13a7cf39ca5a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b494114d61216e4405ff40d46fa3816905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8077c85eea4bae7bbd3f7cd0fbee4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842319c7e6bb8a7194f7134bdd6f0e9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6ea7f0827d69eb5260e9cbac99e55908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717876219d7cf75caddc492cd5b01d2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a18e7f80d7f4bf3c3b15271d06f886910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299f22ae38c39fcbcbf92825a2801ad911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cdf0d7929e8d23451fb7d14e823bf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662324d0e14704f0e03f2e9482be61c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646148fe87a078ec43cbddecb08290b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eb131f65d89c6bd2bd5a6892bb01a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25b48f97d371630adb33b83e43a014916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83e424feb9ced24a1bf6376adfa0cb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2a3cf3cf93d36e4586f2e6e52ff94918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b9adc7914de19f3911bf2c82d6273919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475b110183a2caee09ec48504a45afc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21ab8f5eca124b1375e4c138f4ef24921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce371ebb7403c40d0aed833ac6d510922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3334160834867782ea8b94b181145923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a6340e41d0a6fa178a1179ca19736924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a90c4675d1df53684076ba96b13f4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575eeba61eebf69b016d70233b0d748926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc9dac5405aa2387f011abc65899bf927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f202cd1cacf42b237b67719e64487928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b71aa606b7dd6389e8caff89921d27929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddf2cc170c7f12342b9f550bee8040930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f1df8e92fc533227281f98b0a1a02931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52e67f630cdfac270b6863c43b233b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994489c0f0a7ad7aa5eea86aa6632e2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb26d70cd9ac5a296efd192680392c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea31d9743189d3f81afbc6e02bbe064935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d916e3051e2593c04aa6d8a8dee54cb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a0c51730256f9ed0603929fe050c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff47416fd34b36e6c81753395ebadea938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3464aa98109ffd286ba7c6e882f5700939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4fbee790da2fa203b60a70d324bbf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f08ffea7f3aa958f711187832c82e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b409161638822a7c08cc5403b546b5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6adf9baaae6f9d1a7189bc5b245a0e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d5b3458d02255877cedc51c49448c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a718013666b1c80278820151ec7a0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929abc7b0401549bedfa68d7c2751d23946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1522ce95e75392fe40df8f95a0701947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078d16468836cfdfa3099b67161368d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f665120b1fcdcd17024a0f0ea5b50949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce35db12b47327c0822ceccf8434dc3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267ed12757ec084ce7583db66ac5080951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be787eb71709102022dcb3c48dccf94952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fa579ab601ff78582874eec8d54c0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3e685eedb5112b403e94e6c289d9f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2d2d2e8eed803d7d8dd4102c0aac7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f8902da3b5aa39a59bca87c65a390956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ee894d82126be95bd820a87c865e9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea23877d94b7eead3ddb78c844938a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584c8702bb20a732f321a8eccc5c879959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73ba4eaf908e5f8cf73a4fda84005b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734278be1f9660f0c53adca4f0697dcf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7bfb129757aad8dc40234c5943824962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a877a4dd333ef9a17c32601aac36952963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20824b64b320931895549ce4717ae4d3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2072625228f5456f6e50f986c71a1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114d11f7b9b251610d84b9d07a5c385966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d13aeb9d84f5f1e4a47c753bd01568967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb718b13b8cb5456ccfce7ff5def1020968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25683e678d8d6043c73dd118d54bf09969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb59fee4af2f692e873d491c5865a8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd50d670bcef0f8052efda50675aef7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d932fe233634e9ece66ff76ebb05f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bb2619be34b4de8a4ae0e78c54458973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c717462fd0ae6c8f81a847b3d5419974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ebf8936d9f09ca06fd41faaf07250975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>