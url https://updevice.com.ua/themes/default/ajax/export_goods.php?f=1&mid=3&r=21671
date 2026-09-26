--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f3fc7e0f7377e03d688f3946af42d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8833d61bddf03083bcb0cf9072cb882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf25e1da1d2fbd6b39a7260453b5173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276b30098cbf0bd6542e1bf2f0c13cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da1bda599728d8058f1efac4e7b8e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aea6b5a874ab9dec0678c822b88e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1290fa06f475a8ddfea70bf68242017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720a7cb6fc50a76373d329b9ac33f498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f31043a6bd44d5bc80992335c5b0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc1d3be886c0c57e4670e9f083f27c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40242252128fa07deb41b7495cc1079211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb7cbd2809721fb74be06d1fc7ddba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf47c88648c041a8824777611e9f3d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6416328c8075ed1c1d439e1a222fc5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090507e628c2d1948c2e079aba976df915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ce35e318ae0e34396dffc32280cba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021fc0e4b0f74c819119d503128d9cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc314b1be330fa5b870bd4c16179e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b217a377a8248d0be7e3fcb223756119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa95692d9e8902240e8aeeaaca13c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89991ee9fd7dd29d4d3b3611c9ecf921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d7334e8677210f5f8b45d91addb7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7268fa52e3d9c8d7ff9bbc3cdff88bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031ec0592277ef671bd176a5476bf0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5360c92e870a4a4862f5d90c12a6ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3250c2a616b59d8385ec8e5d5e6812226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb8fd90151f9f795f944dd2d1fe31b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43062d572d4d188eb2579b73be133e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f675766a936661ad3d640b430cb3f2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f938e98c970c4cb62e11bc81b7716830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972a2cd34d1a424b167cb266517976231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27b009f0e9bf31e207cc4f3c4b48cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826b08588a99e9dbe2ac69deb54f43133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0de7ce692eecdb44c10db5b1deb15a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337543df7d2227aab6690a4df64a2f8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66f922790d5af3fc918608b7c0baac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50cb2a0f2589bcd9959a32caf81b9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273ce91f84d0f98d7f0a09ec764b7f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229ae527e74b5bd0f94fe34bf3f552339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afc87874879b41a9d7111b984af3dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e087c6dae02900528778c5ad31d06e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0901fea4fa07b933b3e606cf5a638742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f98748263f085c570792cf8535ec843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b4d183177258865438d1cb6f1383944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5085b3d28c50ab2e1bc086edef336ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc983397b3b3706ab25a1275922dce446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440541ad43359be2af989bb07207404b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b80febf9d19728bbcbb7dde99921a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a5d7f86de1ae2a2eb2d34fce7a27b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78340e0da5a225361d177f1a25ea6e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc28e79669b1dacce049b994c078c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580466c3b6a88d23e6e58dc3a379c07852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8a597055c5cad344ca8dfaeedd6ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13547b1366e749a7f479140c27f92e4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a791a64e8977210ca5c4b776158389c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc754add5190e6f9b0539c96187b427756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cfa5fe339a089acc21a0298dc3a0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437530c621886434da955df4b22951458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3181892d81df00e29465d74d3799259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131707f8c63f0419d5151b8f8d3087f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135918ece706f47808860018a4492a7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10760a577943792b3e89ede5522daf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6d722eaff0c7ae5fb7e180a364a3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82efad1081854d5bfeccdb8c9f393fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9059db9fd0697a0e43c97db5ea53bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a634c546fa89c405a68db48246fe6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4314f9acb2a82c24e369c1bfcc48567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab51898bc739b176507f0202cddc0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c20cbe5c5c1633a1ad47d7580dce4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f6ab7ed65b7a594b486dfb3dde2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1218ca1027d28c43a1aec51c2c2c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61f66b26ed282312869c724822282c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b20ec6a6c91bfd4735b44a2fe662873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9c73912ae398f0a07e049b8f39b2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33510e24d60898de9a752e7d83eb806175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643fdc5c1d157ed6e9bbc9bd0fc77f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cad8b99700031e717d50c3fd4fe0be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9938ebb84a83d9031224d6729497a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3447283a3120aa3848725b8f32e4e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762211bf1a7587a0b3bc8eec7a28f3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f782436ad56437e8cf0d8469284b9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d819472f649e5c4c6364d98be8da0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7434f41e85393ba8bf64a07a642d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5424c09ca3a3762a57512e15e44f0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108f1ab92364ad335b406bc35f00b0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c92cf09bfe3dd8addfabea9d1ec3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a6cf5a74427bd451fb05382acb2a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6f694acaac44c2166943b5260a37788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee59a7475e3b75a9f8834af04b909b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91f7f99a335dc4d5330d0d4976466a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0fbdf57dba9270790cf2401b363a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246f6b2431194b558320e3c4f3d10ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216bcefb62cb0e37b7ec61c9023f02a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c97973990dee3a2fd150b181cec62694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e22bf3a7a0f40c1de111dd3d409bfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9142bab58a83a732139048c4486451096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9850d3b96c2d291de4e9180fc3477b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0319e4d828bdbec24525b4dc7204198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d31c76a3af0a5180ee953b548905099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320777eb5f9617fe07c54c4ddbd0054100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bc2705a01c9fdb0d3bc4105735e6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22ad43f876be8821231d73aba430da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb022134a2141e0d040d36be91ce09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c83e3cae13e75e33da3b21613f12a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02c5dd12b30eb3abcbdbab3c32f97a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125e8859a509b1a6f1b8f99cf9c02fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad543b73a9023d18f2a27a8f4ef4333107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24b4808498bb8281a7cc39d98d4f39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8f888e760b55cd1e920de9900232a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2fbffd3d5bd2c76bed23cb8db36b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9834e5fc47b1890e4291884ad1f0e51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b38fd1ae57c3b7ff719bd2fc518425112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7db065a5e26c216f504d5a58ce2f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413de52bd35204b6aeb00f0f3e530cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499c1ab12a6490fc58630c25021e870115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ef9af0e11e4c50099a0830333235c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df23267d76e200ce278554f6ae170d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c742d7d8ea2476ca1d1f3fff2027ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b870ca7ef7528bf393e2b37912b7f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3bb317e7dcaab559eee74a345f74f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40d27684d188d4d7e06b4e186c81b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d4c664f29360e6fae7c203f6abf3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820f79cdc6cdecc606300512c20b85c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce44f7e97690e6946685ea1aa2c42c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293976b548362704c93d590a130ac612125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deb84fc189e607fbc482ac8cb35de0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9f2d7ba1ff104a799073967a30495127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23f6bc37c634e6816ba5dac8849429128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006ccb87d451b13a39975dcb9c4c301129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a727a632dcc99db272d4795e080620130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699acd795d94c47d0bb04d945865ca8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77337103edd3f87bedee4030aff163e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2ca3d1a9107ba413285de4cceee60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8cf95c1c0d4cfc3741c1582c14062134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc5c04a6509e215e68c8bc6723b3ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5ac9d483693959373e48ef1350b08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ca246ba865c9c4d6bbf4a0e00e3e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fce109c391128599efabd3a7e1411d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea77b70b15c69ea74e88e0c560f2bce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e4c8947d6f8b8443ca79298d5e8c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c2b57ae0255209773f297c327439b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae512293054c2e738446b6a7df7401142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501b1db2c264bdcb3ed40e4d75952f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e673f23b8a7732314f54b8e6e9248144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c34cfc43c98ae7bf0ff10de7ab3efc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6f7e19339de77de3738de20317a45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140ed82bbaed58422f5155a3683d228147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cfc8e6654ce135a6ae89f125b7096148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319efdb9e807de8b119c606df8b4b81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c79f262fc01dc9f33aa7c7b2327608150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b1ba94632a7c85ffb209a7639f811151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145bf848f40b4e56f91f46c251aebe8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e49813ff5911778e867255db62b95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7d44a0b81b253b885850e9eaeaa8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8a9f264cbf9f82ef5648548e7d2d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a78af8dedcd29443467bd6e8260013156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b947219b5465dbee700f2051cc6261a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f9bf27892c411917cc898cd40e2a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9ae0dd72fa68e19ff91c74dce4b40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab49f9bd8421c8129b00f456934f1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005916b191d1b7c45b4586acdba7162161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410920c58edf15d8eeef525b9d542bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29d50c99ed3ea91d2be5e85fe29675163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e679bfcccf0877dabcb181f35b9255164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41161f4424b970c6e14e1263f6c70dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73bbf779b3fb04a386fc6332e8ab4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf1e533558fc6b9e8dfe1ee2325f21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7a755696de1236f02876c0c4486c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269a73ebf5771ebbf68e212a8ce7b08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09253c25d3e7b513db9d6684a02aa540170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb481c813a1469b73c124aede695bcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335fb8a3d410dc93819d93aa3983032172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece603dc0e2ba479437e9dfa9521699173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde47b0590ab817b1d12e78cf3a77b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be118835fdecd61717c59766046aacec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61673da15756b13121a4f23f4cdb76f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edc54cdddf260d427ac5704778a7cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192b8f01a4a4cd9ab2586187501e673178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee848ee1fc62eb7ad8d9d5ae44c615e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e36e0990b4b0eb234a5cf28ecfff5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce66b89c7f591219d19ad4f649e1b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630364cc3e15221de3b5337da90b81c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45d9136710a418f86c9acce9664753183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59ad8fe3b8371bf59904b0215a1286184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8b8265b00e0cf9a9aa86201195a37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c041e17e14513775c20579bc3dfe7ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7576a85e5309326c70ee584e23af61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec339e4010f175daa742d746fa790a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6a760e280c65fe8236496aa794a27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071b6167eb627a5b7612d2fa8b2f59d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d582dd7d3425e303f3ed84fc30efab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b507cff8aa8738dce95823f74302091192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411148eff67fc74855e11f0cd76d9389193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195a628feba93d9560f6bc64754e66c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180266af63b7a2e538b27ab5d605682195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413f75314084249913f12bd5782925a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b3da7c3227f301aadfa0bbd76e7a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d427a7258ba4714f2200758056c5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f831dba36c166383fd44cc5b3f7bc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c06ef8442bed7034c5d0f959c0c6f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b5675373b2cca8fd1901f58e75e2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c776b9f4199a743c169c27cfe29e9a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e812208e92b5252d1de93dc48ea7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e01c32bfe53d9cd2e2cbdc7d748b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac508eb4753fc93845c7ca1c2e7aa5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2c1875c77464e69cf443b3bb57c62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec216857917a816058d42d7b4c33d93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95bb3cbfe5037e2086c5bb4a0e0fc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd26f90e011afe99185b5d728dfb381209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1068c9b556906ec94b1bbcdb9d9e05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521241c4009a010bbef850ef0b8147b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f7d29612ee7bd6663a92a5ccaee0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2b153f0aff453d40160a09f76bc07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40752a6a3ab0386b3fc8bbc5f3609461214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044de6f88a3046e9a0587beeb42707a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c48e0a290aa0bfdeaf31c572e0823b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1e0022965a8e80413cf6a731bb6a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25e1f462a6a1ba3e3949c5a0e300b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a143b4445b151f1709cc8add53b9c65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe56a95978b831add8176f9149d8a84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609740785c2c9d328cdea26be49be352221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5baf36d436a2e6229ccdce3493116222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8353208dab4758d5e5222c16079971223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb47bf226c2a10624cc750b0c49b87a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb05e39c429140c33f73f8e65cc361225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0facd14ba4d755237987e84025fbdd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee1784ec1096f0fef9316b3672e698227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c38407276aeda8d334ea8c7f8f2bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0b5f5f95cc649869d277fbc7d61e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8b46929619b18d5af36d9b970e7b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec145bc40e2f4787509c51a985cc2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a3977a8a28930c285f4a9e35a981e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cd36bc882f0f7ed80261299c39e79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd3e0702c29d4dd540412f13bedf7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffa3dd8611a1a63a34178e1e271915235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f296d0f973fa4e1c221ac7af58efe0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffe776fb6a80fdf031b398711bdd04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbbfb38b77369bf59a87e7b3d2d359238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9622013037d648a9565413e08eb0ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc74f3d747f1ec80f11e212f6b9ea02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b058372da19ec09e2677a5ad5b2f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca12aabf3e0de58a179cc811fff4801242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beee2f042e2ce52eb147d4b2805ecb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbca995f45eb054350de1d262426d90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16394de85f494cb05b53f012d590588d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974deca4b0d2bef5dc4e6e259ae2cefb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b04b4d33a0e2ab2cc68e3ea883f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d7aaeb1dc8d1bdd6d1ef2736f7d6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82bbadea5e30bcb04340b3e6d060df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb14f489dcdd22750f42332f3ebfba2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d9611a9fdba7dcef4e6276d7c2c1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16f1bf53e676f2db309c9acb29e509252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b279a6036a0afc258ebaedc0543b24e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc804e75666df08ff897145b2acb2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0847e389fc54704d1d133efa06876b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32497925f3f6dea7f07aefb2aa28ff68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2412c2257328f58271e895daba841d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fece67e52a70e6aabe00b22bccfc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3fc1e82645625f9e03d35c4c485f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7af7e0588331b649ae1f456de8adbe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ac23d1748896c227843541b881389261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9234f5c40ecbcea1c6554d01a31479b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448209f65643075bfaa0f8a5240e25fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b164f3a82cd06657a0fe9117c769003264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dac8a0af426d25aaa78f6a1b0c468265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f9488e38e9eead29462ccee1ccea8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869b142f579a9458b82fa1d633af15c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4e53e540aedf4e607636403a9dcb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2de101c00c669d1c53924b285d3c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1b20f84fa0a3d024646615ad2e279270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcfb679aa4347a8627749acef90286271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b557f2c343dcd523185339ac8f8f208272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092d90feec1d463287abd789f02c26d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205082552673a56989877dfc35611e5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b99fdfbc5662b1b10733624179029275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bb9a4ac7146125da2f6fe6fb2529a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096a2478aa7bb00f6ae177b2698c61b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa638d797cb753268d423c99f08f3ea5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bb3c36186984f56802c990971cdff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d57e723837526f71ba1c725236384280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e875f2c919eaad7d0378987466b0c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6371f817a3dda59f062997a8aaf29f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87764afb2efae285ad62648ea4039908283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec14dd3d6f1ec34363e3b0b5f436c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e4586e357af67ec446bbafb4de7f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1d594ac72802c0699a4a0fbe83283286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d196eb8160226cd4b9753fbe6120a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063cacd1aea63034936a1e837887e35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21834284f9302fb3841b1d8c5d30c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95697d1f443905341249f6ed1ebaad42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a0dd40cfc29b1e7bbe8fb3e7b87f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0610d977bd65a03f5da47fda1a413a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241d563220506859816b94480953ddc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33901bf2eaaadb22ac522b601de30e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4325bf1dcb1774c5f5f6ec60cb0b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6e3ace5999ad1ea54edcc720b80b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40b44951eb01b2be6a2ad2587a9a32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cf5af04dc5a2aabc7820b1f600532298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f0e365cdd62191ed4acedbd566f08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee696d73d5fa34f096879fa34d484b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6443b77df10ba453133a5955e9869d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3797c0706afc05e33f67a94e4e03dec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a165e754527dc66f20b3bf1c38f85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a194a457e9893fab3ec51a2c9b0b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609b36a0b1cfd21a4ccab8bc7734431305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69149806739fa28024b89328529f407f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704e88abafdc870c09faf10add623fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a86f484b4759baffc7ee1d8d8a79d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae97b1000c938729a2763e836bcf355309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358df21e694f609b5ecb742d482ee181310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c54f593e63e399eaeb8b8748576201311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f2b4077e5978016cfa5a73c9e5fb6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c76609a32ab6abc011749b07ab7f07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64b8560aed7745e63b9dddafffe07c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6884528f181e49dc8e5376b2076080315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3ba0238c62c14fa3b2f4e36199950316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66960826bf056efef3867dc91100c1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3a6d5e618104a370ee3048ee32355318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ed88e90bea07514fbe4448b639323319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba39e86becfb18377ef6ff019b7bcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d48ec7d5625bc6d7d007d9e01762321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fca33975f9256bb3051a64412cd03f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d531cbf94d9133e3734abd0e2f2ffa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a99de3a7a8d112247368a25eb7599e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2409124522d0cad867f91baeb717e2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6499882c35ece06b903484f1137e9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c38f847a3c61c41e304004d454bf2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341785c9b1edd70f0af208b5c7a6d46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4e1f2ebbae27a53481d27c1e62087329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054e9bc3b309ffc0edd38a098810570330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a12b25cdc41d64f5a0f6524b2672f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09772b0969945ae439984097f5c50f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447ccbd4a761a1e8aaed19734e21767333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61e74ab54b02da7c12015c58b45252334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025b80f07fe924147bfad329904de1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f699bb4cc080d55f1bae35ccb522ef2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa648edc3175d6ede1502c58c8e2e17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52f991ae6a52b448f97695ebbdc6e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b259c6206f210034b93612fb1235d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb3147274123a724ff9d060bfc09ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaa244226b59ca56ec35bb87421ae9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50c457a517cf0802a34ef3702e059b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f29908ccd75c0da8532099cfb23bd2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bc3e3d000ab3a1a943bc41a5b57cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d757a283911f8bd86216c5ae30b15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88739badb00a56562688afddaa82a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c073a69403095a9a7a235433740c8ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9a30a7da3f83d96489c8dc5945435348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239e52f0c825f9133b41f04b4b2bd26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad38f68854fd38dad4b8a0b5aa1f59d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c8416d7640a9c822e8fbb55f82cbd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932837458397650000297f9ec2d30b5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35259ba3ba75abd8a41afbb4bd2d3d47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75504e7a7f3af637a26acfc3e6f325354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4f543bc4e5a443faf3970ac5a8722355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bae114944abd7849e672a3b6d01a6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ffd049af27fbd3c4909efedf99f5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cc9e85129e7cb5e4ba36b89809146358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf54969bf304c6a3b66d83ce2797b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efdcc447aa9590d5f9fafbcc8f0481360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d721b220631f2896cee83cd992fc3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa15f048fdc2bd7c8eee04cf2845c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047bc5b19e5164764b721d369655faa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dfeb0b9e04c4234bb7b436e1e5fc6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dfbe1e26cdd14b9f6374f016cbd12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669c95f79c60690453ecd881efd4e67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56413a7463024294e37378e538da9929367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4e9d01aa799fce09be80c8676cb6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e43652b1056bc2bb40f7a30b79eb49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40990dda2777637d73de97d48e595d56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1f0b50e3f1ea294084dd35e429ff4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d8f8055bca8b854771ad83175b726372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fbbc51874ecadd21d7bef4553aa77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b52b1e3cbd68be8800e5badd6ace3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c814f589beda1fc2b0d04c4e91cc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca559f12add02e5f36a268cb7f42d7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791eabfaebcb78467b5b081e00fa7c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b26e18fb345d9a2c1aab4f45379d08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc2671d51efaff796ee58b2bc3feb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c4ef500b00d8771b59b0fa02800e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becb71df682890a848566d150a38e83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d557e1784c92ce6a661b0b203013b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d97bbd02211c110f2c093fada9f8ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7bf623352fa6541139bc3b1e1d1a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840dbfef0d2263bdbdcadc23d163e26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a271d1f36a0ca622a644a4158d5b44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ace19c68fac98a825266997881651387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af915fa4bb82249fb99d630455373388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572155ff1c24b4ad6621aa3adeb56f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850d327aee3d3840cae7a3df43819bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa16c0137bc08814a2383574c8e51f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dff76c917cbde81c094ad55f29656f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fe0b7c1003a6c99a0b8adbd180fd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4cb940fcfdb5ec7428d9517a7c7fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8469697064e2c8d33775c8c166f9c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef81a5449ea051022110e237b30fddc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fc96e55689188fa47f4cbc70c1daa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a9fe308d21631cca62334b677c60e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4692c7800d2abdb9640d5efc872f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868f0b41e11d2935600f2dbf0d1861400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd19eeb69ea784f44d243ccd7ed0538401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d011828ed94170e0640533b09b606a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d73a8fab841a32cc0d3d2d325684b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232b3d751f203f18c8caca066ef7e32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81be9b03ab39ebbdf72ce3c1e206cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b7686136132b8679903be7d16abbf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42bd14c16b7ac3492072d9b4e4b849407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5a68c5167e39b4e38ae96c3eb4607408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc629f8d7d458705252ac2ecea5de9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab7a427b546e0ebe750b29e03d7286410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b777a0f23ad8ff3827199c38b40a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0422ef1301cb714a718d233b02463412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff193bf2c69691e2d5d5ff0993a9742413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9669e609e99782bd1134ac421717a72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d90d29ea32bc320893fac38902392b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c342a98e329d8098ecd080bfd2c443416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b8f93009c986e20ebb2873281f141417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d32d42bc2a8688c91099d581be573418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1f3004e40f3f86e4b35ce84097d11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca631209043e622c94777ab44c72a62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187d846014c4387d4551d586474e92a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08de5558b5f84a68cd7b8a8ef13bad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4211eeb55b35a95d274def23f1f519423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a7629e2f6c07b6b5a83a4c252a1a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8f1b32b81296f16a297a844916f5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599aaa64523fb2aa53ca7b02b6d2bb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb99cc5577af3bd137ae0fa1abdf4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d6e398f1cb40d6265e80bdfbcfba4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545fd2a39fa3a6c9a3a2bee2c9e8495429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f5baff7d46e12e1ad0ddda1cc7f9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335229550674a5862574347f59661f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a0120108082516f1dfaeace01c852432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4c70166d675a039c003e65365d07d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a52b34ec583e67c6cd0a02c7561b79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800491d590f67ca232eced538ef0afb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01994cf54ad81e38b260388ce77060b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09680c7d41982585c657c101bd729f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd7a0d942587841056a95a968e9ec5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50dfb3c2ac870b41605eafa52cd510439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a2b1b5717ffb7d3ea06c4c8acc08b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacb6d3dd5063d8222a5be38c195793441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569e2a1368c1484b2710fc8dc068703442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b94509eadb4c00c48641f4835b480443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437df6de787be9a22fd8ef1ac68ec30f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083adf60f7b82601a89d2963b23844b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830e55677224ac6b9dc3affc5c9d885446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d1569d24c87bdf5cc6d31b531e73e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab193509f959756d346679fec0e700448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb888dee19de83eb74d32be916f6b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209d545c7e8f8d8216809ae577957e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534e31602bd032d64269e65bbaba216451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc14959e1f6c9a04d35d82b88d7bfee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1378467a948ad2f1a284974b19ee4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674708f2e1099837c9ff0a3c294363c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef88485ffb684a53911eecc268d52b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dda482d9094bd593d60b1a1a20b98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a64d0fdbc7b88461cb5acdf1c711c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c3b49c71bcb1a0e7c8156e818ca2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98888580f4f65abe0dae5998fdc3dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb00e04d2c7089e598c3f4518021471460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb330b37c9b120f35dfe145e92ac3c0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cf28a79cfc5904b9eddc9b5640baa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bd60ca4e5c8afb65bb04d4e51ab50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde69025679b6d867c31ec9170bd3c49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb0b739237e7447edcaec5ac60877c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b21fb518e69a3a78a7dcb465f5383466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddcad01a3c8c191a5b4437dbc5db1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d40971776b517c52992cbc35f0389468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30cae77875e7e5cf7d6d25fd39302a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbccfc1af2231de21d20f992ee9929470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7675b68a63fc500b0505016208d4961471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1f705ee2bbd3f903e3e80c45c3533472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991b3de77b992de0485dced33539ab9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca794715356654554a192292285103474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01986ea2604ad2dbcc10189fdcfb80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7fe99fbaf158770cbc6e5e9e30e98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5a164f9d4080f800b2a9dd4cdf339477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4c9040668eacf197e8f8e9f77a81b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d7eb1f03bd897a3642c0fd94bb928479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f3fe57462b6e5937878ac8ea35cd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bad86cc5ad6e842a318af7e5fc6b57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37732839259406476e4e5c393aefcd7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7abbc4483796a81b1128a144db871e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6f0df4f81c96300a7f1fc429286bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ffd02a678fa5fa997ccbaa558abb7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d297a4f45f092006e87e3b129a4885486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69081a3ec1da9931f5663f85c86e0c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141025fab759f434ae69b78bf63cb39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3ab1fd102c3a39b32fab178609f00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae5fafc01e2097f30f5e917fac3949490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cb91bec19d6c5c03208ce1baa8b2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794db538899e052f3a2691b358ebc73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59205b79ed43e0f835dacc1aae9b9a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ae7d39fc55454e81f9bbe705614f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e0f2ee1aa93608363f9f11d3f120e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f090f798a23f5b7070a3169c5cf48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c579d17178e8715a887a58b6add54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39d7cec619ade10d80620d4e8c422c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23fd31927b919e312ff67a29b68d58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24a8496c16e2e3ded64cf627fa7661500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b58649eb464a22e3ebffcc5d6c5394501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695a4f4f208a8e0cd574c0067fe904a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a3e1b24d26010acbc14d8511f2b4b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069c931b0f5df297d88a56a557da3bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc19081daa14107948c322e4a28156505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9c71caa4841d2fd1483c6e2cf2a54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2ccaf343bfb328b7fae335b37f3a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c8023dec229fbb626e8a164e3852b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436c5d05afc60481781ed63453923a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168779d1f6fd78138eb461c7d7c7c5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bea045a307f70ef54cba3cef7a402c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299592be28d5f5469c61fbdbbf71af4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504553e9ee9fe5e5edb8ae4f79c8bd5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee9b2756a501da51ab24acceaa20cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33e37fd765b8307137db9c11ff85e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce87b7144e129eb17e1f9554207ad9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb329b6ac1145d80d07720aad89a8963517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d8f551802da6ae860694dfda9c3e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f32d82c9c96be0143c4a915769636b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11328dd42ca4ae0b025d0193f2a10f53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e2e728011026abf327de31402f7e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb25ee08943d9186a43eee17a3366bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd09aba524998ac3d1aff11a836ac1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345cc9a70c174193ff1ca6b9fd01282524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a949370361218e8cfb0b3aa841913525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5af6dbcfbfc8b0edb9d0dad773a44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123d00074b6fc63490fb6d4fad8d51a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471aaab0d79c4c4bd8c4ad37ae3809d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2408c987abf801c2ab00bca8e56f95e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3e07ee78edeb03e6427200307d2b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f58623a26165f92faaa2b1f41dbb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f9f6e5c66dc5f255233562692b9c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b242c37635b795b7d7802e411674f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19126179a7f5f8ed183f76dd60c4779c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e411f9f4cd5b2a6d341f9144c556b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff835329f5a0d09f7348aa90f20dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a2f6b7a4ceb544743934d9d0bde8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b0bb4a409e10b8e44b9849d747952538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965a720dea91e8b02b7ce335d0518a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76690448519fb3e96f7ffc19212eabb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f50c65aceb0ec6ceca734bd061ea2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17839062c667aa82fa308f7a232898542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c095bf877ba2c542141837390275b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e6cc39eb464f4bbea5549a65f9dd9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000f1e9502574f216ce8cbc550aa9d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f07783f96cc8d35a544c8a2b75793546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39592e35b0017c0be3b4aeefc5c880547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b808fbacdff88d138c081bc5db39e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad50087b637b72d3c7947e11eccda4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aa1d1c9a0dfab86ff1aadb485fa6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fe57529bedb007b5a5eb2a5492d37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533dbd5a3ca429b9530d6928d8c0c03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd43d29e5c3e2f87e450f03ae90eaa5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026bb5f8fd7f281d12653fc5c98fd15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58240e3b6d0678125030a371e8b9473555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba65393c1928bdd2ba7621212ab161556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062973ca09ece53ae3d5fcfd159ac1f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871f97ef5f0ea09bd589daf4c69c39b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cca652def4159ee33bb404f86e5297559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff153e940e67eba9235923603b8faf5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce467bc7efddc4f75cbe37ca4a487b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476f4425c97807ce7ea5c5f82f8af58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ff11bb6417d15ec60e785cbe58ced563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e29337c7d12808ab584cddaaac075564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0c84edd31457831b1155fc68ff958565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182d4070664a4cccc7e0800e4a78426566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bdfd212a660c1a4be8eb480e5de93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e655657b8b5557ebae4358c1e49916568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7b245c8f6b7b1de48e34b3a1fb0c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d6d681d0270ced1e04987e585e3f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54539b3819c31650f13b88637b2d1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559834c7da3cea57c291b207ec9ccbe5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2f1711be83282f1c18c8a0198ceed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afd1eb8f55de5cd43f72de2db96bb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56d07ef18c877d19f7d0f5961c16e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ac128efc9db5ebb84452278080209576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc9664682c82f60596be97ac0b2b45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dde0fe40cac975f908c9ba676687c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e21211c97f1e20b7b441dc32229029579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30259c6692b72d4e2288f278d63c6494580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65913f9b0d58f0a1cddb34fba0b8a026581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8853ea165a36ed6be59beb6397efc9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c737d6ccb0a8f30ef24b75114ba8411583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac361f9ae88db913c3815010f2cdb6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ecc574852fb785caab40139a2bf4d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be1bae603d159373acac4012323ba4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52c1fc6952cc7d7688e81a1874bfe2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14115c0a0285ebe65e16103f65d56e6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f56c776f996527804525c59dbc94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660752b95c52f6c5794df3fa5fa0f41f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844ad25e764557dceb2cdc35f6fead2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c9cd306afd9d589c94ec39926d03c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7f3b220425aaa47ace6269f9bc143593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a7ae4a9663f8ee520002be05a8336594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fdfe231285b243f961384172e89c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bdc12836498e5c6edf5bd4a05a348596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ec965b2fbfb5952134b62a1a0c260597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994bb234d274cdeafa0830935e6d1ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30b366c33a8158ba9d4db4288a8542599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681ced48caef17b238930b813ef6ba5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5babf3cdfddac6d9db2acddf0e1ac4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e67b169efaa5e26bbf15748f6e49b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb467e45510a226604c525e50866cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c170c1c235b3d694dfebb211c0304a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738f16723b932f051682a0aa57432a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40476c73dd6da70b15c62280a3ffd9c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f4cdbfa7c66ce71a730ab7c2ce3c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d36886626750e2ee8d4c2c9820c4c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cd2293e93aa4f8ca79c12f98fc873609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0850e16982ba7cb406a5a2f8d07bd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7425038c3e05a85da890822dac5c78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad19298aaaef1741fdb962eaa2e34b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e13b2ef8ca3a6c476aea7edec7312e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736a164ea1dd1df345a45741232d44d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd442385a4da6d089d9274778aef39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff11e8da7a6e22bb78f0ee85dc5a21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925c2d4078e856545ee400350fcb488617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3919b5f708de70790d77276a5bec8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68b7e1af17b0a28d36b000e30d3c80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9745a78bd8fcbef5ddeaadd912e8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62683fa8e002bb74a66c0ebb7095ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebd5335f1ac7ffa0759a3728c87846622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2f0af14cd456cf26facb6539847cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc15706d044e0ea575caa5775430313624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64083707e1508b2502c8ea30206b25f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d26d137ecb41de02a3e86aa4970a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcec88bc3e2b27d6bc3bccd56f4a224627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e5a6aef3cca4d43b140d01c12f7a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a311ab6334055d1f19c3df05c9849cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0715599df44a3a5c382d0c0001fe54f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fb3e098f95ae09475547e9a10cedb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2128a9961cd28d319db79b538770f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f398a65b8c45e4c0c15b4b679a78912633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a0342ec7f9e6a3247965da6277d69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60a9679a33fe2824c00b0a8ec3cbf8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce04676aa3d0f75b3965f35b9327c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d813514f0b2c5a17ec410571ec0089637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42f4e5da710bcbada448507f9a340c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502a5ab5c2078c715f1a7b10544f6b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442a438c68baa65f8706dfcfaa7f205640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f8ae17d38c49f56e2c1e30b56ee98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c77df09bbae29eca712d7560493cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26abdeec581cf848be3b3f3fa20ef5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901281a81a50bdeb33201af0021d22ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6391a311a2d463c07cf2923491455fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f51f0c3f265b2c7efe57c79df177a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925ec0b64ac8b8fcd91817e8ab3801f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c1c28725bdbd82ea946ed93ad5abd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34503da7b3f46dd0536791cf64d94c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de104376e4e38f6465e70072b1d91532650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2832ad1e8573bc4cfa34c8793ad280e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539e60add675f90978357d1e86a049d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722efa89e880f55dbec4d0275f98fb7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4801e5fb1b0c9a820a7ebe769cdffe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5c874ba1ae0de3a9881250482c4b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d4e88a107468fdd9359502122f3bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535f754170fbe268677e0774c3da522657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491e1d8546190faa06fa9e1f5eab506658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee1721d083a4c045260ea62f59bca5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31277b139f7da912d05e88fbebaf95660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6e0e1a0b2387d437590b9cc1bac89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1cc1b472994a367e44372be8c3006662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fec277ea0fdf88907eda1ec7df5d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7f2dd0f3648f407c249d07bba4260664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd592396c6eb7ad18ed00b9ec43a2554665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97127728dc79c03e3193ba0ecb672c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f86b4d706b5bd78a67bd100c1481b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b552c918d740e9d98e08a74b2bf2b89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2a820652a1b657b69fecaf7a30f65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b1f539657018db5c8d9d21d65ca7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c066ad80ee1ae2df092844a7a853e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c7f87aea0a6bd49966ec2170a18eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791b94377d344f99f7a0fda776be4ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ae2926d416a89e19d36863720cd83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79fa5dc3749933780eb57b0909da11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468c74e4485261bdccac6f221368e5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94699bd2d7b54aa52254dba2030efe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ed87bea661a09713714ab546c9363678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb8b841c25bf747dcddbbf2f431bd2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39479fa8f5e91e84c2a3ecd22e042050680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e4d68b4365c79d3b30749da7c4196681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c3cc608d351a6cdade105471adf58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57e0b58f79f8b1728343d343b9d529683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552a2642a2b46d7a55b7faafd05240d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f85cf9eb3a91980caf5c1e31d28ba6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47097c2ed39af803d9666a4746d688686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2a5d1a6b47f34024d12801a5f5dd5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfa55a8111e4d06f9c0b91a2f1af4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8bd398329398a7c4d9c1ed448ddde689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18448b3ad7ebd06ee69b8b525bbf9b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027f2415174c957334fbad813d41644691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a98a34962b166a23a55f91917c4723692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fad7f8c9bcace3ec70051c3ce03d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bcf6c3ced8fbde9de2d3f0ec6c9f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd7ce1dee72da4842cd0e9bf9bd1b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a6c4a68d8288cd63edcc6192fc864696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999e9d57a4018b68d731cf6f10161da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc286a54d7ed7b41c07b709d71d535e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3635fa372b01684fe4fbcb7aa3cfd6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbc94617ad107e2775ff5ecb9ad3d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0abb3f9a5aa70fb2a4f55c1b304cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd220834907ef9ac66f01ffd2758e3a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953cb755364f9fea24eb8914d1b5198703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c8d7c2e3bdc85097f41c5f7b51c94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c149081bc1cf3b507e1a64635fa3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941d52cc09f73bb7aaa3ea1aed78174706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc63c04412ab3a0b7a2dcfb50b73449707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bde3372fa9c1ac3e1949991aa9ec49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac79b00577ed5d1fc086be50d5cb2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29ccf517ba05a1be2d2e814134e342710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5dd953dc5ef32ab901caac9c4a0fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e55361543cb4400144049546d2b6b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaadbced9232af19ac2a87c6265123713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2f12fb3613e2a8bf733aae2fc2899714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c03c0d85be795c14c117ee8b1b76c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bee4eaaa3c7e7ef0dbe0e85bf845f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231087d3092eea735eddcdd84ed3953e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be45b712a9a856e6a58313178a8cdb7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8ef0edb72f9d4eb4e8a0fe8a3c1ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f223023c7004c4c648d69511a792eeb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b0a0f3db2813f777a091958b74ed2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7087dd15dfb44e9d6da6505c28d6360722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ad17dffcb2c3de7d8749abedef5a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8736358014fb5acda7993e487ad6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf5a0f110358f2995670b73768a322725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad25a8ed7a085c7f35953295fb42af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b83a03a176762f3a8831f3d6d189cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9ffdaf27bc26b0138b7b95872ce0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13394a8ba820f2edeb93757b441d9509729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57de62a0a49b39112e49bbcc14a7042730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378223e95c0d9053f9b3e6652ef330c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7b226e3c489575a3e144b12089d53732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3bfa54074323b9ebc83a06b9ca5ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9c9d694396b633ff6b18c690a4c8a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec48ce395f08d1233493ec312eed0a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b43ecc2f182023b8c5e762e244e371736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e155ba7da50d0a35d753fbb9070fea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4cd70d2f30022b97c24ef277adc81738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f430d8f10c2432890cc721f9be04e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139d5573aa61af9a67761d2a38656ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feed3e95a71f203a291313b4d2bc223741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955deff0d419fac5b1123610613fece742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04588b24b63a7a94328e76c40435a69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db5106fb9874888fc5cf65f13bd6e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3086b9a925f77bb7abfc3a8332885745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a6fbdf1bcc3eb2619e929b004a205746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dc62dd9276e15a2c0e9c859cfd559747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd19494e1555283852e89efc46aa6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18d3c193eddb0c2662eee602b5f7fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64997677ba8b0181ae70804240f20a6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0724c22c1e07312088e18da4effa8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7561eea98c1dcb82cbaadf359de6ca3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad1269951c27ee124142d84fa1fcdf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01c72899233dd4c38dd98201bb41c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2083427910ee7f9a89f8e2be02e78755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298a7c27dbfcf7e13127b766f59004c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26314e5e81a774f9f77a8a95fa2fb5fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dd3f9f8b04414c40f98db0bbd1a9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcbfbe519e7fc8567b95c947ca7040759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbc650e21ecab0620ae2969f7d7b81760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d75b688d009f45b53c261c42f6139e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e0dfa349fd657a57f554b358ee199762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872e2e0a14eb8cb91f89560721b6508763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bd43048237c08c4395e34c4399fb3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc82ba57222fdb77563d02cc9872b5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e54135376ae715f5b5584cd7777128766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba88ce5d6664901d38712d529029f5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9d18fcbb8275856b648d3963d97b0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94f79077b3ab5253b688102add4e60769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88220e697b6d8ef797b3447391805720770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4ed5b6aa32a0bacd378ceb65e72ad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74ba9a0780b24bcc815c6485f54d29772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e11feabf1522179ff205aea528be1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcc859aacb0eb8a6180b25694cecf6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbce8426b17500f7f86067db250d22775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48105f093d6e8a4a8a13af2064b40db9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860876e2b422f61a426d97d01422627b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1f94a9a38b6e5419e46f150f46d84778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76488308a02d77821b37a72d3fd31d0f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd51918508d4f01db94a52b65736f8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f7e41fc3a3467d41108342b67989781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9243dacce7cdfbb5088a9dca53883782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015f108e2240bbb0298a44e38a91ec8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bda5d088cd23a32cab3e06a7cf2a1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddd99d5515bb88cc8dc0aa2abdcf22785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3001130568a3736b2624e9a306358d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d271f8619c73ecbffadb09cb3da8e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479df71a2b2d66dd1dcb5c2ccfc47f94788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b76df48a7caa8f878cca5ba21689b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c33fffab874de631a137bd27379f4c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5786a089e6047e5f630c155d8240f23791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6da4c255ad600012a034334f2894f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d831773322fc5bdce1c749d9d0419d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2988d53aec6a52292dbcffb12086c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77a14ff6674b18d1177f824048efca795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02322438addb364179d9bb8ce8330f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ae4ded8f35155b37ff091a48d612e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748a8b2ef255f98b399bcb0b5cc5dd1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f4b83c2d4b3eaa147a5ba93d80cc1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901ec60049503e4d292b6cf061ccf93800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fc44cfa4a7709434f9bee2e2ab6bd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb468c90c22c12b28d5e14994b887e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2bec8f4bd8ec70daf5a1006a37510803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c569c2a696321adf2c00f494f8fa3dc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d071c0f9ba0b4e09da35ac5de26c54805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b91bca238db1d5de7b77ee9f119a6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023456de16b71378861eb3603d1ba77807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0a8eb722fac74c0a12456dc148573808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba92a1ba0b65631c6b456a065d719f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f1c32a393c699bee3fac7673fd74a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a14a14dea45a1b3caeabdd9549ad4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606eec3d0b703861a36b49e8730996812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b8abc248e765a9afe5fdeec38b492813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6814e1a8a9e99393648d1a0363971814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff41a034178c659720bb899747540d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a083df97c54059dd7f09600da3a245e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0d6d2065cd218a554eb9e031d4cf8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd365c6fa94a8566e92dfc8bb4fdfa818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de803ae606936e680af230580837ae819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c1dd40fc075ee71c59cd02cf7e4a1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d6b22cc260b8068a07596fa98d75c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0cfd8109422bd261242c386485b3a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cffd5e8425075bf17d9f18535d297e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac249458d89a59e515e30d4f9f9b902824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda8ebfe1441b923baa925efd691989825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63c053b4d0253cbc3511783cae86b9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7be4d95af897c66d3af29b2d38f1f4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22a5c0a1a310ce14c505f1395cffca828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1af63fa412b1e5f2c622ea060bcce829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1e8e6923c048d0a5beb176ce60c79830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c129be67b3385a95b6943d69c2561a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220ce33c7398df092e5e92ba21e3963832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8084e67d088f8fa71f53311fa777c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc414c7aff96f9a0906e4590959fdbb1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058cbec8203c5a104635270b17edf4f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d94e0950fe838896596dca5f66568836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf2d13da830f2c35627a28349f4bd3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060d339cbff16365bbcda3cb8a5d0a7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366f092c32b5af33a9b25719e217794839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cccd37fb8675fef4d67188d93d841e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8358ad49655e7fc97c6b2134d9fd22841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add83e6117b7826eb7a494a039a1137c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd111b8361e80f6958cae5b104bd21f6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e0e668de7533f464b403b979c4b23844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f7eec90be0132c52c096b7b100687845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1faf0b7ac68f684d07d02a0f062d1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fdc372aa0247388b25b4b748b6cd5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94496b45f0f5a74a2d2e0bff4849083d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a3ba9a4b6beb88bb34c7911b67dc7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b45b80805e180ca9bbffd5c6596165850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20d69c7257d7731d3112761cb373f8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83ce38c8e80fccd5f0011bbb3b6ea6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968284213a65965f25083cd3c5280261853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1f3e297a95c5f0ea7a2086c05aaea854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d6908ba4f3f4ef01c0d8cb00701e9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073895d29d2b58dfa1bb038dc5bfae2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175d08a5d980c0dbf920bb4105dbad8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a30e364f4e54011acd01495f25d9ad858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c165425776721395c3dbce206c4e130859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584902f671ed3157deaa63f4d751193e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be56dde3c99470402dc0c70a5bee8d2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388afc7f9f5eb63c534861822d99aecb862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72325755895a7189c06ca81e7ef494c6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563e33d51eafc07bc9522dffe6d7a89864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265dbf880cd1ae3fa426419e05b38d3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e578da445d5d50ce0caa9d09ac45353866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe152c1bc90a1a735bccb37d52e9f56867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a1ccbf28eb71a642a081804e48916868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d72ef1626477a4a2263ee6254560c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9658f6382021f232f0f9e4d9ccb08f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2833f469e343bf88dafbfb440c4b4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938b373401294c4b1ec23d6670261df872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99144cd6a01ce061bb6334d2af789716873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28c63d83e88e7b11ffbe8e2766e447874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf026323a5450518786e4b45965025c8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13909d312e580bcbfd15d32ac56869db876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f8de950bbc43cb0bb461dab3b7cfa877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe24c706f74b93df34f43b2f53d808878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fa4237c84eff377b3c1eb061e75b3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261767e9a8b9b276c55e6c5ab07cafe880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9951ce5951802deb889c4345af58b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3268c5441a33e97275887f209d4e7e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd526498dabd9b6b41b7f25698a05b6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143869b42f0816e8467ec6d42b154dad884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754702d2b2cb83afa114570af318748885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c041f5ce50d87f85aefa2acb3606e3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1283f8a0004cde3388b84ecedeb83d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb4b03b20346d4b09d675d95b7447d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb5e494ba28497f613670642f6e899889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f24ce8e5a4deff973fc5b3f0cffcbe890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f3c1359e9d161140b0b7a4601c25d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52602138dbec52e65ed8790b4400430892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5188555092bcbfec7a66a7f1e1a2481893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e61523e7e7fbcffaddac54c0014973894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99b4ff4e8e30156d6fcd5d063d68ef895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0ccb8f0c7b7debf7367c462090db7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb049eddfcceadb2f155a0fb007a5fa0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec0aa0af3da96b202e951e4deea639898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e561a25a440b15b3f7bc4c3c14a5056899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920dc762758a9bcfd8d01c91d388783900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ad485238a3b12c130c7ae7cfc92a2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fad17150f9aa4401b51ed83f90520902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765e44429bdd630e878ba455db56e78903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2033a8103c9d9f967fa65963bc8ed5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6a656757e89e72f3d653a210d079c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7796eb79dc5ad98ee1eec845062e89906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bfbaa28bb009ab133f911e96ff103907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed474aceb27f4b434692098b8be5ba908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499ea68b2b8b6c0ea55236c0c13232e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af02c9a7b5607d88467a1e0fe95f20f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9514a7800126924662c0c2de3987279911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2958502f85e82251739adf35889a8b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a930c724fc655689efcc5a1025022913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3922f4d180f6c2b1808a21e420907af914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f822ed3c9744c69bdd0a5cc9a054b9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a264d386a48e8e39f52fbc70e66cac916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d5e4f54eef828f974b4d01a274983917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735a1bf357e8c52df3776c43532e858918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1d176df4902cd5110493db3ab678b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3eb70e24c5893db5e38c1491bbf55920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aadf5e98d87fcba0b8ceed9c509df7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28e08b95993d516ed17eb602daa6f3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675af2d596c1c9f32a662addec23f26a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64918e794781e325879ca926a37583924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640b474193f9393ec14e95537952763925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e315ec1cb0d141ab3126542bd2dbfa6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b87bdeb9e316a4ff4d1c7b12c8b8fd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4f5afd2580b847de8d0aeb0d8c74d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980141d98c48e9cf0997506f70bbcb84929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376386c12963a0eebfeb1af0d08aa8f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3f20cc977ccc6694e89b4533af382931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3cf8e90eb9ce8ae3c519cc1983b24932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7b193831a34f22b10a90ad5f4d206933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066307826e1896755019a83d04b9732c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0daa4fb928f4773f1ba6b1e6636e0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6b33134d94d208831accf3c3fd742936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491630ed61f48983ef956130eb34c98937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a11c5db2de953935ab2342d44508a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa538d2e6ba06a9d1963165ac14b1fe9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16275a018a566223036f38a868e76395940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ea70d7f893a117ef0caf1d0da4cd9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b9b943da6b71bd480ec3cd9246e45942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699477c2714ea9ac9631b99918b2db4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b8b814f0ed044ae2e675e055252d8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc8323875452e25057a7edc9a44c7a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dd8c68823b7ec0817ac027de6e1a0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0179051ebe9d09753bc540ce468ca947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5bbbff2bdad9a30d5540b4017453d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea66fb4d17449e0de1c649689073ce949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953ab7ff438a5c0f900b4c2f9768031950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e0d59ccf1aed08ddfa950282b056d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708cba661c0f674275dc00c58ad19c6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b8395b3e9a252829eaf36fac97a7b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5922cdb17789347085fc90389bf91954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973404d9eb6730fefcbff1beafcaeb8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29318c60c7ccc7bc03cca146999d470e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30706e9e3e054d59ef45f2db4d769177957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e6bcdc01b2494233a655ff82348d9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9cfc67a3c0251bf761ac79ffdab80959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928f715704095790241bfe11e2262b9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f8c0a5b82e462f0b147a12be89e4d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768716e531fe5608f98e87141eb56d70962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a5e67189877cc051bd338294ac4de963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401f1310429317cc761cdab00111d84964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a33911a564974c41274bae3d05cd9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d581a88931cf26e08380004b4b4e0c9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fbfcfc32b128e8394c9039f7e6636967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6201e26521447bc67b89e419e860f1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d98c27a40f3b6f7b6fd35fa21148a4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4794cf2394762e221b64e78fa6d36970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b04e9af5a6956be688a9f732c06bb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dea2c84d5c7ad0b4990bb481fdbb55972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef726361d50939ef05d4dea730db12973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf08f64b8f52884a5351bc94b8ddf72974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68226473b048e505676d27ea68ce0d6b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b277fea701881c285477453c3edb015976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66982d0196744bc36df39f874951dd8c977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea82f4c5b63c7b78171b847b86e95c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f64be74582786c1b77416937d71c792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419ed04b7b0a5573c7895041e086dc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee39aa458bf7e6a3075e95b79c36434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82306735fa2eac939daa42a9cd46f5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbf604d3cf6461684dca8f322cac8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbae710b7805d5dd63da2d43d9542f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c41f5ebd06731db37222a8b9397b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e20fb860cb38bae9cc5578894fcf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51313aecdd5176eff23f8898f83c52510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d13dd9eb22b5f0413b358b49aef3dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cdd4a61ed771adfe690c34176686912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8671d9e304b217f21ff1625f7ac6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7467aa8f6c69a954cfc3a09b132aac014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2397893aef2cca3d0c078a1f5d4201d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c65e4cf6eb1f52245b00141397266016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519ce293420290de0b598307fc65ad217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3292b3f6e5f2583a6503d91d91749af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af66217d97e78f622f2b0fcf0e01ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17969f5e5718c1588a2c845201e2e86720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6ac487cafeaf0c44e2cb0b5c1585121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8088db52ea1e2fda4bba8f6c4f26722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b59562e6b66315623f4f8ff6eb03a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6b2fe5ee4f25f467fed3b26e87f7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893c1e949e44e424d9c4cbf521e461325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be63ddf13277019d5d6bdb325544b3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87039559b138d3a34abb921208d49e2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651a72639b29244c87a6b81d83667d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253258087bc1fb320024be945b1f8c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cc98268fd0236f7e022c7788ff4a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22f23ae086751ca874224032fd14f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538286d43cb775e9a4e5a41473437c2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f9203104e88a6fee1facb0563869733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2673490f9c8f790d9698acb0a70b6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1b0057d2fe88cf9c335ede693deb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bcadb30fb197001ab28af2e4f482436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3ba3cecce36993f5c9032418a25bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0faf431d9cf30509beff4ca18a0e6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a0553ce6a9273b18e936702af36e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56902f35828dfc8d78d0e8d660de8f2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136bc1866d5a24aee7d6122575d544041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986a4697a1f99460914087b9e50ec6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b04a6a3a01f58e654f054e7f47ca243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a8016cef47693909a801995b3a5b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8084021e5f8a02ca448a5c312198df445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4d3ed1771a2ee9ca88b49ae85622c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47993e964f23204c0546d01e452d4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da828a9ca11643564c7aba9b628e1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77dbb6ddd536f851997d140988fb2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481e668e48987a95f6990dce7352add50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43853dbbdf24cf5cd0d57ba68ada2fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615006e052e92d0dd7a220413ca7ca552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49cd11045a79f3c5fb5419fa49a3f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c21a4859c707b45853efb225cf49654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03ef2d9f6eb1ae0fb74288bf0f0b8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112e95517ea78117f31a83ba6a66b1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249404d9ca9c0abd5c39021cfe5e02c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e94ae173a75fdfd23b1152252ef80158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab4b4af58a87b3c60696c9da501dc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4dd24d7309e04d5f2fed45b11707860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaafe550d07e947f6d8b9630ecef9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7deb5faa85910ac8785a48509dcd3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3551eee84353e0def686dcd81038cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23da8ea923a129c61ea27fc797add764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0842043421f12b8034e7befea2ec365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75aa4d93887bfb00fd7be6a7cbab8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12bb36f79a06e05e067288248c575867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29d5674209d72b2151c2119b4ec39f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79743bc0e8fb5fa9bed0d6c8377e969069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3175105d9e60340a2acf90debe49c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1da1427793bb0ad5238f76769c0f9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2de0b1d2ec671217e5904009ca4c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52f87dda1660f7cf949876f04a797c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991769e5eabb8750738d06f2bdc602f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122672b31d72257b970164576d9c77975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190010b9c085657876749ddb44bd686276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ebcd6d7a5c27038906639f06a48f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bfa8ef97318522c6fec7c09ddc74d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b3fa966a5ca850e5f051048b3b98279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e0a4954db94677180a2fb7d58dd2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f2a6416a95207808594c77b5aecfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9981050c5fd61065f0403c4ac31181982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba572619248c3ea7359a9e24bcc95f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66f9e292f10766b71dbb8ed0b97e0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325b589ea334e3e1d6f34e2beee456985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28ba0e93ca8f212d096d96a343004a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93036c63593d44ae76f8cb0047e1e84887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7fe5a46fc5b3d0abddb6114aef5a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835615a28d873dc0656a3e3514c57e0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d33fc392caf72c7ba0b77439e29f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c669a91272c4504a79a47e5b32adc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e318d6fe53b6162be72cad77826d40192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8492e8561eb50001577a85321e6a53693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0f73d307bd7376efc5788e82f2ddc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb25581673c666c5fc2e7ab610a36ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae774b68f1495811fcaab6d11e5246ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df2630cc05643b94771431e9405a4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c925942f7ffe0ccfa2da5695394c32898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b1eb235a940713c22d83caebcd4bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9388a0b8db94774afcc656d1413893100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a87914f29c8f9fbd17faf766f22655101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c3d58aa360d7d3022da4fe351b70d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c182eca827adaf7867a8d40e29705d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d0c1652d0ba4895b7779cba8a232a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec9b8f3d27669d948593614dcda444105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f817019c58f57328c227c4f1fe959d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403db5248f2812d69f35e085b5e25c4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e240d41996dd86ff23597bb23e4df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deda0c233042c56f49b409677288f02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644786b1b938894e5a9b1137bc160f8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10806d59fedc11dd18b035d493f47b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00290cbddbd313a08084f79e6aa1eb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9f722393ec88f6a1ff8874006f354113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba84b86b7c2cecddf6c979620f3a8b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2800ddcf9a622a5eca227e3fea2bf2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca721485108f1aea531dc370575a10e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c145675c64ed599be056a7fdf913df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013cfc70f6a584d6e625c8cc60528d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7113ca2c2cc4ff42c8501ee323dcaf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10a8736ba1f9749b7f62979a3089ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ba1b83b68ba7b1320206b7264e23d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567e4bdca77416a42bbaef4faeb7254122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3d021c261b5d0a28515d7aa2d6b7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d596dad32860adf87bb723f421c28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cbe35563ca7d4134cf63d6d2ee637125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e1360bd02798159c8e62791caf812126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb92412dc5e7ad32e8a430638b6c51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc386f98cff637a650382b199716a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073594aa820cb59d9b1f6b5e5f4e006129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb24fe60986720bff0a2956ae46d3fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e432265fc59903925532ed1649faaf8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a90b53a09079b628d3021b97e39ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f5bc95a1b82d07dd5b32ac2f66a7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee54bbf31bbac3aa082a3954395964e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d00d15b8f8bdf7e60aa5a18069f433135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e4e2932e279ab6fccaa304dcc5498136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87a93933721ab954a13790f8a41a15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff1fd2ea615d7b6b9ed0cb466006d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb41419c2e2f06720b28ca8b3294e91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78609190bed6d2fdfa75ad299630907140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52c8499c00a93eebe066e6508306e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c446677ca836b654b0075c9bba9306142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ab93483395c30d15a82266b5b0c2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a40d48ad2e2e11225dfe248a58ab2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024a3e5b4f851475391c03366bbca22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a1b3e02f3a25ef4d96f9d85cbae1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0a5a4ac57d55a2d906b53ff0b1aee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca8c831ef688829e8dab6dda68dff8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9d67540d01f946858503ef65a3730149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a255fe8f7a1a5e33f25f77b0ed66e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268da8ed87e3b1a7d53249c21dc55bc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249c38f008b208cc78b3bf83e92b995152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612601b760dd02a3171e2e69c2b5adc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809c50bba6520fcef66bd08da44ea53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849ce231e381b3fe75496977ad700bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e72eb1c1b9347421fae7bb0831c21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50ac05fca94a8b5e09e1857597faa5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cac389d4d56a2be7d1c158733f7a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79283faa4438402566ca97f9d8c32ea5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35fc6bf906b2da137b137f22fd06fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdedaaa760b119393f8d3ff3a25c01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad752fbeaf9d1ac88906319f1ef90b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff6951b813374be5c893f940ac8473163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c154104ff50571dff8dd45a79115e23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db5c30d6a9e85c789c36f5ed1f56c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513283618912495a118b22eb7cf2ba4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852514a55c6011c5d985bee7ebbe27aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1fe5bd29a0e4fc278f0dd567e36ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54b4e73527ec2a189b2fb9034bf20a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a88cb25694f6fbe3807521a2c3a66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e36a250fbb72e8fb4c1bbdf9e5e122171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7b1cef9a36ba4801e3892db538553172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc38397ca08e2cfae8ea75afb44d0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d8385bda42e9630ba8a5350c6879174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63e08ad31251be5b6a63c87c1e1921175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08190f31524298fbff172580f38183176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaef3a008f617e838848d14150e4ef6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6af9ddde491f5f7ba35f17dfff9d6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f13fefe89d5773ad3e85e816d6570179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24368de49d4b73e41dc090f93edf5764180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4545b57316cffd62ba5bb0d0f149b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768af372c45e99ac41f0100221655c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4bc080b225b5a388e7c3fc474c3d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e660c3ddfc5823c4b6fa6517661e8b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ad49535aa4f850d96ff3382174826185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061624a72b45a288b6c82cee10f2f524186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c6f1cad33330e60396ec0f85f5a9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a55700f147b700268d32188922c617188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1414002316fefc34266c8d91100700189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce529a27f262078aaf714a84fe140cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3cde6579496afccca5cc9f145d8e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fb8b22e61d4ceca037755fb889fbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f075ad257d559318b858fcd31d570193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d1ae40d08627b5bcd0d2a7201835194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d571e819635cb48f9d9194287a7a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1719b87276f8aee0d16dad6865c995196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547acbb48969f46880675b6efe3184b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e0c705a5138cd53044cf6209e4784198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c50f29050567bd1f1cb74998256863199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea0d33df946036de7be926c1d4a52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ab91a071499d342ef1001637e7749201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f0d29a276c6529c9c6d0bf4a964cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c5fa72e3b83aa632272dc0ab0e2af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afcc6756d233a4edc71d97100df3ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0aec0e8243496c94aaeb994300b76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486edf9780d04885befc12222d9912f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c85bf1483dccc66fcb9e5554ffe78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e586160573ba62acf6504b256fa7e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af064a8a8879dc8fb1c345e30ef62a1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdcb461d25fc741c4072a232eec32b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb5f77c2387680d7acdc857f9d0fad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31955cfbc09b4b7d920d07a33866ae5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a55c8e8d1b9569a3b2b47512eba1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83537997a8c0374b3bd3a922a31ba98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd735c1463652d102d10d70629f37568215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff350773b53006d561e8b12dbbdb42d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba222bf777e1865e3738c607aaad167217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c250d28cb0ced336d17e62f691506a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01df0b4890c1a238fb3bf6308ec533219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efc74e367d3c3e643c457d8e028dbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989333083e3b0669cdce9752f96ffd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e468b458f548138df444ec52298dd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fb3ec93cd1901a21361bd5d4bd47b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05213b0ee8e3bee62dde1d14041f4e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e179fd289314bee75e6cb3f3dfdb0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e80346ac7fd7b628015a1a520c78c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76f6b8d9464b12e169375ab2fef05f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf5a03e001093b03662fe1639c50f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c841e2fb41181697c2d7162d14240c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8b307c33d661c64bc86facd932e25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6917aa396be3dcc2069a2a12ccfcf67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d263351c179dfd8ecfa067ed8a96510232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa60d548974bfbe142755d1906a538233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb69954c739494e6f433cd9d45ed84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946109954ae19916651bccc080aa8ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da8ed2bdf5b2cfc4ab1022da1dc356236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3fa72201f5431d134342482ee93b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62cea4b4b15e1b65d66a30f44c5c01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d639f9a2f8981b8f72fb3c79d05d6ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5b0a71034f3a04303386c6f4b43ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9cf6bee7050f5edff8fdfc0074f5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca354b0776ef54a9e3dea47e65b165e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0334856569a3ba78babb7369e72507c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ea1fa7c867c27ce8caf6aa18c8eb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665b2195bdfe49d0fb8a06142db83db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e137e8a6eda153d00d7e44dcae478246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3accbea52e676fa6cad7224dbe11757247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796e8d6e8fc6a6819e975bfcfb987eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceea02196d75e6a935b212e08536a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff9de3dc2f4ad5d34bf73b76352dfc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58e17ea39379ebaa1339b28b9b9b26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695227e7c98d1d15fd9976cf3578205252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e96cc4593ee230166ee865914ff2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228432c76d0d2cac0c7a9e53fe413cac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44cb31149ecb3097149fa176df7205255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682812ac245c9e6cee0160b4d85c5c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423011c331cc89863bc72b6577528ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6279b88545fc9191145a86bc5b6f48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e1892e89b61e4b8329b4a64d0923b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec45372777819c4c9acc471f2ddb2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee9be605e9acff3c4db4cab91f4799261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40f6145d8e3e4d101f11f7771c8caa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321d725a181ff823f307a640cb591a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbfa6337e2f88eb057dee515c8b93a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a3b7099979311717d2a30ff01cb34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46818c6f9745aa5a2b0bd30a3ea6f117266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d656f88781f1587acef5d9ec3e48f32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051b52eb544ed39de84c6dcdc9f23b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8159cac6403e29844c6a0045057b5ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dd2c32c2b3a3b290e3e9c7f665d55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae2bfc12035287cd0de1b764bab851271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0157d1bc2553e4c743ca1630306a910272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cf9cc8a05b765a8dcba47198de9eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410245d96187dc8db3c36ed58aa7759274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6fa69a94c9efddd13a8a32f295609275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692e53640cba688591b6d80bdd028bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6566668807b163af3b168c29476cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ebabec7bca3e202091cfa0ee6e1d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779380347abbdfe49c022cea00f5a5f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d18816be7df77b13d734e11669d764280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230c239e669322d1541de1137af152d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96839827c804bc7979cd66db030861282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df58988cf1641696a3b7573e9e3e595283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c817b5de769080442f7b3e146d6f09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d0b8b475db2282dee7a629148a4d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ec8ba27f51f31d7445158964b7fed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00437219ccb3b0dd928fbeb9f895e4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46182b4ae406ff5c2d800eeacad7a5ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f16497c0e3b482adce021514f145fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb44ed1f7d52400bd685cd2b044ad50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f82dc5f450d4a5ac8988e8d6d058be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cf541aae69696a0795086440bc030292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee937a7d9202299eaccc7d5f8b9219293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6d05834b200531d508a92958f5147294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e128f1c03d2b9e88269618772fb547295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f209b62d724f54e908af0308f11435296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61122b780285cf15caabdfca990cbb36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870ab04319ff3cbd20dfa78ac365984298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1347e891cf7a0af40895733bed036e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fd0da62a25060730be07f83ce67d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5433a73bcf829a2506b89fb69bc4c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4fc429b54a8863e95a6d8a4ab1611302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11fa4e671d7be4466fa3bf555e4a85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84920a208ed6cca0092b299eff4c0ab2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695c38d951f6f3edda96550e8691dfa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2b7d7bd2dd94ea1e0c4eeae4db849306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4622514a7e86b36efd313bb677d95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78fe4176ad34720c778773c4496a79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935f3ef7921227495fb9604f35b0c25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4033a1516520ead2872f13af06e8abe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61897de682a44c8f7bf8b24c5d7c5042311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d936b116a7e51e7a08981bad4c6403312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ea18bd245359b457e33f4cc720377313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b96d5d1b5970d5aa28b66fcd526c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d43d3e0dc8877477fcbfc30030b4f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02a0754ffad8df9b3dd1110bd17e0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb40dce04399a1f179a77465a7104d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dbaad67dddddb12c9e95f42e667e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67823375d695d11da4ace20ad701b44a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6e7d799937b37189ac1c6ffd51a80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8994cd62bf644ba403fd8f924e7f3db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6f310fdb96b34bf630f7c0c55417c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb980e24242dd2c913291d01218156a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172562af4756da752cf903e3b957d03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c2bf669cacae7d243ef9928427d90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b825fe7310027e5bc8c0ce63fc3e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e41fc5f3cfe97727679f3cf230afad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd19dcf7f3b5c5fcc1b8d7255010550328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de75659358dc5efdd0fa86b8a702f1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720ff8ba09f15c62364a40eb965a4b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b982e7bbaa5c6ced8b833fecc80ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cc60a45f11b4ac3facee0e8554d94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2537ba16f72fddc3396398dd2f57654333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030dc7550498ed3b4e20c6e03644e1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34d21411fe8bec2cfece22771ee46e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1794d67f6755cb34472614160fe1b86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007100907b53e991d6ff6f94dc28730337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f169efcfb62e2fd5eb5b80c4318c01b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c556f22da9bdc9f5910f4475c1868a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c8dbbd9b43ceb43a64b00fe713b79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c058af8b408d499b98151ade629b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51087098710d8c5b31758ae896348dec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbc38ddff81b7f9b11e67f9ee2a814343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ea6c2d460345f53b69d6577696d76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fbbd82c4fddbf7261f1d86346d9fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba9b08edf6314e41c12b42181cad12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef605c715e87d3d5c6b59e2143ae6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ed87ad45797ada086c8a776d1a5a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ad6d76c4c13f04b2daae2a5721635349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f0f70cd98a1ee7ef97d112ad2c6ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958c29cca08415950950245255957de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40e579694b5bf81f1e3309c4d46a25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a532037f9f0c2ced1e3597744782cb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955aee1da46259005f09d695e2cc0c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487baeca71c7232d20b1d1b1144d0c85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac96f8b4cc64fa5cd678086d2de7a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1606e7c2101328e5fc4618c196da682357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c40b01ed9834f6d6c4e231692e10ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd701065871d4ca3173f2ddc9d054705359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7c2a92458053830eb1f9ba5e4c19c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a743171b4c1789a767f478a95f1a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83101ab9fa9dadb172f318c36f4df46f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9324c99f36190d9e94d76f8067fbe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221235039110503c84463339786f2407364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e02a752998f8ffaf5eeff65000f0d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8252eba20a6bc50991b6c61913e83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cba95d868cf679e385169e53a8522c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32569101e88482c71fd83a16a336bd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c39461380d44edc6e6dc822139421369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71136a146c64a5043cb52f8564c1282370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5d7ee946bbff7421bd0dcdbacef01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7288bb42ddb9b4e57c3c5990331b2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675a256946a7736d10eabebeafbc26a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2bceca668181606f36c2606a38e2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903c1b1c55828f741d8e4cd88324ed1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f900335508a070280b8a606da2c5d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee659248b5e0c923c651c7cf611433f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41cd04673ba1a3814bc6991350cbcd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12ef9d466359aeff23d12cd540fd28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5ccf75e56da5be414e85fd63636a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea839e1124ba070be12641e7b3f96e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f17e7b9f88c3668ddbf098ddabf86f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462bbea56a52da88ae725adc17b2a5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6205564e0fb8fe3e8c901e9e96b40b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e473494fa121ab0a73e0a2fa3ac660385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412254e4913abe14812668085ca2db1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d7a2c0b408b152cb184da436568a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5e7ddba1bb3c2a7170f84e00c036b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca10a38035c79df78d4e27bee2df1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083b8393115f7292b74e76fcb6c3e2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639f1e5c2a564a90d1c99b2ce6bdad8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6055a5fcb37f72ce19b042a57da36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359a2b1a4fb2913bf8957551a9447f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6414e1d780de002d2c4054fab78b20e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47063bcff912ac0f690a680f94fb5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d39b1492906c817b3cd977e06e31a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9008e4900f3f904e2411f684b78e7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f6aa6f136920bb359884d9932363f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6be1c285e8edd832933b34a245632399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758c3a303dd54d327651c308a648f2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a564874fd12d476a55a86ff8019c0d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d032e12e449d1550e734eba09fb7f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f0363627a132dc1ec21b6a5f1e152403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416781cba764b54b57061d017b9d549404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecd663c4795049ec742251029f9c73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe777d271d3738baeed8b8476c7d9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f200dc0871ed4a52657cf06c92e0da1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33002af8126afc8805e2f0d619352d1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bbe15b5225f33f361b04e104cc6f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63f930d5633b6cf0d29c06bbcba4f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d23321d8f51c683a596ca0aaf86aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f24f3df9435fe43bc0ab64100856e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880b98ff4b8687f8f2421ca0b00b733413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ccec53bd6be1743283ddbad49fe56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc238b6b6dc9435dcd7f09bce95e28e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4835a93a92520c45d188da22b662a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b79c2c2e16e961d859effad649b6d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650e55f700ada7f47161a427a3541a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195fe08bad8beee8bf108009f7a23ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1388af0c63cb851cfc82ac3c0dbf2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930a9bf21eb9288a308af763b5910c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61ef16b33ee9168dc8634bed6957ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ced25416f5dc61a6c8086ed3446ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88288e7f2255e24b3e14b8bf40302ab9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9baacf190d4de2e26165470ee04a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ef749c3097f3720667e8c0464b7b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5b77cf40ebfb1e972837447bf345b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27510394388e90cc1981400507e88795428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09736906f699a83eda94546a011ce1da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a9054db3fe2bd2497ef397017ceaf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43959271e781121d8c0374e10d3388431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc6ce81bfe9e654c44743178616f7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f094c000bb25ef49a8a3b2f8d14c6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b40c7279a464fc1b9af196aa24dc2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecad9f70474e16b4679ad74b7d4abc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160d158f69c27fea62ed2d29ba5cd9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638374f3879ac61d59ae0411aec95be0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74452cb49b3637740adf7231fea11480438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386e5602abea47fbc48662db947478e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34161444d8b601e916e91051119bc0aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2efdf228edcef45c0c6548b51321f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dc70558af25cca10b7316800b9e6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b54749b5e8633b12161bcc824cb67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c06dd029343277c88a534a902eecad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69727dca14dc055306a1f01c1539ce77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a08117bc49d84cd821549c141e606446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9df3b7b2ce0b74bfa5686551639a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f7ece9928c78959b869848f383bfc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff1016fc1ab9de1515f1233c789da9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e67f2ed3607d4cb5fd116d2ee7306a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d502ebd466efc0eebee0dd40168b5d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c429b69c5c1305ae222c7057efa895452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0b8f520b7153765b9ecb8e286f964453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f269976534566217cb06b52f90b1c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371ac74b62596cf4b3d410f7ce14c7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828ec22601395bf11abfbbe54d92e2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcce96e1eab17c2077a134f49b08e33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5451e3495fe021f04d9ace5e893d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bb828468eafc3fe09dabb4d4d9cb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89692a74ec4eefc8a205daedeb82e6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326e732c7ff06d9f714e4c6f1ee2be4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38e507e7d004591e5182724b8672b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172e749a38a11c6b2e2e778e3b26c55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbfb061e01a733d055f03b40529cb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3888845df84fa510b8f0ad63f48365465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15827e61da54a8205fa90574c3ccfc12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6025ad254a05dc645432004539c21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176bad483b94144515434a170858ca0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36c9d6442a176535e483ddc8607737469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b49ea52974bb19efafc4a073c9f14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d8a4441f37a86e02a95288df87896471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b632f2e68d8479768c0b41a9f2690dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48897a8b463a85668a08af400f24bc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63540a449540434207f4c3282718eb74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e512729a9f919dc334378268b2db3b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307b738bf2e4fbb2a82d1d6de60ded7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938830937b409ab36d8b0204f3f5f61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8180ef16ee2facd93241222f36d067478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c33d9ae844fb326fbce18f627d36b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffd270b9566ce6a92e415877f8ec5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16021affe26bf55fdb3feb3bc676e1ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afddd263ef2c4b46231bd71a52362e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e47e93d43381f108ad67710ab25270483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523564d957ee6e92c4d544169de15b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72253820aaef718cf4dd286264996aec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c94c412f822b62118b4914148993c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eb0848d1ccfaf0e3d575f34e5c2c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1646e36a6b0620756c388ae4bf9a3e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02434a5857313da56c5895f3ec1e910b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf89899836ab2502b1dbb2e031bad3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9891b82fadf78870aa0cb6c25056d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbf32a3df58bca2d826132c69cb00b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e375adc493eaab51feebe73a1082e7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b8c2d8839a935ee21d2cb56cabcd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6c56d6c258eba7c29a78f37fcf83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4a6a1b4a6ecc9dfe2a806c2832fe3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3f7864ba7cea37ed365cfd43ee7d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf2a76825213924fa4f6051dc7f9f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0951142c2e89a99c26bc3faa772e759499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae448e9b1d8bc955682b0f7e13fd4b31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340162412bffe88d770b272b85f6c21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c349bca521c7b28a94aaa9a5b3a77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2cd8b8dc72be911c451a967556af6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e27c4d9ddb3f02f03bec54b6395fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519719446cc3b37de3e642ad08667b91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dc461c3df48a31a6ebcdc281f34d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a111f12f4f08925dcc6f7163ebf5a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14ba01721d28a4ce4ddb11846872cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41b547daa1268d1c9c1ca6c4c7d219509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162b99c84f442d8d657959a1a90be16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff0e96e130b7699fe1688e4c47acf1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30210589ef43794600db19ac0fc85b84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75d432e29f9cb52af54e7d34a497b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c0edb12f4c95216008f945334345d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449a44944c19392e89b54f42517d320515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83def8bda6039a0d9d29530cd237e549516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906bf9a85b00930d0aa3119451225cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ac8d8fecafe20a42cd02c596bb37f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2eadf2fd4f08e77333c83d022d3ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59c1bd72473b8be4f832ff8a8740a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436b4933587768b9312a6ce85bf6246521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c8a4fb7732c94038db7595c5f6a50522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de729e2cb4b82536be973437e8d4f0e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90425fe1d292ae0a0c54f2082a8f96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5451f3aa1d50edaa969415df1a950b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b00b8dcaebdbcdaab9412bd985bbd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e67935cab9ca3c8f416590c44c4d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7c74286ce0490634c2c966973214a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66549054539ddbe91be58220a8e7b7bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ee2441433e1f288fabfe116160b8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12db5b6844c27e305a5df4cb0ebe001531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2ee07382babf6de13321a9e437320532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9539fedd4374efc2424d221ec7acbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02074425d8d703d921fa3f83e87fa727534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80865f3ea333cc4f11091e628145d875535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1fa5f0d7df4ef5e12a049b678e519536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42647709a8158d4a619ac67973fea557537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886c20a3c4720ed79516e56e58e19c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850531db2596695abb6e164b6cb76ffd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ff20d53e18fc3d3e2d0cbbae02abb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1b565a29721dc714b0e3f66eac095541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ed855c59591c01d6b2f753d3874d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d776c527737c26165873ce0a277d3ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0d5b978cdf9e579c75775324418b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132df154f1617ca69f3747b40df3a89545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c121d4296452edaea3d33cfe2c03d12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eecf513385600d4e527549714e232547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d95e31f5185e75753c533e7db54e11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14abed0443f4a4c05aa9b096a719c2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa4faa6c38357e3f140b03403ca4a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eff552fddf9224c981224da61191ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8b8977627ed4a9c0fff405eddd37e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83cfd7f194715c0b948a5d19fba54b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690e8c97c061579b8262a9da390270d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab9d1f5f2073c4d7bf5d702cf3f7b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3ef4d73769575217cfb2f9e03f503556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299a34cb026be27611fecf89f9cca27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef90497bee15882ec7e815b2550d10e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc6846d4a57b0f8d6c3a0057cad48c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84410ea96d2bc57c4f7080b4e8713f01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50034dff2ef87191261e773cd1c473c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212920e4d1be0b873521da37b2751a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ec1a9ba536a4521c33eeece46080b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3961b999ade39e59728046d0ce82e61564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199882fd59bab723a8dd70cd9ba0a9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5c0502e55cf6c8abba9c1b7cf0fbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f60ef0c0d145a3cc9ab8f21b59b476567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b71734449c632ee5bebd0c261dc033568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50e22639c7697cda1debcab363571b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8f690001b8dd261bfa3f9f73cc25f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a498efb48bd4c92b414d05c128fff4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85cd49002c4b4c1712dd10a38d93fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26438385c67688cbd82c3bac60f753cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a7089f3763829722d197e34a7ac54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b5d6eb19283ac0c2dbc648b6b4391575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a40cff4c04ce15cc744105eff165a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a34717986be9854b5cea9cee24ec4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa17dc793e6c4c7d3f45894d5da6c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b0435d42dea3c53c341d009c82428579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff52436a6a9b2610be8b0332d27e33b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a0f9105f0b52ad87fb5568ece6dc9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69c765976fee85022228800c74638b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459bc563ec5cf3177293a76a63cddf4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f715b5b3f1e9479dd1076db22873a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df59ab6ff1da5668f5eb29c86166de2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6d3a9c03e9373cb36d0b16cdaac76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93055a4f2b07d5eb11c7c456cff4579587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32795f6724502b4898109ad2c2425eec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13911d9c58c41624ad1872a7d44af068589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5788c156754dbd67b3f396662b06521590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535a060cf3c85b12ed19e7483d5ff0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edb63427bccff2aac1dc3e443d58e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61486d340ae490f7f7a8eb8b1d52bd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b40ba5a6b73f368611c478648cdaee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6116be6d595dd0cd5168235ecb69e52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e7e503c977a5bed5216e1d279eab8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb825cc8f0edcb30c3db821d807c779597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a590851146d89231bbbf4e9e10f77c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc015eb265c5c7e3ce1e92e4562967b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1d00a4dd2307b79c7245b159e2185600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcd195c501f83f6d98a21b00873c14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd277609191886e69348a6b7295d68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d988645cfc4789b9515eb721386f12603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ccbfa439127a5529f78a93ec41d3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d23f000ff180ae76adcaa8eaef15f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e5913de98af08621ca57454200cae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb671b380c7711e40d470b0d5b26720d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d868a0e5f13b4aca2a2875050a8645608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7cd77d93d34b68a7b3891b5ffcd6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621e0c312e6db8bb97dda0522943f25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad021fea635d0c0d87a2022d0994bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace272ad157114a52cd3fa5e35bb69ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afa9b48f894d03ccb4207c49a72dde613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de60414c76828e4cb6c3b8cfb50194614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eb62cd0201a6b6e42afd37de5de8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf8e0b3fcf8d9b342479c9b55a2038616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc965e9cda46861443d37e307e0e5cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ed7096edc3ba54b1850fc0b3fbd5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8548832371973277c2729f72513c9e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaafc92f3096286e6dc9800c5ca4cdd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518249fc4d1a1816514427ca06600ea0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3aace06f9953856206336be08a4a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9055ccc5ee4c864331ed53010db36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0ab801e7be3dcbb9b7fe55dc48684624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f886257079faa2234ff08524817cb2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb0a99ee8c4a377a515bd1f5853e3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cbecc1459539be3eb03abe60fed39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789272b0e9199e49ee9f53ffac03818628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d01a6e6426c691f8d3adef7e74ec2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05c41d92ceef6da906ccb6e65e8344630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829588fce399d704fd618472bdbc9bd4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654159e780045b8fd9953b639a7a965632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9d188d6929300ae4738d6b1f888c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6cbeafda88b2a6c8c890636742fba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b04d3ddbe9ffeb13a996d676eab1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56e70b872b166692cf2c3a1141ddd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f301accf46ac77328bdf96ca55f5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9c5073bb4334cd9663b3e9cb33acb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48fa6c63900b8bce69916ae4149dda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536761c429f94d98c94ad7dccaec9bbe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8614f1a22f049d4fee38e4c32e890c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c35dc0848f4d90b1c9f5fa2caee1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd2cebf1c34843538975e8bf093cd1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb59c651eeeb1f054378cc62be1f59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9e898aebde3b51e9a4493b9c196bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbc935838f14959fef71709f4e8c24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb0b621a1c3bcdabe4bf62c1a9b05f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb3d29fb0dcfba74791cff0121be95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e909dc69223382f9f1071193660b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2178985da5a6f23cb8189a1d1631a0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0643bff0a8d7802dc8effca8e302973651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbf057fb5d7ca4ada3d5c5287020a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84774439d0a6571f869e50c2c3576c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf14aef35d684573c303c3075f62bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0d801be6bb8be9d812ccca147648e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208e7972fb33258a5d07da66a89b4c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adbde6f933098eb0a40782a00fecb5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273f175fa9646102b8df9ab3fe29aee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205ceeae7b4017a87d68df3cee3853d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2ebf4479c2ffa5942c4144dac8545660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecc20725aebde37dad2bcc8bbe1702661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8713bbff7124a89624615dd3499af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108b1953ac39f534e27f743d23ef2bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e97ff4a177283ca0ee2c5e637c730664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c61b3b8a685ee0658d09bd1c495eb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb272fcf4e5eeec07ee4264201ab5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6624f74a481ba417ef369d42403cdd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d792d2d35b21b5a7cee964e6f7414668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33762eaed8806613f356910626cba2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54639f3a9709841889684f030db6710670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5b39f8b36bc5f8d106620dd9f1d55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eadd3de9d5f6a16ee8b5a8865484dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3747618464546caee235a3cb5a2830673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437499e2c31d36faa923bc65e7d1720674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d92a178984f1b90607eb1792b83ceb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327990c84aeca7eef562ce3766a465d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be69bb83fef04d24456bfa8c4c575e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1970a95f2921a73087ba7407b92609678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c68ad19aa6278f8ab2113c45b2068679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de297d2b91a7b359425a28a0952bf176680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57292f560b22065e8a6482fb806755b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154202f55cf86056ab909381f299146682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde6c0a9562fdb77e36b9100afba4c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17668e8cf296b03d7540de7630ab5c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0527bfe5dc73129ef8f97154f131b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab846b559b54ff50dfe4f5311191b32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2905562f1eef56a9b5e1fc2482bbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba58cd7b02a5758c428991cc2959c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba881924e611bb114c1f50168a8bf476689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40bf37516f8ac310437bdaa865b8f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bd884c0401c8454ba3598c55fdebd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f900aef4cae0d574a7cf9c6737b1063692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979312c915d7876359ab2845205f2c53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b2c940ce3c12d09d27e36cc00fbb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacb04bf85de4131a17af5c0824a45e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a63a5770ce75173af0953708ed9dc0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed919a1c32848173e5256bb53a8f03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df164c9a4817c32eacf4a943e58d1510698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7609c31e0c13c86cdeb07d0d854b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d911908049c90c3dc8157255938d70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa838c291d362f1779bf0119163434f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946c10e5227e695d5450a87695d93b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce636dff7ab5bee1ca3d6a52f7f1d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dc8fc4ae3669396304fb3faf4f19e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc47919fb057f39eb1e7ba88a8ef63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc33aaed50547fb77731307ad964f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41661d1e412f75f5c7e5eb174dafd99b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b4035a63ffbf81f8bfe5bae075523708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cc4613b706bff3a0c53e076369f0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff05a92515ea690f8c1b297291f869710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb361f02b43d4564cb1d590c1ad7bd7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dee86b84e586f9024b8e07d7059ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be67bfd48c7f226c204aa15780d2b75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a5f2668de8616479be62e034484a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715a5957480921168668a1e5ba71781715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851f7fe8fec8689c23a48316eccf34c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332adc3ae864fc602ff44807c6f9a3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd695be399a2195ff43a3b5757e70c52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae64f16335af5f61a687afed63ea8cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cff99d7dfd8d3151425721221fcba4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ffcd14c55cb3df50f710a197c38f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bd6c1055421f2468209e23c6dd0d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31549b9681d70e9cd7fc0c673b197a0b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd220b4f2d0034c2fda09d6f5f43ce8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c48288623697b6275a14e021dcbdc4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e429d24dd76d01918111d29f2bae0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf58454820f8254a85f7d1929d691d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8906bd979cb0ea64aad2f734cf10d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf24834077da4726299d3531ff04e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4d5afd15c30ba859bb2f17659f97d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7034f1f6cd3c5dd66b00fa3c49d9af1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60241130bcde68294f05ff8b19fbfdde732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497247134a16e7d447376bba954f963733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3555e04a5c8736f20b95e66ad5f790734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461b068b70df20e34a04f90f4335dfa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f35f7caeece57d58e922f6c9795ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc33fd36174b4759415721788c4518f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77466379123ae87ccd1365d26a5932ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae02157e789b27d5387b528832655739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccc2e86319ec0a6675a58a52fb764e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8586553d7c9b1cff90596adebbdc1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f9182d9784053f271a328f642da79742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284057eccb17e5a26abf78e69d93e8dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910366167741203719699bcf9abdd34a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11773ad2873b2e8f3772b22788007f1e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37614baf066134dfcb35bc2df61749746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5237e01a4ed54f76118d20c2a5f4a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6af9ed026c6a01b25077dc75c8ab6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba08c6b48e4d2bda25190c4beec4989749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2358b13ace073953acc5cec6157b89750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a100a20a3e624d71b3155519ee03ec1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d184c22f2be39047dba9edcba7b91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd841df63c89e7182f24dce147ede83753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327abfee0cf0041be1f990fdd3b8db50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b893867ff63af2ab96b0b043855f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d96ff01b64c957043040e84b1841c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82554aa56ab4baa893a97b3ac45719a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541c0854c28bd0ad83ef609a6dbcd82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c183760fa31dcc9f185781f5c834ab1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947168345b2120b29669432bff5399f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c467f97f63239f3e2bce48047dee6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65061a993445f3726238f271923190b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1259417be54371a429f71dda35a0be763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40719dc51f16488714afe316f42324f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893792b4c072a84bfc84d4f9fd63d2d1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af9b17e18444fa0b7a4ca1d8dfa090766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faedcc75d8f8fcdca413e86df877ce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221134c2055f1f7d2229bfb70fbeb90768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c3faf217d1bd3226161ff4c2fc52e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e2c4c0dc35dbde3a8dd6499dd780770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587321d1ed3aad0f44dfdeb6fcc6fbb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c828fa3de390b821894c79afe8f36772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d9c898afcff191bdd5be6788b5e74773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcbecf17fa930b86fa3268147ca025774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cea10315c947ed69169281604884e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3a53e91a28ff1a9e41f969c1c3373776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cd575114d78b9f429678383dd77c7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3eb73163553d10b54554be2ee2f24c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492702b41f17aa86eaad8fb85a83f14779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65060f16867b4aed1cd7fe882c820ab2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffad6221b71fb3b60a34b7b4effe323781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca112e2968a4354c563bddd77b07d6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e533c88ae95c0f5ba97d805b00222783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cbd2ded8198340612198026b576f4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eec8c8f55abec3e4a27057a9e4594785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751928b9605aa2ea79e47fed7dc677d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cb9d8b167c1b5a8215125edf970ed787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f195b29f8a9d52a17fdef175645fa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430101c7e3762abf21cd11f8ace8079e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa415b149c5b164a7df0bc69c4aa6a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531131e808d324d55633da8eaf9a427791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0e08f5b1ea30e0a780c6c13e6e992792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f430daeb3b005d54382a337795b48da793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3315145abdb3f3952fa87fde69c1d3a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bf73a153d928bd5daa9466242c703795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2854c57d4a705c8209903662bb7345796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c7f6a93bc9b96c2ec7fd67d324ab7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29fc408bd4ad0dcdc872d5e740da4f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad01c1a0f3a3ff7acc07f210839f365799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fbf3214f3443f37edf7199ee4cdbb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ad56f9624777db22466978015e9d3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a77c1b831533ac823661f5e49e7c0f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad57d3b1a4fb71b98e07a67db09458803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4261f42a317ae56c5763f4848638978804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a673ffd29fe53213d5780be047e8634805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071162247d66ce213b346d35fc4482c6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dd15d12755595361d7bd68f21f18c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef4d32473475c054a02b9962a3765808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76035029bf1a8e42b83698ca659fa4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d125a54cf69af11992312df1d0c519b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c792bfb2fe5807c7e3eae1cdcf2141811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077235c11425705caf6c152d66e23c1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9947090b0db89c0535520ffac3bc9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01af6d4b9764ac35b6795e3c56babb1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3217aab0baeee7c72cbe5e389c80c6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d6343f4b0ff7a5ae83caeb3d17d56816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab971f0630851b7d0b108926795fae0f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea026594aa6bf53d177752a69ab6cee818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b72e80a6bd991566ee834f74fc764b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183b556afe16151c60a8855889bf7e5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aceb994fe677654ea2fa10e958ce68821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5af91d335e6ce918b366e4cb966f36822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574cd0f33af07bc002b7ec272d10d9e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50dcdba0c2fbe37765bc8fd745341f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9945349e47092512885ad089d79c93b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c56e301f7f1303782f175e8d999b3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35390a834677a0bcf9c53cfb7b5facb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc895d9f224aa0b0c3332dadf9a4179828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5a4a4522e68e26700d4bec25ebcd6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa572cd3c36bd807f0eea1cf545237b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36383975d3c89609cdaf4b40de3cda831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43d3f89bea438b15161b77cf307a57832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0888120055117b4e9765672f6e145833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46b1d5094feafd30aeade85c166618834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0a0377bb48cdc8c6ea51d4240236f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227b5492e0ed3e319719c67150e705e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fc365f9026b788b8d7d2cdfc492fa837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fc14e6e87a640fb2a68ee192a8960838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe17033bb9495d7a22d5924f8aec2d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba73bdf8c196f932fb9cf0bdd18560840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681605eb7e98de073354847fc60301d6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b1ecf627804205ed49ed03fcc27c9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3caa92a68f22d3f19de74359d08a39843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff2f4c32059cfc82ddd8ac7c502c32844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659c546050d6ebcbad5e5f427be0e83845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035a1b01299ac78b41ba6a00a3e7618846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d52ae5ac1071f8090416ee6bdc1e75847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17bf74a32d548e399e214e3d9e33fe848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df1500626489192654b15a6f9ff0f6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75a9ce0295a9f4bd0b9e1e63530e8a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1f0bb60fbd7154e2e2d3b2403501c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2caeb6e7fc5b0a411709b55a1142d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d8de2de1fcf099a3a06ab07f81c9f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3670577e4aedbbf7ec2eb5e24d7e1a6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfbe104081eabe415a4ef3b9890039855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18212f8aa69316e37f02462d08f3914856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1977499d31cdbb178b7dffff94eac857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658e56e823b8c7fca565cf26bfa0421858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a9e978e28a35f702000ace3eee782859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a5ffcbe46c12eed27a41ac34b5007860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00433eb0bd9862418ca242137bd3bbf6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5490a5e44f2d10628cfc26e4d13260862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117d969dda7fa373b7f9095e0e889c2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae153612b37b2269e1eb71b2ed7a6d4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459655223ded30e3f59b66f1b32d429865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef954119c3337786b42f8831e954ff7f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead58443f61fab772be19e2945c8481e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64cf376e2dc5d164e3fdd153e178d0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f6c52d42dc05b0260f448a68fa165869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cca70411abb0e5df69b508a4b9288d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974e80db4e3237d9439ff4124037094871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec300871763f83b536605afea2d0289872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67b3be0584414515c416472dc07c06873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527750f8385c6fcb10ac858b1a6038f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6974402dad7dd3c7025991ca306eb9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b238418f91f0c6b6b4408f32d8ea3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6334323b6aea79d82e4522429ddde877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f843360d0931e353964627871b2af1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f38e00d4e5e3cd614cfa98f4897cd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0412334f6d58f20e4a0f1424417570880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9a1e30fdafdd1d927906cea61a99b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdb4cf32be21a624490f3343163db8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5535e8ae2602afe804bed21ea6aa8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4bf51f01fd83f691b8e13a6bea1ad884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03148289eca919fdbe64104584299413885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5153ec8fd1cad5dc44d63d61b35bd5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52d0834d61f5a9245c63f678551e33887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507c20384cff00b0db494dfbd425ffb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe55a31abd5323eb932a3f2796b0b34889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96899adc5bb88615a6dd8821d3e3f83c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad96633f5d2e6bdf38a14448fc521ce891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b53ebfd682ce92e500107bf7797b6f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01363ac76a996c0ac947e28abaa3d029893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d15db8d8ed58742362d28d6c75612894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d44ebf5fd986acf61ba49a4bc2248895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a6ceb5e46649b46f85ee5f5525d26896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f52838feb5327c9020fff4fabc0268897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9b59054e5b87917f46edd164aab6d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfddcf342afc879a8c05d3e75ae1e1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e2c41652a0903fc6e088cb4980290900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8530ae4fa2c1e2756afd2a536d566901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f2335b1ddc0d5032eadad296b0d8a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25351f8663375c9b35a6a963d3e5d2a1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb05e00756a42a5af9a55c63852a2ba904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee46910a82d4fd2940e0c675ed6ba9a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841b1e22f17d5b41addafc81cdfe5b4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410177bffefcf330aee388b78544118907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ec7917be9dbb1fae7ce74903c860f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5646015af2b01b31bce190b6533bc1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4b8b47f4140808a274e891c4ab673910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bd851d66370aada76b7e97192949e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1944b229703b6caf177042bfdcef4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c55f1383b672094aa54b8899def88913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13337cfa7c4957c36b4ae9edb80e19d5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897de17640b80b137563505fe847668915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81705a394be356f5ccdc0bfe6c627d58916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ba5d42b3d2315b355048b6b3936b3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb926c7e1cb6d826737b376580ba5827918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d9f6d4d2d101872a5fe154552a92e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835bb98cfe1a818e1c666fd0c3423dc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dde81798c1fe823a4bb43bc3771c67921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bff6a39dd21fde7e422ce2b59767f8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc44ac0733abf33b16e9370503ddf4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a368fa02424005c98fdd59280296c0f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350f075b6f6d1bd069738e376abd96c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99459b8e00a3ad3bf6b10bf8b707c4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e2a911acffb8bbbfe28d2b4443163927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaf727666278d9688ee3a43c2f0a55928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987edb09187071734b400f171bce05ca929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f508450847c85b4f2cc51bfa53e4a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90905238c69f0027dcbb5db6661ec3e5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce710c1c3790a3b3323ea86955151f5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e7dd6c1a89624b8cd0598ff17cb7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957894d36d015f930b1be3888960c300934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bd8e8c14ce2f15d5ea3c8238a9b1a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96cb46582ec89123fb1745fd6cf1c9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288bfc1849e0240cc269d0afdbd98ef937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d932e949e150d3f2ee10e2b3dfc274d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ab866d637264ff80d86dd0f6379db939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c2ad87e4ea4b949d697f243d2a2e6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00a45ab8af24b3317b1ab28203bdd3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757e97f19747250796dd263a692de99942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff627c9c3e2934a3129ecd68d168b00943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0e018b0f8595154c8ea931635936a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8877609b917973ad82acca346210d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fd1ac2906d8f80b860006f7fd6ae9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90670aaa2ab67b4491c6c07c3740d149947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a774a2c0ce7eed0bd3cc7e0723f8b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdc2f8586c5d1151b7e65b27f63ca6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb45eaa08bab3b7705e208b311d588b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb54dfaf0b86e05534ef3562d217011951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9444b7faf9a9fb4c7abd4ec01f45254952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb269eb942cc61c1b70f351bc80914f1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03145c625042ea5d7ecd216cba3aca03954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991c488312f5d583ab2d75726d13fa5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916507980aee857d2573989803d3b12956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f153171ca29eb8cf39e049a78e3d885957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eab5dbd96e5e45bb5d3e32d7c49932958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ce93275519d9a7591ed40702e2ff4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc37d96aa8d3b41c81558294e164762960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e10d6bf32f1c031fdcae9a7d27baf9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7930b88ec6208428390b8874cde3b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd58ec87a4e1b9d3326144a4433e808963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733824de69db2b27ed77ee8fc4c4113c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891516caec5b5841170682873e18291a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4832697250bc24f5bc0b14786a7d156966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2e249b20b2730ba6bc05de2598360967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca019024f046a0243ba720f780c3b0f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be88eac2cd83c257bf1a75d76bd5ac969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28a8616c6ae24766fbff43027c5675970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042860243ba17cf38198e48e1ece9be971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96997c4414f77d8c3e129443e8a4077972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171415762eca36166e37af6fbd8faf3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aba718306be39831bd3af8fca8eda974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d703070c532ca259f8b2d577afd18b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c078024be948f34f4aa3f538610358976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2461a20717819277526b6dab722ca977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>