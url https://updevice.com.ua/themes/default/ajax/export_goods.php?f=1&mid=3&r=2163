--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eda20d7023e0bfefb486bd14857cae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ec221a8ad6ca9200f049cc28507ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e7c4f574908fd4ad3c951e4e76dbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877d675cb2c7141667d62fc66d005564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fd98d2b06f9ccc4b79b257094ca345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166d4d6a2319dea13612a53f95c31ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e330a4f834bc1668d44a25ecd30eed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a98e4ebb596e7b0b044b86ffd57338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d586964d90946cffa32fefb0616d479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebf6b66fbac867d886229abc9b41f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca71f170457aa4fcd8cd1584d64b20411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14f683ecb4e3262da164cdde6b996b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edae358db727aab5a4655cbcd8c775713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c88a26ca3c70f3f39c565b08e645cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd7feb325036389f58a9be5e25f00d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d28f6b4f7d2cfded3933bc3f7536a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d7d6b865eef58cfc609b6fe3aadb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad8bfbb45a39a70eb653569b7431cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c468231a953d6878cca8e884915df6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90a1d1507998972d25cbfaeb1b1f6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ec233ddcb29fe3d5afc88d3b8b12521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bb3459b7576da52b0d92836276c8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6dac3b9030c8ccd0b8de719508fb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15af7662b7d5db4d19755a57fe3123824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6247eef8f5b7d1e2aa2a56b7cb234af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642d74a038970e9905c4b64b668b5c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be19fbdcdf3f57d9477afb71bf437cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de40b901593d727531196cf369d51128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f947d66da412d352d18211dcbf6d6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf4059571de3a8d073fd5c52bc946730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ee850f90af9183d1e2a7c51e45a0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98320fa4706c7b6594ba3738299feff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627c2870ffbc6aefbcf559edf39ae5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95938c283b426ec309e77dbdd54e6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429e0bd838ee12dd4747b7ee6a7aaf035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f27fc07b95bd37719ae1ed074e8edc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ade1868e2ead4e5c9c1b9ad92ffa8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50567a1b36bcae48555a140c3edd670238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c219f81c80b15c275454f026e9c2e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e4c1971bb7717079ba58ff338129340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9c4ead2691515a3eddd0151157e6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404ba5472cec81e83f86af3c4591ddc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf4024e835a4c37b6624c9b15953d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b958e641aa2e10243192de8b7e6368544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289bababe20b798d058ebcad523dbee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23339e5a409bc89095dbbfd978d09f6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5649734aad429f68572f0476611c90e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da462981c19a93e05e95d337129efe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca8b639b1955ffddc071fbfcbdf05249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eda9f152e29a37521902972e8ce92b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047f268c3dfe3d97a985ec5b0adfe6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908adb822d9d3193c4e065ef7f06b05552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a747a9cf5d1facfcd36f16e25204353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b70a0804180d926215cfd5220a59c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f91edcace124ece46c626c5dea5e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc0c49dc8cea2d6d71335487afd11c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c541a4fa1e9dba531909afb8ab637957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c1e61d363a5a87d53e98358a1277f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a7cdeb02b1e845bc89e803ab04a1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549e222e311b436c029ae71c9dab36b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f2f83a4e2a8781a1445d8cbec426c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5200ded62cb03bc1d5c69bfb0d61362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4802b5e50e244f0098e325c23dd8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a6fa5c14bc09a3e5ac274120b807c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2244dc15748ef1e899f2ce444dcbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a3285bfeb1825206f7dfb21f3257066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ef87d571757f1d06b6a21ac0ea2e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e1083aae27fd43a108732632ec24e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917463c202a0c2f6dd291a2d2b9fa2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d9a2f9786ffcebb4e56bcd22be65370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ca6e06a4a90d774d8cf77f4ba76df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0c1dd5e402a2ec7e142533702058d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5d92d1f155f96ffbe3823165ab15173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1cba438017fa2f44c444f96b3ea9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d083ed741d9a4680bb5abd2ee43d0b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf6bcf423c34e27dd49a421ea80a9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1512168f6af10ebd2c017b85b3e41677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9530ae265cad982d50d2fc6951bc08678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1eda62b71cf1aaf9c51e919e4052579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e3dd49d34f7c7ca434c053ff116b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abceaecc8f8ada567fbe11e6159c5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30138fcfeaa0242a445492e1e356fed682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a8f0cba5c9f4b4f48b075243a6c8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e8730e2e044e4fe0719aae7b47bf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398764db023b2348d89923d7be7c744d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e74305140a29864927bdd69ad051a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f949b690bdb51ee983b709c5726e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474dc08b85d29f5309c6c6e84a3d1b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a56ac4b5a0c990b2669f266df4cbdf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb65921afc8e11d2358c0583b0eeae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ada2d36a01e54dcfc919974b5616a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70fec0d713726245d2026a1bae0a2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45273cf44e52ba6f5591255846b99c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56c0e5a8cf2740c7f454e56058f11194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acdc62a13dff01f549bc73a6542f4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5b0a865638be6f11d01d28d6d4f0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7649a085637e27936100808052e6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b41f9b8acd19926c2f1886bfd6cde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74d931b0a153d6b136efea25e3b01899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c4908ec24a80c09c8201ba43a54ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6252fc77606f186de6db7c62d946b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a69ebc38df56b964d0a2696bc2cdc8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b7ee3f4b46cc4b4d1d70e77629e48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403ba158bdde0c13049e9a66fb298f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc023521e6ba51e7ef54e9324de20a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b26e63847f9823d63b2cc0e8775c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8439e1a88e160efedb6581b7cc8563107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaaa5ab9e189360ccb9f8f47c02f23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202c5080e02170a79025bfa9fb647fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3506ee6b12b97f025bf841f094cb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377494fe2d6c5457558df8a3cee31dc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aabd3c0ba55970b136db16f235fac8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053d9de3f1c69edca8079251d7c0c09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1d45a9dd48533e5675eddc35b031f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f393fadf49021e6f27e0c09a0f5d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cb6f860909834a020e5f9464c4b8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490fab76618853915118e0451a5b037117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712f2e34d4369589878fb2ce3dad049118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d133a8e47c4ce6ab1762cfd51a79423119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1909402140d844209850483ec0acb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634bbf36d4223fac524066d806bd68b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a69f686c14b7c1576d5622d6db46e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c2ad1d7d4abcac0ba4a6b232a50bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbcd6cd322a6f3db8b3fe2012153dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f558ecfd60728994a7eb0aa45abf48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2b094960fd6c5c72365ce6650cfc3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da27f8ae99e643e68baf9190eac8dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50a49fe5f3fb0de3759c398ce1a4db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e3c5d501887f24789d8aedade107a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadd9037514c30d55e09b407158284e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969985aa48e5799ea24013c2c5fad8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc01545be92c568b9b5166892e6ff88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4576bf9797a5d3131be4ffbffa8c7b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a00eaec450834d003798ce00288ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43338a46e6ca718d32889c42c074fd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbc74cf26900ad3a6e2b8c2788ff34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a2ae378469689162bfcc4751f9520137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53bd9392335502806b9914d0e888c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3fcef0596ffa139898015519a84cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674209789189165d4f599512b286c85e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea0303befcf1bc0c2295be5944a75c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc25854227bb11dbf3f5a9a0830e3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df868e09db5cbed48b149a171cd3c61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b6525e67bc24c51fb027c2a1b9c07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ec7865aae0d26d1ee7a7561a6e1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94ffa5dbdb1e66c6dfcb4dda8b9fda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30018ce3d6f93f6354b91ddb3927a351147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0b835243b4ff98d8e5876d9230c63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bb8bfd5fb6121cc8efbb2c6c015be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211a31cfda9852b7bed15757fa7403d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243101c3073fdf94f3aba7de4b51110151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727ef9f86af29c2bd80ba71ba2349ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c915ba542a0a10e67cccad55d8cf9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3425d10ed5572bf09732b00802e0842154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68563f3d6759041a756dc883d5c42d20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea30105112595fd66e54b9030872b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aac04df14d8f1464e972b6c5f4b1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01693dcb08c895c6d5bb18d29e7080d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc72eb0a69e3efa3e82cb665c07cdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551b4b6b123f0cd412ff228684c001e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f58c71012b7490a803be4e88654fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5a255b06df8334a5d1addabf47193162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec13bcc1af1437487588294e1fc2e7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02f5a3c1fbd14a98f586dccd877c3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9415615f395138f52355c0c8323dfad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4504bc8af17a34641bdeb2e235113f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c15dee73d88abd87c4adbc1cb989f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d7d4e370672a0797f4f4e5318779d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e2f3cec01319b682655bb3c66d692169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052ae74475e34d84f0956d879d78876170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0cefe395be0f552118a607a516139171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a338992c7d9cc57403deea08a5435172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d0adb3b1ab1aa3cfbe856584594fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845b545dee58c4ea0721ec33c337a14174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01158758d02bf48be54cd441cb11f8d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a720caa30ad30df5268ef37aab17e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb25b78280b6e4cb8803704335968b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce253b2c937afb0277efef5a464efef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f08c5552f7a8e55ea8da62c5b35e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c91c519ba852fd1fcc391d47bc038b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9e3fb64088f7fe3104cc101eb89b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e6510596da11d4bd9b6aed0a3dba6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643c651f67d424cdc19d0866549966e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d14e0e8167608d03e040a79617356184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e91ce5f099b156cc7738daea29af6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bec598f83e69151a70d8dd56b22c96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f98c021096d46902c894e2f3ff207187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce51164bd764c34554c42f58d6a428188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1f6c60370265cdbadd91d33d8558f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a20138d191585df93018760806ad0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d823c4d3421a3bdf3bf89fb4cfe35e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a359141377e1b1398b85207370d8430192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a57b44b4964fbd161306e5c77ba5fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b7b650bce22c625976c20c784df05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93419a59a6849355eb7fa5e36d079f33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6a529d91e3070088c7f66cc0aab89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc7604db7d58b159b60dfce939082e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d0f5914e9a28d0db7f202c73b3c0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a4c7001e3b46301be6bc2addb384b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158a1e5409eb42f8f62cf011a173627200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ab25936c8b17a08183ef5fd90a83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c3f6f0b88c93316afc76cdeb8c7f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38058d0f57c20df2b0bd418ce76818e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232ae23b65a54d145731cecc14ee01e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113eba917bb393653725084667dedcf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a233306dc556b4f3644eb961237ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5caee3c710fd01bac6ae20bedc2335207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbddf6cd3b2431ebab1bb789e25cc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab2320f90b3c6fe54c50ed87e31250209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd5a16602e90a649ef8e947eb64aff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ffe0dce8f1b42d301a5a706cf3964211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bc25c8bd3bf4e9da2d04c7adba9f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d064426976bdbef30afa3abbe1233213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f49e32dbac6dfac2a09ea0213d96d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6f575e4b87a664a71b6d24bbaed0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ae6de0abeb863aac726b1d4fea968216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a923d128d36afc645fb56711e884ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2a4c0631f3347a1a069bd27e12e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243700b97e7499f72b410d8b181f8ef7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf476e8e3a46faf0e15bfea6a5f841220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d66931da09d65fe6312627990203ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd21db843d9170a5213666c871f17f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9c6bf67b76439ab1c5e285188e897223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e118dfbd5607fb962325dcc4535838224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1284f6309537742a24e20e4f967aa23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903154750f0e74f2d27dc3c7bdfb58ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751e00e99ab3e3e778016830fca4437227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f19f2bee5e552add849ac6526427e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24851072dabe326cb9dcb523854a40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f3be88818bb2ecb620028f80ea4b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23025c11930ec420999e252a715cdc16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff39da20d195e203a9aaa460d49deac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb55f4fcd28560211a27f97949e5bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78386342c88d2aa6c79657be7a880528234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852e51048cb9127820b5c5ea6537fd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdae22b698b9de4cce6f96a8fd795c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9e226774f846b2578baf4597e806e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb28cf6e0aa42341a328cf18815d21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b203067ca0103a7fc7fe29b5a521013239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177c72f140b70feb83c5619a2084016240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b2e0d17d5e9319cb08456e8913808241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe1bc25e7248886cd64c7dfe1acaaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782f90eda7464f9f0c94ac0b194a001243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25cdad7602f5654a9ca44559e9cdcf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79979b2cd47a2fd9756c135325e5b0e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392acdf16a2b518ad9d4d10d06a2c610246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302de4adb8ddd820b6757f3c7ebdef0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4db295959fd250c5aeb0c1f71b7533248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abdfabb5065057149640ede59ce32c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff4dada3f877a64691ea57d9fa3c92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8c9f21d68f4dc650768e2d8da0c3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed35a5dc49d0569e9c54681c2c21e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad307143a95978314b5973ea56bb913f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd941477b587540d732db4eddd069d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098194d7162f9b6e234f0b8a2c6ab53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619b8ad0cf94a70feec32c4037a0407256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4685f3309324880af99e3c3808d8da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5718770556709826b935360dc2c8866258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9a4b82829fc7f6c3d8891a02b3938259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e2290bbed36769998eda3bfeae404260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bdd998adc4091e3cfb51f682bc026261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b012de96923b70403757d5e679031cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada001750b12b176943085ea6286d534263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfbcd09c1b0ad17b542d785dbd3619264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155a3c606dffcee7ff490dcb153412c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029f76ecb7a120c19040ec337e91770266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0003132bfe274931035f7ea359b25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ca05913a5a74872277a4a7ec820e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad99a79ec1e9c5208ba205ed856800269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e882dad74bc87913dccd0f99abbc28f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f396b29c7bfb4dadec8996907f95445271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2ff8ba8b563a12de8e9531315ef5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfa252b5aff16d0d9466eec8cb1950273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44acd496e4b4cec254b736a8f4dc31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023180d05bc63a8e95d90e4c24ec283275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3ac96b69d085af4911a1596423c18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785b3761ee1d31d036164bed29ad6ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe317bb37ed4c0ca9217f3af0f9a51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d074ed19d51c0fa29c680be9a84064f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745f1358fde986a3d506fecbcf24d53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978389a494df9baee86d78826efd98dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaee30cb5568da0289e1af6283a952282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9575e62d5baf0111cf55dfada87e74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839010dbe98ddf4b2d3fc92b66057409284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9636f4b73ce230c7877d6284fff521285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbb6d0aaeeef78c8a5d3473c812369286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd34ac16cebbe9ba1f421d328afee48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef33e1f7fea87ad280211bd82538316288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8d34c21ac86917f0daed77f3b80e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0757be601a4885f6be055fd47731fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca633a1d2604d73454a9541489741b6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d017035410e832bb4c07719818b2c0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad7f739462b2854f8b5ca0b37f2384293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808d87c9b29e672a62bb8fa1e3fd67a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc51a9fa698bf0dfe5403daf6b939d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69258d3a2d3739b3c4c3689a949de8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b91656bc39d03eaace6f888309b6a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8df2579b559159c4d65cde24bdbcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109a57e908705735812aaf94f1ff9ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3897211e871d94391c54fb5dd4522300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf8b2897d725e37edfcf7bef811593301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a281280e03ba5db014bcbb17c07606302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5621a3177adf5e52d50cb006f736b6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4210fc8103a57ddc990bf9120df2646304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21faef5db4103d544cae9bff1cefd3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c932a0f68ee5c782c32eac65d7ab6b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06963f825953d9d087324efc91d4d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaea99dbcd06acad2a53f98be953a8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b208d7dd0a732eda5d6298177676a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569d425ab5f67a40eb3732af704ddf0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3b549f90a83ff435c7815f08b81b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a7e348e572d8e83919973ee893eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665812580d4ee8b6f6a551a459ddf55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703ac59e0851840b0f847984ec6a1b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04824480a58ef4657d133e710be24338315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7aafb3c6fa852f0cddd81cc3c4670316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7b05d24cd720646ab620b64d3dd29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894c134cb73d7e9f1a040b629073c13318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954ffa96e443b3b71c02335286e00c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2450aca30b1a330f1cf65d7fc41df6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e6d731c21d2844f5e5cdcf018a943321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74976e8efac68343888fb84f2316327322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d2d8a2e92c5784df2a92de8729f40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5416793e8a283e13b4ce6799f1026324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91d6ddd2d7600d4460f94fbbfea59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc8566103013c37fafd730eb43cd0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4dd995c95d6e06e538e1b6dc8b67d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d00f3e2a7bb82072bed7726164ebc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e2d66155a93df2a7ff2209db72c34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2dd1ec2ca8c3aa4d3a222233e0dfb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d7c4bfdfff9a8586bd01f2bc3e50a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773fab59fb687a4abf2d03176ee85ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd7d09a3a8ddcb689bc9bc21a47da6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b407a67a01b91ea7d851b80fbce0f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243c9d40c46967aea1953ac26b88b18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313044b0cf8c00316f78caf554b7157336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357213f045575e1dcfca6f375be781b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314feeff3e2d8b97c03a0789d47df38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e6c76a0a8ccc9b946241e4c9ba102339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24822629e7458b6cc55f7c37a928bf0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87e9ef0ccdb7dd4758dcc5fe1b87cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a355f1b89352d51bc42b06ee5c2bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485b6d0ee51f089bed283fe30906c8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0c20c1310a55d1df3cb2b15effcea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44686aa0c5203aa7966c7cdb999ca469345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7bae0f6e18a86a7e6424d4eecdea8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa18b87a9387653aa836518e5be1a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026601959c92d08689fe38b2310e7bbc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604e88a54e69192906395a9fede5aad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cb5ce7b6b87075dcf362ffc6c2a05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16eb9a90bef888d72e81c2efe1672c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1268739a070cbb8e5374a27a1843af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c7d3ad70430309c0bcbe9abc19e55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad781cccd2d58edd4318dfcba9c7d9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696098e98196cf52ebc3f15b1d45ed2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4345d28542ff535909adccf08ee755a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c3a4f52fee0e3e34e6bfc3a69a4eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88a5c4d012a99da924cba33611e51a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b43c4b970cd14d37460ad8b1e70a7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b957bb1b1a1a2677de58d17eadaf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f4e4f5da92ddaa26bf8ba1b327b53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe17e0795eb1caea85ee8167b9fe21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0fe407e8f66e2d039e4fa41aad045363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d877ced7bdb71d03e1783ea821086e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef035f31b2af97c0bb38a5484e124d95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15456e7cab75812ff3890a02113883c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cf8ba385a3081b9111d6693bdd2a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f122d6debdf0a0889519fa80c58322f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2bb592c3c27b2c14fd25d9daf4a20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e22df0a0218d5c25d47c2b8af75b12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d299b490b10588ef7827e333e2caecd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5213e44b04c194da2cb7435d006e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8071aacb30f05fea24cc460f197111f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0670a8d1de97e8d0b358c58a5a8da8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6ee93d317b5db4a945df351847893375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ae9dd4ec4891c480317775c409935376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718a5729459a8896d562cc25f145824377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b225ef7307cb83ac126d5afe573c402378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad759a1cdec0c62c0cf167ad11e11c5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1e5da83ee9cedf48d7e152811c6b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf13921385c455b62bb216e295ceab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb7c4f30ea0cd6c336e8c90f4829fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b19e1193159040443e2a6c54d4dc31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace290a2a1494cfa8f1c146e4e6301d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8961e3b1a2243639d178c183d53a254385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d124d217b906603222975648833d48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b07327ec02b181ef7d7ebaafcbec9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42235621fc3219d89f8749b2d224b4c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb3064d962a809c6daded0ace90af3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133abee2d21d1a57e73d7105fb1193e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494dd293300e4353ddbabadbececbc7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e82c1da6ebff2a399dfc844ab3002392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97426883c7e0fda8c66f7c83fea92c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded715c842c8b767fe2635812bc45ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67018b61a37b9699a4b6b97367be29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17c6c1922a070028855f26522d0015396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afe44e4c02138aec9258078b7558a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ebc0c34b7a1e3f99984b00765356398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cc71de303b52ddbe187c47b141bc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca66265d6f519d2ec7c5e33400a27b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd19c45867c2626198c3b598fc7d333401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d491f0bf8eeeb0e5a2b441f05fcf0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221995ef3f4741c01fb99c13001f7af2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a9b91201b801f20a5f9d1a7c2ca47404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e82a3046a033e96cc9523b3e33733405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c74347ba72308a68ef2de02af3777406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22e1f56b90852b9da1e0af46d4ef5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1657a64c36ba1c08162845bf3e8a32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52454b62e73feb3740be6a6f8a248d47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b5e61bf7055c3d68f7f6abed9e8ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b6f8367a8631358485fb2834b364f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a5ee81d3aa177ec59211fb307e43d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e3ee4855bd2be15859a4b25e1c51f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf2e85c6309d80c21efa10416296a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd58eb74a1acbb7668e74fbdea0d96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8f2093035c350634bb21d52a594aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c5a55d35a5ce0655fc47a61a578bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa56a0f385a18b3e9cfb68eb75f5b88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66063b2afa1f10094cbbdd035c01e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffde0014bd8e27e96deee25dc0f19e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a691f777b582221b31774e0e835fc41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc79fc302fa8ece2f822f63f914a9aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c0006a521ce40a7fe3313d7b0eab3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fd720d01c9b4b34a8ac097002a4b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c197d67dc1c8b60674af49a17a7b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a5e655c320dc3febffc567daa36e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5a2002beacac62399546102136f5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b884c56c3beaafced808c135ca57ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fa789b3a10e4f8b861a351a45deed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dea9d54557e5959b31f01465077d8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac8a381af077fb4e8beb411fb5fd60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d21375b24609a79c8235a687c9fdb4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fd33ed90fcd5263ec55b1728a57a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea65dc3f6909cc058201a5948f9adf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8a6c82aaa88cd77959534bd715300435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7de3bbc434a3846cb5103519700d05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502e8f6948030a462127b76544cceeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dad785de019babceff9bcb38e3dd72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0b69da027874bc3d258d239e0ac32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b6d30819e2eb4290b12cbc124315d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352045084988467932ae572bed3699f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859e05b230066def25afb924ec1a4ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b8e6565e24d91f2a771abe6139c6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4b82db20bf8cdbbdcdd4019ce7ce3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a56635024a7af8d07d335868f4ffe0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169368b01aa395e588abf037a5d686d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558b18ac96862a610a15c389f7852e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7f3666d2df869bd72c473b27444a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcde0b5e90bd3a420f531d802b06dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a60ca00d11fb4de6c4de3697502c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce343cfe214b8fa5044e31546e73cc3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e582eeb8c34dd1651e4da310cabed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1896b605519749bdce22ddf985db2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dae6d75100fa16e09ef6462757988454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e76969082a25a63f58920c11152f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6c6ae4707a88e5105e79d5c66ef7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226b4fde7ca917f7afde197f91619e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8c7592028b8eefd0bb7a9ae779af3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1da8c4128cbac4e1fb5501d75d93e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf81a32d654ffcdbf69f9dc8d6bad5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b96bf63b3cb906ae76dae8135eba5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107d6cd7563c1fb06707b6f14a150e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d2d2971a3cd6b04ac00367cb71de4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f075c23bbfeb58f35f7161701824e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2cfa1ebb08f4b003589deb1e82f02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43744e48c8567672b737bbca078eff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da726d3d878a4abbd0bc322453c2c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65861d45d7f6d72440a010b3d8cd5db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45414e0822e9fde6e927e01396ce333f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1410b596ad2cf74282749d65fcbd248470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8433847fbcd87bcaa5688b64ce72e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0d7e9acde6f43707f22565515f987472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228fcc96a049c0867fc465f933b66ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37703a332ef0b5dac22e30f03ab4b15d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af948f45cff061c9e80eb694869f9114475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67450988ca8c0612b3e31c74c21efc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a83b7123ec24deadd8eeae642de1b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d3d7e47c0b0ddbc1706fd2c2bd1bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543d27a8f17c0943d13f7f720b211df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade965667b1e0fd2af89f064df3490e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d46f86432888814b2bacda977529af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf7e96088f06956b8b2ccb1b7961be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92f1e9e80c4d9166ec41f3e137efc4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bce7bd34113f6e6577e06c124a93a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74f77f9d8601898e71c24f01f57697485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3cd232c57f097b41e82f9ae3e64da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888bdaa12bbb86620110406d43d82ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6d215a3a22d5a8fd8a1bcc743675e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fb22ef98ca45791abc06d0964622f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b326bc7d443821d658c05b5d55e3a05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddd8c93da34959dc5c2639eec972a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646508f2920481d2bc0da5db46b7f1c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef42357bcd24fe64c8523509113bdb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f166fdfcb44e725e3bb5f9d8cca5dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d389fce435e134c2ee7b6a8e0f62c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeb8578a5fa2a322d6ab758e61e8d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f495fa106c4b664b7f7c152466c28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ac63eb5be58745376d854613399c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17f4ff200e83c153293142d605d4bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48176bf75957feaa1e6f398dec2cd969500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67b6264a4b0a119a7be09692987eb8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ecc6bcf654792957b6177684e4f9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93472b626d2387a989e83812ddc89cde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9e09ee9dc92459a0b053621c91bf4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc72dfb118797f0a188e153f403b8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51eece0e155373cd20d826b492fc29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f0fc33ab11f24783f77ac36bf906c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f7e7c02e418863b807b7a112a94a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6343a91cd1f28c0752c08e8d523c94b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b3ad47cff1038acc8c3596ce16847510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fece879e7afd9272b082d09bb835e42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d829c06dcf8fdf0da6e22ecc1da003512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4033e144e55ee5d11d08ef94c3bd20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39707a906cb420d3f0abff9cdf052043514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cac0510a5361789219000102475c88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958089ffec7a807844c7ea7982ce207516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbd8cd129c1f4a7a8f1ffd018869be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4085d2abd1b21017e7700199ed5457518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9b6da5f7df59e11fa53f07de79b4c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcd583bdb5b7b2c9355ffc0db22df9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fbdcc6bcbce10b96e1592c8009922521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42651fd6e6bd3f2e54f26604ad43a34c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2675f343fd6dabcb3a4d583e860d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69297b85617b17b4b5b0365fe37daf60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1c19fa7b0618db509227d71e3fb48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2e7b5f5abf4dd886b169740587f7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ce81029cb515ef96efd99c95549e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a4908ba612f32ecb397a6afa3d306528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b95189233007361c6132b0b16bbbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb8c230b85f7a68044efe44db48936530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fbe005b7ff37aef8095ba2cb41d21531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458cb0bf11b598f017074bc7db196a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88059787765a9d1129cc82593f35a9ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7b3e2f54561c1b641d2b1200979a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1b24c633d02a1802c2b36cab45c15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1544ebb8697d5fccf4e2a8a36b714e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47ea839c27d6355db7b3b40f9ba421537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23574c295f9d30c3139eeb2face1c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b494d13bb37a34d508e02f5cdc7ad7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559a1301cc91dc713bf19d6355f0aab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650151b1c2c5bb88f3e0204223bfb58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86689ae99e640dd2ebad090a57e5c441542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea64470168ccb9939bd4d2c9f8d413543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cc9ff88f89044e9ae77e30699252f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689342bcd387013e2df8d79db8610823545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79e40c67c5d2162328b712dd30d79b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad15421113f8531d999e7179938a20c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdd4f297f23ff6c47ad6c201ab5954548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb0da650fab48530cf06e08095aaaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75534349e27baa542fe237b8a33efe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9740fe36c392e25b38d9dc3a4c0584e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103c107a808d1b86287869bcd13b731552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ec4791e9a57ef276f1e0b2a8d2c16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f39faf4c53b80d332f52370ef42ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3c3ea559ca8b4724b685ec2883c0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cee9ac788abad131a808cbff3c6977556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82c51994950a6b41a0d3ba5d072c78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9334f5dd4ed494acdd1d4a52ee786558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ea5fa411132f0399f80f171cf5b11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b1fe692c62de1c34a526799ac538c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7305c4eebcfbaf5b34d4f7ead63b78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76412c1b98ca42cf67dd3c056a268d6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7247b87b1aa9e96f43d5437638af11b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba874e4eb77532772e6aabb42e4eab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275375e3ad75ddd196af4e0c3c7be8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156eff8ceb6ceca9ed1e771400cce35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e83965ed3ad2dbd691972a0c005ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a80a46deafbeaeb716d46a8dfb43b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac99f99ca07b982f233f1ebcc43c9b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdb5908c68d21f43477d205dc5c8a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050316d29fb35904987b41d4ca79314571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f839ed6acac398290209102ec1e22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba40d613ec78f900cd7c596a413ff78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1c2ffa6ab08b5db8b32663ca73822574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b3b1b5313ecfdf50a4c066765c8a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b87118cd9d801f4922e321790181b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f510fd11ba6d7077cca8917a38e98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776b41b7a30431fd1b8145d3edd09b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb7ac7832348dc5a5df9d34c46619f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158bc92048eef4682479192f879acb1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe60b365e4e0dd341f21672d982f5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f9e4bec919f50b0d78633a0d7214b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0240af1c7d316c5cd986058a4795f76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df765c220992ef2a13b1a6748aa6ab4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea4f1f200e36a9052d82e97ebd3ade585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99665298f0ec57fa4bb7c8aa04785f08586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11608075239030a18306f29eb652122587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f6f3ee4b160af6d888439e62d19b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0252c711f64a09e2391a727bec7da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87521ed9259bba1b409a8be77f29f4e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f2a42ec0e1cfe6124cb8854df66f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95ba2da3d4e34158500550a796d75a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380efbba5c1281e71202ec35ef08e6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc58b3ecfa5f4ca8bcb2af723f204f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e8d7b9a464879ec61ac4dfde225e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0008759909139f556e008f62743c94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d68d97cb545b49700b7264a093836e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64744aa55e75a46cdc27c78c99d31ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3b0f4098e0a25294b489f0b1de551599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3f113d2cc2b225bcf83a210915d4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28addafe0161da26beec8ebd65aee1e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0a0b283808903393a711b80d6be4c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eb859287ae7180e0f7cb4143af8ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015de17c6c4c9cd4e0b1f6e54fb7bc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eb8a922f54be3cdc7d8e47c3ed864605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785aac6fe1037c159ccd48c670b4209606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c66d7dd44ab7850ceeb1d86b6f1485607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cecbac2882279cada9308a2ad08ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ec6712f08373bfbcb9125228cd0a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb608e637bcddf78c88acc6ca629fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88de67c66c9340c92c4a9c1d97c1806611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c60e60b7b034a3a377fdc153ff6fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7e03f355b9d1b306b17a290d6773a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d444bcf755ab00118d3dd1f1da57b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d9f1355ddeee79716e66c86fe6b90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb657f389023b2ba85d4c319fb5e2a43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d5d034e283eaf059c36f343f1ab52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488eccaedebc281ddc6c1bbd660be64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9732087a03030d8da83a5534641a54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5ee286765b1169974a56017e9b212620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c20a76b0659dd7fa574cfb511edf0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e2a6bf9b4fcd87c0ad8b1806dd69e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99538df573f23cd8bf1ef09523e710f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48ad2a36b388b42f77043297c9238a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2afcdfe3a5516a22e322f6d19a7ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fc0100fbf1d58a052757b6268027a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d8d2a78182a52d5e8384a7652c19f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e25a4728737d4034f6467350635333628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4317ec2312d4b76acb8c581e0b63e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1779bf3a40ef55f662adb76892947f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cf97b92dec972c3994f0068638579631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4cfe336d86814be168030d90f09cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11222b02d2ff1df1cfdc151a3a5989633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696f8488e087ff634538c92a17e2e71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd317c1c6b8bf9deb8e0032dde1daa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8127ff66ba0ced998a2a64bd1ccbc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e74c03de095063545290f660270f25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae9165e53143750a5590eab48f17ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf230570f21973a4fddf4d586f5cc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996d680204535e24b1427d060bf1801640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c8770d5d1bd495798a45d182ffba8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95542b28ea0bb20674a9db97f0eca71b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e34f85e33c3fabec4d89eaec76f661643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606c8152760cd7a866aba5de8c6905c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96267d3d18e275fa8761ed247f3ef8ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83383af7ac7df3bf61f2d18bd68f62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267a6c0fcf87b49fc03a4d5f167067e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde724282a17f5dd6adf28f943d2c2eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcbce52bc18dba0a58067c18e8a376649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65d292ddc93a0ffbafd6d9eab4cc3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e95c881b168656e817795935ccf47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57cead6a23d998e22a8d6f77086742652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c59937013191dbac4f0d6b30e73e1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b18ece02cb85e62c1298390c78723654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c5fcead97751067543861b9e20ea2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3531f9d32fd267996f1593be7f76072656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2165dafa921f818cff5b9c82f348c09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca456a16ba112f2b6799d1be53f71893658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca81a9bb759b899970f05d4cfbefeee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea13a1aea68ad5609e1cc72a10f643660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1730b9b2a4f1019a99e6ac5d38137661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbf2a09dedf0f8291855674037c4e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33070c6cda7438fe76a68c34cec4e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d421e860c22be0777bb96fd281f92f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99378e6f8f676b6514976c0aaa6a6a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b47da451bdfea8f4cee99057d2dc01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7d24376781b6258cd382bf9413aaf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b9cf21f159fcbc424270282faf12f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6f2e0f2131a7c0c927d43981de1a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c976ebb71e3bdce01bb6c39b82dd463670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6f2e79e557b564f8f5534d7c73240671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494aead72d4beb76c3d3e4e8dfa9765672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4623cc9c831d8a67ba12d31965720a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b88650cb434154224a9780b64a9c70674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07757d338349b8afcb9ab2462a0363675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447a777d27e27a4a6252a893ca844b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a3bd029de05b7429d76cd95250322677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db8107e295ab96abd7409e965e06fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff388b5962e425e92e81a103a9f376ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3d264ac6c4676c92e99188f0da6c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4a5305913037ba56b208b7a6493fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d15d61181280711a421a5ae32b55d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f95e1ccc85e67ec90187f4f2ec89ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b853af00acfc1884ad1a11ed9781b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ff034678f78bf74909dc4e37ffbf7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd351f9ad31db7af33c1f8d2cb6c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ed573bc93f85c7b0ab5a9e207b276687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ffc8206676977dd090d2e9547ab8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac60921765cd2eafd813efc9e000a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ee37c4c84a6f8c3ce2b8b94b59693690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd8ad40581f908c98ba1c5dc08449691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd6a5a89987c7b31e3c18ee67ec9ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2e158d5e75982a35510a7a8dace8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b3568c6b9e1b86a9f6fe8de00c333694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95609af13011de54bf90af2ca13c74a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffa107ed18d6634ff02ce42c74bdaf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b59c013dcb6586bdc737be11047f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3595fc00d97ff42f629be69ac3e9141698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052b4626c0a79eeda1e4304a64e985a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38f08c905e3010c071d90b2ec4a1b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65336f19a5dad5033241afb6adc76fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b0cd4b7942c089ff45152f29ea386702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bf9c98ce0bd8f22bcbf2090e2e4b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e72b12c4b0d82df3a5750b3370551b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5317d2f22de52620e90d800d77587d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1444b7c7cea9d7c11892b4cea3598e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86465a6e5e6be005c08ad112b4c2e772707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8644884091d2c061c90d4acff751534708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf66d737953ad2400bb4de82828f19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fa2a05749e93a8671587c3cd946eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203440211886715d7e6b691406a926a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fcb954333971e0780b0c02a426e3b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b75fd765606adf6611b7d79ab9ed5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1779d3926e7c0f46d645a4f68649d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a8b201fa8afbcaaf7f4ebd5b4ac91715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca584b2003324c26281bf5049c6451716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108db68f567fb490f3a73bf1664122c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89755116b19a3a3b26874f873223955e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ecd6626310967873a4a02bf7c44f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976af7d4832157c8601a2711a117be1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099cbcc9b04fcaaf5255da2d465d8fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de1619cdcdcdc0dc0fe8f93d0870c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca22f0189a27f1d85bfdf0ac6897af9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc376dfc910114fed0de2813361e79d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5c46890d28bc17cf7e76d2ed47890725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62af1611a9cebf5d6bf8a1c6957ff9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610511bd02d6c7395dd00e183c994380727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4794b5f9bd5163dd9337dfe7f5943728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8bbbe319a40481380c16b72f3cddb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7d70c65a2a01b8e03b25bb293032e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7c0cc6811b6612cdc6566eeede3e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fe0abd749eeeb25f9df4ceed38df5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54bf310d6d2e2dbdec18637ed2f629733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a459eaa6305d639f8eabef54db79e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78011b21219c38818961ec14fa7d922735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45c6fb6b22cbdc00c907b62f427709736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93df7aefc08f79edab11fa0392c861737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34613f74fd5d93cd2154c1090e6532738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eb6bd4d5fef0a8387af4f23d79360739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e2fd74e0aa4d7f3c99f893d401e20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6ee9ec8bf886cbfeac12c6d5975f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb546f8ca705858af1f1a1dc11498ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c329d54e0e504728ea3c50f6b808d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c445b69fbcd6809c339bcddfbc5ad9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937d99b4d612d47af5f18c2142b2f1a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d189a2f655668c1e6bad770f40f31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e14edb609bf1b6ff81e0bfb84df266747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb285e64f1bd2956819bcb23557023c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d901f7b83788e2ac2cf651065a24f06749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5283594c7e8fe4508548f2807b6900750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e52d5d81b75807009b2a1df344762751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec09618a005551941d79edee023579752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d35824edeab9f56477866dbe4ba0b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedff706f39308fd6bb344267a4a333754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ae20d8a241c91a1b0af091c529a80755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1edc930d18fe7c51ca149aefce62fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299754f1645ea1b659c4e189e20a5f58757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c90bac63e97d73824024082bbb9318758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47d111ac1df7c34781265676282fc4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc328aeebb291a081ccf585ce00b7b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10f456f60a77c97c54c8efe3a1ebde761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed2a069ca0c50dc5382deee11acd2a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77763da2d7e36113fd0267bb247671cf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa695a46eb6513ec4d063f842bf0dc2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507f910ecc13a9b4213821035e87353765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065431b20f53798c692f041d9d6bf259766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5158a98329e7b7ae2be55e390e032e8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd799d712bf621a65b2d04a185875f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55011ac2c8738792383ac460d0b4ab769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0fe7b2cb13aae79fbf5a485774388770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5d3b4c21a405ebca72c24d74ed2dc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7638c24746de89b937c3dbae1e797e7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59377a3e872c7691dfa6b79f074121773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50ea4f9a81a0d306fd5ec0a18822a9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256877f5e368cdbe10807aaa3fe90b82775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555738ee45651d3a99466ac866bba37776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fff7165cfc50330789cb79a47622b6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd4fd3065382e417ab0e0868af60c9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca0edd47532749185ed9b378efd333779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd01f18c95ffa31cafb39d2f42132e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7546649b23c8249c476997df50a525781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28be1d73633f11332a118e7b4a7b7c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666532b1ae6b3c6c51aece770dca4a4d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d9ef71f42629406fca9221c591a09784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cb7c2d6768edd81be3fcc3b40bc6c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb96667224ad63419183a854a0d4fb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3c391d1a95190726607532477788a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75158f813b942ff13c1d1350081c35a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673a2bd907cc93e40cf52a2f84be82e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba186a1ad96eef738cadab3a834890e7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7b5e47af2a0151328fd896edc7677791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ede6f3dc110e9dd389b3c8d9ac7266792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecf4a7d4ccd41952ed49851c41b020793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18e96e184a4ea0a94d688c1823a854794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece4f2045f7988ffc9916bd75f545f2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f231d1f5f381fe1d5714a7dafd9cd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2252d236715cf1986e3b4a7109ee9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a790ae580810c93dbd6d7f4d12f16798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b754dee3525189011c29d176159463799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fcae123ada135f483a054452f27eb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94946a03259597d994ced21025023145801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031b4c7bcebf3b0dc6f068fd693549a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa644ed39ee44610a597ac2a1caf22803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b10f882403a6c360688f2b37a12e6b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba03868828cba5e99877d86e6c51ed805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd50fa99de46454d1688e268e8dbd1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adae24e21001660f73c07fb84c7c12d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302f0b17f5f08ff1e55280434e26365808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220d2719c5ffc30e2a931e8eae4f0c9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32def1b18ad235640206324363bd03810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b67ea32ddb64cfa2ba7b9869a67c6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457be9e6aea588ff930497b24393db5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d767e538423cc5b9d0b59a8f1bfb763813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c36d9fc84cb675610e08922df1ef10814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21151e577e623be0e52ace9c6c93fe815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a881bfa21bb129ed6fcd049ed8faf6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cb9bea3daf8e4f625f52b6e4b43ec817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdfb1e091d0729a58e02c65863ab8d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25a1cfcd3b7b76cc526186b067855f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83426731b7899df12de56fd80dcf1c56820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8965ba5a2ff352184bffdad82a38b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191119d25eea54bdb7f7446ff5db2256822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c6876858e5bf0591bb7b0941dfef0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc51d9ae8f6f8ceb348b2d85f7871a8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dafaf6ec338224dcbe13906575aab825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76106f7b023e83f539309848190cfaa826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605be7459d5021b8be7172c6b7411b8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab95d210ccd23908a06ac2578da990e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952a27a81cc2fe1169b5e2aa4f47c98829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59240908452545bfc8cfd7176c784c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b92eed6bbac3c6037f7c9618a4bbe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c3b76139a556484494b96769505d6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679f8e2866cfb022938cfd83125fc5b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093362d07eefedfc4bde5c51287a531834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3ff9bf4bec1eca2bbee54992ebc3d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240521dc13b772b9fd5d6f69b356735836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f9f99b2d9c6f54f6ab0dc25ce4a6d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd129820c8a3a6fe340f3e9f6e9b51a0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6780e4ca6ea9a25476c105c43a53b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e4e741905bfad52ebcd143ad768c3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748c1c0be6f91b8ab7df36bfffe9862841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa27b9d545e877a5bad4acdfc07a27842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebf4b3d6a92b67566bd86510e52e3e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a7826f9c28684de7e9cd94addbf33844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec12427096629e0a04953c7444bf505845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9f958442a52a404a98b11a3caeef2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744bb848fdc06b83ad51a1541cd2f3c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdaf53c9fdada2aba933de937af4be848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb98b1a4ba1cac5ebe5c2e3c55d4b84849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63551885e6024cbc07a97af08eb0c6d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d7f7388dd3b1d5b66aa286aaab4a5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8348570177ed2ddbc176e0d5a081f11852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f1b8d08434b8f7f92fd9a4ad803c6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f755a1523684f06d513fb8e1b656f44854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1421c0a487f84c66832fd772d7260855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a777a3ad0df8b93f9222b556156483856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf263976b34c48589d6a7da8c89c84f4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4142bd2b2bd536629a51bbe851ab7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7c8f80484ef38c2ae8388c2003d9d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafbab0c6900117d13a4a4b764bd2df860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f611de636b12e4b2b5945eaaa161d9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897904bf9b93cfc025f7d0c8573ca335862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2534f1813497aa0feb55e833e9348a9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106022172adeb01d6b3c38bf6ddd3ba9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24f6927c08fc22c2d28b5b111315a3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac5172978c7446a9f25fc03e70a8d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456d7e923dc37103c2596dd4f12996c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b4c4b5a66353eb828bc941d1e104c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046e6566e16b7a453d060afc99d22fa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306703e2e8ea71f5c405e3bd49065b29870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87460f0aefcbaae9d3c5a88246b7fb7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107195d44b67c9c8cff49618a165fe9b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fca260634a261ea7fb5a5e7785272873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d49d17f111fcca76455f4fe8877e2d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cad872dbfe2d7c8e0e2060ba69dbee875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877559e59b86481a2c955838b349ce3a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9ec3ed610fba26f331e2608eb4222877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555cecfafbe405ad7a630d574c82aa1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d61564e46cf0f195e9ae1d27acd1f6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a39a3f1f1bf96eef3280535372ffa1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72147d5b331662efb1355cab5662309d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316c90c48a51109b81d70f6e4f130e2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0b3a664595670867b64478508d356883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4c20b94cb942f2d1c7e6ded2d68b3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76c2413d2eb149311ce5b2b70bbe1a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739fd27d731ac02f987819b65edcb13886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0548098a0b80d2141e401c27d6a95887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96af9deadb3392cea913ab13bdb01d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835d7e704006b690a0e9566abd65a23889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad075048a65eaa3f273f8b20c5a606890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012c70241b0b20419fda07739fd0afb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51239cafa475b329bb18e664201a04892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a562194c2456c50679b87c0a8ac16e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd622868d6c8f6f24559ae05e12ee8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cb23b50b1f7c2ea9a4ae0ecae7bae895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f2d03256540e08e354ee9856d50af896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95e441d4ca7e95ea865d92cff7645e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22b8ff561bf0c8696b9270e9c9ae8b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ee9c80d99a0c51278b840b775b76899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e2af950e5af16209fe839f0abc124900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a2a8dc9580fd01d4be5a73a7d0513901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6af8d962244eb8c6adde4260ee9717902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefa65dcf5b17bc0f169418add77974903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d2e09f75dad6f34393c5ef4618193904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713b59dac912cefdfb3fb3c6b18ce5a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9de4b31668222a1e4170f6cc39a2f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28609685b1bf3ef5e7371324bd4bedc5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8519d21738695acf848eeefacbc7249908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d682b42be5f924ea2cdb93361c93d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc1825288eb772e8fee5fb9776554a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a518d5747c4eaa934d246eae75660f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eee354abf8ec4e1c28fe970732ad2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e52f3c9c192a6ea403690924b3832a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507ce8fe4ff9843892ff983a20b0b16914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb09f3b72c81b174d20457f825f45a9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072715aac5a78a79b2d55b111fe0df6b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e6ce4c14d9abb6d04c0131b8c2977917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b525489861f9bef4955969c7f1d92c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22112f31afe7815afc8030d910c24a79919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f5330127b036ecaac4e95981232a7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030eea2a3de55d7bc5d993c8720331a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e679151faf04d5fb1edd03e7e8178c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157cec9ee076d0267c236d3e1af1122923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99469f77b235afda3788f8c00dd50457924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f781d0fceb06fb59635e7fcca527761925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377fbd58b68d155d5bfc5bf3df81251926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb9632c268646323bea89d0e0bf9e6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b066f02d2cb88b74550f3952c441a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2014fb1bf63f3d6b5bbd4e6498d3ee929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea38fb0cd277ab2b87403f597654244930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b425b527e5b2c2d955f5c59e0bb5e88931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c54fc63869131d832c0b45b38970932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afbea5d1a2162dac23a2f84e39d1b6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4693fdc6635a67dc3ce29eeb95fcf8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc35eb50dabb9858452bed0d1e5d3a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3769acaa3363270b63b7735bf850b7e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b769e2ac5038d27eda6b99bfb24ecaa937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4ede776a9045cf30b22f0d3ee3099938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab32792e475f2c05ec9d6b24f556ce9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac03fa166a1f57e5b5d119d85e4a69940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a963badaff57b93e0aac518805a45941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2124d0882628088b29a45aec4911da942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf95a172b773c2cf5b0c6e716d5cb6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249cce61212c9c49dc8a006209daa4a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edaf40442e67c7d3e620b8d0b2cf27945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f710e8acb1fd85285a41ed9f26d7789946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c90e979c3b26afdf5ac3e732e06942947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d9504ed007c1aec89e116108bf844948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd87d4300c7baab882f224a7d90477949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfd90513e2083f7d57f97a71ebac58950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b636b3bda5c86b5b5bdf7e5a2c24393951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b05d962059f8eaff6d852432a92b2c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ac8c16dceb7d98a7b47b0975b5699953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd08cd0b11a0cc22e4fd34954d6865954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7078033c761cede6f9e263b56ce3e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9202a0911887f316511f17c88e1a605956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b930ba8b935c087774665732997f8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14a690e30a76f3751f24b52af9ad5e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c6eb1418f144a5623769f83c34343959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdba0673a4fea84f3d8c06c5d265931960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887e9158fcce389cfd8add8d385971f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c2643a0aeeb7eb91ba4fe8d90ffa1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bd391d761d228205a9b41b1dd3a5a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406c22b735eb6d0659c6b64b0b80402964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77aefccc68c37c1a7aeed6307bff4e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592879588259e88d433e579594c42b9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7e7a300b6ce61e628343b8eed52da967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0ae91d240c4f89a7e3a244ee50b85968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376393222f8860dd0850720a35f6546969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1930dc7bd6c9e6f9ed0ffc2ae2b24970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e46b52fec03483228a85122ac7849971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b677457a6104e616995b2d74c999353972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbaf54d30627b46b4ebff8125a6946973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaad969671f53d99dc8e28129b3069974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d52d252dc9f49b6f9d23a011126493975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d583aa90f1f6c69e7eb0ad4299fbb7e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42681a49b7daab35df613024167e91977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addedb85f138933535e2d6b449c35131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf628dcf4138c4de843df1b2c80a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1259959c9e9e227a70b6b11b6c2cb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4baa19b999fe9ff0591f89a9c497c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ac5b3b9440738e3c748d65a1f02e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1df6d2b0bc19cf73c16a99dc4852c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca761fd58749d5729100161cf172a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cbfb0e5eae11eb580654bafd064958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f56e65d45e0aada7b9ff2aff87d46a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6278bb75528951e3ffede857aeaf1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b2c04b0e8ac8470f61d22209ebfd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7e3dbf79097d95534e94a34ae33df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda60ae274f1127921b64bbaeccd079413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab97bc2aae65b798ba4b13a9eb2e0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425abb31d71ee247001ecbeec08601a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d4584afe4e6fca116867df30b9cd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75778ec26879fbaf9a749371ef0ba24917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bd5ca8cadeacb87bc2c79779ef73318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d36312f8b59e441c77af41260b9b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8e366bf04d8de7470cdd58063b4d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f083160956f473f185e61e74609e58821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569e2df56e77781bc47b4504d15fc2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd3e1b300ba282e95bbcf610e766e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6eb442d2b259c55299a47b49fecce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13112bfd38a56fc50337af10b3a78bcc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fabccc704b0e468c3419ec31547f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71582312f17ed15b6bf7f15a9bf4b64e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33835a1bffce1c79be0fe3fec9f202c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cb3d59930e4d88a0c6111341bcda129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae4da3068ee90635982158afb6c85e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5148eb470750cbdd60dad91c164de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff0929b15747f001f695891593a7eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6df7cb9056a6cc95179bf900cdd53e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d4fd49921dcb26c03e1dcc6be2ab434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77da3ac6268dc756876f30361fee1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deee42144b24968bc874b47aba82c6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e171dc25937f3437f55e0a9f875d65a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1f71cb44f3a9f2ec49cc6a62826a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ac12df8a991f46de6a62f06091e0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b92577bad63a710a86f8991e311fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a1781d019cbac4cd1fe5730043eda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb14ca5376c307727523d04b633a8a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa8d201e65e1fc6c0c5f53ad10062843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeadcab946d92af2123f09d10dc82844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977409bf07a5b982066c1ee9eec265cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562edcea0a9a1b019f251f9de04cbbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27db3216ee7b740f60f7c04f8c8398247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa35b003d13f386455913ea4c43154c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c445845be75c638682af3720f96c47149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e95ae1b3bf65fc7bf69a8d6ed70cd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02fa0963cfa31d89f97f45ed0f87c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dff026e32ac493cd2cac77e7ce981352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b00bf66f45bebfd46e4ead07739ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8deba02f8c48921903861e1429a31154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c2873b6e651d7e5c70a4958c14d4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74642b1e391c40c66ff448fef6eacacf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95be943560e2a34ed7b441920e009c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4fc2fa49f51b33001c06e71b453b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8d0539887b2934937d4e5630ab9a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511132c6e232b06d5f3072799a43aa660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5c2b9f35259db710eeb6dd1a548a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5258c5e88ae8cbeea06de8b8f5348b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4588da94cb9e0dd803914450202966663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d5781072a3f2d1a7dbcc035d68bc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6c8ebbdcc84012e8ab71fb78b1f1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc56730e6a7469c1a2639f9fc5cb4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9bff39eb478b4f4c21247c657e4ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29958fd56bf8866da78434fa2917e75768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee30ee5b88d96f63f3dfc752b569a5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b38bfb5250ae64e1210177aa04d82370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f9cd17a1e3afc1e83f3191e1ce0bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e58f100ccde9e39c7025f57ed4283872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fa971fcf867613641c9bdd1b8466173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fec2e24b69fdcdeb632f554ab67b4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8274306f6f412647163b8fd95749a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c43d40de78dc5b6c2e9e0d599066b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35933781c11aa990626807d53620eec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180880a7c998113c86eef535eb6459e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6220ebef4943972d2a007d1242e0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b84a3df73e688912f4e0f6fee12f2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1984f7ba49fbc3f60d224163864e17b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993b29086c2301dd96d4ee1245c533e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765b860729a328b925b935da29892cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c351fec4af570891a43aa2534528084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdea7f8958a4350ed8fe4c6879577c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d8b20070e9402a5cba26900fdcaa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95752d25e5a8104abf06282452433d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba716c9ceaa3c3be345853444117ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aa7594a86c6940f771b052046209289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f5286c1ba5196d848686589ab9c0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d30a418d848afdad5d621d80f9a9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a482f17e45fa9a582a9fa7692aa0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d972767dbffbe275621f35f4606a3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68033d4b76b4707887152a989badcb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd832437d4cb5675e2973e37d4445495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc483e65f86be08a058718a8bc388196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe730eb095058997e78150c11a4dc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ebecb9e03a090aa83addfff2df4e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827e3dec87b1d20120eb977b969d6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca64278d9e9117884915d3e13badb6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dea0aa3012971b39254b737a1ad9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf3a330fb155645c79c85cadc746f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1377d88495bc112713c198e808f9fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33265e7df381e4a70b927ea093938a82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63715a3de0cbdee6934d2745254c7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faa3ca47d6e0fb17766ad22b4bf35a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e815f730bbc7e5c6a5b62b6bbda0dff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93347290e0e50620b464a407362c15aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec4827e0b27eb6ee032b14c89f468b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86e21f529c0776fe9f543b3201fc88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc0cb3d89f7a97a53e4e6c8dc49f41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38449642406e010e56cea539b02ed3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12872bef95526614a33c0a81048aa88a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a38f565521203ef8d6acfebadf187f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1736044d6e13502ce4cd181cf4f111115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f29572b543010651606e43a06ad44a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de69d4966243df44a455e36e86ee9f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232f6777c880d50215904360720b1ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2069d23c4ce770d76d28e01c0ee148119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b53eac59b11da08c35dabc13e6fcd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec977387329c80383f00e1528b6ef35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54fced795fa94408637d8f1656c016122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f860848597c2bc1eeaa4e141b582bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe66f55b2a2d217ff09ac7188cf2106124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b629e7f26fc6b7e868f71b8cd8782125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e46d4d7aea79f5b5ec933aab70236e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcea8d73b2c4e8f97d316ef81877796127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3693479428f47d835a83918473a6bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd40ac478008bafe585eb09cfb503e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355501b466f0051914794e6d6c4a7e95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7c3d243c84699221b5de4e585d6f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e8076fbd9d0694a30dad3c10337d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9073e63e7b5e4bb97a31d75414768133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785d624bcac6b4a7d2d1c912a64a783134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4d07ae4c7ec1ccfa236cf24a16659135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836ba5ef1cd2ff0ec9eaf3d513d3b36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d63a7be9ea19464a20bc788f3b42cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cef1aa62d367f98930552cd86040c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd025d4ff4b90ae22816b162ed5928139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8317edc0d2c8be6c9a4d780fd68c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df8750dcbe24dd6b7c277a8e7b38de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef493bb6051b88c0b3ddd13f15ca6759142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400390d7f920bbb02bb906eb97c61a0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeee7a4068262cb3f13e201dc6251f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa440c17d9f26a542a219fd6460d50d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0122930ad9fdcf61459b92d60109fc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583c61ef781943d5223429b48ef0335147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788f063e2cf058160b63d3e9d4e923e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a69d51a8d99b0f712a61d792e1b8f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a07418cc2c3b16eea0e23f1de7a5ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202481b24782c0800103ad61a833439a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349a312870560f13d39098be0735631152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776a041e1398a78355da150a732aaa0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b56f3cb9d7ec36b0272c9a0a8b949f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42507780e7713fa7d59e2df3bdcdb50e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b434bed7b0a92c2ddef625f3dbdbe4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c5ed1a4cc94da6517b98eb8d9368d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bcd450da312e3866d59dd13c3abec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162c2a223edcc75a46b7c5010cb3e00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023fc4fb0b3e2dc626b3ecc791c0d35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c68c87cd4f70cd7531c9c5cd1ff49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4400b18651cdb6a686c0751bb4fa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2debbf95629922a05bb10ca517cd15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc9ad3fa9b264c7109b3eb7171d883164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb56486b660b75839aa33f08a984614165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0bbac0f65a3b710ef954766163d0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa1fc441485bd90478757ec33dfd9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bef1a95e600d3c8f4968a37d71e4e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcb79887824848225e6ccdc7b43cb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183015ca559ff0bad0b1ef58f98520e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76e26b10b47a09bd114f41f5515067171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff7094529fa30f2686d87b442b4590172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2df3cae2f6871b2fa408a7d96836f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6d0cb3d75bc25be843ddb24761382174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f439d85232319561f390fd144b9684175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b771d15289e507e47e7851ce71e14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1037e5a7f275ad22fbae061815a22db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c4e4d9708a18656098a6a009ca3c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d862fae25e4d0b3f19ee812a3906af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7466069f7923ad6a59560bf8702e8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161241666a10eb9bc4eab24ea1a577a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704b73c208fde69a506878fabf08fbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3cc337e1bffe092e17227029dbe13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ce73f14511bbe11e72f3acf2e6617184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac8b7539841da309c8c7a7167afd74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb2cf205fe97f55d8df5299d8ac7d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12048c910611bddc1b3037c30c35535b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcfa1e3310945a82df33facc1f8ff3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc3929914e36f17922534c866bfb27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f57cd9966419365432b1b64a37cbc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9a30e5c19e1f36350f48808b9cb73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8232dc6acd3bf3280584f2ec41dba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabcab13a0c2d826ce305ead22d12c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3238bba563ee3e604a08d58db34c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311935a11ce2cce4bc940951906d7420195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd20e5cca9c228009bdcadf04f943c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab54db68bbf18579146737026bd6c5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010211c7a7bce87eb06f5b4d45ac3c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdb3cfa7e60d0475eb583d8449ca72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de098a813d290f8e6462e8063682c0f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3faf73eb95ee56f74e28c9beef6f66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf5af9d0c51934841d4ec55da68d8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aa9b3c9e88ed479f9db6f524bcf71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0863122a5da86bae0cc0a58c76c6e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86f51de0e6e97ab31d845ac2e0cf36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a3a1d6830d8481203a382c06e815a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214879719de6a967a066407389b016fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3026f56166405cfef329a8f89c33f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65320315ca80281f836e0f6ff00867209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edb4c33e8286744af8eabe5f15d9ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df59c19951ebe3d3221217de6e2cd18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e687d24ad6e162e76fc08c2d0ebc35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4124ad30837f09e2cb70755827ebc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cf30e9cefae6b724f66ec920822d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cadcc7d4e55764c7a6c6fc5b868ce7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb92e0c2d095da27446c1e39915feb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83298510daeeb8c46d3275ec9dd54016217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fd8194b564ec3c4b640f8d82fa948218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd64b3ef8196c3d7572af6aba54eee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc19088a3ab91eda5f54dac523964af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb138980134fd30612bc006885a0fa89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb350f11c30ba8503153c3eac247bf3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b790f9be20e5e26b0d0510cd65321223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f441a4409ed904c405e04df42d388224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7d77def4727e2c599a4fc9ddebfb5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727433d144adaa586224c9b1aa61d05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9419b50ef2944a9b7a7a14fcba6f709227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac445513aec6e8c1ce18b7d01ab00329228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ba034e7939d18f3313a5724fcb08c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906d89fec0758e84d60642267fb6127230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cad49c80f5556b322de02fe7adc6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55056a5a68ae9cff6398960c365066232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423ac8a5f89ebfb4d9398ad0938903c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e067c7b7eace6ddd78593d90aa81493234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5f941232355eccfead3598990f470235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951102a6acaf99ac2b5f1cca81f6683f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eef47162b75cc8d29a8a481fd0fc4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622c9137e303dfc5c3c361d894b2bf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d9a8a5314cb4ef0053fcb5704ca87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d841ab2d3518f4cfbc59d8568ec43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e323c4946f4b6df413dc2b48a75e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b403592be2497a92dc0faa090f05a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d137101643aecb641036f800fce7d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39b8f2cc7ec79f4ac2d25ef9e247ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc90d7bc747a14779aedf1ec7ec37db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5c8a7776ea5cba2e6a69fabd942fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feff37e767d4ebc9936914e5fb79ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab4e93e888eafb42eae594b5c4220e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fbeb27ef69f0287fd9a99f8eeb6f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9f57474c360d826e10fa536f84499250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b12c0b900c7e241f381ccf0d18dc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6241c5dd05867ba087552408165ccb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec26f79c543cd9e79f37586cfe8ea6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc4b4f1a0795ef53d22953e81e5d29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776a7d09485e42b64778b891f2c17ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08eee2ede733ac820fb9352d8da48b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2827ca1f542618a7ed595d66cbce9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a42007914167767d2d64d94cda90f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3084487c7c18fc384085f1b3337c8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218798c84987646ec1931fe0718e3916260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487403d28a6c5f0a9c117fe80b854f84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e36a5dede541f65547034090884ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749f4b2ee686a99615f1184cdc716e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a674706e50ea8b302248caa779d2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62051e6d61dc3dfba91f857f348695be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6354803bbd95a343254f318d4da0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db04bbc224c5223e365dc2e4999a81b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b600b1144a0dc9cfb550633b053cc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cf5d2f56c5b709d618e96ddd79fe8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418d458f8dd9832eb3e29647569343d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94d735942bd83a2f5ce340354eb24d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f62b8abdd59aec7cab21fb79fc4c2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8541a7b4840c60ffd59936f9cd363273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4d49a852c5b79cf4f7cf9a49e5231274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44c62e2a695c13053c6d9b2520a277275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13433c4bc436124a6f6131b7c91df230276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583484eeabba78095f3f3d8d0844aa5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d83951f6b9a7497b80618f8b16721278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4035639d873a622668f2be8fedd28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e712c41acf879e95627431dbb568c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92733d981ac47c04ebd2e5f4fe3fc3f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8e74e583d71e5b54d9ef9d2d200ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17112e557ebb240c0744941b50edeabe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cfbb8a25327eb65ad3c712827b6dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246545514894760dd5635848f65f0994285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3a5ec555a373445c4144586a65e36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254a0045bc99622b10e8f4a32c0bab3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399b581c081a3751f806a178225203e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41511991ddc899a39a90a5a65a645694289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0bdb5de2ce79b8ce2bda4061c9172290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a0e01840c46ea3b3f93387e22ae25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7d494945c7e07ae12c17a2b80c8b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c9fd23f9bf778b1cb4bac3ac55bbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec658bcc85c65d34087456997fd6c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba99e90a9eec5db45636983aab784e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89b5fabda35ed08ceb7d8001876d93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84d2248fc15169a09dfdb1eedc5d4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27164b19f70d00dfd166d05a81ffff0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ef899441a51c1abf6628878f44a9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14de5822e8cf8f70fed2f89558375c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989799362ffa1cf2c586c94e49aa7998301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c23cfc2ecac17cea3f47d9e08248c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85919d6b21ace3a747f8cb9b57d08958303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6eb178139d01d1c66df96d55fe91e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7056e54da5bc65461bb44e8f6f7deb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3bbcb44e3b35c2c51b9c5070a7218306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fdb688606afb1f8dacc59d62855c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2850114ea61137b25fcb82464aa860308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37d556cc2e2ee53a52699b693dddc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26df7f02fdc83f046ff85981263d99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303c7c96df87e577016b40ced83b510311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8abc60852450f9d6e9a8f3e911e05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5878e923ed5d901068c4a0a1bdcc80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e9a22defdd85331098c143c87a42b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714de460d69b44527dddf1e0af3c4e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f84a9b86c09e752e401126cd8cd22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd3c45350805ce9a54334e6c0422b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d036a07de41240eb80fc4879e6bdee8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dbab2ffc9e70792dbfae2468e797e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44eab4fb85e888c87963a6eeb61ccc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feea92504a5869e957071d609b0737321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd36afacb4baf0d39cd95b9db54c16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b4c2ebba324b8cfd8853bd80295bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127466d336a5b77793a22a030a2752f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8952d9690e73b7dc295b697312d87c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbb416b1762c988b9208b69d967082326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69158d3387fbf97f179cadc646c114327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcec17aa8c4eba29da779fea03e5fb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcc945db439333544e3f7c7a4fe35a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dd0365f696856492afba0639609fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e202420c8ba5eed3faa82e6dec8c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff18c4684deec9825b54a417cf8a59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258db38d6269a95efcec56b9415cd14f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0d55b1749484e9775135f5f82aefc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1173a766a5bc8f80d4bdcdedbcaecc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b355be0f00e52e5fb290e688e15c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b371d583a9672670055b1cf5baaed26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba21c1bc2d60a133e4184d3f7f288bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51692c2944673fdfa37471cab62f6688339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a585a3852c2ae4abbce60a2084dc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efe2ffbef29062d96f4a4e11c6c6c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dcf6d77241d976a1cd7d645bc9c80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd314f54aab70e5014dbd9e7030925c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbfe7cded70812c69eb4a43ef3000d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c687e6fbff4c617be177915acfbae4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed18ef724f22ddcc06b1858b3a3830346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0608343d57e44276daa6a5791c8da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e04bef536a33eb0eec17c68c2831f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a4a5bba9a833cd024f080f82bccbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3077c56b82814a677e2d3f2e03d39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c39952038a1c5f2552dd0dacba3399351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103122a90d2fabe4d225765d0ca155e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08391f36f2c5c1431b76fb3f4fc0e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473f811d2e752e77ddf7bb4f8488a84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227a4e9d5c7a31d248e43545bcb40f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98ad1e10d4273b73589b2525662aee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb08c0f27c72e71174591d94edab14d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020749e5067ce69d69d0d4ef97d27417358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27931449526df31474fba7b918b0b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425fe3b71d6cda36158b632933a1019360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bff9d4bab2d4020ae02ab182f4cf7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e3b9b390fe4d657c1d72b03927321362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44b6c8c60047673df37671cd37b4d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7323c6fc143409679a688563161e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba8b5e295c11878898ba8f56865500365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad538dea8ac8632c52670dab1f2c3903366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894338add21e0e5fe342d6cc178cac48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8f40210f8bcdd5beb20a216a1d346368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76616a2493c517aa4acab39cf22e0f10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93785db79a9b1eec020a09b5f16bb8f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184b90606d334daf08c000ddbdcc185371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1522879ff2c597733f97cb032b7276372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997a047ea1d3fbbfb213dcb838c351f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364122e85d249b34c4b8c88215448c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f86eaf79a335ff13243c678d4dd0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaf193bce678d1a398e1624bfe0677376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e17e29172e078e45eb99f5cf8d492377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cccc3dcaeb5d6656fa71432d616ce7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca75abb0926774ea08aaadf5eae3f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db374d887efad66cbf2a8746cacb49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf004c5b76c1e5b12a846b55ec8214a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ed2f7914c406401d618c98422a10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe48e361effaae6d0bb87008f8275383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c157820b3ee7180be9bdb75a69e1fcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd149ac1e3e142a9641f285cc82ef9e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee8aaada8bb015673e8e854b4f01fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d8e73fc09bcb000b05f26a40f39e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16effdf4666328740920c03063d69492388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f7176f7d36c6d535b144a9a74c586389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d7de1db4eb320cef99e6233df2735390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f41929a598af14aa2df1569d158a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4672f1ea17946fcea46ee1aa7bbd7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd6a33fb27bc1a1a1696ef97d0b018393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287f878a56851095f4156d3d0f76abf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34d4fc340d50eb85a41f5e19534fa7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc0f9b7cb22cfde7e2400d75df415c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1e2eb8c963c7bf2aab7d608b9b07b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d9959723fdb2755416c7b49cdea29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0f7dfe03f2c84e6abb6ec6770e45a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3a3798fc8c3f40142f4285bf3c977400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b03cdc1d12b50ffc6b80e9f57c5bac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01974791ceceaa9776aef3b1cc821f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c21f9b6528c6644264ee2e60754cda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224dfb9064373384672e5bdf49c18f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24cf227eb9fe353c4298c7bcd68332405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb61f4d424af1e14d5cc3cabee3d151406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686a3ef9b868c88449807a910c2544b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8270f12ead2094122627b36b357945408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d931ceac50df1ef09181b485f78daa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bb6c0b27538637359e97c8da1ff69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bbf6e12307a68a9544995c0c4f872411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560335d0c8aed92340b29c9a187befa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e5beeca2c3354a29ed77dfab82f2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3070d22119360e6a63e8a5def27f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d0712102906a18bad1826e8645e70415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a666c2e356e6543f81b7cdd21a88c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602c456423a55d5489dae50ac302f3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5f1e0e5615c3db6d3c65b5552c048418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf963b64c0db50ed3c77d2e635d2880419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302a4e47f6629104f7025636a34b5e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df127ece57009b43e1d5b35b81e203421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6b67ed909cd9aab212ad90da39538422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aeaf0680753037733add1807b3f37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89023677321b1e333f8260313a976b90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc648586d9c806320437d11d34992e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a21dfde12a7590d6d932d2207c1eff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29245017c034a3306b38615deb6c4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cec3df709e593ccec9e292034d3f6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5ab72ac13f5cb7b5cd91676dda592429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f191a93c5367fe070e7df247f409d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f18f89f8e40ce93ad9086d84be416431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feae5bfe0b68febc7f001fde44a79f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2583e03150af979a6de2d60abfdfc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d9c480b20282fabdcaa1da190dc46434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7a48d36d98d24e4dfc67f219680b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a128d1a23fcfd09046401e38f44f749436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc858d17f426e5655f2e3f227d0e1e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1493a1706296a67c3025b8e4db4bc8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05125c6f20c1f4621eca4529b86b4a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a0c765d4df359a255abaef3e2402b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388f9e9f64bdf8c96e42377b8109baf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450d09b09edf18140f185bb58cec041442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e24241d4d751b527313bc7b46ccf3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ec47cd8e50ba7edc1d93933ec052a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c407520eb473f2bac67469405f496445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c09dc49096111f632f0f4e3d34c30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952480fdb045890d70acc12c1bb9809b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b78c0c2af33cff897abac232c898c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3972dffb70e5ea30099d77a735fbd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7630044d16716e19193b4521cc8126450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea127baca24ba32b355c3039bfdc486451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d51e1da80fe43142237d0742d3c32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d413158e300bc6a847bc71663b965453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32040751817bc6cbeb0b85e09da787454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdad7e09d1a59229d023d8339e628d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70848bb327433f2dc3eefc0dd1a351456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374172eed90af56cbbb2f508eca3786457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fabb5d647f9696640eec56c6cea7a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11c40cd32ef524cf298ad6f328afa4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37983b59e2c4e6ac0082c90986cc24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdadc9730adae56049c609fcfa36e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf494e5b62e05fbcf9783a1fe3cf08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add9da87e03c662a5a861c28b6aab1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc515e06047a8dc51c7233a55e9e29cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96511b12251416a0a01aa01c12eb786465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7264a69e3c7647b755de0cf1830e40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3bc1dd8f8de29f79072cddecfa767467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf1182e3dffa76203bd370111b066b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00305584bb38c47e04b4a752ebb2bc38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4bf436b66464772fab981c69a6d38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39140e135cb7125bbdee792fe9c3c8d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acff63c3817a3a52501527983597f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c7a0a6667ec7bd497e3ba810a4de2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26938afd15e0fd77b5d93c2d52cfc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0937d0914f140fa15d59a60d2e954475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638fd7566fdee0a7b65d5de8b0f335a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef26f4dac5589e63d4eaa213b2fb61b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd40fec781b0763b8d0f6eda9a8357478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eff5245ed8df49577f4d4b3d1689b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f4a631a8806c2396c6839fb848bbd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898a212944d62c398be5810354c573e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde322b2e1eb539f35188e4b513ccf2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6d85300b0f2fa39d099923b267afc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4b822e7f9910bd67ae535c3955631484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39266db30a473556c998a9a6d42eb565485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44d82ab7e1e9a856e7d113d3d4b3b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b68967c3b5c2f0c68c4846a300fd68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb63305717fcb196d47d30bc5715ea3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f789126c524ca517670005caff4dbd9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a56721d0cc94be45443753adbd0d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347c5e057b87ebd4f1baa85e52a62fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5146536d82248b7291a2ac9ac96bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188beeeb0edc8cf3409ff670af6b820b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d8fcc3eacdcbe048a96d19e70bfd6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9f2ede61c6ab888b39430b9536705495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a755f09e1c07c42640a8e0938062fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa18e8d753d6ba70a3e4632d7f3e53e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00a336dfe8be9079c0bd4d1f5b656b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882c06e6d9f1e4783b1637cf308f3e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7f6cdd34a8b2314ccc9a9435e1936500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae61e101713c28bd72417f58012102501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d7c414398917dd856f33a766d0656502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67582cca0684b3bc04daa7f3d0267f8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6138cc514f2649c91cb14994f14f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45638cf42ad791980a06812019a658a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac656f8f6160633b24f26ef6333554a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3174ba398e93543c2ba11109b64a14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f616d684e2a76d7569d9edeef40469c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9856b939035a35b4fc1e4ccf812fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91a4c003301acc412aa7a0678b1fa0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacca7cc88a8479f1b5653fec8c778e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe0ebc030f1d8f21551a1073f8257b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a792ce4fef804d9089a7ef1188af18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9f48331465f1f54247a2e5fb3f676514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98389b21e74fb70fd23ac75f71dca961515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1471cac464209168b5cd69404ce7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bcef4afe4bdacc62115d1a14ae68e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00825d6cb1fd2c26ca774e22f77b60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc8bb48af0fc5fbda9e84f499cb366519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9071fd2d2d32cca92225f04d8fe2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284af3dfba22efe6424b5179a05890ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445891359442dd74ad53b16ea840e53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f5e862534881f32736b30e6490704523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787e983e9c87b45d19ebd4ee62edb69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5169cfce990431deca5f8bed4dbe364525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8afae4ba66916b1b49335b691679c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25287c03891fdb2ce96d59108fa75d51527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664640d08a088820f160d65c33e7b78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05a511891a0dafcd3e85bb9f5aaf97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14628517d9bc25a876db23709fd088530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950aeccaab9282f32f98baa9f355537531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ac77c4207623e6506299a5b2a2074532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832361e1830bc9c5f65687b149506d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d21396b331c9df704eb140db31335534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ca16d315bc6d93d3cc7ca4e1bb076535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cefce9c4f9f78695327b5437941709536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb74a97205a00aacf49a1ad4a3eb216537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f9ec8a8c6270a9dd550677bcba059538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013f3cfe8e34ca667696a29e7ac1837539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a36de40cd41f64615abbaf979e99a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dadd10a4986455acc5281c206ce55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bdbb21d0fba30a6a3159389b95a12542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ea1a47a7e074fde58a94662784006543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af457074d52f47ae6f8aa85fafd402dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbed0cd3a9969dd4c5c21c0dc5d0044545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081ec5f7a8efe05b7c8161d7840af42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98889f7e8ee2fad78a9a4d6fb5894de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87b7735fbca551fa504ee4f4c62207548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223debf75d2da58940f5117b9b6c847549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49384ffd4fb362aa4781a298179785df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a848c47738f004ca605ee04495461551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd5c42d8211b401a7bf426708470bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2717b0173ea0dfb47b11cef0cd53b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a9b54366a8ed8db6a4c5952f45d7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54fbba7a75fccb40a90a35c407dd7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17507b40ad94f53187281918cedf340556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60454c4636b6433c33b414fc1a4539f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11089b9d8826a254797f9c33c14e582f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10129a6e08e257cc447e23bd269107559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2e24dc9d1eac12521ef6effb877c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797632900ef9d7db22b3b0b9449e438561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d117f585e5877dc3fff76b3366690f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da48238191e8ae4bbc630d79e4d312563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284d31c1cf938ba73955804b81977d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d2c2f6174088281a998f1751a006a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebccb5896af7fd10159a424ebba4a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7162c6f833e8e8770d52d0fc872f21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5d985527554682c4d0f872e5fa068568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7ebfd1ee3b526fdcd9b87f5efbeb4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb39c573d9a97baf1a2e0f29c633028570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c94f40900301d98b00cbb4ac2c5010571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b36afb9d61a0edad87e8c280fc308572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d30b31c7c76a53962302c260e78b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736452a30191baf564eb8809504e1e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fe8862037c698eadf8daa9ee279d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dada974865eab007517aa9e402d6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e19e3498f41e60d6402910c9568a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb0e184a4af42c03bbadaf835b81a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6726b20f709badeb2dc8888a3c863579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5046fbc5a483a4aee4fb3e084bcd8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede55cc608ef20c3ed8ed4953e310be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf63cdf25b334b95f53f12830de1888582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23571f0dd0e3e01833764795fab7831583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7354c834362423d5e35b12ebe783500584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aea7f02234bf09ca2e6e08c6d03b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89d10ec75424d5146df7063e48f048586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c125515fdaf89bfcf55d591d5f070587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9062b0ccc2686a96116398a6560641588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea4eec3c62e6d54ea3578973732c60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301aea665651d97b50ba41d8d86040b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b3a217cf29d10d50f738fd569a282591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e6d6a430a5ea1353a4c525fe60237592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dd69ef6e91c965a955206dc182779593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968a653d8f453703d83d2fe07564992594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a802cceb3a1cfec48f14d8e4d432d13595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041ad3016a8ef3f1bb3eecd750333a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdf4c1ebfb1822c25cfa8985f0fa87597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9d7aae98f13fe724072e0dafdf009598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d145db2a3b6c56eb576fe4881307f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eb0a5fc374e346369f284aa282426600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583da119da5fc60181b63617859dbc3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff2bccdcbc3ba8adc8bb69ebd336e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af74cce32e84a4f8ad823c2f995a7df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed515423908e18c71669f3e7856114604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fbba2a24f1bb47ddbad4a6f09e536605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734778e502a875a0b2f0648c6296a75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52553331c78fa98836f96f3bb60a7604607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798ad98f20a5a4d2662017c30a36ef7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1f6449debfa92320f3207601d7184609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5459e54f77c7bf6d886e59259d0aa9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c237f16b5c5a60033660ed11b5611c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bc7db8a15061bfcb9e368e572e70f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e7c66415a196a742b1f76646efb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c1c3a52afd9256f1b027429db1042614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e950cf015f378fbd2197174bfe0ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211644e4a2e4da7ec235c7cbc78b338616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01599e066ddc2fd311716eb95514aed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d243001532e2d75ee09ad95772ebf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367877c5b0d442d42ba92e9725c0bde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0d8e507409aaf76b5e65fedbf51aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89acb05504766b7b3fd0f74f3614cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b423f2244457962f19dfd0c69541d01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faafe8736077d22a321b50c4fa9e1d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e8e7cbb7677e6c1f9cbf8a05e6cbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ea887fb34ae09374fc906ae276999625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efdedb3312e8e720bf60f297739004626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b542551ae27b58010d2d86a83dff0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad61f8773ad5c2bb3a83dc1afbb680628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd4a565da7f438c7b8f52895c3669629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322127b5adbccdf39b54108146faf2b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade32540b156690c305bf5faaf8b4af7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bdcb50133a5e16e7f89993cc97c57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c7e6a7d258e7936880e3c327529e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a2f0b7ee9ad9796a4d6677240d44c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555302652a4deb0387dc5da33e2d3184635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733a2893c36a01376587685ffebd3ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02879244812d5734d352a1c9dcda7fe0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b33df7b8d29157c2054b43dbf917a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563586029f8717d0b996cd1c19b8c72e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb46c2cc0ec0c094f4f57930717f6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824483c9c171a37b027f4fc871421d98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9ced668a07334978313d528193234642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f29ddb618f2491a2f1db6894db9edb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90435bda254aae10daf766edf8804ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb876a38d70c3d3bef93c6c29b29181645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626911e21a2da0a3217cbd08ef11f768646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958430ed8e57aa90cf6f2c5086083a0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f682bd5697d53da1e530d0f09e292648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fb0118e1908b43f5872424dce7ffc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b3d2a5340836e09a7d79666988ea9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b9caff44a47474582a213010c3ecd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ef4f111f5f1515a1790ee1dd7b982652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ed7447f86cf07c518432b166245dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a85114ac5ee163956596b55b0997c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67f2bfc3520da10358bb7cc06b22fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb661e83d6dd2a2b6673fb6d6a3b71656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434469d35f7af260956e5ac8c8d48b75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2a349e7993bf2972c25523ab681ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506741c2f82a88890c6e03e0bd38e88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664742aeb6f2021d7251398580e613a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890fd765f41f8ce1bf63ce69681b601661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d85ac4e6b8b9e6b64717f34c3034d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6608d6ee9c5411c5e352a1d0ba095c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9331fae82ff760cd41d7165149a063664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b533354e93738f15b6ce51e06700003665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458eb458cb96fc6b4fe588b6e3a9767666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e11c2b8a95d3217078cdb388df21a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3900f23a24d536202359a9fb6ae575668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181dc3bc7c382960805283eb9e4c5f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592b5ba1c34a0d672de7ae036e4182d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c696dd55d2ce54ad961991f691efdc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ac65d76e3fa744acdef5d8500c879672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e37ba3299d441ede9ff5dc54df97b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f325a42ac87690fad7c17ff30670e79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb1c2cb87d07ea7952baf8cd31f348675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f0f5b39d314cf7c96d26d61dd1e10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb30c2a62df60006624cce21533b57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bd213ff82d37705d113e914a83c36678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a3a7fe1a03573f920dc7e149368f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c0baea22dbbbc65ae4f7477851834680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076cd3101542411f1dcdbe51eb380f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329bec8425eb5bf95bebe3a3e40f75d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2acbd66d7f14fdae398642b61958fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827081ad65e9bfef1a09778bd69d654684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e0a3ba6654ed7db448f4a29052ffd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68463b74f1a97306f2d2520264ce85e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53065874912e0edb5e9d6287f161058e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028238741f1ab0d776d508a2338ff61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c5447a2c998e46f0981638991ca90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51b417011f060264db0bb546798ceb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b711d5e22010980ac4d506f0e3a8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489511c10653ae9bcd9a7470727a6475692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d0b5a73412de297746044e02ca33d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c4623d0963dae1dbea1e71b48aa0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25de5b7f285b9e77d7e9d5f9cefe68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3948df445cf741a37354b53652c61696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defecd14cf01d2011618bf898150357697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c450a3c3e9095ed589547248882cab6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda371448fe2923d79150041f3b687e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89c1a771614ee7f48b1ba47009ea83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc1cc07eef3f246a5b4719efdf3245701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f24ed84e1aadbd27dc2aaf0b525da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aedb322b28abb70c9bf5a91a846811703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ce6577094d85766184da84d7db261704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abff8ebdd48f6442442ca8a6602493705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464da41c2897605eea3e3db46be495d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a763cc62fa1a6d583d4398ea1c909707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197045f0ca51a51b0ac0d8125e41aaaf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfa19a03569aa8a73788e7c69b310e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8080328a850bfa1d282724c215f0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d082c291bae15c2bdd81b69154e0422711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1240bfbd8bb2fd0f8540beac1f1b1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fb84e4894c186f329df92b7919161713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd3da40d26b0fdae3d06e65757335f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493e06473aea2a90e43b249ca4471f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44ff27f17a904e9b640c16785bb820716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bc824938406bbb1a01fe28857d2a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffaea4407928f3471c0c8f626af427718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce4fa51eb41a99f83c1c71e03b7358719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627c23c39ab95bd6a048c1f4976b2f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186e62bf3f0d342945abc49d9835778721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935afed3d4448eba5a5a0aa087a7fb3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2de3b6ee037b4d41f3ca4bdbd6737723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f8c03d161b05b0caeabbc36470e46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9374b8f0170a779fd4155010127c04725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bfb14b51d7731e9178ff03de9f6b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4bf6235f59e72139139a9746f7b1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3840228105ec54f72ae356084b2a18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126ddc5fa5b86fa0ef2a831b1fbee90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8a34403432741933adbc1decc354a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56c40ba08f53cf7d840207e3e4f9f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b16744be898ca5e3b7c7caf000097732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b59dd78d3c2e2ab8730f4b5122795733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e991a69022de47e283d96c06b6fce79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15221b00bb6a1eaf67cc4adbb31aa38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddefa533785e05708950f81d9026d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f270df8f5125f42ad4942d9afde27ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272b33da086dd7b45d6c060e8ebc37e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2ea6b2404c995441e2d3924a4870739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dd01f8c1227ccd7d93e4b81319f52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006eb35511172771006dacd97503285741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55d737a3848152f620ac8fcf9c21b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bf02ef87c44349957d1422d78cbcc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7c0102468fad33bddc1c0bbf8c21e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcfc5b9bd65e8d7edba75dad2fbd79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d71d4f0ec3ea45cb2ac9dba25ab76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2288d430f71090b63686c9f48b32cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290989fa8038b48200632cc49c2c9db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296d783df64c84ffb5ec424a703984f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a3bd74fa2ea793b946b310435bda8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911acccb5d7813509bccc9f207f2782751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae931cb25fea6a043b50c404ab8375752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e9adfd194b755b89c765b4a6db539753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf39b9896ea9e94e279dde222b61d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f13622c0ee2b48aeb1b5840007748755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e89b11969227e0d6b22ae68a553d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b063f5eb357256ddf0e18c80e675fc1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb464c74abccad1b4f7b23bd6ab17e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66911dee6760656eb85490648e53782b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa338f8efa83f91ea66e12b079ba14d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33032c181732d30f25a8298a8b7a8b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a8725dbf4a51f1e903f21aa6766a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd529e887c3b4a38b661767e1254286763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4c672dfaecd494f9a053730a85473764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21230b4d8681346cd280c72e5ca97c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac7b0b0b59c78bcd921987581efe1e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126847696e4f6421bc379434c6fcf8e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc8783b53baa01fa258f486921ccd0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af24383410e298a81254c2aa9893953769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1e968b043a9e1a56648e42841b968770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25da7f2f0f5351f57e205620cf214e9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a07ba0a9ac2361e33ae81bcd06a0b6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84f9b36a4231e4952f15c98c0ffbe8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50000ff27df3c5f64c4ddae8b5b7931774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b5948ad1a99b42a2212377c99a10775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b78ef506f2585c2d28bd13dbb9c318776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92e56c728262e4387c6f43a76c0705777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06094e1b23899722d872082baea1706778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cbf44f30f3ca854c804ca91792fb6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc493e91915a8d717747169384ebaf10780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed92fb21758f51ffc5d076419d05dd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aba6f451a1c47a451493a4124998c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c93bf60e143af44f3c94b2f30c4825783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082408c957b72853ae96e65dee590f9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9b17cd33893ba22fde795bbde6932785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5a0f951286f08e8eee8b8f280f095786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739578a0d00c192b23834e1be9713466787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d559972ecd9db3d1f981238ff7452c8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed941c4267a60e7375cfe6f294c3d56a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec44994ea833bb9ac2384ac2b4def0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bf511b8e62fe295f09ab66b1652b8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023f51cb5f934e57b0f4ee856a8882f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16561802e4404353581c659c29eac72a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ee94549f11591a354b75577c25b5d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb70ddc07a24cecc8cbb49c1fd48a0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44615e22a939d419032cc98512f8b4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e994fbe59fca7d7830814e3c89013797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cda622d862f5cc03d32962987299ce798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b1a27b9423bd26f6071f680f60e39799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f7d37f7d9e057c950e2ca3518a898800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e962cd65170650728dff1fb38af9b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be893f40dcdb49e9da7f5af4fec0fff802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf822285bc7910e91d1d8a12321453ee803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290625ae53293e5a2de6ed00c7580bce804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3d39b5f8314c0862101758fd6e351805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3df873ce2ef7fc5c6c919f81c793a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d823da5dadc9d15bf8cc9a5de3b811807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6a2aa39fe661c7a79c72b1148f7d4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3d74e314f7a653861556b2e103c48809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee86116ab17d1b6c9ff908f18df1d2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c9145d6205e325c283992d4174411811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f0a12cbea09ce691b96c35da2530f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05701b348dbca93e76568449c1a1f6a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29cda54907edf39261b61500baaf9f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6390686f93c7a5f2057030fcc4740815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55fae6aa79d624a9d70c05f4f59b4d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817192e295fb1afe686d362b16f18717817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8e70e4798d1d27fd78799a5bb7917818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff22125d604fff961dc992e0740eb3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a115e472ee3862f34581153b2c1bf2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fc3d1865a1d39a0a58109129eea36821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fa4f5f59085895d22ea255f1fa37d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f465696443c5260d23525770dd15c35823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75514d234462b2bcca05a9f5c1d808cf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0744a2d7af12cbdf64c6ca8adaef9c5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6adeb82e99af300f8f7eafc996e42826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049348b44d7d441253caea12e410846827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29797ff70ed4fd932fed20d4b9f62d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ad41e2a962e1a2b3338f906999407829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d7b3c4a7344dc30add185069f50f3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511d30a7f2a49b9641c79088f020934831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38004828cf84705eb987c25bf285caf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c01fd4d2ba8923c189d92a583ba8e4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17b8bd9ffd320a5f43683160ee125a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34d4e924db5628f6671049f2090c2e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bae20a90b4064cea98352c1c9deed836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087c154fc2f600e3686bebd0f47cdde837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a84985204ea473a9c14ed04defde5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fcb07f22d3b2d0a350731f47d4801839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab76f8d75c49c9fa0017409fa35e5a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc826376ab495e6f0fc04241f2cf8ba841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0b5487af423c83241c7c2efc6f297842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187537d3d7398a413e2b9faca1860ae843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adfc4965e6df251af651744acf32a8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f47766d063ef4267409b203dfde26b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500a710a20891775c037d7a0034ceeb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02b001df64e659557de73817d56312847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665515e4fd0778c6fb0bdfc392c3441848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e001f696879199623f3250da3be8d4e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae935e1040f309581e7e7b654daac75850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c4cb8ea48ab5cec4a95b05467a626851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902addc23fdbcca08caab17e21f1fb03852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca842c1700a67e8913d90ffbdfc87d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31228ae5fc9463b03c6f9e21b8f98d5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f2c6f8e09f12b3ef60854075afd36855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab18afd1abdc75ecdfeacabf75ba20856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eedc1635d874432f88d446c671bf6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f22f6bbe709c974658c6b8913c25b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7aa4ac67e40a6acedc487eb50dc466859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20da88153dac3ce64c4c183d132425860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0b5c52b7f9629cc11a6110ca50791861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2651a13197523d4ecbb7f9512b711862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d291675606efe235297dd6f1d83cb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c259b992fb83872eb7a869ef3b852864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d63f0ddc8f944a75b0af0257f6f5d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea150f2b6a4c832622aabced59e713ee866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba34c50423439df1d61fb09def2ee29867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fbda6d7ee6231c2361c9a54a6c474868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355c9ddc7843671db142a31283aaff0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106c6dfb5076e5fe1893d7ea3b6e937870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42759439ccfd6d50db11e4cb5305ddde871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e8b52c1b621f9640269af6612fb63872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dc0b925848170c8dd38c18155f25e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2367e5f8530eb2006b3b6f42c8772874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a73dc0a2893ac37f39aaf997c8220875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90c4b171c394dae211827b2ea1382f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b61cc18e54831d86439f61805a27d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c2db8399e8dff120ab97b9caa009d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd2c5adfce4618a7f15e446b027d26879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae23a7527a2602926730ec631e5a41880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafa8bff3f37e6ec39eeaf7ac5d7d38881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466c55ee9c50d76bfccc102cd381809882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a0fb804e6b9346df21e4bda413771883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa9cfb63b3437373f67f784c93676a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfd04e14ddd311379bad6d6bc592cb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b461edcc526766c8551953a8937d046886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcec0fa251af730ade293093eab068887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a1b821cbdca9b92a3e20957398408888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60348f78c6ef0345a47e8eefc6d1974889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b00b728ffe54c38572791b6f65bd2f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5dc04fadc396877d7246451cb4110891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c465bde7caa340567628b866aabe2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e5ad40aa6bd902c8ea3bbb0011fe6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d7a33094e60dfd725f43fd6ef3bc9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30fa557d5319a26752963e89b8c2f7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8bbe2e9848af37f54999a1390f5b7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1024abc5ad40a0e86342e146e6521ec897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a2b8d80dbb176cd5cbc1b09347f91898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50d22cfb81a2e5fb5986d31af138da899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5506a67fc9f272ef2a030dabbe6b6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a33fee13d45d5ae18c072921912708901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096b1c676a76a04be56771f696c75ca902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ab5b1f0db576dc67c9a2fe581a5db903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af2aba548ef8ac350bb802a5745a2f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5165e458ead5c61f844bd36798145905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2c8299240459c5013f8e66176a08e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5c89015a179f9adacca31f38ee3a2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5e2d96c153e29b856bf278154bb80908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd757c589094b1e074517cd6ddaf5c1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b67d990f230eb9425d2048572034bb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d5b610b38539dae7d96daadb4a04b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105ad39e67637bba4729b4fd09b34ef912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d5b58050c9755e6de5ef203768c12913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff0a41f9accef3a33ce9bab660d790914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396caeb8c5f3e1d275ec83eebc699da915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38e5eb16024ef5ca6320bd66503f13916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b787da7572a9402cb56859c98c16b7e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e963dd0031e7b5a6cde7f4fb43f2a7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ac96ee52a3790d01a9e52f445468a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f9a9579c44bac8694d3088e41ae2d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a09bd4ffcc4fab589e983a3d3bdaa921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe60d3dcc53927bc8fa326134b1490922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136d16d0a0021fb9bcb3a98a369304b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582e666dc595736691edffe63da277b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099f1028658b569c887f2e833eee238925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49c4763bb2400eb419f4ff4a55c918926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6dfa8092416a5faae3e50257cdf3e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3f91ebbe0f91e2ad10f2c9a245b7d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8d28b712d944bdac51a40e5aa6103929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd18fda4c2d3344d344219506d05882930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddf570e6d4be67c8505a29ce8d5229931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d196a2b852af53d669c3d9032dd0929932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ceea25849b895c4240c80d9dece99933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886172afc89bbd33319a88543f7dcbb4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8a2854d7c601a620f29474263ad5e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622de03f58a88474dd2fae9f85c338c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848d2d89ecd59ed440da43cee06c72e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d76591091dab9c8187a16572ff0f56938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a122d8f00a208f7d3fd28632f0f3d47939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211018e35656bc25fd8fa4f3fac8975c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a41ac5cf90fe5c7317a092ddafa61e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc6b1e118a0a5044e4a83fcd8c731e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec4c4ff7ffc45873be32c8cdc41549943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb1ffdfe387189c719f656012050fd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1304de68ec8ab5e004493f3f595c1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceedef44d5e1a19e9e2008801becb6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33f7981002080f767296417aeef6ee947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d287424836206582e57fb65acdaaee948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9aafd237a73d371e24b00f13d68be949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86ace4c26dbb3a566bae0176a18102950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d792fe16c774fc14edebbd61b037b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ee189c4c8c7348e8a391f3c605a21952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c3d46816f214ddd3337ee411e19b3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318721c49fd47670db933ee1fe5699be954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874968b035baf56176baf3b13f59f643955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35913c7b17a5cdffd3a7a3fed46fe6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dee2ff6e85be0e285abb39df41201957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb9a6ac218dcbc5d9e83831dce3a8e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495adea8e3b389631c4111b6a2867e5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515268f79845f472e9f27496a7e102ac960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b9336d3bb0de33ebbded6a535df81961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33c07aab051b05d6647994f8012c89962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe7c100763fff3293e5998555059cc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9abef608cf60360e0bd87349e7fd0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3cc7aeb64d688e186abd3a677c14b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89f1e12e2d10a4cce764f243d33ca7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b90a93bf0f8c95bd0bd2d199edcc6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd731fe91004bb8ea5ce07ab94e984968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8459a2e85d3bd65410f7fc224764d48969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31b0ccc087bba4b0cf6cddcf96afd8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efd73503bdd3848a62ca75f04eeae5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccfcc9a4bb2fa3304be13b10bce195972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202ec912fff4cd301cef842928d2f3e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03088ffd107b2047d0f72c8ebaad433e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d0e6445e018f3ce78e434776de2ce975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>