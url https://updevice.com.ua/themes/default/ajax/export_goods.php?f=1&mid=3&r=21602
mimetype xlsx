--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3286,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9850022b57b192bb42e9e6df0cefad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04151ae66813f4772fdc88427acc6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65149267eb5f05ac486a9cad890c0cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2f6ec7c04eee60258af82251eb9aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f804a1d44020903852fee1d098d1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c1aff8335deefa4d883233f2416506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016841fd42caff150847eb996c7b7f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63881aeee520798211ff6b9cb2795d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96026c47734996f52393faf128573c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8188bc269c7e378f315401aa0c37610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103e118fcb138fda44620d743d206b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24119de1d8951ec657bcd60fe4f6e2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a128008377bcd61bf2925d479ba00a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e74431c56706c6bc98b3f4a09ff9aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84d35594b24e8dbf28b0dffa899c6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d1ec83dddefd7a343ee055c0b4add16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca9af61f0236627190711a0e665c8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5095e188943b184335cc02f9ee9c71c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da426f350a9bea2510cd01bdad1d690219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504e106981c7d11755ce488c82cf3ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc870a48be6c49fe36a786c43a20b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce759a3431be9f7eeb9339f9c3b1f2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311826125eb408db02e24635ff34379f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a845a5d051f6831a7dfe608b41938324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8332af085cfd6e6aeec001a8ba90ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317373019b30ace0df03ff876d1ee5be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9787668c00406c673879b6b5cd0110327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1f665f6dd33a0c643b5b11706739028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f69e28473d0e26bec4586c8bbfbf3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048132d9911d2f475ad5a7a04cce192d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb517dd806c0a6f9e2ae50e50b3dfbf931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268d095ea39315c1b29d9121732088732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eb0425c2366eab334185cb89ea0e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92209a15c316b2c5eee2a5a6d206c02e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b762275c7d9801c9675d7c2bd7c784f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c38bf66baa4bd34ebb37d407a6479b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbe672ec6e41288ec1ee7caed2e2b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e12fe8756f4bbca5af8aeb62e47e3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80378aee7153edfd619a94379a67790539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9087d3ef4e3575c5efa3cf0352dbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d70251bd0870635259ea55aec5d4bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf519065d75e96098431b41bead423642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e00858e97f69938353f93ec5c4ac4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98c0f74295281a49146bc0dd5d50e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68368db6ef99cfd07e596d93d0be6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab384463403a67dc8a88f6dce77cdd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7868a8052c982ae2940f210820634147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a1d4ba5d6d43fec593a5b4e1f586548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be110fe9832bb043e39a82bc7adda58549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5da36afae51106778bcacc0afb62c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278f4c7220c5ca14eaff387fcf865ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679cc78400f2afd6845ea3fde498a4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb87965a7827795f7b41a32c064543453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3b37464ed2c66d38154827b9a35dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e4a2239910a4c77c10527227e34f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0819395dab263240c66df96b7110cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b016e0e87eacbb40b9f7b5b38108557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45034e7008d42fb687d119d9e5fa6e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d92fa564ab5e6550610bfa71d4c12d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e2587fafd3aa6eb3ddecf6bc6708260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0a28807eb11668db7d67c96c88b6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ca4e771f0f2f984d8c1d12740276162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e7f1f9120fd1abfd83f19c2ad09b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135c00b7ff4eecbfe666927a611c74964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996c3c9191be61db5486cc85509604865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f1be44e772f773cf4cbe48048d23366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbca6ad3c6c4eaa4bc555fcb8dc60ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a52d3e920c605a806b6abcfd0eb01c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f565c2147b166c899b4bfa49158fbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1db7cc3352eacfc1e053f17e578e8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bcd7149a1131b3ba0cfb3b8bdc91571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1b3e6bc4a84b86d5af6eec432349472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1125f29b9e9bdd4f082541218a70e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d5df12b639d1ee65b0f3a541e7b1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd1079debbd3d7c320b0f710b1d3d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac9f65138ed13a2c2fead1c6a37f2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c534b4d8b874229794b1151ded30b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a3a0d7ff4acbd4777e6d7c72e0ef478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb29961fc7dea1c9b3920c11b76a0a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095092223ece1c6e0dfff0d2ff1507180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67883ae7a0bb4da09ef6ab4cd83c1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245e6f559a8c09b535f4223f2f15a3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bb47fc857941703aa432eecfbfe8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9af171a12aacbe1f5e2db2f9c41ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603b6ee9b084be35df36fd686bdbc8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6329952c73946a85fd7da2c8774ee286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f697d18b2186460d3df0ef9a1bf0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb87c7dd0a63842c654c3cd5dae9a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4528feef39103263c6ca24b9b25757989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba779c4bc706420487bad9a9a0a9d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819b5d06142589d3cf39caf553ecc9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19122ee911ad83ad587635bb2080448692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3494ca5090d0fa56d4f7d26107d6c6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42b17bfe3232117e8f4b04b1d8ff5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141d970355a68aa518b61608ba255f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f9a4ddf298e665a2c6c04896791ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bd62c3dcb8825ed5a5837af33206897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64fdc6ff5c0c9f89628e1407db2eda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7650ffd0bcb12c650a46dcb1461045d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4fd8c533c3899e5478000dca7f5c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754f9648941460275b34ed1ceb1ffb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccfe1c73112d66d5adcbd719dec27d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d814836ac705992191aea5e0f4a22bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe5d0876fe8cacf01edb72a3a7fdc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bead0bb1825b55ddb2f8522d5370a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe78fe83afea0d45ddd337e95d2acc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2de9d69d55a20192c251d2da6f9fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8add6caf2c6332c65f98123dc245a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee938810ae757482d763d60445edf274109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeb1363523f96685a703543e1ff62f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803fb6bcf69fb7635eaf061903992f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5d3dabfbf7684047eba55da1c7a3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b22b9a78e6c8e02600bb79f83a3e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30d6d557ea0f5bb4679f345d7f3480114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01f10ca23def9e2ddce849b5fb4aeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5cb6d48d6d5cd40c1c3b481c84df4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74346557d6b97a7770da6110d096cc46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e8fe4cfb0bb79035fcc326cbb96f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84838411845f73f870f34909c8c8f22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0dec14cd5bb4bee4f987a4e9e638b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2acb217f1bb647171505c5a5089a4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb094b15ed3339dfe2fa5294f4b7c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74143dd1ccd32f9b3039f568e1f5aed9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb48c232a3a97d959f3e484ef78f638124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10be0b1170cb59f48eb3254e79e5d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5925c7bcf21be28852059b50c66bd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeb7f49049788ec7c534c601f7ef98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3495ddb794b5e61910c841469b5e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089384b43bfd205b368586ab275868dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea0382c8e520d01044f5d7783007bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85a439bae9d3c3a824075a93620474131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdac8dd2e362e04fbdd462f58162c13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c518f95c8dfdade3aa0bc67542ced8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9200df2ade340df5b26f8feb17240c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb2b0fb3fcabd5deb1b334ac3223b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f691702a466867d3deb326cb2df3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df37d2f3d486fabdd1b2a01ee2a4133137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a4723bd27031b46f967fe0a494489138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a70c62ced6d75f3645602eaf5affed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a85405a6640d1857bbf5b3261a28bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9116383d3072acb24349d6db187dbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e87df028c87309db1536531b5890c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9f9e10e168b62f9e9980bebe50838143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ef0bcf90aef7b66dae691b50da91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36421ac48821dca3a1ffa236d4cc2a11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61dda84d99c89cecaf5915c26a2f1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c644199eca7e9466e0deb99bfe170fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e26d0c6d29113348f20f62d8b8b8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774baeb37a8c068187a0cf489166214149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775915ccddb8cecc8d01f62cb90ac5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf63a4537cb7b12a3cce23d77c368b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a892e0e9d16092f7442917c5add4f29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9ff9d192e55e194282ddd74ab78c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8c53483ee8cd79a919e7577045fbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630ca7f10132557aa5877d9c73aeca5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f24ab1ef39d8a59f89bb4c52ef2da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417b585e18d9e19d261d9431ec74592157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e7c8532e7d07e290e773505554c13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70599778c5250c7a57bed65a4fefae81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec198170e127f427460c1da9b50780160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d55a971a9dd62d554aa74aa85ab27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0479b3a124eb140cc7f62fc2c767d4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d3f23011124511d1a3ded139b5918163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fd87be90d6efa238488ec38ac25d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ae7e8a4b3e7bc8b8e5c9d51945a8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059498b37aab43cb24ca1de7cb87fed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029855f010d14555dc85e24bfb8f729167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac94b84099284336c2478ac1c0b007168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e912b568a175ee5129f356cbecb86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a63fbf32ffd1006b72b99fd827dc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b3736fe9bf4c54d3d7a35b7bde2d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f98a89245513c8382845dd17159166172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293d5012fb06d073ea65c8f506b7abc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f665e07909af025023d407d49872440174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aecfc991e89353fb3c137948548b1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d216800fc0e223b7f2bf70501632b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a54f6e6e118905fb35804dd21457d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fbbbcfa631886bc181f05df1884a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b07ab477e9eacabb1022a401a98b6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9839f3889c989edb1251a6593da2bda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900e264d4bbd3841f79b4cc8ba1b7a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1d0bc04421285f50f19b7176648f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25de123d97ca78d4ff867cd16c86091183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0c9123a89281173245fa53202a941184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2cfd3587c6c649160704c7714772c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3200a26b60a248388fc76fb45d4c859186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eed87d7e9a03a272a9151c48c92f7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b539137fba4e5e57e5a929b3fed4e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8062871a062be1a4d8c02187ecd50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4329501d501628f37a1a8b8bb5937b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ffb78616a35b4ae84272554fa1ad3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15429286aa8db228ce0ad2669ca70ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdce0fa6a30d31a9c5382bf0e292e9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4104a413f1d92c4e594cd4db8a01d17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dc9317b837bd32a8cd286badce532195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd75fc86a3e9372de18e3cd6ab25e4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9f61430cf0d59ad9aae2a40981884197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2477970006cb1e1cf9bc7a61d7fee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d4a0d080c78299df8201a5a0149ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13986f8746db023a4538e76deca07718200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee257baf8d0539d9b2679c4e2cc788201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9cbf6ec06d250212298ea1353ce60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971779d1588a5c052f665571c98e5b1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92d6f6424b6e7b62eab720b7c28b38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d984498fe11565d1c67be4cc415ea1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff22a1d72ce3d7797ef8569c06a1cf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c9a05301b91df1b009bc4013e969c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4ce7d98bd8b16bafba2488c14fb68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ad362f482b62bb96f2ac0f06e59ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc2f30554fc6f15dfb94951b8c6fb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a3bd1a6a3a7f1636ac42ebfd1e876211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79191b501487efea85d0c90a3f4144b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e02ff0f5575c815c9a290ceca9565d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c193d4026b351d33567e4a842601a2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fb92476ba33ed07f951ac84e8bcb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdff5c10224f43026189bc97274189216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29dd6ff1690f7f4f0ada0f01a403ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdaf22a54e11569bc9176b38d7feb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8984f9362dd9a29e8c5827f17168d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee7a284e0a5c91c6369e50ca56d1f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83cfc42dd5e71c43453351ec5ba5ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32eedae79f487c003761e83d76991a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08323e08ecf5e0269126fafa0a2173223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a20d8728d0e705200e8f52e04ece6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50621def832dd9c55fe04b9926b65ce4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74614e610841e7cdc389168e79f9c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69705efb218538d27a42a438a131ff3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaf32664ec87cf8a8a6bcafb5e26d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2e509361f15f63bcea7d397538657229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150d67495c1bd9a0f79832d538687f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26c4b642efd688af591fc9afcd404a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11617eea5dd07501ed116af659947f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeabeec1b84c70226c9ec03ad10ea6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfb67a585f8c45224b6fd969999953234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f079bed5b686a062c6541b3224771d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6216afed5e4260bc7895790a11ef877236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c27754ccc9fd5f131697376f8b59ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea29f078ad4b0907d1dc2883f2fe38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8242ec7fed7dd628c2a2111be4ad4fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7c7670cdec4c0bec7bd6c980f5209240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84f1d8eb3d33ef7aed14ac63d6e66d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd50b4d322d65646df7527ca5e0286b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924589ceb8e1125c745225f78b9212f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a9cc07a0206a36aa6fda350e2710d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae9709f7f3b5f6b02dc01278c7ad27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b8aa9742ff2ce8437edf803a1251f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37adf1cb5fc5d433007a6a86a1aa4d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f537641c96fb442d7d7e162d7b0a6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a080f6d77b94a7e069531b9e8fe20f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8f4bb23b7ca3f2e1a5f8884b9ca33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8161377647017a679228a205f1b1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9e1b01c16852eabbe28678e737b67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86347ea02352d01df078852451ce140e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64517422578c9bfda1bd05fadf0e6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fce5e0e8b40e3151a33cbb4c16ed0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc773a1471c23fe1d9602d56993a03f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57060ab9a48d785ee5c7b14b6aca9462257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefdf604bb8f211b2c4bc0bc5b38c10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef8c5825bcb8401fec861c13f81eac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5268f7801524dd1e403a9782ad014260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40168e353f2e18dc1758abc460a3c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd53c1dba9a4e864f7cedaf71dc467b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7643b7f7d808750ca0fed48e3427c7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397007f05cb2c66fde9191c06632165264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d173221d0e5084937a7e27d85bee7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04c4385e8fc459b7d2d3d2f8e3a954266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dcc12b6842fbe92fbcc4d8d2b0224267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd86a8e0b79f07dec82ae23a3f1f6e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff9bc3003fed829078f99fc0b927e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340900425e931135fa63f6abb0fd3cd6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca67875b1d451b9c770042cf99e51fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336a4f80bb1f7e505f98c5287f16de1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37134c307ff6fc40d9a3682ecf7fc70f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d08b460c9cf995d24da0dd37604e03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a5aff6f33ebefd50ea3b4905e3c12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e6a32c35c2ed0dc4e33e5e36cf8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a636501ff8726bb94d5505a814bbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc009a210043e138eea334e6f5b366b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac79004b8a2768fb7ad5c490e09a9b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc328be6c2e6f54b9800cd5a2455d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64d1d88607b738f3720ccb7c086360281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8b27be455db8c9a71431ed2ee51d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de2ebb4a2890bc4bbaa2e4f10c608c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af01d827743b19daa1bab5aa0f668a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2a691289c5d9b6f35c2d9d5d7651f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f1e56a56dfbe14b5309391cb4121c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c39257ef67a7b58a7fa2571fbb994287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37346f43bde323ed3568eba37693f2aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229152e9a61f3c3e2986a5eb1929e6de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420cebf67ce689ffa7d4a12a28915e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa01c5cae1e3189cbb03b58f19f0e0b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4769220e9267c9469d5eec48cafe0c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56ee631aab8095449058a4333c5a5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f2955a13085f129051d9104b319cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f4eafb1d69ff2f2dea1157d0b14c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307eb99ea934d25b090bba3c7c005f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa635a569f61a2c3cf4fb18ab25346aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159422ec9726e7313023a22b59353023298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb291322f706af46cb4634162ee778f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d27d816db77b5622a3180dd6aece3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a14f934012c574b1ae39abfee34c69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c9968b5d8ddc07e76484ff8813c4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692a100c02d67d529b54fe2b9be7918303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e95bafc01d5d04f90995a09c3af99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bec9621f06baa2a026483cdd681d63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e21f2c16f5a0239c4d18474dbc6d3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc0b195772ac94cca1f9db13f696ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a4dbd42b98ea4483560999bb684d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a64bcb3333647442049c7d43db904309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0176e6966429c0a7c72901fa127fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076286353011123c408da1c99184b26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1469bd982b6c99469bbf760b5a84316312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e63d8f508370953b66c3ebd6b5596313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab4385d31da5db3dd9e722ca1c4aea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacebc52b643342e5913577c46350fc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89079f14fd203998e42ff6137f5e68db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624562568d7c869b559131480f51b0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088703e03c985c0fe5be122c47e2abd1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3749de909de9cf732d90568f5276eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd5600ad29a332d832012ad7a4baba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7d9d0db3bbe6e7b72c7d4ac9e5851321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285793e899e5f2bc9f09eb5b7a76c6fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05a0f619eb17be541019469cb86f7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75826c68ea7d24b567156b4f0a6b7bfd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314a403fc20d6834325f36101358641325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5600f153c0d2e6f0af167af4d2f9eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2663587806ce3b5788b0bc55df07e92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd1e170216fd7a255f66d699bdc522328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa31c946469f25e4b11aad2991b9e7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f162d4c66e1584c004d100649e8a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c73a03a3a7471c8cc8f5a4e1ac19a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c74cd0fc682e17da0a69dea58d0fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafa574db45ac92b0b1f39996e423c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b75832e1fcb4600fe885f750db9fca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5803551fe708d4b95c91caa397d4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540f28f69adb35ac0ff0065268e8dd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd752933b51fe971185e0941778007337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4434dc0cf02b1c8b202637ecdf29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40317d20e5feba74eb35739d3c7377a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da379c572976094795d229b6fb56b9b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e6116e505349fc67a125e3437ca49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575c59f7350cf0b879daddef77f60b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8b763e2e5d5ab464bc73e92f42d53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985100b6f335767e2d6187ab869e7d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38829ab6769067c4bc32eb74d9124be5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07686a78cea1655201002afc06374815346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534376a75bb8335511c72fce8a713c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a222cb0ca07c196f2a7263ea636e24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e47261b7174ad2fadf41c93243fb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19282bb1a9304ed8a10997303a295d0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c021b09753d19bc9600e7a0e04dce07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ab4ad5b9e7cab44bfe398ad18a16b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ff7f7989f714e2a2abfcdef6441f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b258a22a69ef562aca9aa5788dd427d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de00135a9a13c8545ef915eac8d5d61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da853f316117ecd16fe1d621d2b338356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b697511c3ca3a5b7987cb23e23c10e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e3c8508eb366ad433e0ef82ad7a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d911201fa5da0b29a27191826208d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606979c7651ff28d0e5be06e1bb7f96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecc2249b4be8ac4ec7f6ab58919e9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e63b0435320d8eea5f8b54a29c0f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e480cbf49dbf26985bd5fc3036905363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd1bf7b453f6f7a431a0f9a799fcc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a3e1fc4a5f8571d0b3fe9a257b22f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b023caf33d9a94513cab8151915ca41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4eb3693522f6bd927babefcfeef7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bf3562d69a889689a995ae3a8630d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cee7c542b6a64a31b556a786ac1003369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d6a7b4ff94de3f26ef5ea888a0eef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a311d21053afac6e310ff1242da14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028da89f347b9e36f21cdd071ea15b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a324f5a7d81632ed66065d538139d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313727234f6d824028904cb15c893400374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fb0d71f647cbc978f62013f5e2fb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837facd10d7a553c6abd249c6ca3aa05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907e126ac2c1402df75e252f785d617377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa30f85e29bbab9db9bb36f9bfd0ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db95fd6f4bbda6dd09e4a6e36b5213379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a49277caa8a97c44de48b829353241380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9097bc5e5ff7bc3e4849b6bf7604a49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c67aeb2c9e9fe3331ba8e24607dbca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc4a6fc89b57b0ad499d48bfc33636383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e34b4c251af0a904015e8ec70a85c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272d691d03d6dc1a9ed005c76a5fa53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6f86fc28c6c2652a9ae0793d14489386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2b4672fdb2c6ddc5b1934ed31a56b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2787a49dc9c8417c2b347184ff4683388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee590daf92e49da8fc4f894376d26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bc2671cf1866cd003a3717724d99f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0796f7fba5c1e3dc456bc6987d025391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d70cd75ed9a3072ca2e604821994f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d449656ec8eeee134d99c3255dab0cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a08cc9ee167a25ade2c64a8d88cf4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215920e15244fa0582d3ba1a146461f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755703f8ef078cf03ad52d2998ff86ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f034c488a64ae45f6fa85907e352db0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a0812325266fa90e370026f8e38db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce22656ee17c9a7200f490197da40f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b57ca3a7ffa020bacbad134c4de4bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee034ca12eda392ffa3125e0166899d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c0afe11b510039a795c2031c9a9ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5215ba5d93eef222b63ab63ca86257403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b093bd654348766234e7723851d47d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892e51bbf949afe973dcfd66598d6b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36d3ff864897865c807b9ee574c3ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46608801f4e2a901d705950c4e79517407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db8d4e6a08d3119bc55a32b8734e94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718a83626b98418b86269a155a09cc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8855d56498c46c516adf3870cee059410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5e83455bb0fe12aee687e517208b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f524001e71916fb9013fbf894f24e3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59eb1afda193c3b52aa458a07bc926413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdb95c5cb5a5f11b7445239110dd5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da76e2e3301d5b4b4cda93c9807447415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab138274a9caabe8dd5770b5f6f527416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f9d83847ae7dc101ecf6cf677954a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a5c1802760e3a4c8fe687657071e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a33b78a9975ca769396fcc280ae0ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182be8e3f905f59842621a73d61d5e3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fbdcfc0b9c96169c206ff05bdae44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712a33ee4c71506e4403a011f921dc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f78c80f47bf2cbeaa652df2176af3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4bfd522ec1434d909c8b24d7bf165424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb9fd6b9384ec925a94bffca9a2cd7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fdd10eb82cc200e8e4cbb4f3bc46d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1763bc1eea77c20dacd14d3c65583a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0893582f71c6662e494e01847da1b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7170dd94cca256ce40ad6fab781359c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a2e7421bbe1b36a0e6b557184f035430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693de76eb270411c1696fec81e0b5a9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ca4b53950ea345295390cd4565f33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f5d6976620638e64e1050a2ee7474433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c298b8078478c18654f255881ead493434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9ca18d6d98d155fa4703e665f7869435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed1e0dc00363f0ca05cec8bd49225d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601202b58a6c6ed4a23c905160cd328437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12746aae7d99bdb28900caf9c62c71bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1995e933f2edd7d2d4a41ebf104c9f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c9c05dbe07d6402cf62c0005a374c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdfadb405de1a30243e1f716eeee00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fa4171a0d2ba8761f0fdbd8866884442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920ef41517dceab440f7f56db585aea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e0bbdd7487a7c21ae153cc9e6f04a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7828c62d0888191d22ecff92b3568d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4777ffd12690fdd014292d590810c85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeec73a1b872b8d5ffcbaf1966fa59a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdc745963e33c2130fa670d39412bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb015b8e121a045c0793eaad2f85203449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a56ecd347d9087dceb030b2492647d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff74c8338c87e90ec06107ae91931df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcd1b8827644dad40effd46d4dacd7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f707a2a7d52378a4f628ff39883d4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a0537692d626f7d3b4fcb69b9ec3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d9624fd0fa07c813e5e974a787427455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c792dc8247113a30d016a6dbfab46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396b0bcd431399110cae5497867a075457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a493112aa04e82c77694d40293665458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea25ce8771fb6be865f5af2ba9d0942459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd8c2f8eb4543e58b582f518d9ba5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cc6ed51df06426199c01837e04712461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4767e77fb43d34bec89964a5f19b216462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f07c36310c1497d89e1de5e20a1b57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb293aa43b4994df4df8201ab543b11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006d8658a0fdfd727f2b8193940a892465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca6f5f91726998d09bdbacaf2cacf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad20f7c9531f6cb5a15a03a61a6409467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0922e47e0bf1dfed161caf24debf4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b07396f486cae07ea01564fb0c0da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118be253a21c65b64cca5416fa99f725470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e0f408aa71274d90be520ed9c36fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9b0cd694422ef2a4d1b40b67022c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976df85ff22d43dc7fe1e8bab02efb8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad5e6d3963f3219e1cae485890ca88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdf817d8af964a42ea81a5d61bbeb1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04c69c213eea850fac7f392cc4e9d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b988bfdc7838cf864873db1a45e604e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7173fada4729e8294e14471405794a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae765ba5f983768d2e1c6054db1d373479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc2ee69bb3e73338cdf6f9bd24f7c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf246b7e0b5bc0ddfc467d89c4b5a704481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad91c12910bb1cfa111c096dcfe5524482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812e954d85a31943d5afd0988ca5d1e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce9718c5cd663e15c87538ba2c7246484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb43813325f4f529f42394343007c3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d3e0b12f543e31da62a677af1633d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bae686b0089940b0a3d7547f8fbb63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371cee4614ff110259e92a6b0b6f4c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00296bb12dd9c0adbe676673949143e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58c8c7b7197aee68698cc93562e0b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64ee2dccbefd8a9d800d488c0450d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2434052534813721af66b96a5677e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ce00f1e418dcc10ce6b6d9d84f88e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc4f0bcbcc34d53633646c649029fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025c70bcf9c2e5954bf74bd0a75f691495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6ba23ee76600a6d4213f15af84b6c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d64214aac0717b29ef96d7909b4f0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cfd639e8e696980dfda2f543913bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c23a13399c00a167383fec2baada8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327d85e9ec32a39cfc039833b9e9cdc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381ff40f82dbb59126bdb60fe107f05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f29ddab9fdaf9ffbd29574108efcf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636268696f4d75d7b2004004df6af3d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee79dd1106d2b1f6c8a8d479c23004d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a0b8cdc8be323a344d93f59e9fbe6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b44a2a8b0cbc88d798d6534e613ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf8cd65409ce96e6dfd992850d0203507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d707baa6da38610b63fbdf218db6695508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251cc46cb15d3c2de6b74ce6fa062de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fbb5c2234f2baf2cbfd6d7d1b2f29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d3e384f96ff1a269bf6814e21b864511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e6260bfeb3c471fd70e3e2463572f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203f5c686dd912831526474cc36d39c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e0c94c0a9d0eb6b629b867cbec12f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9c1674f5b24a158f42abd4ae0e9c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9891fe7c22e84b80a0db5536e56e5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f356a014d4daf33724d0ecb49e61ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995682a273876be562321d5635cc686518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea71406f3cff2827584fccbdcdda66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc31a0806a172baf5e67fc84d2c1b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc97c543184e3215e0b8889451dc897521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3977d5a2b69a3a1819d187bd61e45522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6007ba8f4ba8bfb9b674824c5c7adc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db541794e54d1d1313b77043985e0960524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d3d3aa81788bac3bd5fa1348c79c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707741d546d2395f2cc1070efd14328526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4db916076c7a4f4c6da013cad256ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07caf86354d18c7debb8bda7d50f92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca4b4d1b78e8390dc6b368e641d861529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c70aa81c7b6ae23b0fb0eb73f3d5a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405eec529511a01c4eb8c1152eba7d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a19af3db834f6e9cccbdc4e2882bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df77b9e8fbfb7dd6b4f9eb3355f26b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb1139c48771921b19a710e68b274b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ccde85e25e16c763145cafcfc9dcf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260d4a8cfa5bb7de8daea7403d8a7a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fde7c6df9474eabcfe2cbfc9355bae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21066523e83a879ae522389c2fe3187538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81848f75f14df247430e3a724cd473539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c65321d2615270f4f1c041bff3cf21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb8e82f42da1e35e464d3542af3767541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecb7d75c43c684fdd5275ad5ab2624542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bd14aedffa895e63bc5d8e1a12f43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e40f5a67a9b160f7728d3ee5b2d004544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ead8d6350296bb6405c15684aef88c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403ce16174d585de98f18593df9af8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e576a308a5e5a084dedb968e0c681547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2119349352d5f76da119e0d952a88548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421fea4b9787eac3507a85bc9bb185f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936524c789882d20a6295098911647a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35cf61b8061a9613a086d2d06fffb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac64bbc654e65113ffdef547845797552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a757d014515e8df4e4a3468ef278f31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d006cb574695a1e377ed4b541f9806554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93404103e0ea99de4c86a175df507cc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e559150cf6b12d377aa05436cc4ebef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e497a2151ca8b45c9db43623a433667557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1641121c5da48806442be26ac65cea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c1206c113c48e3dda9876334d7ad7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa3118679120d0f8b2aed1523567b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede091e200cfe5aa2e7edc70196c628c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a6cd203c4f8566aa7a838221ed843562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e50e0ed782f1d676cfd45c6219dc5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4460029e6c12e37e1ac7e59d22c23e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229787318ba0bc5b8301636610935363565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b38e97a85fd1b678c492c82e6c31fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba01c320de2c8b89a42da7c80db2daf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821da9d1b66f123cd8ae56a07be1f81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bfcb739732b61541c0684858f5033569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7da5ce55d362b0e70d1d1a2fcc87d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b115da9bb89c80b910baa9fdde74108571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d3abc1383f728f810a0e1e69ec85b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267f39c4ca6ad6e8e80877d7bd9f60c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282c76a63e052b194ca9642151c5a03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040b5537abf5a3349ab36d7f6994204575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc42a2bdcb1c42ddc83706cafab7496576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8635023362feac7b7532d4979a88d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21475b09a78755e1a77bf4b923b474f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba94a38a140f214713f5ad67b36d1e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b1c5057b96218356487e3910e301e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90513a216ddb9eff842df46e616b0ebf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80324c75ceb92edf266f71fd0c3552582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0438c2b170a0c4721150d64540758f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c20a35a75a2b9348e584b4393d4464584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150468e3505a087e16355a28f977750585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fbf51fbbc8465ae7b4d2438d0608d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bda7db136c36aca2437b4627c828c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafab594ee78c26b88aa75f544925df1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6e49a421bd15cf0cdf04bca83615c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c3c0be1aa8ed3e153b5a7922f0f09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac909ba0cf945df9f269f70b978e4b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1be20d703bf785fb4300e147b823e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662a248e775538d74b135a7c252ee19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaae6be7700346e5bf18020c937e20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61fa27ef25a05a3b84bf6a8bced1e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d0f9037099c6c498fa6729c678366596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc5e74b58a02c95fe7a9cb69f0e916597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203416f6ca1949463ad45eb96933a9ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afb20f52659bf15409bde10f5728e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f914da7b8f49a241c0bbee7503d66c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41827ecf7685aa8aafbd0bc7e63af26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03627ccfb5020cb57140c21cef635a66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b648efce59975cc205b57c2580b5b18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40aaae0f1e6d2a01e37246a93da48a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a89ff814825f425fe4171f2d84d97c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2273007efc1c11cc0d38e74494ec1b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b0a6342cad945230a580b07bf5dd1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098ad9740efc139fb52641fdc77c4b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabddbf7fe15cdf8182a063f263bb0ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27b972f27b0b1dd1463b53b9ba056b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f722154cb7bbe89ba55a5e45530f6ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca7193fcb73fc336d519623da4cdaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7375b283b01c9bc59be5a42286f86d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748028b59dd7da442c6ec3c31dcdbb15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0654abb728d6ff0112d3805f1980c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaec7722436858150f28f098878e5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce656bde463f255432743ab0c4189adf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c883d57e9de765bffa19b85931bc3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b7594ce4a606ae1dd7d26009a3278619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afaf955dfbc6571af32792ccc7ceb4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fc89ddc87a1af1fa5a21e5783671a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158dcd2abb219fb9dddf249e036511e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df272e76f2a99fe2c89ae48fe25395e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb43260bca691ed79a37ad9e701ffb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e29c7df21ea270e51a213b69b2551d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637dd4e4eede8f8188caa8e921cf4a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366af623ac3299a8c7d25abb62bd144627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb966fd5ab981455ae77edcd8d753c2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6d4e85e9eddde4776b3b4d1c05f0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43951f1a2cf4f12c6594f04f876fc71630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ad7b747e9b0f6e27e0a8e7fdb4401631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727d1224322320e31438f4a38dcb892632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a711ccc4cde0aa320b7cb8a299fd88633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d096a38b2869e8950602902240e9de5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e5d2522f9b697d8ae32a6672836b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7e21c1d9fee6a73df7f28a20e5cb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b025ed56bd4f833a87db05966257fe7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a554195f2b7645e2c8112d75ada5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdba1206deb3bb654243628686034ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5690cb072431a0f2aed57c1b79a8dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb542585db019fdb0ef91f15854a77e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4de2e0e1871be5fd2181489336174642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eb2c345c292b647080c9f49fb03b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977390d6626cc749c2389659750e27d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301e91cda1078595457ddbf77a410de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0263f1f963405efacf24c1555c5403646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3b0bf9745286685d468601df49f92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419b3b73d867c441ad6842f4449b51e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93699a2a0e68ee9a95c7f1c0bd37cd9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b752fcab12c3bd9f150ebffbb2cb05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69effcd69a052a4d1309137ab9cff469651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cee4352b7ec08e22f1492bccfe8fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad080c1b9cf7bb2f73f19b4a98db1f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effd24956d647fe66fbd66136e01532654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9d7b3a70f845dbd6074c7cf0e061655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b864c76ffa47dc1e175ecab7aa22f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946861771b915647ae91cd7bb783440f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948454a140bf1032393c38e2857b3bb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602175afcf991916a9dc2d54c46af63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cd13afeb6c7884a0fbe75e8cdaa44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45421d5c5d1e68d35b52a0f7c040f835661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d1bd1a8c087492c02bf98f1a0522e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc1637b1d5825ac1a720588eaaa251663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f96d4f1e8472f688a487ccf7cc814664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d46c3d544e35dd09f3d3f5398a56e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffbbb428609873f3fe4f362e8cd6c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5958b1bfa3d1875bf3cddb0e1719ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c9ca7195a5f3838ccbf7a000206c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefb0e2f8a019dc62daa2873c7134c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c3d1c5df5d2ca316124c79cb5fa6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dec8a15694da9ff98cea9de40fbe96671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4897ac854c0c8b7fade4d7efaedec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c26f12738d4433f5ea94e62fb4d19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c56b8d82dacef2d4c66fe935f1171a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bd2b30c862f8ab3f7a6f76e094d87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1abbb2251c52b6daa47dc4273bb36a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2d13d861c68a9a73305a9e8ee313e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076705707f41bb773bbb251da578e185678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d7d20efe5995c8f79d433a37f4e5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d49b8d607402c75b69336c137c5c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202a56ed81b33af46ad31fc3f061c48681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec048e0035f57922fc518ca1704a5d64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f664653d3393da7891132fe391157683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7b4768c44321bc06bc918870a4697684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bba9e14b125ef9f968d60a0555959685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aea35b98f38b4aec2ada0fdcd1dd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb21b5d863c9378a25b151af779496687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7a8d594285661712f340d7e16337c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd6bdd8ba3a76d9719746d499fcd0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac9823ee74d0c721b83139520fd7ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3135a2fe1309e43766250b9a6299e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374454eefe9014e4aa3350fba88e353692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973abf696a5c971562d5476171985dd2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c319f42c461ea7e3f2610614da1aca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3033653c6ed76effa7da4daf8bfc2cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26e2f3d2f4e63f9512add1bcfc7b43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0403cbffe5807cfbcd9c86430b85b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd5d714ab1d7e844880bb22e4cc77d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af091bcbdb54c5b0888b157a4b14350f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2201685675249b80ed57b46e2c869700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec46859b5d9768a61074c961ea6076701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784291abf9abe932b3577fa5b84c79e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ced24ed27fc9952a4d846ddb68831703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df540a8d9e902751bfb8be7d1a4982b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018068500f6fa5a4b4aae04d2c12bd9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717ac1de080e552f8509767d521c466706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef55f5ed3115d1a3c4e0a1c41d9f6a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dd06810fb603308f84b6526343e2a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7938efba36f48cb7f4d2aff5af681709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf47aed6c86946ee5dfad90c898aab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f9212cf10979330330bf005ac5456711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33df9f98f5750883c40cae9766bc9bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35829c86385008725cfddac346ccf3c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598c9f994d0378d46ca8aa532efddb9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef40d904414f1d6e47f07538848ecf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a514f063677c441b4bee873204c9284716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea3ebdfe6e34ce3a3e96551a95ef7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3b514a722aedaee7d38730aae2f40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79105c69b07643730eb10361788babdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba42a1c2788da09225686b368053fae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25491b4c610e8f56dbb5b60efa5a68721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135573095db26665fc0f70d853dfcc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b34b9f1f5a23cb5d3d2ba4c8817f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10a95a76768f784b676dd9053743ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00246b688263430edf353813d50d1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a533b112740f3eea3c86b44aff5c61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddac4fb0ff186f8830b0c2036fe775727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaa1cece786d10f40086e18ab45ed4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d893197114c08f39c4e2b59e3af724c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd24e050cd893c402b9d70d604de032730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d17b24267f207f4cd7d7e89e6d3b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6e064d57b2837695ece6ad2e95cc8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650690a689f4e3dd6f74057700a9e759733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f4c1113390a100e9eb51d00c589e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd76c647b48628692e3843f9c3cf6e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d6a64551fb6772078db98eaefa14e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c467db84d78ac88a461230fe578521737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e392f7d938691e66190180dda26b4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bdca6a50792a7be9478f59dab32c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ab356c39fe0a62e3d195fadd24565740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798b561aa184511e23eb9b61c0dc611741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415ef40d0d0ab1d4f4e349201412513742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abbe6bfe24f670deb507d1e44f4579743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614d46e1808ffd2fbc1c3a7dca498a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733dd97f538c599b9552ca88fa75a93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fac4ce61526d5fd7d7d6e3f0006306746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b597e7856f7554538b796f5c9eef8a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e63f38f5c8d2c7d80c375175fcc048748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2a995507718241c9ae28df21cf4ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0113aaab06152e1cf89b4287af021750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51bb8890349b9bc49c33a387dac899751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba07c56d20e740c85c37d6d20f9340752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817af86a97467818e5db60d3318ee365753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf152a9bdfc12097b8d86cdbed3a42e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cf2a3360d7156c495a73155d3687b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0555e402d7042a79c1085a2779523756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc31ea75875e13e8416db3a52b63569757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87f3cab9141ca075dbc6d78e9cf61a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0a0c29e42f7a836d7aec9b5616672759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e20fe2232b5a087cf0735aacda893760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eac47bf11ba7c874f2b3635833cda761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1e17553dd260684792c806bd3bc40762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f3a08d9de8b30b5102f69f3b32995763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba5d671788c6b658c4b4d648960199764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06554e2a1ccfe18cb1dc0a913d9c643765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475e04de9fdf4084fc36c2d1311d1ea766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1903b04c1edf7e383b94300bb5e1c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d57c81148f37089f425115ab8d453768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b1085eb443fdbcdddce6909efef7a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bc47e0ea0a4250b0617f636f9da1d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22e1771fecea13abc36a47d18008a4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4951aba5d6ee0d2399940a8ae5681d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc9174b0afeb47821c06e24eb56aaa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a228e64cb8059db7d5832cea975e1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184574918bb93950c14754920b94af41775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974abb5e5ab67835f435c11ba4e226f6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a23c884e2bbbe3c869e5e5c46a1eda777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de7dcaf4053ba98c0cfba3a2c254de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92446a575516826f423cbfd89e928527779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480254c701e1098da478489d0c001aa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b93beae9334ba174ee5aff164907b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005796b312ad31393a8a78fa9ce835782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2e52d0cbc0f382efb90bcd63c6439783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c4fa807ba8ec6c001b1aa1747e5e1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc259d9affc6b065ae9e52f6d99957f7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d3bd78f145e4867d5a189eacd413d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f87e966f6afd3dd54fc70e690688a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fae8aa3c86d4ec65d26ee39c35d01788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd43027727b2f38e0282d2caae4a17789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c66b5c80c31065e3effc6435db150d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4411f43415614d8e5dbb47da749e7c0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef569f3f10897aa6a737615260efcfe3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df68e1c80caa1c50dca60a020c613e6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975e4c89f2ee8cf90cd85af52007243794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c9a77c6f3bb96f6af1c55bf2f5b65795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66705dcfc61db7ff1ecb173e863e134796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc95904c6baa2240d5990e8650f08b0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a0ce0f6a547601bef7ab51ab79d09798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca5f869892a965a4f4e19d040108fc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d229b5330de0d5478d804a2187ce8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b0028b7af6887c6606dbec5f046ee801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732877f3a7e8a71915aebdda1ab2a6f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df70e26a8087c79a6c34029f204f71803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc87c1b247fb8b267b59954298192b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265b095a52ea80225051e8cf04181b8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb95318d7aadad6f1be67f760c3c83806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ac2148aba2b7980d780bd7e02e68d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396f13b17a6ef5adb0ca7adbc299a18808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981b9d9d3f6b75e2097329260a59a46809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68699bf20dc3eaecc166ec1325a72f6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981476a1e66c9817156b93effb46c000811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39569167e4ec64c21cc26153d234e0af812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8755944e3bd9ce7700439adb281f398813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608d6662e0da30803a81d1ba40522b9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344f4209d4b6d43f60c3cb7ec406cc2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4c9656f2453ed4d7c585fce3718ba816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca0f7be5b0dd80c513700338381bcc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a78ed76e70334c4e247c10fa79c2b2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4c376a7969ee628faea112d939a66819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d752a192d9c3d887a0ba96452fcc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492e6deb9a939c2bf581f0d0c10e474821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e3a438cea289007b4db23fe66c8bb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7766c43a9e363a95737cf2073157c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699c8333836e179ecf0afaff073cc12824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0292fe776cd193848257f44448dce90825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b23d29f1ea7e1acba0f9b2c863d27826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f599e4bbc7ba123e20801d118fb4ac827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41614bffbcf92e4bf1056c5a34fabd0a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e1c6bf2b767d73f194c3bf0c0dcf9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df185baebdb7a424fd6860aaaf970e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b845992eee7c7f55ec959718b9fa55831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad80cca226fcccc719a6f863bf3bffb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b1cad09b562d817a93b589d4a15a4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089fe312e9409f105a5a8aca32c6363834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f5dbab378a1e821d7f3e88a13f854835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27431d53eecf31afe9a3677b3fe30b16836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84151002954dba607875dabf34bbb74b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193bcd090c1c5f53246f2749deca73a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afb2a8eea1fd91f2e7129c56862ddb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4349c864163a1755eb7a8c317b11ba840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476881706b0f0d281b8d53f6f18a589841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43aadd8b8f31e9283d4322d67f349f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e5a3f780b1f6bc7a4ea4e41eb9fa4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec48806712be73a26c0af0357e301e3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb2387811f50646b5f8754cd84af4d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fd01f642e802e1e380ae662ed8a32846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418f68ae8eaffaf5b71c83162e92f1e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceccb192e359b8fbc2989533293f81848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39552427ff515665aaa7289d6c7f2390849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bb7bd3ac26b68ac11a125288569c3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c6dc7d7272cc2b6f858bb48990868851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9d5ba4fabd16feef3a2e314f592d3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506be3d855d68688851d7dcec5e9476853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3ff69db3876733834df9f16976778854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc532e796ba8f32c1296aa81a2408885855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d888b409268ee2c1673b0a8cb4775e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa2da39d812a8fc1fcece38ed8ff7e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24b46d8604b947127ae5a66da5b5a2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacd91ef25ed0560d094b7b3ff225b8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a691d86c42742b73d27ff5eb63676d8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a1f6306ccad63e434d9574a2c277b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f25be1d8a401e1bcc8ed5eff667c2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306782ade210c87b401ae9574623a70a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eec582b05c0b800ab3d3f2d074284864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5d885e2fbb7196eb551eb981dc485865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939ebe2f846ad34630a43a95f9b7d7b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d703aaa60d2dde3eb12ef4b4186d90d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efae9bcb1c66e347cff5b1d908db2cb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533366c95e41b4bb235bd30e0ff19353869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1426b4afc6474c2ab1ed03641eea9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77bbe04c34b8d560db5fcafe2be142871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f01b62ef559621642e6faa832b7424872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444100f2a94883a6d2c78de40cc160b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cee1516c74274074c6c2a71af0bdb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbabc73faf0e5defff66124e9be7d5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dc9f42887da813f1f5de5c867aada876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89992427e39d649c58c053868ccbb58c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c6ed7664959e7af0daa09364feee8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedb859c2d135048c502861ddd2ddb0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6117cba2210f1491a0b3335c0546ce3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e0337a8fdf04297ffa3a068949edf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7954b5aa0d9eb5d44009c1d4fbafb8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d5a2108bdcf46ed933f1534daea2c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e3329fc7e5b986a4bd358bf46e33f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422809bf570a08e983477cda9ffae6b4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98683ede54ecbdf51de6bc2ab9984073886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751003096c6509c63992aabef597d7d3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752a62c71d01d919183445fd3859b61888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10f92b99ab288c014eb02f3d4c5d4e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671f38cf95201c0cd3e27d28c215319890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047663e58e43eeadba55ccfcdf58efee891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7310a388c3ac8c12d8b73974dcaffa892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4b6f730c23d774ff18fbdc971c781893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d529c3ff931d428e0c2a18756925f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae8f7c9dabc97e0d2f00ca1550f4ee895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65efa3738bd4559bdb274e243f583df896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ddc5694e8d2d23298e14b2a8238f4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4ad54a7f7a5bdf151606eeb0f21a0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39545069a11354afb1518e81c8279f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a2faf6cf867ac9521cf1bb68061f8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e8d22b0bdcad8f13a4a5bb96e1ee8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8ff1ed9856a81640347e1f177d1a0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7c38075fe6138587d00085b9e3a9f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923a85ed06789472fde6e87715be3d6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfe8f76a10d9f19cf0f63e32b03be7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb246a5b7b80de73735f2f82fdee6d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e3b2758856bd82ec40267131163d7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a27073ffcab49753066f0fc8d6f756908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198552c02dee8b9220807335a8292c89909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701421af0d6b02b0ce5abab5f4ed4e0c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae50414eb89d1c9e87c64ac6da7f258911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced2f9a2e3b0915c50022eaeb6653d8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3a1ce7cd06247aeb67bd09fc55cbe913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a950d31acba3e8016332a63591e35914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b313dbb52d3897304013986d3fe80915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe82e438e6c77dedcf7bd05d38b9cc5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909e618c8b8045b6c347c0772d28deb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd2a77ca9b3c75f1c8a517d5966f9f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac8dc8722a306c329bcb22d761fcec919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e19fb18b19a409a1e3241665df4e60920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356971a4e14133403f9eba2e594c40af921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531c3b86a72d68bcdc318500429595b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f692cd68e1cd652ea04259447d75d5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16721c4d98ff9bdfaf69ec160504840f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7a91990ddedec8593234d42db89d0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618031248fc57e0ea57e1839163b6a3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63231c7ad552daa0b22241d17559455b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78190d84229deed599e4f62c113150d9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ce25085f5bda59f7e44b3ac979439929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13564e78f2f1ef76189aeef3dcb18da930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3ed4caca875ab36a8841ad84e7cd4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8e626b466aa41961077cb04d85b86932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26602d95463a318bec90028e72de34933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a93f737146a4a63c06e7d10941b116934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3622e18fd58f8178d2042a059cf13b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9d6acfa1ed9989666c07c833ca8b0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77a514b4677f4bd09c4d69c1350203937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18807a4d9ff72c1cd3b5ef054c8373938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24a23347ee85dd5852655132fb9f38939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e15e777b44555805770d85880ea768940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e7b23fb25892ef21553549c2e8c04941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a85aef1c56a834e701f626c4a85a4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147cdea2343953991d77fa6e279c076943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171c35c7ef1789cf98fdde1df2bb64b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e2001ac46afe271f961b43be3f2b7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b904024055852fc7813a4829623bb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f787bff4938998ea9c13ec62750be2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52a20c5d57b946a77253107af336d4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fc1d5df779e42596d8a0374c84afb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d35a8fe2bd59495653c3de970bafa950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a6fbb7d990d2f59dbb1c3f13e2100951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9941dbaaa7f4bbbd3825e46bfb23b3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b6319f46b419e9e39b445906bd1ed953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9c6f705d1409f668888fd9d510a95954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c305c7711685d05617e9f39a5330d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efb69bdf68eea43f5d640de136cfd1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b878f45f7a14cdf1ff5732ab029a4e5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667875ac7d25242f8d796935ad06017958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabad4c1519233343e38945b0ca026f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde6bd2aeaf5d2e4a3c3a20d09a6104960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50da93bb91f82f38dbf68845e786133961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f665e1c45dced1ccd6c8f28eb0523962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52594394dc84b11862945c9e00ef3bab963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eca01d012cb6d38d8ae11577186f9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf43ccf3ab7eb489ff991508cd262d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d274571cf44adcba8717877df470dd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4df4a954559d0ef966c174d4b75c43967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e51109091dadff879676ccfed3b52968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169be9f846c862cc6ae40441e266a82969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b55bd3621c4f1d73aba7d5f3fb1a83970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09614689570b8570917800e1b7328a6f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41587653312bfdf692c13c8ac2269a83972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19339edce3f7653a18f0a36e901fb6ea973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b916dffe959b4df8abd1b622416a3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2fd420857eb403fb59dce5cf5c7de975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048c6841f2bf87ced5941314bbb64ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab513cc057fc6d74a041c5a3f5b68ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a62cabcf59b4f2aa69f586adf86dfa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337041140d427441c72a8ed947c679d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9897d80ad609aed0ef69ce42e89f675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3088eb666f9d1d34882480fa2f3c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90197fb7a49ee04aaf36f2d85ea19807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc54781ea6aef92e36aa9fb4b7bd508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25545a99a352f4dfdf64d273bc77a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62a095a0ada6e8c80c3680ad666a1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36933e7edaa63450bcf40b934b4ecf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a3569ecd1ec17e63b6ce59a79830812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2718b62635a3baddc32dd6776d8e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d2948e5bb20dd671007565f2e1ab614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323f2542371e86d0e773ef4d466ba4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3a7b94453bbabca58c85670a2461c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861c9838eae128c92dd8a055ec6f4a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f9181964ede6ca99c5f8cc603a7aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cba73a7c7f141b5bf9ee7c23fb42619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cacd38cbe334f5964fba64154321820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0932ce3f972b9ab92d6bb9292139521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a877741370aa62d69664f64db7b208e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dca15166a406f002840887488780f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2e9afc2acf350bcc083c8d5ce9e0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e7196c98a5e07abd3d4935b11d50425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b7559a00bcc61c17a912eec6c414f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfe2a30e4789b8a661e62aa973721c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c1596d2abd8a13b84ee575670e30728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79448def262f08db28232ad2775eb9df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc778e42467f37a0a2067fc89304be830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478f660914230186680b850581d6f3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15b4039a3880dde7e802b20ab4c13432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a28ba812b8e4c3852222d739595ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadf88a0b9bdcaa8037089d7a9925e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344356d072cbe702b3643133a04167435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2e1f1a9041daa5003d00e7b83248a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2c57685ebdaccbb88d67a6a91691637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef9c87b1add76f271929860cf7ae7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabc88df26c660308c64ea2705d92b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100721e876fbe93ca0dd0e22cbb4a8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde825abf54d1b07a94d83ede6e1fa5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f3cabdc1f071ff2570dd1ac75b6cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1347e617b0337c97547b02d64ce71843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea34340ebe877a031f3afbdb6b5f7b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfad147b6246be4ad2aba8aefe2efc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eab63a41f3d097e3abe0cd8129d7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5d760a29991125970e445030134c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d50702736b95d7923707f9245a0b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45caeb81ac7ee1a3f8d3428104c1dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9675cb15868a72c09450b970373e09b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190abb692cd7d16059d986905afa80551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4075106a99987717e2737bd949a4b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68119a08c8eada6199702b0d934604d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf248492c936c13712b3020a20a19854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d19606c9379cfa7c7a04369a80eb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f5c41798af35f752f787b2ea09da556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955741534bd15bd7087459a29b6f56c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c8b509a42e662e52943ca7d4de48258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbb2edbbc51b77301dabb56b240f9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc61d2f94c57ba5f1b869dc0d6010d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525176c21d240be1c5b42beae1227d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57778a339db324777ed3ddc1c61a76662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675319b887df1dd8862fd55cdc64b58163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ee1f1e73032f486f82bfa53c981c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5487cfea25d82b6516ef25b685f91365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940e27c0d2c6e2a59f06ecceffd1bcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008d81ac0047b992d9372645a71c6e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adcafce4b228da14f186d4c495811968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8585beb4653167a5c0394c3d9e868cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6d6c18875453f41417a7d3a9f5cd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa38147dce34e3813d97b09db6e5fd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a7b33a70c8921539682e3eb017b7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc20330544b55b3b306c767f7aff78b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632c6f409d5281e2d06c8bcb9beba7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038bd472afed90da6dbb19ad4aa6a6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb3a52b0b8ce10c0edb2aa5a88d1de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3e726b64eba9e2cf5a492e2652aac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1d2a1515cf837b4e0448bc27f5ca678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feb21d98a372314deccb8018e8aa9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f52e4a6e120e02cfb462780c67fa5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f65192f3de9a000d3d93e48037b4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cbb1a6f70dd8f596713f2aa5498c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72a3130e39b36c650fd2850e4362ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc623591b9c19d409c64d287f6e1e05c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02871b960fc3ec4d07ab0064a997ac7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2a4d8dda008e03e7e4afbeb16d1cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82adf590e71506849248b21288d80ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b8f223ee28e124ddb95980187903888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49b6f9959396757aa759ea0dbf40bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f39bd731ccc798b104c5b42e51913590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe28404a5dd66e8a0d048e44c5e552591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5f58153adc9983286879890176a7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3397feff5eea1556bba5cf0235e0de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6e0ed69807a2098dc86ca0073fdc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8b1f8514c7351ffed6cdf5913a4dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdbf899a95cfd30e78470ddef489a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1becdb0a03258a2dfb06b94b2297597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f0c4d58030144a57b3b456ceca1a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2851f73c200695879951785a92026c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778829fe9816a10adb7d6c57ef9d94a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dbb903b928cef6af37523f75b5944101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc370c5506d9c825ac99bf1aa9daa6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380906005483221706d1ed38da0297fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8ed10172c6c9cb098bb3ccc3d6b9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca882bed81e8ffc05ab3491838a830e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586150d3a262bd5f1bd2c27a55d51ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d22ad919892a55490fd40b38d4767107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee6eacac7e810953a084dc7c3b0bff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35aa47274694033287fa8a8237819b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8ddc3de84870f544cef25761dd7de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c184a1d91019cee2addd772deb11739111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d5f28ecd90ef21ef9c938e9788f9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27e9baf650a0cec79069ab67523f76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea45d37c71054fa2536adf6f294180b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8dfab387ad0a451f9c426d3dd2721115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaa32fd14dcd4772c520e951acfca2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b13316f97303b04ec785c06601c35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62740a766b3a2fdb0ff3126a9f4bf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f53de0407aba103266d603af22652119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315ec659c3c4b8be5d3b7df7523add0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcd7dfc0d7d37c0bfac45582901e63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca47b43ebde3878c26e79f281e1c6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadf0d65afe5bd0415375d59d7c446c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c3acadc618082629f489c09d68412124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f69fe2e1fbf981d6aa04e5946b592125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96b830fb8e8dd0f3e6c5bca566bf4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e0860ab25dbfd110de2c889cb8453127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c15a9ba55445262f9cdd02dc8ac2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161c289da6c9265f243b6db574cb475129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70dd835cb47acd0d3833be1d64a8d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d4061f103c5dfd7670ede581dbde5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e078e3cdffdf1a95051ae3666a132f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a35850cfa4e15138ce1ddcde4b5a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7183e17a00f980c2809ce5fd13f579d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acab7e1a9890280162355d69f2a53f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982250860a3958e9805a081c3748f6b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08768554fb2b5ed1804089bb2497a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c523635dcc10b9d045694b5d69e71bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b024a513b4de779b7a0a7a347cf00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163c3c508021e69d16851fe936763a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b9742e8df72e6b85c565c5425620f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4069f21d70e190b028d9bda7bcc83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee599a23f6fa7927ca3f3151a2ade7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4de99bb6e4fb3aa10da47bdd430d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afbc1b2d2aa85361f6490e464e7a55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de031040f16f52e8bf3921a2d95fb34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2456efad53bf379bcb6a7dbdae76ef1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0763f0e714e4e5e88d02ddccb6c2d90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1fd28dc157c4316c457394b067cd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626ac88ad494796bbbbfb35b83107d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796fe2a0f514c141722ad628b8f1a76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e31159001ec2c93591961d0912553152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24a0aed136d677009a7c89c566c815153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0b31bc0f992d09f67488589be5517154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a54fc98d1183285445013b74a0eced155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b689b855b4248b3b5d77c31dbfad2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0576fc768497a2742fb3fb7a7ed8305157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7deaa487d55325a4bb7aa49ec1545158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1016f75711c4a3e1d42a9902d5778a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cadacff3573915dcff1ad59ca32606160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5ec712f45e7de0cefa2d3ae071cd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656787836e69ece7cdb15fded183c63a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3438a2d1d550f80285733814d4f238163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc23166746bf710ad3a72a80815b1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddbe2f6c1fab2710fd68b27a113717165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f86f274a9227f272c1dc8ae00870a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec68871097868e6a7b4cd4958dc7f9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e84715c99127fe4d0c9c8acba648c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5125fcb190a461d9fe1a6bd1c9ae627169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4368a255af7ffb16319b527d591c80e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143584d015a4944dfd4c9cfbee389d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee37fe7a972a197ba9fb5d1efac373172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b29eb1932b848d7d3f646c33a76d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f39e234a383490cc21317bb9f9c06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f79a919233960c93a2175f3c94edc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed56d06cc528cd90672198e953b42b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e220c90dacfb71d47ae09949a73c50c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d269aaba1e8d42e42534e2da9fc2de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fe2551dfaac12debbaf2a0c14aad3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b8efa7864e680b866cee5fc0fbfd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28449698778ab084f1d79d01da3eb5a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e42bfb94aca4918089dbfefc52d4e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d268a380bad81a607c89d119493000183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec210478e471eccdac7322ef389f442184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33779eea822f03ae809f12e27265431b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b707d3aa0608cb66b860e30be6e6a53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55059365542d258b7bfac296c5d148187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5c5ffc637fc9208128b67dba1fd0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bba61c7de37a799a9f21e0079e632189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d70ca11c261e45c6e89ffd869373c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45f65f462e26ab5c10dd64d38259c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0878830a8518f92193dbadff76c57d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08a2d43663e1b79d390ea64fb32a35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a7e257418d2d4edc9102c6313ad14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602962e1e3d2f8d96ef9f6e192959d03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb565751ec9276b3bc831d19ad230fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceaec6448fe26b65508d1419121fc9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fe2d2e22f3f3802294018d60fd261198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da74b925bc77b1a5ec9c16bd1029964199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4373948b83fbc7f13a954b8d37ab04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945b3ddb5b095af7f9ce0f3899add4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de54e437e9274b62b3aa57b978ea4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06791db621f3065de225cc5888a4f8c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af698d41bc8e43f5f273c4e641a969e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0dfd021f099fe8931135674c1221f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03608e7fa8d8b1a78b3472e4c44be4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe519c83932058d941c3a7b89ef14fce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f28e996ea1723152688f822c6d12a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b962e5a65f53fac4d44ee0a87dc3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e830390b50f57aa4666648d6817f3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8c5d7b9c331d95ccd260dd0d1f728211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda43a0402bf6773e46618b4dc10f41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db82c5e28a4f17a9fe22c5e43f4916213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc2f7febb1855493e78a7f3e23af7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27713c5f68bb659e25434da996179add215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326abad1eea8c3a38ac3cd104399836216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bbc25442896a5dbe4e4474c88675b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdef236ae287853b9f5472f83325ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cea6c22f9e9f66618c97f49db80cf6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645837dfe9c97eb5a7f5fe31980da928220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83854c56ff2e35539bf29af57ff733221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272b28580a6896249237eca5503987e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6865cb8525f588cb73f8401b94da0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997efbb93f54bc8c4f487359f8e90615224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6584c9c7b10bdc3f4228163b2ea9fed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ec5b22f955cf39aa3d80e0b59f4c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aca427e63755a7c26fcb29eab81274227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95d390fe63e73dc2a97672cd2f2996228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d1842157aaa4e1d44f483b0dbe2da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fc2e45d0c8c9072fe2e83dd69a8fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda967a2f7ba251ea540d0dc8297d357231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51c81bdc019130afd8722c7eab6cb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5e562b821347ad8675a7e26554821233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9728c40e0b2c8834f406d677c52832234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e995ef9a7ba7c8b10bc63635773177235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a39a2748981912d530343954cd72c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12577500fa44a61d92db44e4497054237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb7a4154ac0d7dcb021c3b777419b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4370e7018ebccf280d7800bff3c665e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932603ca60d35283f09a849a416b6728240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc982a20d1d580d6396308018488b77f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ceb62105fbecb1e9a7fa651176ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3952b0d1d337560e8506983deacd8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa43c79ff7580b29e7e6e9557d3958244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2063c852dc4ff6850d86643f8e81543245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391e0cd217805e523d6524b5463ae6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42d691c9dd47ff5ce573d35a402a0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bfe76a3360d52699a056741563303248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09429508ff406f43fcb64a76cf97afec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736048337124b75ee82eda1429530e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef5f58dffd4cd1674a302bd3a3fa98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2c25497e30cfa9226b7e257627fd7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d007383f07f963f59178d750363d2f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc3611464f5a9610a21a2b2bb8c3c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d082b1b9d75f2d80b706c55bb9be63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db2c39a6784d5ca1f9b44c6739dfa4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5352ff260dbde0d4faa16430497420c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b04ff59149130b3269d8248c75fe72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3899a31a56f1fe333f94dc7a9a545259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447941455f5c6b5c9c78a33c108409f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea352bf37ac8a51437e67334f2c766df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186ab18f6263f636706da8536f06308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cf85f68863a5efb055cb5bc7e7b01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4050ee5ff718a22e224443ecc82498d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eb398175aad2204af2510ed30efd4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336b7938f4d5ada0b944a660d8c98ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7939319cc19df353074e772d0d5f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167adbc09ead6559a0f6994ae50f5b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244be3bfcb10ccdc54a84a9e7a28040b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba761f6d4baea02c55ed311aae3e56ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4b7c9668e2be613b8090d4acea751271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60620ac08e969bfaac93ad11df87a2f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cdbd87f0d8986a513c2eecb4acfe9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec48fc7ef7e0112bae69dec74b9e04a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771213b70b47a7af1eb6e00a2884cbec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda18167f6b237644a5a7f6bdbe77bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b588ce4d60c0ac080f538cbd6943c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cabcb98a7873fdff70b360160955c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edc9046ad218d81def0dccd654225d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987a659120cce73ba359193765a6cc7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af5db36edaf777b3aaceefeecea899281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82865de1798c97e8d3dcdc48cc9755282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec6613a6828ba89eac7cab2565ef8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3310aca5f411099f3f448d2ce2440284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01307221765455f2737b9bc3fef48700285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2c310b580774c769e3dded074c962286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefb5a1b778a08443822708a834b56c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18457a93c5b12f777235dd49bad531b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16539e036b8002449ccf9f3b60d4a0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32af6a2ac4bcb4dd1d3dcb5a7a262b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43e87fdafc577a5e6bf2788b4510ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ac73232f4925fe00e16bea0bfe7c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea1955b38e80c536019d9f638a5719293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488fa840cbd5b43c449462ec4230b46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61090b20ee961532036d2d05d3a0eef3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769c8904cc2278a628562342b51d92d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca5c14d0b5f3553a081967f14cdb39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e800c0e5a94ee4b28776f7420733659298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed1f5eaeb14fd4849f0ced4f2bcbbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfdfea9d6bb8b3125f0f9265c594a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e5ed6651e38816b82776cc8b73178301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7dfa4c0584136d3faadeb49c8818f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49d83c04faa88ab4c57f564ecec3ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3886f636704a4439c0218b9ac9703e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daf031c924c3752479475c47093175305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3aaf2ccb0a40dbb1f5858d346b6f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c60c92d169919565f12de9cf5828e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdbd9a0f19723a090f6739f0901df7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cbe28905f8b20bf5c6c082252ebb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fe1fdd1a8f9d9b46642d0b6e88bdc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35ce88d8e4b05deee9378c6bc7b34f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790d408d7326fddf9b1dfff15976f0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498948c1b0956aea917fcaea0c1ab46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969396cbe94422986ba6f7ba46c9fcc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8288a4c03d238ab16daa0a88cb507315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69da0894af27919998fd14d2506d27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797358424650cbae4ded47a9caa13708317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d69357b31a5c529438d636e58e1ace318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a0c431bc74a61e14a821472e78e57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c65e9d5d6bd592306d5b79ae7967f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29c301f41d99688e8f8dfe05a0d01a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bb5b1c6fdb524e15ddfa23583c3b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb546547b6c09ae0bc98a2b656c7c0b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fe54b2005b8f17ef29731daf40e4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e5ac7b63978651019199cd090e375325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30451b71faca58edf775364079d6449326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9c1bfc4335b64aab1e6cb75bfcca8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a4b8aa665d3ebc2ea2661fc3d8cbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2841b9a3061e5e3aa39d671687940c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cdf1146381aae102dabdb2b65c0bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d93d79c760f9bb37964fab40e0b4f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bb4c6809b24fba8fdfa4eb5b0fe97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e890c9c95bdd67d939b80411a4b3d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c812891647a7b59ad67760ce9f9f9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a6562f69e44f807f02c0db30a3184335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b9577842ea8b4ef328b568ce7fdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f368c4c0258590c709dbb3cad6a777337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a72e6cfacbb90dd23920f0cb1b926338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8374b573abbf1a282fecba8db8c6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de665d287b35893dd93ad7a24154351340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8353c50ff043959699328271ed360341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb06d69b8f6dee7a0d7ccbb0e026648342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb553e05056881e8896b1e0f5eee85db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791d23a75691e711b79e9d46270cce1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810815cd9cf2a5b360ec1b83f1760bc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fca1007265e6eb00d9d5cb59eb503346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a65320587cae57fbc649a8aa61251347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a446e7cceafc3184038a9ee8bce30dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e13f13dabb3d5b25dc55a9215153d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419bec179f1c90b9f930f80789f5ebf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c74cf7d503c96be9950bb504507dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81387af3b5535df3ee5fca1899f4afde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f73964ccc0062d033853435a1073b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b405579209400d41797b95b094849a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94b752bd23e9d857189183f9f5b92b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d50888c85e6137ca89265b2ed9602356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111b08fb30059f54749d121c5aa2925357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82f6789ca9d55f5246a2d4500eb13e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bad1ad6ac0361f1755b6ddf17aa003359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95ff25673754f2afc8fc256bfc718b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef410869417ac4de107531941f58fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13f75a370162d3a9e8a324230961ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6089af9d6e45edf26447910b22468363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860e0e5f07fc8629c0cdbdf1c26e1ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c562f23578bc5d28f5fb27e0fc3a812365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af680480599684dcbc0bdc6ad8ce3920366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d777218979daee285e28eee20ec45b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef809676efe6bc17893df4089a53eedc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bdb4428e233d49fa475b952a1b8e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef89b734f370ea26393371c218ae6bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e86e8e2510d079d874de5a8fc3fee7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1a2ba20e0d72b504b24ca7e7f57fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbb629eb49063103ec91c4eedbadb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29386bcba6dc62fe46ae96f04238e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d62e46073602d5ff2138e321817e6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b59b73ff5976ab30c94204931ebee6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ea200565128c4bc0eb67439e5fe7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd5e3c0a9ff29589e3e3ceaf48c74e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14186c73bc738ba1dc13eaccbbe42f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2188e0510587ebb56b5dec9a5d484380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bbffe3e418cf27f45619752066cb8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449c715d5fde7cc2f19e2af9b440326382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d67596897093cdab2aa20526c921a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021d8bb502b4812c07744aed0ab615f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd69b21afead4a5d4690e505f4a6d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5627573194c6a276c10c0acd70c5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300875a1ad928ffbfd47acb7d5e8a81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c82b38eb7b3f66cb7498334ade3ef7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cdf3ae2ecee7133f919ef6fc3dfc1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a86a9cc71c49fede0aadf424338063390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f953d4e3e19e8d087d36dcafec2ca4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a46de553215266e3c63f8d395f9c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5ef14c2bf3be857a434a6524249ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fa7513ad66228a92ea0fbca5fb50e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b548c28e744aadb514af48d34c64c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fa06b2f9aac04c692965c70928032396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45d0edb15af28ecd165443af5979e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7c98ba2953819f1b640b978153e30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5f69986cd4ed6356cbe8cc67fdf34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816c33f0cb33b7b889f0587062ef127400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ae90ae3d92bbf97ce3d682fc0431d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655b7f37f19b0cd5347ed9ced2b056c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8d97f380515e0d4396cdbcd62f79d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1bb7ae11ec967586681cca69ad681404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6ac56295c445062f0f2d654b17162405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ce2f26faa115d7c57e8875410f2ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b0e53ca2967f359c13ecfdb47beb2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d3e1407b7eba1883387e74c7799df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7f731342735ab26d3870c98e28494409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe54d500daa6fe6fe76f22377c9b89a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77c4c54f3bccca8a3a6ab8f5c3018c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd215c2751f5a227f8349e05ca65a80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a379ae424d6ae452c06801b4fae01a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5e65048bb044cb5fde74c89525422414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dfef052f5929367d2f33807090e06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c57abad329a58cceb4aa0f538aa682416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b05c8471a296cd8518d70deca4da8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930f150da4b71404a5953433b7a20b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e14aedef4e62f5688f165337a8d5f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9af1edd61a80393b92098445c7814420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c04cd7d966561f4fd995d83f547b1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0feaa704ad69be107507a77bea3d74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e470a1e6f75b2611ea5e22a0a6b7d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe115659257f9ce9c580300ed2ff32b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6ff3501799dbb56fec821e240fa57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1e9883cabf15acdab3befd736eb25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f58507f8dd264355536da86630b4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884c276836fe15e6a9cb8b7e95f3b57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f6d02f6c547cdafc5f038a05e4c5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaa28b90ad47cff460c602b23b5201430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a832ff4e3bded896118d12fc52d6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927af4c4e340d8cb4eb70dd951d17e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361de65f3f39015a6ffcb7bee5976060433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28183bf45b41d16f0ae3673b5c4fc38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8d0e687579fba9b83d8fd858ea932435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd40e350e5a26e7617c0cbf82de3b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eec6bd85746709dbf79ed67663e79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c3e9689dd4949336427fdc8681bd0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784b3581ea883c3e2601930a3956885439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1e395d3f4af59dfc1f80512025efe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e5ea4643378e40a5f85ca6b49a2a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917db6bf5d7848ad8aed373e4fd5d67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aebebd784da26a9d171c6051f7d67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6ba0d1a37330f2c7e17e98f62f84d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8b8e5c46e6d4ae3d3fc06806e48c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b433b6e4f5b06868791566782d8ffe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f675e5f7cdc58964fec9228ad6d09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d666c090c5f342a4ff05eeec9f7c8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b1d4ef443431ece4a7ec7792add47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b46b97b4ae30ede6e7fedb50ab0d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ef8cd88dc773d95aca6b856ca20e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f306dab9e0f9dc63675897072895b1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da407abc7459a6ced891007be968d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1c6bfb6c419f47ba772e0d2e20ae3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33250c8d9975cdd8b6b85e5238e5cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef51485d9e1478b96917c9f822e4216456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47dcc266c2480220b4ee1e527f6b81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b205374e05032bf557b0829feeb7a38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae10acb79494e10148355614701932b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9804b23dfe598c953db85309ddd8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4260934361be4e48f1f73047f528133461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65253f41b2d43288d47abc958a58d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76633ca8d2f46feaa66664c233de11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbbeb0c620f2cb53dc6bee1fa787b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be992cf8d32ca627b4d21543bdbab1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0ae0eca1f8358c04447fe17c89b66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9971adf9aee7e7027ad48fa977607e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dced997627c52d628aba648247ffc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fda64381f85b26e270d5920997ad59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e822cdc6ad1afe75dac3c6925d3bc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255acec18813ffa4590d5c3ac4ffe0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb634252f19c5acd94b96e8b9a04dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4f28a5dd3db56378a8df54f15a12e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2dec35c2260ff1c13859a9648bdbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7045fcb6a436a60b3ac9fe50540832f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fa4f0c1eb1d53cd471be9c9f94f9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b43e66dba8c69f7abfe37b850d74a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496cb72082ac362ccde3ff23531276e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb9281a8c19b7270c7ce94802431b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b088fcbe4331105d77a992db3d991a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8332e624d50197d18795c7533c8dbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4099bd7805db6540ced4355cd60b779482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcc4aafce9109b30042600c8832184483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3ffb72cc0587be2cac957f3b96410484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908efa1eb7955ad579a23681b805531485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf22df4af3aba20b0b86c4deed0de70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49bd03e83040024f8cd4a0169838c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a0dc0f22273765fe82ad4558e5a78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12412c7657b1fa7e97e08ecb4b5d9264489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5e657bbb3c3be86ceb8c19f29671c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85d80c5fea11fa5218b4f951d6b979491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50360e7912a5d2aec2c94e451a883c98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593a741aa641728ad1de1f42b351cc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b3861ed2619f8f1dc3f2dc2728e2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a246d38d6e85961fa90149f3ac44481495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b43532272e922e955bb165032470fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cc75a284bdbb6b33bb57839778d55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd221d7b8d360c4ccda0d6de359b8fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6dd7a36a361112373cdd134d4c215499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83965466f8be2dc36959a5551ad81f3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff323ac882b9aedc6fd6ba025b413db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4e2c98653831b57a9c3c178d8913f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9526d5b54a944aa3a9f5b258de4e70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f101df1475caaa3c2c711967cbe0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36304d80c6a605b38a544872ec98db8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3eee2da1661424315ac4828fe0df8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730e49e432c248f71473693dabfb130507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b94580247ad7401de18e8045bd049b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24f8262c98696b40cd8615dc21d5fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bef26e669edb1057d41865514b5c30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cd388d664c91acc932861f62cd179511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e2ac1ea239b38ecc4b1a5d93adbab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ef685ccdf39bc02f05d7de22685b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91105e7e564b4c589fc63db32cf8739b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c7f77ad1c004e83b4dda1218b91d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7b50aa4e492062ee802c5bc16b1eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73878cefb6a02f9761d87bb1dbfe41c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9434d214e54b97904378f1dcb5d036518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2363dffa4856362a22f0ed069f74b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46b67757b123892b8ab458fc11987520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7de72efd43db4f290cb038eb0104bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d13191c1abd95efe78d8411b2189ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccaa41dd260d96bb5f564ac285f0f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66665fc18361ba67fdabab9750086db0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f45e1c6334b05605440ee2fe3b91d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45439c355ae1a36ff18acc28b43b8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5cd8623021ed8ef0e2e61277da2c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b17887f2950b400dc7660e10d78da4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1c4cdcf78734e6f3c8fa3734d9c1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b727563633439de6cfd66b5802ec0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e248b5b75de71c57df1362b9f7c8c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a7f4bd25aaa75d20be6988b34f2c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649a31ff85cd6db9a5b17261eff1314533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a76df3d34f71912e7ab8e0da1823c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f888da19d8a83d630735e9ce48f9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213104ba33b793949281c88de250b94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e706f3bfb66991f6500585e9709dd61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62530602d29f0fad5352c2928d418a4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f1ec8f8d74f590f7d9d8294471f48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40efcaa42dcb0b19cef46927a551a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfadc5c8cb318cc70d04437084939d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f94baa0d6ed926a769a5f84c11a1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7225b8d71eb7da91e1e0455bb2cce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05faf2317fc8e22d6a46ead92800ecf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe12c44713042dd0d1de5ed2304f2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81177914ebbc5ee5d5387f6949c51dc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5889fe6033698db4862cd590ebfa7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d36bb5943f6c019de9bf8def9c2b5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34d806a95d4d5f84517b6b3f59dd3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee43438c683c1e642bca79fd8346295550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e554ccfc4748caf08eccbc55a1a1a61551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6df3f75539913a7c14f5ef094db7d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f129720cde7b9f847bf73285988bc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba5e07e3387692fd812d75c0ef20bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223c4f713dd66c26270afded407752e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593b22bf1f5a6892c969ba70f0a89eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2f3e79c2a9f3902eed41751c4750e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bf40adce06572589c794d28e85585558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4edd5bc356ffbc02bd49453f13556559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57122343b6f8242069a37e888d8af58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bebe6fd0bf0cc97010e274167ab7d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e723ebeeff7a6955589e201eb5b82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4114e3006843038cd5d26f414e42c6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84613fad4770d4f54edf9e7dd8d5250e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598a913090894c62c36f7d96934f064565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b381684733543bc3f5935877ff4c548566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f61b02e1ae86efae29dd3b8cac169b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a188b0921692d9658cb5d270a16b6ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6f46c48fe87e62f089ea0c9748c7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964d9b169374e792b92c69f772879e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162e5bfabe5761d2abe73fcd4f3bcd7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22036ef71e7a289f234a747f2f9912572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98a7edeb8a173dcb5076642f36bbac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f16b808c2f8d45f0a5542044534c77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead10b39936d4acacd11619a95e67ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522980f4d55f087aef100eb4e74c561576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9382f8989e0e1a10326ed1be4c55287577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea715374fd45b8d3dcd232e88ba0c6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bac2216fcd37743e1c482682c4b0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cfb7e97c4db1a0475df2bdd225e6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffda8dff94f0e021440969f20146c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebca0059bab8fe950056c9204390c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8fadf22607000a1bd0293885e20c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c931343a58452776da96b279e384971584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d529d62f4525bd96d1742fc671e0a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7bf2d13e015c87d63b72e9f861d34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcdcc3c3cc5edc26aa9f9040b8d8ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb331f5ec18d69493d6cd4c9c988e1eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375fc4e083bb926e996e17a76f473d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d581e54b755bd698b10afb9a61d5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c867aa6827c57060ef4ecb85f8082a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ee7e25978589869bfba715b01a156592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894013f648fa15d768e843e6a4549608593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4d0d5bdb8bca4b4db6d6f8383bf56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ee037bb0fa842d71286fa4748d04a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b7f4476f670de5033d417275bfca8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b56999a91fab26964b37cbe2ceb113597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a93b3324fe401bde1679bf996acb62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdfee213b57b36a2fe0973ec96dfde599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377d90e8f3902c639a13a1fb0b045ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c302a759980f14fc3f87d46a1a0ddd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d100a2d73ab3f8764816d16a755d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f9d18005fb2691dee52a6b990b762603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201ec1ff957a2e0206ef059655d664a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d867577056dc1460931db8ca95d69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e2b967f4f8353b41f87b9d531c3f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a52bedafc5ec9b4296763769bf382607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4be3ece2f99b0a2eb905dded691066608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2b1cb84aeb440c857e2aa568eacf1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de797c8addf94a628b6f578379ef576d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3bff984af956543e72c6af60ff2ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5600408e1cc38a7632d1e4729a78c93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8c14ef8cd2c9907342c08f40d068a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fe1efedf15f22619881223a279dec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b1b848026655df25f00b469ae9e97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa8bd8aafa6722cde471f63ae35af3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf9ecdb2a529b767a5e9f853e413c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c56655720f57e88989d966fdde03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000bb735fda6c95a77a65526fcaa64a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cd8333ddbc5b78d50cc751757f1c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9f8dda717ef3960869544fad09506621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16f6f36fb91a6f3b283457f3476b62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb776e2a5f12a162da56b11e7889c96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef198b92c5af2b4406226021cdcc90ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0269a8a0f5778c140ea84a8bf4baa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eabd4e34ca7adcfb227f0625ab086626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2769daa5298a21db20001b7c34764b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0049d14bb52a0143de58770504725628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d9661abe8c296e18fa863bf1bfece629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78b8bb5e03846ecad6d68511b006f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ac6bef4b1e29ae628b7d72fc8ca5a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaf0d1db806d614495492d49f91a7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750bec4918902b6f09fc8809f01d928633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f8c4f4ca1b15475b1df12fb01834a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a4e5e067d752e769ab2568bbac7a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcf356a9c86b08981e2007cafca65f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7c8d843a3b3bf97d5a64fb49bf3df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb567b0b343875c804ff0a13fdeb73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb5ef9eadb4dbb029e7897459d4d66639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676b9decb7d44302a8c3adb7fcecdfc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d174b19c5907ebea5dc88b3dca04e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b6b5968c5a1b7c276e727b4caa1a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2d52e6ad8aae13d53d3ecc3ecdeef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fb26c84090e9647d38150dafd9964644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec42b91ddcf2be883c9a42a5189fa53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f6c183f63c728801f48d27607a57c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae38b87e0239659e529569d522b93b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39f9fe9b3701a32074482fe550fef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba66513ff479aa4416d60becb5e364649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d65fe282ad59790db773574cc164f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e44786d6dd24723ad50bf996690213651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296ccdc0c5e9cdbc6fcbacb478b45ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117e0881e35a8f57102f3074451f78f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764f6e5aca7c141134a5b4e8f052381654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061babdbb43de77c43366bca806e540655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2190fdafe0793f6ffc899902d3b5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664e309298d79b6e439a6a200b566ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b76f7e0b16c782deb3e4b810a83bc0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88486dd8833d47eb50c855c23b92340659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bec875346e74520ab645acbc32943660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd39a8a13643d6b5f2ba2bb0789044661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b47085d58c5e76ae596c7fd2d236e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1357cc6d09284d4ba41f2fb0e99f59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d853e73e88116a5e0431da06e7defc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b27ddf43f585dfdf6d974841a3ae4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59398c187777b97e4e69a7c00d252dbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df24ed9351ca877079782eb4451eb4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fab23bef030b63910cf1e692cb7a5f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5015c585cc82e603ff98d2767ce524669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae8fc8be5eaa02c823ce3ab82f3350670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1961ab21bf0f1bb89ced2101de59ca5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3178b630df6eb3cecd956d01c7d3e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f7f2a62a8e5dc845877c0d1b5ee1c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c3998578bb3c26aa36ae10c7f92b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af1ff4ff240b5e61777bac31edb04a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc089ccf629646b3b8452dcde02539676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de56b2633fd97cc86ac725a29bcb0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616a362424f764fd2eecca8dc5c292a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3de39198ab7a274e0ff8d8fcf8ba1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c905d5005b0b99202da596c6d08ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349c4decae54d53d3af3f11438f485f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963809bffaff377030d2ae0565127f88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a818e3cf02a3ef9a4eedfd19a7c5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60817d86f72c6bb9c36d432e8b4e5285684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377730f39725947e3f0eb984eddce27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98670227c84f51b349bdbd580122cd42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a34d0985aa9e1d44ee382833e12f8f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eb29a48ada76e57dfc06a585c73d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeb244ae2a357e4906723751fdb744689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e494db5908ce99e1de91ba28f6c87a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295a129bf6b2740ef904940f3281a2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6e8e72709eeb0db234ef7426d5e42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a511f9ec127554f9daa2f49ed14909693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b912c44ba6de912433aa532fdbe9b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06df81fff41dc2208d5e1d777e41200695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa06e0356b27c47b519178c3d86e78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c7eaf149f9ea7bbd3f4fc96072be5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d81ce8058a443a92833689fbea655698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c327a406b296f5128017ef7da147261699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788158f744a19fbe3515ac9713e384b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01fec8231fff66a3ad8c60b6690b26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635eb0f06dacb3e3b96f61b15ebb59d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc33a3d6f90dd7af7bb89aac87e599703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fa57eb276a44d614947110d296fa2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00f23caab2ba2163e8cfbf02470cb7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7077a85c00e8849ab409db472b050706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d58b623a3ebb7bba2c5889a845bd2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217331bebb55c7cf012e99ade363e35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34e9af52b67d1ad97c19d6cdac1ebe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66d639a7c9a7aa3f728532bc408e0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434abc4c7d4bfff43642d788812b4428711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce77683c352ced45c215b188231aec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96963d1fa206d28a82291ee7bb28bf5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201372c0882533f03f340a6124d26e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d9d5be7913b35eb87a2248386c9b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39492a06fa5f2859e7d4dfc884a5258716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7168c1e2bc80c1214f1033fb3804b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80517d74d2533af4944b39d1669ae96b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53ad2b87afaaff90407a54d463aa2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885a4b1b4e94e89180b7bd75f5d14a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce583e48b0499e1114fd0c268436034721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7debec13ee60bc34fffaba522e10c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e14fdfc5c8f683fe5f330be5e7bd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aff25378114a2cad59f0a6b33d915d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7813608d34bc1448353da9092015a18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ea0bae930280458e99355f36ae27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138d10b5d8c0cb507775b254fa93237727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4e466acbc95b969b5b2daae00f877728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76484373e4325ff7e5959de0b50336d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af82ad5728670c7453d0e7b54fea19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7609608824247825d121ec6c28668731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9881422e5bf855938ef73cc1675bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4a538f8c8b1eae92fd2ed0e8a0b41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880550caa0efcabdbf30734e5393ecc1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8808eb19d658970ecc38f299b372843735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcba61a32db2f705c72227e5680654736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdd4156b6ed01bf3d2f1fe25967f07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66123e97afc341a9d7f087e44292420738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ee6d5e0510b241f1a6118e6856218739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbc6b4d85ab88db9069b493b78624b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256f093828812b776d01688f1eda6b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b12b0607195f5baf147a0b470a8b22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd174763b20749c6c77cdc013ffb44e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd25839ef0f112bee88f3fa6b70dcf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a694615dd0550e3947be36afb5320e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1565e9dbc7b62c7a0fcf7400d894e67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7da755f0f10a922e593135eebb5fc9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f4aa512e5f4b99f04deb4fefa9ea1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b782e6c2722fa8d4622855bec4109749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd279ba339e3d7f40ff1fd30a11e01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926021f2916c432cb4029ecc6355f63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3b360fa9b835b4809284a6bef1d11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33255023cd47921a036c18411b5e4c39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a627f55b798fd8f731132273c24eed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530db9413343de3c29f58e010839f26d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857e1708e7469335fbc7f77d70dfcbb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e5ee7053a1993885f34f21536ddbf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d0e6f486c27b78f1ec0f845fda9e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4d49db3d73afc862c72194a397807759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500183e97f06a975c50a9f513ae472d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db49f7ab597023f2df9f6e8a8894aa3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8c4e9d0ba53e336e822549e97ef95762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871e850b98cad8e7211343a4a0b5ea4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec08c9be75e48e32b71952f706af3d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de61ea3c5fb62826838e3938d895b99765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0487e4483d38c4ebab30f0ab89e3f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcd2c9eb2c335839cd68939b96f7f0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f8a972665597785bd387dfc2788c4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e844665f7210d31448d7d56bfd997a0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8505fd458394424c6f3c248a0ade7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33773908821cad3ed4797ac8a458154771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5d647aa737d34725d292e4e46f102772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dea0e3aff023c488a7b18f1ebe50ac773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74fe5aa4bcf343f7c7f21997bedc55774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250422458038b19b02e973ec5214a2ab775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f6508ba80af6eeb2359011be28e40776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f39da509b00d978c356261d3cd6bd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164d6978c7537404c8085ae6e4d620a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53205033113a8b5154f2fe82af10a7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8462eb2c067e1e320ab05d1157c4811780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569374b18b30d5f996aac5739dff4be781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae6ae518ca22858b58f1774b66c044782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9f73071357aaf9032acf7b920180783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72565021a0ee679cc7f5e0b90c981be784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4005e62cfa33106e8fa9c2c248499785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822afd62fd430aaca01903bccd9d6f7d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65eeae0089a418a5600f0a5242cc32787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe148c84f7fe092db5d90cb6132655f4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0d60cb3cfe841ddfee222bb023635789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14460eb6c72b2b6c6b346ce9f6b803a7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eb6e75e861b7d20ecb4589411f1ed791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25d1cbfb7208b6e4b87641876338e3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122472454357060ad93f85691b582bfe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f44599d7a461afd40715410e85098794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5a61b8d87b3a4b0171ab9e7804fb6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b2af078fbb0321d350235644907f4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629ac171837462700b8c1cf9c25775b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d020be5235b79ace2eac8b6d4d7280798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168233ec411058c8e1d42112a8f7a1a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e095f352ff5811d3709b14d748f9f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426a255d7b44fb8293de9b98bb765be801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72147b8e89131a5a238cbb8a05ad5109802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c610c99aed6c47165c7e5abc4f34d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9365cd0ce8915cdcdfa16cc7770c62804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad02fcd487034a2152863ddf69e45e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185ee067a8aa35b243e02d5b2ccddab806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4b5b49f241e8a2dd5365184a850c1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4b6242a4d767c75dc68cea51ed8c1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0792c1220342f02f59d202f176f4e0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f27d345c0a3e15b0a882365716bc9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2f311423132077cfbeacf26c090ce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b81d530e4ee5fb61a68d7cbc97a5ac812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e173aedbac2cdae0e465c28a42459d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d7e84402756db1cb5259e3b25dfe0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8eb8f7da8ee695ad7cc267b3fcbea815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c0f7829792576bced280b29db5c0c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454f7adce9567174da04f0181f1a5c9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f17f1d46c74f5d533a1e008437194a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1efc49d94c53b3ebe6018deb5e71dc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9341038a7fac2c4ac36792bcb9512f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f00d2d95d458c9da0ef931cf192a38821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0bade2254f45685c17ff62255bfe0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8f8c51cbbe6e0ed725fc3696df804823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71f424cb438e9c72bbdaec5dfea1d0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca901817a20c84870713718703fb39e4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf6f043596921d74f50013376e1e07826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07c044669c2581d0b77a0c1ef78f31827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567fa6e58512cb2d5f02ea6f66fc0be828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23c908ce00747e0b21182077f91bf3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d2b0c71222a79682229b007a6994b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1d141b1e0f53318f59ec046c4e131831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed85c9f2b4acf201bd0da9610aa484d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16828b53ac225d6501a27f758a101f7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1fd1e10821974cad2e6efdf0f09d1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011a5d4e34ce93593057b998897f0aa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852e0e60b67c5ac3096b8ec36a7b6dc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da0e28d829970b8c17c1a1aca3b082837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab9285aa4d4f5b87d5b5e1aa53ec59838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda22b44eff883aee5e95e819d05758839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11995e8cbf8e91b3bbda149bbb333c00840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908a1f7bec8ce8a5e770e3b5fd1589e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa13cb86b80e22fd795ed35dae8556842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc5c2212ce838a2531101fcca714fc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc115df7f8b9d6f4899162efa6b4e35844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2867b2df0a9484690c82eaddac102bb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234379eb388eec981352d34c7886fb1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7627d033b1ca029c6d84c390ae24e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb959240b95925d552a7dee215bf69848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0362bf7913b8037846b3c82576640849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d681075709685e02e2fe074030848e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfa7064577d5b1e668c996bea03095851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9cf35baf032be7e57692a309a14d2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefe51848ecdc7a30581a4bca9ffae0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135be497844115e460e5845d885f623854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00c2963fc54d32f63bbd049b99f3eb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf2527340b9cc57ab73b07788de8d5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff58e017662783641926c2c4288eb72857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f628f9f4b7c893dc9641381d46868f8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be7fe0708e2a27db90fc447a87ccf2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e23378c1c895d752b5d54b393a6e3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea967d542faf5d00ad5b6a41633411ff861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce573f5871f9b1d364bcb364c300258e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb3d166ce7bbbc732ab93d7ced9259863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6999fe76df7b2789c06aafc08aa2a3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239a2e2d01f810ac21e02e621742dd7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e52db8010052358fb647751fa2905866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de4a503f61fb457764ac845310a1ed867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123a604d5e45fee635ad127cc7f82a1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e61d3702d08c0629cb961999dd45c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e801cb16db4e3f9e03457dc976e5cfc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e0c2f0a44e58bb417db17fe309f02871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c71c44b556709d0801ccf1f17feb67872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3759b6b26a537a3f991a395129f2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a572890af18d9f94d8cad367755d44874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e457036bbbe9831f224c3ed53ea9ade875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09247535da261051b28e7bb01a2477d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abc0bc32d1da2d2986ed238a86ecc3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db417670a1e127f656a3237673116fc7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eafd72b6d1c41720252280134f111879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdac17f1f9f45ae73e0e0959db6738880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1dfd7b29ca43a44f5a3cea9edd617881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea15b071d8734d6bec64c0e5f55ce7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582660af318c938b96e2f06275637aff883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fd257d30f9887b2204ec33cebf797884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f2677eba1f1d3d3bbdac7c3ff9200885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9637f95dea486e2790193a3b723f5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e191538616a1303902ad24cf32e36887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689aa7d04e9ae15f50001e22192748b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a295b0909d1dcc092ae5ffeb411bfee889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7a0b8f533a66b4cec091a0151eeba890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dee137e71d89e44fbde090092ad73c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8a2b3209fcbef9e1d60ba42dc1b0b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed8a6363ac38b439d76fc171960922893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526049a113f322c94b89b0a124ac451894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1edd9fb6008c08ebfb5e31ab435bef895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159086fabca10dbf466553d30dc2cb0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5bf4afcc02736347d6aa8b74451ff897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d822c0485fc41b121d2ff31e748c48898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f69cd1f286dfded5dc2970629694e4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d167c3a11262a32efb208e1391f22900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98293f5fe0fc1ca2a87abe6fcdf33a71901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d845dc15b68d596bdeb660018183d2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b117398aefc2d901ec6ea2b8cb25b34903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396346426843bf674d2989fbb3f6a3fc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523d22f87337634fb5506d47a14c69a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6aea179129655a58b7d935826b720906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd26ecf465f037540c39b2359e0616d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fd52c65925bb586e599c0c3354e0d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702f49b59b0118fcb433e0d54f90277909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83879482061410c529f9169bfcd0e9c0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085c5b4460638e065928f8da3db8266911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302f26d861daf0349a5ccb0bb9ce77b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7fcc3f7354ea71c8249ce10c81f67913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb223913f75fb8e6d81499d1ce668504914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108e6c80288e280e99eef93035109b6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d63d261260f4035dc865524a5da743916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8335c1832e3cf395ae8caa6ae113e89917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1d6609d92ac2319f71390680cd2b6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19aa83c564f64985315a54f8482b35919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2126f77c553050e4676426f13c308c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d1b9e90ebdcf9805d823f580f0701921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f691530cacf3c687f1f89ae7964136a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2263635b57d62aa700e3892bde740923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b106024895d58d7523cf6355e414e67924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ad7c8c8d0a531642cef0a4ebaba0c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528c1dbb9f05e201349433d278bb913926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d9ffaf9dee9728874da006f1b5930927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9c18e2cb67d2e231d075aa03058c4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa2de82ceaf16ce22eb389c8eada3c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc701718f5d174446081e0838c4d4ce930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c437239b65ba1563c75a8e0a42deb1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f6762e65859f8d447ae2ac5196804932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67e4d696d61a6c99025bb2da2316d2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930fc4bd6bc1da1906062b6a1e3a84e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf069537d599a8af2a582431b31c54b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d642deceb4f92225a50015bda4b3c7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7ae060338142bee5e85376eb522d2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc927693e249350f10ba19625a6b4dd0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf0a05d257f05278c0a64cea86bd7f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29a95ef4c16375d8c4d991ad8a6e30940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96056f67d6ad097a5334e3fbdbf53f0d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65da5adfcb57c7355e34938d440bd3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb043c8ead344227091f35769b4654943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68675eecbe83a447797889241dea418e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d54389397924e5cb39d1e3686e4f6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e72bbdea1755471b5f0d6eb8a73cd1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f680b2ab785d2b0839300798af70aa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f419aba09467503da2fc49ec72480948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd147c87c44b4a3c3432ed3fc35ded3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780511bd2608826d665a146fd7fa4ec950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c38ca01a4879cf522c5c83297d242951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65aed9541b9ce2763974e0fe1f0838952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472d51cf3fdade617b288f941dd0b5d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a0bc7bc95cec21b0787874ffa6cb8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0caf8d38206b0c7ad30682aeac071955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c1b61e4185562369231cd806fee34956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517fc102d5d8f539fe0361e67e49cd4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fea6db747021f380b9c4a0a303881958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558a2c508af5f22bdd35c795253653f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1331122143db42fc6f19e976766f50960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab86028f819f2936240aa22141301ff961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaed91c49f5b6a9a8f371bd8d35e1e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6c74b54fed748fe0150700c9426be963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672edb80b6eaf77abdc7a6f9b6905c91964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a221f6c0bc1ee578db55ad5cc6c15c6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eca4f8548204cb3ae3205e68f25cc2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52bd0b1182ff2a95f6fb7d872df0ef967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98970acd7f0e4d28246ae58bc4ebf9ee968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fe35ff6e511fd83fddd76f781ca79969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38238cba07c48ca001d662ecf5fc7a0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff8ac1435497f98d382ca67b53f020971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3bd233e669cb17de8a5215e906f74972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf79ce0de80f7f9a7a574ebcde9897973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f2cd6e6cf3740667f748db3aa0b1d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3df27515c1c742890a7370d893d7d5975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>